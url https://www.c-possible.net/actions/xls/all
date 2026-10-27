--- v1 (2026-07-24)
+++ v2 (2026-10-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Liste des actions" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="934">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="960">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Nom de la/les structure(s) à l'initiative de l'action ou du projet</t>
   </si>
   <si>
     <t>Date(s) de réalisation</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Thématique(s) en lien</t>
   </si>
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Adresse (suite)</t>
   </si>
   <si>
@@ -669,50 +669,116 @@
   </si>
   <si>
     <t>Séniors, plus de 60 ans</t>
   </si>
   <si>
     <t>Valérie</t>
   </si>
   <si>
     <t>GALELLI</t>
   </si>
   <si>
     <t>Animatrice Nature Santé Environnement</t>
   </si>
   <si>
     <t>madeleinenvironnement@gmail.com</t>
   </si>
   <si>
     <t>Difficultés : 
 	trouver des chemins 'en nature' proches et accessibles pour déambulateur, avec des toilettes à proximité
 	la météo doit être favorable, car les personnes âgées ont froid dehors et ne 'bougent' pas vite, donc nécessité d'être souple dans la programmation
 Réussites : 
 	moments très agréables du point de vue des participant.e.s
 	volonté de retourner en nature
 	entraide et solidarité naturellement exercées par les participant.e.s
  </t>
+  </si>
+  <si>
+    <t>Balade Ressources dans la ville</t>
+  </si>
+  <si>
+    <t>lun 02/09/2024 - 12:00
+ - ven 24/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Le projet est porté depuis 2024 par le service promotion santé du service de santé étudiante (SSE), en collaboration avec le service social du SSE.
+Le principe de ces balades ressources initiées en 2024, est de faire découvrir des ressources (sociales, sanitaires, médico-sociales, culturelles, sportives, associatives, citoyennes…) hors campus pour aider les étudiants-es à pousser les portes des associations aidantes et à gagner en autonomie dans leur quotidien à Toulouse. L'objectif principal est de leur proposer un panel assez large de ressources auxquelles recourir selon leurs besoins et intérêts pour contribuer à leur réussite universitaire.
+Partant du constat que des étudiants-es souhaitent qu'il leur soit proposé des temps de convivialité et facilitateurs d'accès à différents services, nous avons élaboré et proposé cette action qui nécessite un petit budget pour organiser un goûter à la fin des balades et offrir grâce à des partenariats des places de cinéma par exemple ou d'entrées aux musées.
+Ce constat a été identifié notamment par le service social lors de leurs rendez-vous de suivi. Il est identifié de l'isolement, de la précarité, une demande d'activités.
+Elles sont proposées à des étudiants ou étudiantes repérées en situation de précarité, de fragilité psychique ou encore d'isolement par le service social du service de la santé étudiante (Ex Simpps).
+Ainsi en collaboration avec le service, le service promotion santé à proposer d'organiser ces balades spécifiquement pour ces étudiants-es suivis-ies par le service social.
+Puis à partir de l'année universitaire 2024/2025, nous avons proposé les balades également aux étudiants-es du dispositif Dilami : Le dispositif langues accueil migrants et au service des publics de doctorants-es, ces publics sont également identifiés isolés et en demande d'activités et de liens sociaux par les professionnels qui les accompagnent.
+Les Balades Ressources sont des balades axées autour de différentes thématiques comme le social, la santé, la santé environnementale, le bien-être ou encore la culture.
+Un triple objectif :
+	Promouvoir l'activité physique pour ses bienfaits sur la santé physique et mentale en proposant une balade dans la ville en privilégiant des axes verts comme le canal du Midi ou en passant par des jardins publics.
+	Faire connaître des associations ou institutions dédiées à la santé ou à la vie sociale et culturelle en guidant les participants-es aux différentes adresses répertoriées.
+	Favoriser les interactions et le lien social, lutter contre l'isolement.
+Après avoir listé et pris contact avec différentes associations et établi un parcours, nous accompagnons ensuite les étudiants-es à la rencontre de ces associations afin qu'ils repèrent des acteurs œuvrant pour les thématiques suivantes :
+	Santé mentale / Bien-être
+	Santé sexuelle
+	Santé environnementale
+	Conduites addictives
+	Santé physique 
+	Culture et santé
+L'idée est de construire une action facilitatrice afin que ces étudiants-es puissent mieux se repérer et soient aidé·e·s à passer la porte de certaines associations pouvant les soutenir sur des problématiques complexes.
+Nous proposons en moyenne 3 balades par an. Chaque balade se termine par un temps d'échange autour d'un goûter en extérieur ou en intérieur selon la météo.
+Partenaires opérationnels : 
+	Chargée de projet Promotion santé - Nutritionniste - Assistantes Sociales
+	Chargé de la culture ou chargé des sports
+	Partenaires extérieurs pour présenter certains lieux visités.</t>
+  </si>
+  <si>
+    <t>2 rue du Doyen Gabriel Marty</t>
+  </si>
+  <si>
+    <t>Jeunes (12-25 ans), Professionnels</t>
+  </si>
+  <si>
+    <t>Professionnels sociaux (assistantes sociales), culturels (médiateurs-rices musées, chargé de projet), chargée de projet (organisation opérationnelle ; construction des parcours), de l'animation, de la santé...</t>
+  </si>
+  <si>
+    <t>Falcucci</t>
+  </si>
+  <si>
+    <t>Virginie</t>
+  </si>
+  <si>
+    <t>Chargée de projet en Promotion de la santé</t>
+  </si>
+  <si>
+    <t>virginie.falcucci@univ-toulouse.fr</t>
+  </si>
+  <si>
+    <t>Lien vers le site de l'université</t>
+  </si>
+  <si>
+    <t>Parmi les difficultés que nous rencontrons, il peut y avoir la communication de l'action et le taux de remplissage (fixé entre 12 et 15 participants-es), les personnes qui s'inscrivent mais ne viennent pas, la nécessité de faire un rappel systématique pour s'assurer que les personnes seront au rendez-vous.
+Ces problématiques viennent aussi du fait qu'il n'est pas évident de trouver un créneau en semaine où les étudiant-es sont libérés-ées.
+Depuis cette année universitaire, nous essayons de programmer les balades sur des semaines de congés universitaires afin de les rendre plus accessibles en terme de temporalité.
+Dans les réussites à valoriser, il y a les balades organisées avec des intervenants-es extérieurs-es pour les animer. Cela crée une dynamique qui rend la balade plus attractive. Il est aussi positif que les participants-es puissent recevoir des lots pour les remercier de leur implication. Les temps conviviaux d'échange de paroles autour d'un goûter permettent aussi de créer des temps forts et appréciés des étudiants-es.
+Nous avons eu des retours très positifs des participants-es sur l'opportunité pour eux de rompre l'isolement, de découvrir des ressources, et d'avoir un accueil privilégié avec des lots et le temps du goûter.
+Leur est fourni également un livret du parcours avec les adresses présentées.</t>
   </si>
   <si>
     <t>Composteur de quartier Maison de la Nature</t>
   </si>
   <si>
     <t>FNE Loire gère un composteur de quartier ouvert à tous sur le quartier de la Cotonne Montferré.
 Venez apporter vos biodéchets et profitez en pour découvrir la nature en ville : poulailler, ruche, hôtel à insectes, nichoirs, jardin pédagogique ......
 Une meilleure gestion des biodéchets, notamment par le compostage, limite les atteintes à l'environnement (pollution liée à leur transport, pollution des sols, de l'eau et de l'air liée à leur incinération ou à leur enfouissement ...) et donc favorise la qualité de l'air, de l'eau et favorise le vivant.
 D'un autre côté, la biodiversité que vous pouvez découvrir dans la cour de la Maison de la Nature vous montre un exemple de ce qui pourrait se faire un peu partout en ville : la biodiversité, notamment le végétal, est source de bien-être, nous pousse à nous ressourcer, nous apporte de la fraicheur dans nos environnements bitumés.
 Le respect des équilibres des écosystèmes garanti le bon fonctionnement du monde vivant, monde dans lequel nous ne sommes qu'un maillon et dont nous sommes totalement dépendant : l'air que nous respirons, les aliments que nous mangeons, l'eau que nous buvons ....
 L'équipe de FNE Loire est disponible et toujours contente de pouvoir partager son expérience et vous faire découvrir comment agir pour notre environnement, notre nature et notre santé.</t>
   </si>
   <si>
     <t>Changements climatiques, Alimentation et Agriculture, Déchets</t>
   </si>
   <si>
     <t>11 rue René Cassin</t>
   </si>
   <si>
     <t>Saint Etienne</t>
   </si>
   <si>
     <t>Fabien</t>
   </si>
   <si>
@@ -1628,50 +1694,95 @@
     <t>Alimentation et Agriculture</t>
   </si>
   <si>
     <t>216 Chemin de Campagne</t>
   </si>
   <si>
     <t>Sommières</t>
   </si>
   <si>
     <t>VILLAJOS</t>
   </si>
   <si>
     <t>Chargée de projets alimentation durable</t>
   </si>
   <si>
     <t>villajos@civamgard.fr</t>
   </si>
   <si>
     <t>https://www.civamgard.fr/</t>
   </si>
   <si>
     <t>Les réussites : la très bonne participation des publics aux différents actions, les retours des publics à l'issue de l'action notamment intérêt de découvrir la cuisine végétale, le développement de nouveaux partenariats autour des actions ou du livret "cuisinez bio, local et autrement"
 Les difficultés : mobilisation du public sur l'action A3 (personne en situation de précarité), difficulté à mobiliser des publics masculins sur cette thématique alimentation</t>
   </si>
   <si>
+    <t>Expo'phyto PCH – Démarche d'audit patrimonial</t>
+  </si>
+  <si>
+    <t>lun 01/05/2023 - 12:00
+ - jeu 25/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>La démarche Expo'phyto, conduite sur le territoire du Pays Cœur d'Hérault, situé au nord-ouest de Montpellier, a marqué une étape clé dans la transition entre diagnostic et action, autour d'un objectif partagé : réduire l'exposition aux pesticides dans l'air. Fondée sur une méthodologie de co-construction, réunissant élus, agriculteurs, associations et citoyens à travers plusieurs séminaires thématiques, cela a favorisé la rencontre et la formulation de solutions collectives. 
+Trois axes majeurs d'action ont émergé à l'issu de cette étude : 
+	Un engagement politique fort, pour inscrire les enjeux agricoles, environnementaux et sanitaires dans les politiques publiques locales (PAT, PCAET, CLS…) ;
+	Des lieux de rencontre et de partage, permettant de croiser les expériences, capitaliser les initiatives et créer un véritable espace d'expérimentation territoriale ;
+	Des actions de sensibilisation, pour renforcer le dialogue entre habitants et agriculteurs, promouvoir le “bien-vivre ensemble” et valoriser les pratiques locales. 
+Ces échanges ont également servi de base pour la création d'une bande dessinée de sensibilisation « Au cœur du dialogue, parlons phytos », visant à vulgariser la démarche, présenter les contraintes du monde agricole et informer le grand public sur les actions possibles pour réduire l'exposition aux pesticides.</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Alimentation et Agriculture, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>9 Rue de la Lucque,</t>
+  </si>
+  <si>
+    <t>Saint-André-de-Sangonis</t>
+  </si>
+  <si>
+    <t>Professionnels, Élus, Tout public</t>
+  </si>
+  <si>
+    <t>Louise</t>
+  </si>
+  <si>
+    <t>Barrière</t>
+  </si>
+  <si>
+    <t>Chargé de mission Pôle Santé</t>
+  </si>
+  <si>
+    <t>louise.barriere@coeur-herault.fr</t>
+  </si>
+  <si>
+    <t>0467029322</t>
+  </si>
+  <si>
+    <t>https://www.coeur-herault.fr/</t>
+  </si>
+  <si>
     <t>Festival du tri</t>
   </si>
   <si>
     <t>sam 10/09/2022 - 12:00</t>
   </si>
   <si>
     <t>Le 10 septembre 2022 a eu lieu une après-midi d'animations et ateliers de 14h à 18h sur le site de l'étang du Pechay sur la commune de Costaros. 
 Cet événement était jumelé à la fête des tourbières (manifestation également organisé par la Communauté de Communes du Pays de Cayres Pradelles pour la valorisation des tourbières et des zones humides).
 Les objectifs étaient multiples  : 
 	Réaliser un événement autour de la question des déchets: gestion, réduction et leurs impacts sur l'environnement 
 	proposer un ensemble d'animations et d'ateliers en lien avec l'éducation à l'environnement et au développement durable afin que chacun puisse trouver comment contribuer à sa manière au développement d'un environnement sain et bénéfique à tous (à travers différents gestes, actions, solutions, alternatives ayant le moins d'impacts négatifs  sur l'environnement) 
 	Fédérer des acteurs issus de la Communauté de Communes du Pays de Cayres Pradelles (différents services : culture, environnement, enfance jeunesse,..) et des locaux (associations, artistes, individuel) autour de la question de la protection de l'environnement et de la bonne gestion des déchets. 
 	Organiser une journée gratuite, ludique et ouvert à tous les habitants du territoire et communiquer sur la mise en place de la nouvelles consigne de tri (ECT) “tous les emballages se trient, tous les papiers se recyclent”
 Les différents ateliers, stands proposés au public seront les suivants :
 1/ Stand d'accueil / point info sur le festival / coin lecture + détente (bibliothèque mobile)
 Accueil des visiteurs jumelé avec un stand de sensibilisation aux problématiques environnementales via les outils de la valise pédagogique du service culture : lectures, exposition des supports (affiches) liées à la campagne santé et environnement “ c'est possible” de l'ARS, distribution des nouveaux mémos tri et informations complémentaires sur la mise en place de l'Extension des Consignes de Tri (ECT) sur l'ensemble du territoire de la communauté de communes. 
 2/ Stand sur les Textiles, Linge de Maison et Chaussures (TLC) : comment les trier ? comment sont-ils recyclés ? comment les valoriser ?
 Partenaire : association le  relais 48 
 3/ Stand sur la bonne gestion et la prévention des bio déchets :
 Information et sensibilisation en faveur de la pratique du compostage et la bonne gestion des bio déchets et des déchets verts
 Mise en lumière et pratique des actions et solutions pour lutter contre le brûlage des déchets verts, avec un rappel de la réglementation et des démonstrations pour illustrer les alternatives : utilisation d'un broyeur, techniques de paillage,...
 Prestataires : Christiane ASSIE et Elsa BOISSIER 
 4/ Stand sur la bonne gestion et la réduction des déchets, sensibilisation aux impacts liés aux déchets 
 Information et sensibilisation sur les impacts liés aux déchets sur l'environnement et la santé. 
 Un zoom sera  fait sur les pollutions que ceux ci engendrent notamment s'ils sont mal gérés (pollution de l'air, contamination des sols et de l'eau, nuisances olfactives et visuelles, toxicité) et sur les alternatives pour moins produire de déchets et/ ou pour réduire leur toxicité : quels sont les alternatives au quotidien pour réduire sa production et contribuer à la sauvegarde d'un environnement sain. 
@@ -1946,50 +2057,96 @@
 En complément, des séquences/activités/ressources ont été proposées par les éducateurs à l'environnement sur des sujets de santé-environnement. 
 La posture des adultes : soutenir avec bienveillance et enthousiasme, accepter de ne pas tout anticiper, faire confiance aux enfants et à la nature, recueillir et accueillir les paroles des enfants, observer et accompagner.
 Des outils pour changer de posture : l'observation et l'écoute, l'échange, l'occupation de l'espace, la gestion du temps, la connexion à la nature (sit-spot, jeu libre, pistage des animaux), le partage des histoires (cercle de paroles, journal).</t>
   </si>
   <si>
     <t>Nature et Santé, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>41 rue Marion</t>
   </si>
   <si>
     <t>VERNAISON</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Parents, Professionnels</t>
   </si>
   <si>
     <t>427, 361</t>
   </si>
   <si>
     <t>L'école dehors à Vernaison, un projet bien engagé</t>
   </si>
   <si>
     <t>Les retours des bénéficiaires directs, à savoir les enfants, mais aussi des parents d'élèves, enseignant.es, éducateurs à l'environnement et autres acteurs associés au projet sont très positifs. On sent un vrai engouement autour du projet et une volonté de poursuivre le projet, voire de l'élargir à d'autres classes dans les années futures.
 L'action « école du dehors » a été reconduite par les enseignant.es durant l'année scolaire 2022/2023 puis 2023/2024. Mais, ce projet s'est reconduit de façon plus autonome, avec une moindre participation des éducateurs à l'environnement et du SMIRIL. </t>
+  </si>
+  <si>
+    <t>La Fresque One Health : un outil interactif fondé sur la pensée systémique visant à renforcer la compréhension du concept « One Health »</t>
+  </si>
+  <si>
+    <t>Concept
+La Fresque One Health transfert des connaissances scientifiques complexes en une expérience d'apprentissage participative et accessible. À l'aide de cartes illustrées représentant les facteurs déterminants et les conséquences dans différents domaines de la santé, les participants reconstituent les relations de cause à effet et les interactions au sein du système.
+Depuis sa création en 2022, cet outil a mobilisé plus de 1 000 participants issus de plus de 20 pays, parmi lesquels des autorités de santé publique et santé animale, des groupes de travail One Health, des administrations territoriales, des universitaires et des acteurs du secteur privé. Disponible en six langues et soutenu par un réseau international croissant d'animateurs formés, il s'est révélé efficace pour stimuler le dialogue interdisciplinaire et renforcer la compréhension des systèmes « One Health ».
+Pour en savoir plus sur la Fresque One Health et son fonctionnement, un teaser vidéo est disponible.
+Matériel nécessaire
+L'outil est low-tech. Vous avez besoin simplement d'un jeu de 33 cartes, d'un groupe de 6 à 10 participants, d'un animateur, de crayons de couleur et de trois heures, adaptables.
+Public visé
+La Fresque s'adresse à des publics variés. Elle peut être utilisée aussi bien dans un cadre pédagogique avec des élèves ou étudiants qu'avec des professionnels pour du team building.
+Déroulé
+L'atelier se structure en trois étapes :
+1. La première, la co-construction via l'intelligence collective. Les participants découvrent progressivement quatre lots de cartes, qu'ils doivent relier entre elles. Les cartes ont toutes, un mot clé, une illustration et du contenu au dos. Chacun présente sa carte, propose un positionnement, puis le groupe discute pour trouver l'organisation qui fait du sens pour eux. Cette phase mobilise des compétences clés pour l'approche One Health : la pensée systémique, la communication et la collaboration.
+2. La deuxième étape est dédiée à la créativité. Les participants vont illustrer les liens, dessiner pour représenter leurs idées et proposer un titre reflétant leur réflexion, sans utiliser les termes “One Health” ou “Une seule santé”. C'est une étape essentielle pour approfondir la compréhension du concept et ancrer ces connaissances à plus long terme.
+3. La troisième étape consiste à passer à la pratique par un cas d'étude. Celui-ci peut être choisi selon le public et les objectifs de l'atelier. Par exemple : comment végétaliser une cour d'école selon une approche One Health ? A partir de leur fresque, les participants listent les conséquences positives et négatives, et identifient des pistes d'action qui vont permettre d'atteindre des co-bénéfices.
+Conditions d'utilisation
+Créé par quatre auteurs (Florence AYRAL, Amandine GAUTHIER, Chloé-Louise MORBOIS et Geoffrey-Edouard VUILLIER), en collaboration avec 10 partenaires issus des secteurs de la santé humaine, animale et des écosystèmes, l'outil est mis à disposition sous licence Creative Commons et est entièrement ouvert et gratuit. L'accès est accordé aux personnes ayant d'abord participé à l'atelier en tant que participants, suivi la formation de facilitateurs en présentiel ou en ligne. Les facilitateurs s'engagent à renseigner le nombre d'ateliers réalisés, afin de garantir à la fois le suivi de l'impact collectif.
+Comment se former à l'animation de la Fresque One Health ?
+Pour devenir facilitateur, il suffit de s'inscrire sur un créneau de formation via ce lien (clé d'accès : onehealth). Cette formation est gratuite, en ligne, et dure environ deux heures. Elle permet d'obtenir une certification à l'animation de la Fresque One Health et d'accéder à l'espace en ligne réservé aux animateurs.</t>
+  </si>
+  <si>
+    <t>1, Avenue Bourgelat</t>
+  </si>
+  <si>
+    <t>MARCY-L'ETOILE</t>
+  </si>
+  <si>
+    <t>Jeunes (12-25 ans), Professionnels, Tout public</t>
+  </si>
+  <si>
+    <t>Florence</t>
+  </si>
+  <si>
+    <t>AYRAL</t>
+  </si>
+  <si>
+    <t>Enseignante-chercheuse en santé publique vétérinaire et co-développeuse de la Fresque One Health</t>
+  </si>
+  <si>
+    <t>florence.ayral@vetagro-sup.fr</t>
+  </si>
+  <si>
+    <t>Fresque One Health</t>
   </si>
   <si>
     <t>La restauration scolaire durable dans les collèges publics du Gers</t>
   </si>
   <si>
     <t>Depuis bientôt dix ans, le Département du Gers gère l'organisation des services de restauration des collèges.
 Il comprend 20 collèges en gestion dont 5 internats.
 Tous les services de restauration sont autonomes et possèdent des légumeries.
 Chaque année, 1 060 000 repas sont servis aux 6 100 collégiens demi-pensionnaires, aux 950 élèves du 1er degré et aux 2 000 lycéens.</t>
   </si>
   <si>
     <t>81 route de Pessan</t>
   </si>
   <si>
     <t>BP 20569</t>
   </si>
   <si>
     <t>Auch</t>
   </si>
   <si>
     <t>Adolescents (13-18 ans), Élus, Salariés</t>
   </si>
   <si>
     <t>Françoise</t>
   </si>
@@ -2616,120 +2773,50 @@
     <t>Bonduel</t>
   </si>
   <si>
     <t>Coordinatrice de projets en réseau</t>
   </si>
   <si>
     <t>capucine.bonduel@graine-occitanie.org</t>
   </si>
   <si>
     <t>04 28 70 68 08</t>
   </si>
   <si>
     <t>https://draaf.occitanie.agriculture.gouv.fr/Evenements-et-formations-en-region,…</t>
   </si>
   <si>
     <t>Depuis 2017, le GRAINE Occitanie et la DRAAF Occitanie ont coorganisé différents temps forts de mise en réseau des acteurs :  
 	Mise en place d'ateliers sur l'éducation à l'alimentation lors du Comité Régional de l'Alimentation (CORALIM) ; 
 	Co-organisation de séminaires régionaux des acteurs de l'éducation au goût ; 
 	Diffusion d'enquête au réseau afin de repérer leurs besoins et les attentes en termes de formation, communication, mise en œuvre de dynamique collective, etc. ; 
 	Des formations de formateurs afin de former des référents au goût en région ; 
 	Des formations « éducation au goût » - Niveau initial, à destination de nouveaux intervenants souhaitant développer des projets ; 
 	Des formations « Eduquer les enfants de 3 à 6 ans » permettant de découvrir en détail la mallette « Les maternelles du Goût » conçue par l'association « Eveil'O'Goût » et les caractéristiques de ce public ; 
 	Des formation-action « Eduquer au Goût » - Niveau approfondissement de deux jours, ouverte aux acteurs mettant déjà en place des actions d'éducation au goût ; 
 	Des « webinaires apprenants »  
 	Etc.  </t>
-  </si>
-[...68 lines deleted...]
-    <t>stephane.bienvenue@ville-givors.fr</t>
   </si>
   <si>
     <t>Nos enfants ne manquent pas d'air !</t>
   </si>
   <si>
     <t>mar 01/01/2019 - 12:00
  - mar 30/06/2020 - 12:00</t>
   </si>
   <si>
     <t>Ce projet vise l'amélioration de la qualité de l'air intérieur de 2 écoles Grenobloises, en agissant aussi bien sur des déterminants individuels (connaissances des enfants, des professionnels et des parents), qu' environnementaux (organisation de l'espace, choix du matériel, modification des pratiques…). Les actions ciblent en premier lieu les enseignants et ATSEM, mais aussi les parents et les enfants.</t>
   </si>
   <si>
     <t>16 rue René Lesage</t>
   </si>
   <si>
     <t>Grenoble</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Parents, Professionnels</t>
   </si>
   <si>
     <t>enfants de l'école Daudet et les adultes qui les entourent (enseignants, ATSEM, parents)</t>
   </si>
   <si>
     <t>Ville de Grenoble</t>
@@ -3722,53 +3809,50 @@
  </t>
   </si>
   <si>
     <t>Restitution Appel à Projet ARS Santé Environnement  ARS/PNR/BETHANIE  ” Les Amis de Béthanie”</t>
   </si>
   <si>
     <t>dim 01/01/2023 - 12:00
  - mer 03/07/2024 - 12:00</t>
   </si>
   <si>
     <t>Restitution Appel à Projet ARS Santé Environnement
 ARS/PNR/BETHANIE 
 ” Les Amis de Béthanie”
 Le Parc des Monts d'Ardèche a développé depuis de nombreuses années une politique volontariste en faveur des publics en situation de handicaps, d'insertion ou de fragilité afin de s'adresser à tous les habitants de son territoire. Elle prend la forme d'une offre éducative et de sensibilisation proposée à la Maison du Parc et sur son territoire : les Ateliers Passerelles.
 Ces ateliers se concentrent sur l'environnement, la biodiversité et la culture, et sont conçus en concertation avec les éducateurs et responsables des structures partenaires.
 Le projet « Les Amis de Béthanie » est le résultat d'une collaboration ambitieuse entre le Parc des Monts d'Ardèche et l'association Béthanie
 Ce projet s'inscrit dans un Appel à projet « Santé et environnement » de l'Agence Régionale de la Santé (ARS) dont nous remercions pour son soutien.
 Le projet « Les amis de Béthanie » a débuté en 2023. C'est un projet intergénérationnel qui réunit plusieurs services de Béthanie, et implique une centaine de participants de tous ages et leurs éducateurs, afin de favoriser une action collective et inclusive. En choisissant ce titre, les participants ont mis en avant l'importance de la dimension collective et prospective du projet.
 Ce projet s'est déroulé en plusieurs étapes, avec des ateliers, des visites et des rencontres articulés autour du concept « Une seule santé » qui relie agriculture, alimentation et relations entre les êtres vivants. Il s'est appuyé sur des outils de valorisation développés avec le soutien de l'ARS ARA dans le cadre de la campagne « Agir pour prendre soin à la fois de notre santé et de l'environnement, c'est possible ! ».
 Plusieurs partenaires éducatifs du Parc sont intervenus dans ce projet : CIVAM, Mi syphe Mi raisin, La Rose et l'hellebore, VIE, Massif Central Randonnées et Arnica.
 Ce projet a commencé pour tous par une journée d'immersion sur le Domaine du Parc, axé sur la découverte du lieu, des écosystèmes et une mise en confiance. Et se termine collectivement par cette journée de restitution collective où chacun a pu partager ce qu'il a retenu et apprécié de ces activités.
 Cette journée de restitution a été ouverte à toutes les structures de l'association de Béthanie ainsi qu'à leur famille, mais aussi à tous le personnel encadrant des structures accompagnant des personnes en situation de handicaps et/ou de fragilités et d'insertion du territoire
 Pour en savoir plus sur le projet : https://www.parc-monts-ardeche.fr/les-actions-du-parc/education-sensibilisation/ateliers-passerelles/les-amis-de-bethanie-2023-2024/</t>
   </si>
   <si>
-    <t>Nature et Santé, Alimentation et Agriculture, Santé-Environnement</t>
-[...1 lines deleted...]
-  <si>
     <t>50 allée Marie SAUZET</t>
   </si>
   <si>
     <t>Domaine de Rochemure</t>
   </si>
   <si>
     <t>07380</t>
   </si>
   <si>
     <t>Jaujac</t>
   </si>
   <si>
     <t>Professionnels, Élus, Salariés, Publics spécifiques (handicap, milieu fermé …)</t>
   </si>
   <si>
     <t>Ema</t>
   </si>
   <si>
     <t>DELHOME</t>
   </si>
   <si>
     <t>Coordinatrice Ateliers Passerelles</t>
   </si>
   <si>
     <t>edelhome@pnrma.fr</t>
@@ -4477,52 +4561,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -4786,4852 +4873,4960 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U87"/>
+  <dimension ref="A1:U89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:U89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="153.248" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="161.532" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1730.577" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="252.367" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="196.952" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="247.654" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="120.256" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="113.115" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="1914.533" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B2"/>
-      <c r="C2" t="s">
+      <c r="B2" s="1"/>
+      <c r="C2" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E2" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G2" t="s">
+      <c r="G2" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H2"/>
-      <c r="I2">
+      <c r="H2" s="1"/>
+      <c r="I2" s="1">
         <v>42300</v>
       </c>
-      <c r="J2" t="s">
+      <c r="J2" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="K2" t="s">
+      <c r="K2" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L2"/>
-      <c r="M2">
+      <c r="L2" s="1"/>
+      <c r="M2" s="1">
         <v>50</v>
       </c>
-      <c r="N2"/>
-      <c r="O2" t="s">
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="P2" t="s">
+      <c r="P2" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="Q2" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="R2" t="s">
+      <c r="R2" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="S2" t="s">
+      <c r="S2" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="T2" t="s">
+      <c r="T2" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="U2"/>
+      <c r="U2" s="1"/>
     </row>
     <row r="3" spans="1:21">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B3"/>
-      <c r="C3" t="s">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="E3" t="s">
+      <c r="E3" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="F3" t="s">
+      <c r="F3" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G3" t="s">
+      <c r="G3" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="H3"/>
-      <c r="I3">
+      <c r="H3" s="1"/>
+      <c r="I3" s="1">
         <v>11300</v>
       </c>
-      <c r="J3" t="s">
+      <c r="J3" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="K3" t="s">
+      <c r="K3" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="L3" t="s">
+      <c r="L3" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M3" t="s">
+      <c r="M3" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="N3">
+      <c r="N3" s="1">
         <v>1356</v>
       </c>
-      <c r="O3" t="s">
+      <c r="O3" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="P3" t="s">
+      <c r="P3" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="Q3" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="R3" t="s">
+      <c r="R3" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="S3"/>
-      <c r="T3" t="s">
+      <c r="S3" s="1"/>
+      <c r="T3" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="U3" t="s">
+      <c r="U3" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:21">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B4"/>
-      <c r="C4" t="s">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="E4" t="s">
+      <c r="E4" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G4" t="s">
+      <c r="G4" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="H4"/>
-      <c r="I4">
+      <c r="H4" s="1"/>
+      <c r="I4" s="1">
         <v>31520</v>
       </c>
-      <c r="J4" t="s">
+      <c r="J4" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="K4" t="s">
+      <c r="K4" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="L4"/>
-[...2 lines deleted...]
-      <c r="O4" t="s">
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="P4" t="s">
+      <c r="P4" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="Q4" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="R4" t="s">
+      <c r="R4" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="S4"/>
-      <c r="T4" t="s">
+      <c r="S4" s="1"/>
+      <c r="T4" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="U4"/>
+      <c r="U4" s="1"/>
     </row>
     <row r="5" spans="1:21">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B5"/>
-      <c r="C5" t="s">
+      <c r="B5" s="1"/>
+      <c r="C5" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E5" t="s">
+      <c r="E5" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G5" t="s">
+      <c r="G5" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="H5"/>
-      <c r="I5">
+      <c r="H5" s="1"/>
+      <c r="I5" s="1">
         <v>34090</v>
       </c>
-      <c r="J5" t="s">
+      <c r="J5" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="K5" t="s">
+      <c r="K5" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="L5" s="1"/>
+      <c r="M5" s="1">
         <v>1347</v>
       </c>
-      <c r="N5"/>
-      <c r="O5" t="s">
+      <c r="N5" s="1"/>
+      <c r="O5" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="P5" t="s">
+      <c r="P5" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="Q5" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="R5" t="s">
+      <c r="R5" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="S5" t="s">
+      <c r="S5" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="T5"/>
-      <c r="U5"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
     </row>
     <row r="6" spans="1:21">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B6"/>
-[...1 lines deleted...]
-      <c r="D6" t="s">
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="E6" t="s">
+      <c r="E6" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F6" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G6" t="s">
+      <c r="G6" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="H6" t="s">
+      <c r="H6" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="I6">
+      <c r="I6" s="1">
         <v>31300</v>
       </c>
-      <c r="J6" t="s">
+      <c r="J6" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="K6" t="s">
+      <c r="K6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L6"/>
-[...1 lines deleted...]
-      <c r="N6">
+      <c r="L6" s="1"/>
+      <c r="M6" s="1"/>
+      <c r="N6" s="1">
         <v>1347</v>
       </c>
-      <c r="O6" t="s">
+      <c r="O6" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="P6" t="s">
+      <c r="P6" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="Q6" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="R6" t="s">
+      <c r="R6" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="S6"/>
-[...1 lines deleted...]
-      <c r="U6" t="s">
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:21">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B7"/>
-      <c r="C7" t="s">
+      <c r="B7" s="1"/>
+      <c r="C7" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D7" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="E7" t="s">
+      <c r="E7" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G7" t="s">
+      <c r="G7" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="H7" s="1"/>
+      <c r="I7" s="1">
         <v>69530</v>
       </c>
-      <c r="J7" t="s">
+      <c r="J7" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="K7" t="s">
+      <c r="K7" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="L7" t="s">
+      <c r="L7" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="M7"/>
-[...1 lines deleted...]
-      <c r="O7" t="s">
+      <c r="M7" s="1"/>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="P7" t="s">
+      <c r="P7" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="Q7" t="s">
+      <c r="Q7" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="R7" t="s">
+      <c r="R7" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="S7" t="s">
+      <c r="S7" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="T7" t="s">
+      <c r="T7" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="U7"/>
+      <c r="U7" s="1"/>
     </row>
     <row r="8" spans="1:21">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B8"/>
-[...1 lines deleted...]
-      <c r="D8" t="s">
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="E8" t="s">
+      <c r="E8" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="F8" t="s">
+      <c r="F8" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G8" t="s">
+      <c r="G8" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="H8" t="s">
+      <c r="H8" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="I8">
+      <c r="I8" s="1">
         <v>31100</v>
       </c>
-      <c r="J8" t="s">
+      <c r="J8" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="K8" t="s">
+      <c r="K8" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="L8"/>
-[...2 lines deleted...]
-      <c r="O8" t="s">
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="P8" t="s">
+      <c r="P8" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="Q8" t="s">
+      <c r="Q8" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="R8" t="s">
+      <c r="R8" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="S8" t="s">
+      <c r="S8" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="T8" t="s">
+      <c r="T8" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="U8"/>
+      <c r="U8" s="1"/>
     </row>
     <row r="9" spans="1:21">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B9"/>
-      <c r="C9" t="s">
+      <c r="B9" s="1"/>
+      <c r="C9" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D9" t="s">
+      <c r="D9" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="E9" t="s">
+      <c r="E9" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="F9" t="s">
+      <c r="F9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G9" t="s">
+      <c r="G9" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="H9"/>
-      <c r="I9">
+      <c r="H9" s="1"/>
+      <c r="I9" s="1">
         <v>63200</v>
       </c>
-      <c r="J9" t="s">
+      <c r="J9" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="K9" t="s">
+      <c r="K9" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="L9"/>
-      <c r="M9" t="s">
+      <c r="L9" s="1"/>
+      <c r="M9" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="N9">
+      <c r="N9" s="1">
         <v>50</v>
       </c>
-      <c r="O9" t="s">
+      <c r="O9" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="P9" t="s">
+      <c r="P9" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q9" t="s">
+      <c r="Q9" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="R9" t="s">
+      <c r="R9" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="S9"/>
-[...1 lines deleted...]
-      <c r="U9"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
     </row>
     <row r="10" spans="1:21">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B10"/>
-      <c r="C10" t="s">
+      <c r="B10" s="1"/>
+      <c r="C10" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D10" t="s">
+      <c r="D10" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="E10" t="s">
+      <c r="E10" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="F10" t="s">
+      <c r="F10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G10" t="s">
+      <c r="G10" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="H10" s="1"/>
+      <c r="I10" s="1">
         <v>73210</v>
       </c>
-      <c r="J10" t="s">
+      <c r="J10" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="K10" t="s">
+      <c r="K10" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="L10" t="s">
+      <c r="L10" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="M10" s="1"/>
+      <c r="N10" s="1">
         <v>946</v>
       </c>
-      <c r="O10" t="s">
+      <c r="O10" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="P10" t="s">
+      <c r="P10" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="Q10" t="s">
+      <c r="Q10" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="R10" t="s">
+      <c r="R10" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="S10"/>
-      <c r="T10" t="s">
+      <c r="S10" s="1"/>
+      <c r="T10" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="U10"/>
+      <c r="U10" s="1"/>
     </row>
     <row r="11" spans="1:21">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B11"/>
-      <c r="C11" t="s">
+      <c r="B11" s="1"/>
+      <c r="C11" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D11" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="E11" t="s">
+      <c r="E11" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="F11" t="s">
+      <c r="F11" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G11" t="s">
+      <c r="G11" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="H11" s="1"/>
+      <c r="I11" s="1">
         <v>31770</v>
       </c>
-      <c r="J11" t="s">
+      <c r="J11" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="K11" t="s">
+      <c r="K11" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L11"/>
-      <c r="M11">
+      <c r="L11" s="1"/>
+      <c r="M11" s="1">
         <v>1487</v>
       </c>
-      <c r="N11">
+      <c r="N11" s="1">
         <v>1487</v>
       </c>
-      <c r="O11" t="s">
+      <c r="O11" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="P11" t="s">
+      <c r="P11" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="Q11" t="s">
+      <c r="Q11" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="R11" t="s">
+      <c r="R11" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="S11" t="s">
+      <c r="S11" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="T11"/>
-      <c r="U11" t="s">
+      <c r="T11" s="1"/>
+      <c r="U11" s="1" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="12" spans="1:21">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B12"/>
-      <c r="C12" t="s">
+      <c r="B12" s="1"/>
+      <c r="C12" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D12" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="E12" t="s">
+      <c r="E12" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="F12" t="s">
+      <c r="F12" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G12" t="s">
+      <c r="G12" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="H12" s="1"/>
+      <c r="I12" s="1">
         <v>82000</v>
       </c>
-      <c r="J12" t="s">
+      <c r="J12" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="K12" t="s">
+      <c r="K12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="L12" s="1"/>
+      <c r="M12" s="1">
         <v>1487</v>
       </c>
-      <c r="N12">
+      <c r="N12" s="1">
         <v>1487</v>
       </c>
-      <c r="O12" t="s">
+      <c r="O12" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="P12" t="s">
+      <c r="P12" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="Q12" t="s">
+      <c r="Q12" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="R12" t="s">
+      <c r="R12" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="S12" t="s">
+      <c r="S12" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="T12"/>
-      <c r="U12" t="s">
+      <c r="T12" s="1"/>
+      <c r="U12" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:21">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B13"/>
-      <c r="C13" t="s">
+      <c r="B13" s="1"/>
+      <c r="C13" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="D13" t="s">
+      <c r="D13" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="E13" t="s">
+      <c r="E13" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="F13" t="s">
+      <c r="F13" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G13" t="s">
+      <c r="G13" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="H13" s="1"/>
+      <c r="I13" s="1">
         <v>42110</v>
       </c>
-      <c r="J13" t="s">
+      <c r="J13" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="K13" t="s">
+      <c r="K13" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="L13" t="s">
+      <c r="L13" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="M13"/>
-[...1 lines deleted...]
-      <c r="O13" t="s">
+      <c r="M13" s="1"/>
+      <c r="N13" s="1"/>
+      <c r="O13" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="P13" t="s">
+      <c r="P13" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="Q13" t="s">
+      <c r="Q13" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="R13" t="s">
+      <c r="R13" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="S13"/>
-[...1 lines deleted...]
-      <c r="U13" t="s">
+      <c r="S13" s="1"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="14" spans="1:21">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="B14"/>
-[...1 lines deleted...]
-      <c r="D14" t="s">
+      <c r="B14" s="1"/>
+      <c r="C14" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="E14" t="s">
+      <c r="D14" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="F14" t="s">
-[...2 lines deleted...]
-      <c r="G14" t="s">
+      <c r="E14" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="H14"/>
-[...3 lines deleted...]
-      <c r="J14" t="s">
+      <c r="H14" s="1"/>
+      <c r="I14" s="1">
+        <v>31000</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K14" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="K14" t="s">
-[...9 lines deleted...]
-      <c r="O14" t="s">
+      <c r="L14" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="P14" t="s">
+      <c r="M14" s="1"/>
+      <c r="N14" s="1"/>
+      <c r="O14" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="Q14" t="s">
+      <c r="P14" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="R14" t="s">
+      <c r="Q14" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="S14"/>
-[...1 lines deleted...]
-      <c r="U14"/>
+      <c r="R14" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="S14" s="1"/>
+      <c r="T14" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="U14" s="1" t="s">
+        <v>175</v>
+      </c>
     </row>
     <row r="15" spans="1:21">
-      <c r="A15" t="s">
-[...12 lines deleted...]
-      <c r="F15" t="s">
+      <c r="A15" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G15" t="s">
-[...3 lines deleted...]
-      <c r="I15">
+      <c r="G15" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H15" s="1"/>
+      <c r="I15" s="1">
         <v>42100</v>
       </c>
-      <c r="J15" t="s">
-[...2 lines deleted...]
-      <c r="K15" t="s">
+      <c r="J15" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K15" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L15"/>
-[...17 lines deleted...]
-      <c r="T15" t="s">
+      <c r="L15" s="1"/>
+      <c r="M15" s="1">
+        <v>953</v>
+      </c>
+      <c r="N15" s="1">
+        <v>953</v>
+      </c>
+      <c r="O15" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="U15"/>
+      <c r="P15" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="Q15" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="R15" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="S15" s="1"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
     </row>
     <row r="16" spans="1:21">
-      <c r="A16" t="s">
-[...9 lines deleted...]
-      <c r="E16" t="s">
+      <c r="A16" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B16" s="1"/>
+      <c r="C16" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="E16" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F16" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G16" t="s">
-[...9 lines deleted...]
-      <c r="K16" t="s">
+      <c r="G16" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H16" s="1"/>
+      <c r="I16" s="1">
+        <v>42100</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="K16" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L16" t="s">
-[...8 lines deleted...]
-      <c r="O16" t="s">
+      <c r="L16" s="1"/>
+      <c r="M16" s="1">
+        <v>465</v>
+      </c>
+      <c r="N16" s="1"/>
+      <c r="O16" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="P16" t="s">
+      <c r="P16" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="Q16" t="s">
+      <c r="Q16" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="R16" t="s">
+      <c r="R16" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="S16" t="s">
+      <c r="S16" s="1"/>
+      <c r="T16" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="T16" t="s">
-[...2 lines deleted...]
-      <c r="U16"/>
+      <c r="U16" s="1"/>
     </row>
     <row r="17" spans="1:21">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="B17"/>
-      <c r="C17" t="s">
+      <c r="D17" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="E17" t="s">
+      <c r="H17" s="1"/>
+      <c r="I17" s="1">
+        <v>74200</v>
+      </c>
+      <c r="J17" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="F17" t="s">
-[...2 lines deleted...]
-      <c r="G17" t="s">
+      <c r="K17" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L17" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="H17"/>
-[...3 lines deleted...]
-      <c r="J17" t="s">
+      <c r="M17" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="K17" t="s">
+      <c r="N17" s="1">
+        <v>361</v>
+      </c>
+      <c r="O17" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="L17" t="s">
+      <c r="P17" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="M17">
-[...5 lines deleted...]
-      <c r="O17" t="s">
+      <c r="Q17" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="P17" t="s">
+      <c r="R17" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="Q17" t="s">
+      <c r="S17" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="R17" t="s">
+      <c r="T17" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="S17" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="U17" s="1"/>
     </row>
     <row r="18" spans="1:21">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="E18" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="B18"/>
-      <c r="C18" t="s">
+      <c r="F18" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="D18" t="s">
+      <c r="H18" s="1"/>
+      <c r="I18" s="1">
+        <v>46000</v>
+      </c>
+      <c r="J18" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="E18" t="s">
+      <c r="K18" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="F18" t="s">
-[...2 lines deleted...]
-      <c r="G18" t="s">
+      <c r="L18" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="H18"/>
-[...3 lines deleted...]
-      <c r="J18" t="s">
+      <c r="M18" s="1">
+        <v>2043</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O18" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="K18" t="s">
+      <c r="P18" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="L18"/>
-[...4 lines deleted...]
-      <c r="O18" t="s">
+      <c r="Q18" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="P18" t="s">
+      <c r="R18" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="Q18" t="s">
+      <c r="S18" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="R18" t="s">
+      <c r="T18" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="S18"/>
-      <c r="T18" t="s">
+      <c r="U18" s="1" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="19" spans="1:21">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="B19"/>
-      <c r="C19" t="s">
+      <c r="D19" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="F19" t="s">
-[...2 lines deleted...]
-      <c r="G19" t="s">
+      <c r="H19" s="1"/>
+      <c r="I19" s="1">
+        <v>48000</v>
+      </c>
+      <c r="J19" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="H19"/>
-[...6 lines deleted...]
-      <c r="K19" t="s">
+      <c r="K19" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="L19" t="s">
+      <c r="L19" s="1"/>
+      <c r="M19" s="1"/>
+      <c r="N19" s="1">
+        <v>1487</v>
+      </c>
+      <c r="O19" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="M19"/>
-[...3 lines deleted...]
-      <c r="O19" t="s">
+      <c r="P19" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="P19" t="s">
+      <c r="Q19" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="Q19" t="s">
+      <c r="R19" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="R19" t="s">
+      <c r="S19" s="1"/>
+      <c r="T19" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="S19"/>
-      <c r="T19" t="s">
+      <c r="U19" s="1" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="20" spans="1:21">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B20" s="1"/>
+      <c r="C20" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="B20"/>
-[...1 lines deleted...]
-      <c r="D20" t="s">
+      <c r="D20" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="E20" t="s">
+      <c r="E20" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="F20" t="s">
+      <c r="F20" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G20" t="s">
+      <c r="G20" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="H20"/>
-[...3 lines deleted...]
-      <c r="J20" t="s">
+      <c r="H20" s="1"/>
+      <c r="I20" s="1">
+        <v>31400</v>
+      </c>
+      <c r="J20" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="K20" t="s">
+      <c r="K20" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="L20"/>
-[...2 lines deleted...]
-      <c r="O20" t="s">
+      <c r="L20" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="P20" t="s">
+      <c r="M20" s="1"/>
+      <c r="N20" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O20" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="Q20" t="s">
+      <c r="P20" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="R20" t="s">
+      <c r="Q20" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="S20" t="s">
+      <c r="R20" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="T20"/>
-      <c r="U20" t="s">
+      <c r="S20" s="1"/>
+      <c r="T20" s="1" t="s">
         <v>246</v>
+      </c>
+      <c r="U20" s="1" t="s">
+        <v>247</v>
       </c>
     </row>
     <row r="21" spans="1:21">
-      <c r="A21" t="s">
-[...3 lines deleted...]
-      <c r="C21" t="s">
+      <c r="A21" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="D21" t="s">
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="E21" t="s">
+      <c r="E21" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="F21" t="s">
-[...2 lines deleted...]
-      <c r="G21" t="s">
+      <c r="F21" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="H21"/>
-[...3 lines deleted...]
-      <c r="J21" t="s">
+      <c r="H21" s="1"/>
+      <c r="I21" s="1">
+        <v>31062</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K21" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="K21" t="s">
-[...3 lines deleted...]
-      <c r="M21" t="s">
+      <c r="L21" s="1"/>
+      <c r="M21" s="1"/>
+      <c r="N21" s="1"/>
+      <c r="O21" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="N21" t="s">
+      <c r="P21" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="O21" t="s">
+      <c r="Q21" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="P21" t="s">
+      <c r="R21" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="Q21" t="s">
+      <c r="S21" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="R21" t="s">
+      <c r="T21" s="1"/>
+      <c r="U21" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="S21" t="s">
-[...5 lines deleted...]
-      <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B22" s="1"/>
+      <c r="C22" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="B22"/>
-[...1 lines deleted...]
-      <c r="D22" t="s">
+      <c r="E22" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="E22" t="s">
+      <c r="F22" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="F22" t="s">
-[...2 lines deleted...]
-      <c r="G22" t="s">
+      <c r="H22" s="1"/>
+      <c r="I22" s="1">
+        <v>69890</v>
+      </c>
+      <c r="J22" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="H22"/>
-[...6 lines deleted...]
-      <c r="K22" t="s">
+      <c r="K22" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L22"/>
-[...2 lines deleted...]
-      <c r="O22" t="s">
+      <c r="L22" s="1"/>
+      <c r="M22" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="P22" t="s">
+      <c r="N22" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="Q22" t="s">
+      <c r="O22" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="R22" t="s">
+      <c r="P22" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="S22" t="s">
+      <c r="Q22" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="T22"/>
-      <c r="U22" t="s">
+      <c r="R22" s="1" t="s">
         <v>270</v>
       </c>
+      <c r="S22" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="T22" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="U22" s="1"/>
     </row>
     <row r="23" spans="1:21">
-      <c r="A23" t="s">
-[...6 lines deleted...]
-      <c r="D23" t="s">
+      <c r="A23" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="E23" t="s">
+      <c r="B23" s="1"/>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="F23" t="s">
-[...2 lines deleted...]
-      <c r="G23" t="s">
+      <c r="E23" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="H23"/>
-[...3 lines deleted...]
-      <c r="J23" t="s">
+      <c r="F23" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="K23" t="s">
+      <c r="H23" s="1"/>
+      <c r="I23" s="1">
+        <v>48000</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L23" s="1"/>
+      <c r="M23" s="1"/>
+      <c r="N23" s="1"/>
+      <c r="O23" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="L23"/>
-      <c r="M23" t="s">
+      <c r="P23" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="N23">
-[...2 lines deleted...]
-      <c r="O23" t="s">
+      <c r="Q23" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="P23" t="s">
+      <c r="R23" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="Q23" t="s">
+      <c r="S23" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="R23" t="s">
+      <c r="T23" s="1"/>
+      <c r="U23" s="1" t="s">
         <v>282</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="24" spans="1:21">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="E24" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="B24"/>
-[...1 lines deleted...]
-      <c r="D24" t="s">
+      <c r="F24" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="E24" t="s">
-[...15 lines deleted...]
-      <c r="K24" t="s">
+      <c r="H24" s="1"/>
+      <c r="I24" s="1">
+        <v>69520</v>
+      </c>
+      <c r="J24" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="L24"/>
-[...12 lines deleted...]
-      <c r="Q24" t="s">
+      <c r="K24" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="R24" t="s">
-[...2 lines deleted...]
-      <c r="S24" t="s">
+      <c r="L24" s="1"/>
+      <c r="M24" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="T24" t="s">
+      <c r="N24" s="1">
+        <v>361</v>
+      </c>
+      <c r="O24" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="U24" t="s">
+      <c r="P24" s="1" t="s">
         <v>292</v>
+      </c>
+      <c r="Q24" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="R24" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="S24" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="T24" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="U24" s="1" t="s">
+        <v>297</v>
       </c>
     </row>
     <row r="25" spans="1:21">
-      <c r="A25" t="s">
-[...29 lines deleted...]
-      <c r="M25" t="s">
+      <c r="A25" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="N25" t="s">
+      <c r="B25" s="1"/>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="O25" t="s">
+      <c r="E25" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H25" s="1"/>
+      <c r="I25" s="1">
+        <v>31100</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K25" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="P25" t="s">
+      <c r="L25" s="1"/>
+      <c r="M25" s="1">
+        <v>1347</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O25" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P25" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q25" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="Q25" t="s">
+      <c r="R25" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="S25" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="R25" t="s">
+      <c r="T25" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="S25"/>
-[...1 lines deleted...]
-      <c r="U25"/>
+      <c r="U25" s="1" t="s">
+        <v>304</v>
+      </c>
     </row>
     <row r="26" spans="1:21">
-      <c r="A26" t="s">
-[...4 lines deleted...]
-      <c r="D26" t="s">
+      <c r="A26" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="E26"/>
-[...3 lines deleted...]
-      <c r="G26" t="s">
+      <c r="B26" s="1"/>
+      <c r="C26" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="H26"/>
-[...3 lines deleted...]
-      <c r="J26" t="s">
+      <c r="D26" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="K26" t="s">
+      <c r="E26" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="L26"/>
-[...4 lines deleted...]
-      <c r="O26" t="s">
+      <c r="H26" s="1"/>
+      <c r="I26" s="1">
+        <v>38400</v>
+      </c>
+      <c r="J26" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="P26" t="s">
+      <c r="K26" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L26" s="1"/>
+      <c r="M26" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="Q26" t="s">
+      <c r="N26" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="R26" t="s">
+      <c r="O26" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="S26" t="s">
+      <c r="P26" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="T26" t="s">
+      <c r="Q26" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="U26"/>
+      <c r="R26" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="S26" s="1"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
     </row>
     <row r="27" spans="1:21">
-      <c r="A27" t="s">
-[...3 lines deleted...]
-      <c r="C27" t="s">
+      <c r="A27" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="D27" t="s">
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="E27" t="s">
+      <c r="E27" s="1"/>
+      <c r="F27" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="F27" t="s">
-[...2 lines deleted...]
-      <c r="G27" t="s">
+      <c r="H27" s="1"/>
+      <c r="I27" s="1">
+        <v>66350</v>
+      </c>
+      <c r="J27" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="H27"/>
-[...3 lines deleted...]
-      <c r="J27" t="s">
+      <c r="K27" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="K27" t="s">
-[...4 lines deleted...]
-      <c r="N27">
+      <c r="L27" s="1"/>
+      <c r="M27" s="1"/>
+      <c r="N27" s="1">
         <v>1347</v>
       </c>
-      <c r="O27" t="s">
-[...2 lines deleted...]
-      <c r="P27" t="s">
+      <c r="O27" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="Q27" t="s">
+      <c r="P27" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="R27" t="s">
-[...8 lines deleted...]
-      <c r="U27"/>
+      <c r="Q27" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="R27" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="S27" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="T27" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="U27" s="1"/>
     </row>
     <row r="28" spans="1:21">
-      <c r="A28" t="s">
-[...3 lines deleted...]
-      <c r="C28" t="s">
+      <c r="A28" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B28" s="1"/>
+      <c r="C28" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H28" s="1"/>
+      <c r="I28" s="1">
+        <v>66100</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
+      <c r="N28" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O28" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="P28" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="Q28" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="R28" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="D28" t="s">
+      <c r="S28" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="E28" t="s">
-[...5 lines deleted...]
-      <c r="G28" t="s">
+      <c r="T28" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="H28"/>
-[...28 lines deleted...]
-      <c r="U28"/>
+      <c r="U28" s="1"/>
     </row>
     <row r="29" spans="1:21">
-      <c r="A29" t="s">
-[...6 lines deleted...]
-      <c r="D29" t="s">
+      <c r="A29" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="E29" t="s">
-[...2 lines deleted...]
-      <c r="F29" t="s">
+      <c r="B29" s="1"/>
+      <c r="C29" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F29" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G29" t="s">
-[...35 lines deleted...]
-      </c>
+      <c r="G29" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H29" s="1"/>
+      <c r="I29" s="1">
+        <v>15170</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="L29" s="1"/>
+      <c r="M29" s="1"/>
+      <c r="N29" s="1"/>
+      <c r="O29" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="P29" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="Q29" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="R29" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="S29" s="1"/>
+      <c r="T29" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="U29" s="1"/>
     </row>
     <row r="30" spans="1:21">
-      <c r="A30" t="s">
-[...40 lines deleted...]
-      <c r="P30" t="s">
+      <c r="A30" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="Q30" t="s">
+      <c r="B30" s="1"/>
+      <c r="C30" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="R30" t="s">
+      <c r="D30" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="S30" t="s">
+      <c r="E30" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H30" s="1"/>
+      <c r="I30" s="1">
+        <v>38400</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L30" s="1"/>
+      <c r="M30" s="1">
+        <v>1281</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1281</v>
+      </c>
+      <c r="O30" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="P30" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q30" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="R30" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="S30" s="1"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1" t="s">
         <v>348</v>
-      </c>
-[...4 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:21">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="B31"/>
-      <c r="C31" t="s">
+      <c r="E31" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="D31" t="s">
+      <c r="F31" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="E31" t="s">
-[...5 lines deleted...]
-      <c r="G31" t="s">
+      <c r="H31" s="1"/>
+      <c r="I31" s="1">
+        <v>11000</v>
+      </c>
+      <c r="J31" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="H31"/>
-[...3 lines deleted...]
-      <c r="J31" t="s">
+      <c r="K31" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="L31" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="K31" t="s">
-[...2 lines deleted...]
-      <c r="L31" t="s">
+      <c r="M31" s="1">
+        <v>1356</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1356</v>
+      </c>
+      <c r="O31" s="1" t="s">
         <v>356</v>
       </c>
-      <c r="M31"/>
-[...6 lines deleted...]
-      <c r="P31" t="s">
+      <c r="P31" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="Q31" t="s">
+      <c r="Q31" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="R31" t="s">
+      <c r="R31" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="S31" t="s">
+      <c r="S31" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="T31" t="s">
+      <c r="T31" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="U31" t="s">
+      <c r="U31" s="1" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="32" spans="1:21">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="B32"/>
-[...1 lines deleted...]
-      <c r="D32" t="s">
+      <c r="B32" s="1"/>
+      <c r="C32" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="E32" t="s">
+      <c r="D32" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="F32" t="s">
+      <c r="E32" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F32" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G32" t="s">
+      <c r="G32" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="H32"/>
-[...3 lines deleted...]
-      <c r="J32" t="s">
+      <c r="H32" s="1"/>
+      <c r="I32" s="1">
+        <v>48210</v>
+      </c>
+      <c r="J32" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="K32" t="s">
+      <c r="K32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L32"/>
-[...7 lines deleted...]
-      <c r="P32" t="s">
+      <c r="L32" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="Q32" t="s">
+      <c r="M32" s="1"/>
+      <c r="N32" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O32" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="P32" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="R32" t="s">
+      <c r="Q32" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="S32">
-[...2 lines deleted...]
-      <c r="T32" t="s">
+      <c r="R32" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="U32" t="s">
+      <c r="S32" s="1" t="s">
         <v>372</v>
+      </c>
+      <c r="T32" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="U32" s="1" t="s">
+        <v>374</v>
       </c>
     </row>
     <row r="33" spans="1:21">
-      <c r="A33" t="s">
-[...6 lines deleted...]
-      <c r="D33" t="s">
+      <c r="A33" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="E33" t="s">
-[...5 lines deleted...]
-      <c r="G33" t="s">
+      <c r="B33" s="1"/>
+      <c r="C33" s="1"/>
+      <c r="D33" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="H33"/>
-[...3 lines deleted...]
-      <c r="J33" t="s">
+      <c r="E33" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="K33" t="s">
+      <c r="F33" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H33" s="1"/>
+      <c r="I33" s="1">
+        <v>30250</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="K33" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L33"/>
-[...9 lines deleted...]
-      <c r="P33" t="s">
+      <c r="L33" s="1"/>
+      <c r="M33" s="1"/>
+      <c r="N33" s="1">
+        <v>1356</v>
+      </c>
+      <c r="O33" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="P33" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="Q33" t="s">
+      <c r="Q33" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="R33" t="s">
+      <c r="R33" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="S33"/>
-[...1 lines deleted...]
-      <c r="U33" t="s">
+      <c r="S33" s="1">
+        <v>33767796594</v>
+      </c>
+      <c r="T33" s="1" t="s">
         <v>383</v>
+      </c>
+      <c r="U33" s="1" t="s">
+        <v>384</v>
       </c>
     </row>
     <row r="34" spans="1:21">
-      <c r="A34" t="s">
-[...4 lines deleted...]
-      <c r="D34" t="s">
+      <c r="A34" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="E34" t="s">
-[...5 lines deleted...]
-      <c r="G34" t="s">
+      <c r="B34" s="1"/>
+      <c r="C34" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="H34"/>
-[...3 lines deleted...]
-      <c r="J34" t="s">
+      <c r="D34" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="K34" t="s">
+      <c r="E34" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="L34" t="s">
+      <c r="F34" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="M34">
-[...2 lines deleted...]
-      <c r="N34" t="s">
+      <c r="H34" s="1"/>
+      <c r="I34" s="1">
+        <v>34725</v>
+      </c>
+      <c r="J34" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="O34" t="s">
+      <c r="K34" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="P34" t="s">
+      <c r="L34" s="1"/>
+      <c r="M34" s="1"/>
+      <c r="N34" s="1"/>
+      <c r="O34" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="Q34" t="s">
+      <c r="P34" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="R34" t="s">
+      <c r="Q34" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="S34" t="s">
+      <c r="R34" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="T34" t="s">
+      <c r="S34" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="U34" t="s">
+      <c r="T34" s="1" t="s">
         <v>397</v>
       </c>
+      <c r="U34" s="1"/>
     </row>
     <row r="35" spans="1:21">
-      <c r="A35" t="s">
+      <c r="A35" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="B35"/>
-[...1 lines deleted...]
-      <c r="D35" t="s">
+      <c r="B35" s="1"/>
+      <c r="C35" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="E35" t="s">
-[...5 lines deleted...]
-      <c r="G35" t="s">
+      <c r="D35" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="H35"/>
-[...3 lines deleted...]
-      <c r="J35" t="s">
+      <c r="E35" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="K35" t="s">
+      <c r="H35" s="1"/>
+      <c r="I35" s="1">
+        <v>43490</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="K35" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L35"/>
-[...5 lines deleted...]
-      <c r="P35" t="s">
+      <c r="L35" s="1"/>
+      <c r="M35" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="Q35" t="s">
+      <c r="N35" s="1">
+        <v>361</v>
+      </c>
+      <c r="O35" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="R35" t="s">
+      <c r="P35" s="1" t="s">
         <v>405</v>
       </c>
-      <c r="S35" t="s">
+      <c r="Q35" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="T35"/>
-      <c r="U35" t="s">
+      <c r="R35" s="1" t="s">
         <v>407</v>
+      </c>
+      <c r="S35" s="1"/>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1" t="s">
+        <v>408</v>
       </c>
     </row>
     <row r="36" spans="1:21">
-      <c r="A36" t="s">
-[...3 lines deleted...]
-      <c r="C36" t="s">
+      <c r="A36" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="D36" t="s">
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="E36" t="s">
-[...5 lines deleted...]
-      <c r="G36" t="s">
+      <c r="E36" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="H36"/>
-[...9 lines deleted...]
-      <c r="L36" t="s">
+      <c r="H36" s="1"/>
+      <c r="I36" s="1">
+        <v>69008</v>
+      </c>
+      <c r="J36" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="M36"/>
-[...6 lines deleted...]
-      <c r="P36" t="s">
+      <c r="K36" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="Q36" t="s">
+      <c r="L36" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="R36" t="s">
+      <c r="M36" s="1">
+        <v>351</v>
+      </c>
+      <c r="N36" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="S36"/>
-      <c r="T36" t="s">
+      <c r="O36" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="U36"/>
+      <c r="P36" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="Q36" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="R36" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="S36" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="T36" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="U36" s="1" t="s">
+        <v>422</v>
+      </c>
     </row>
     <row r="37" spans="1:21">
-      <c r="A37" t="s">
-[...12 lines deleted...]
-      <c r="F37" t="s">
+      <c r="A37" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="B37" s="1"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="F37" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G37" t="s">
-[...35 lines deleted...]
-      <c r="U37"/>
+      <c r="G37" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H37" s="1"/>
+      <c r="I37" s="1">
+        <v>11100</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L37" s="1"/>
+      <c r="M37" s="1"/>
+      <c r="N37" s="1"/>
+      <c r="O37" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="P37" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="Q37" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="R37" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="S37" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1" t="s">
+        <v>432</v>
+      </c>
     </row>
     <row r="38" spans="1:21">
-      <c r="A38" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A38" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B38" s="1"/>
+      <c r="C38" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H38" s="1"/>
+      <c r="I38" s="1">
+        <v>31300</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="M38" s="1"/>
+      <c r="N38" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O38" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="P38" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="Q38" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="R38" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="S38" s="1"/>
+      <c r="T38" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="U38" s="1"/>
     </row>
     <row r="39" spans="1:21">
-      <c r="A39" t="s">
-[...10 lines deleted...]
-      <c r="F39" t="s">
+      <c r="A39" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B39" s="1"/>
+      <c r="C39" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F39" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G39" t="s">
-[...17 lines deleted...]
-      <c r="O39" t="s">
+      <c r="G39" s="1" t="s">
         <v>436</v>
       </c>
-      <c r="P39" t="s">
-[...2 lines deleted...]
-      <c r="Q39" t="s">
+      <c r="H39" s="1"/>
+      <c r="I39" s="1">
+        <v>31300</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="M39" s="1"/>
+      <c r="N39" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O39" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="P39" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="R39" t="s">
+      <c r="Q39" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="S39" t="s">
+      <c r="R39" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="T39"/>
-      <c r="U39" t="s">
+      <c r="S39" s="1"/>
+      <c r="T39" s="1" t="s">
         <v>441</v>
       </c>
+      <c r="U39" s="1"/>
     </row>
     <row r="40" spans="1:21">
-      <c r="A40" t="s">
-[...15 lines deleted...]
-      <c r="G40" t="s">
+      <c r="A40" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="H40"/>
-[...3 lines deleted...]
-      <c r="J40" t="s">
+      <c r="B40" s="1"/>
+      <c r="C40" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="K40" t="s">
+      <c r="D40" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="L40"/>
-[...4 lines deleted...]
-      <c r="O40" t="s">
+      <c r="E40" s="1" t="s">
         <v>448</v>
       </c>
-      <c r="P40" t="s">
+      <c r="F40" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="Q40" t="s">
+      <c r="H40" s="1"/>
+      <c r="I40" s="1">
+        <v>69390</v>
+      </c>
+      <c r="J40" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="R40" t="s">
+      <c r="K40" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="S40"/>
-[...1 lines deleted...]
-      <c r="U40"/>
+      <c r="L40" s="1"/>
+      <c r="M40" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="N40" s="1">
+        <v>361</v>
+      </c>
+      <c r="O40" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="P40" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q40" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="R40" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="S40" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="T40" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="U40" s="1" t="s">
+        <v>454</v>
+      </c>
     </row>
     <row r="41" spans="1:21">
-      <c r="A41" t="s">
-[...15 lines deleted...]
-      <c r="G41" t="s">
+      <c r="A41" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="H41"/>
-      <c r="I41" t="s">
+      <c r="B41" s="1"/>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="J41" t="s">
+      <c r="E41" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>457</v>
       </c>
-      <c r="K41" t="s">
+      <c r="H41" s="1"/>
+      <c r="I41" s="1">
+        <v>69280</v>
+      </c>
+      <c r="J41" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="L41"/>
-[...2 lines deleted...]
-      <c r="O41" t="s">
+      <c r="K41" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="P41" t="s">
+      <c r="L41" s="1"/>
+      <c r="M41" s="1"/>
+      <c r="N41" s="1"/>
+      <c r="O41" s="1" t="s">
         <v>460</v>
       </c>
-      <c r="Q41" t="s">
+      <c r="P41" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="R41" t="s">
+      <c r="Q41" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="S41"/>
-[...1 lines deleted...]
-      <c r="U41"/>
+      <c r="R41" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="S41" s="1"/>
+      <c r="T41" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="U41" s="1"/>
     </row>
     <row r="42" spans="1:21">
-      <c r="A42" t="s">
-[...10 lines deleted...]
-      <c r="F42" t="s">
+      <c r="A42" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="F42" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G42" t="s">
-[...25 lines deleted...]
-      <c r="Q42" t="s">
+      <c r="G42" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="R42" t="s">
+      <c r="H42" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="S42" t="s">
+      <c r="I42" s="1">
+        <v>32013</v>
+      </c>
+      <c r="J42" s="1" t="s">
         <v>469</v>
       </c>
-      <c r="T42" t="s">
+      <c r="K42" s="1" t="s">
         <v>470</v>
       </c>
-      <c r="U42" t="s">
+      <c r="L42" s="1"/>
+      <c r="M42" s="1"/>
+      <c r="N42" s="1"/>
+      <c r="O42" s="1" t="s">
         <v>471</v>
+      </c>
+      <c r="P42" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="Q42" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="R42" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="S42" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1" t="s">
+        <v>476</v>
       </c>
     </row>
     <row r="43" spans="1:21">
-      <c r="A43" t="s">
-[...7 lines deleted...]
-      <c r="E43" t="s">
+      <c r="A43" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="B43" s="1"/>
+      <c r="C43" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="E43" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="F43" t="s">
+      <c r="F43" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G43" t="s">
-[...27 lines deleted...]
-      <c r="S43" t="s">
+      <c r="G43" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="T43" t="s">
+      <c r="H43" s="1"/>
+      <c r="I43" s="1">
+        <v>30000</v>
+      </c>
+      <c r="J43" s="1" t="s">
         <v>481</v>
       </c>
-      <c r="U43" t="s">
+      <c r="K43" s="1" t="s">
         <v>482</v>
       </c>
+      <c r="L43" s="1"/>
+      <c r="M43" s="1"/>
+      <c r="N43" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O43" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="P43" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="Q43" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="R43" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="S43" s="1"/>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
     </row>
     <row r="44" spans="1:21">
-      <c r="A44" t="s">
-[...12 lines deleted...]
-      <c r="F44" t="s">
+      <c r="A44" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="B44" s="1"/>
+      <c r="C44" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="F44" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G44" t="s">
-[...15 lines deleted...]
-      <c r="O44" t="s">
+      <c r="G44" s="1" t="s">
         <v>490</v>
       </c>
-      <c r="P44" t="s">
+      <c r="H44" s="1"/>
+      <c r="I44" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="Q44" t="s">
+      <c r="J44" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="R44" t="s">
+      <c r="K44" s="1" t="s">
         <v>493</v>
       </c>
-      <c r="S44" t="s">
+      <c r="L44" s="1"/>
+      <c r="M44" s="1"/>
+      <c r="N44" s="1"/>
+      <c r="O44" s="1" t="s">
         <v>494</v>
       </c>
-      <c r="T44" t="s">
+      <c r="P44" s="1" t="s">
         <v>495</v>
       </c>
-      <c r="U44" t="s">
+      <c r="Q44" s="1" t="s">
         <v>496</v>
       </c>
+      <c r="R44" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="S44" s="1"/>
+      <c r="T44" s="1"/>
+      <c r="U44" s="1"/>
     </row>
     <row r="45" spans="1:21">
-      <c r="A45" t="s">
-[...3 lines deleted...]
-      <c r="C45" t="s">
+      <c r="A45" s="1" t="s">
         <v>498</v>
       </c>
-      <c r="D45" t="s">
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="E45" t="s">
-[...2 lines deleted...]
-      <c r="F45" t="s">
+      <c r="E45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="F45" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G45" t="s">
+      <c r="G45" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H45" s="1"/>
+      <c r="I45" s="1">
+        <v>31100</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L45" s="1"/>
+      <c r="M45" s="1">
+        <v>1347</v>
+      </c>
+      <c r="N45" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O45" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="H45"/>
-[...3 lines deleted...]
-      <c r="J45" t="s">
+      <c r="P45" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="K45" t="s">
+      <c r="Q45" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="L45"/>
-[...2 lines deleted...]
-      <c r="O45" t="s">
+      <c r="R45" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="P45" t="s">
+      <c r="S45" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="Q45" t="s">
+      <c r="T45" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="R45" t="s">
+      <c r="U45" s="1" t="s">
         <v>506</v>
-      </c>
-[...7 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="46" spans="1:21">
-      <c r="A46" t="s">
+      <c r="A46" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="B46" s="1"/>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H46" s="1"/>
+      <c r="I46" s="1">
+        <v>30110</v>
+      </c>
+      <c r="J46" s="1" t="s">
         <v>510</v>
       </c>
-      <c r="B46"/>
-      <c r="C46" t="s">
+      <c r="K46" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+      <c r="N46" s="1"/>
+      <c r="O46" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="D46" t="s">
+      <c r="P46" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="E46" t="s">
-[...5 lines deleted...]
-      <c r="G46" t="s">
+      <c r="Q46" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="H46"/>
-[...3 lines deleted...]
-      <c r="J46" t="s">
+      <c r="R46" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="K46" t="s">
+      <c r="S46" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="L46"/>
-[...4 lines deleted...]
-      <c r="O46" t="s">
+      <c r="T46" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="P46" t="s">
+      <c r="U46" s="1" t="s">
         <v>517</v>
-      </c>
-[...13 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="47" spans="1:21">
-      <c r="A47" t="s">
+      <c r="A47" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="B47" s="1"/>
+      <c r="C47" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H47" s="1"/>
+      <c r="I47" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="B47"/>
-[...1 lines deleted...]
-      <c r="D47" t="s">
+      <c r="J47" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="E47" t="s">
-[...5 lines deleted...]
-      <c r="G47" t="s">
+      <c r="K47" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="L47" s="1"/>
+      <c r="M47" s="1"/>
+      <c r="N47" s="1"/>
+      <c r="O47" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="H47"/>
-[...3 lines deleted...]
-      <c r="J47" t="s">
+      <c r="P47" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="K47" t="s">
-[...5 lines deleted...]
-      <c r="O47" t="s">
+      <c r="Q47" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="P47" t="s">
+      <c r="R47" s="1" t="s">
         <v>528</v>
       </c>
-      <c r="Q47" t="s">
+      <c r="S47" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="R47" t="s">
+      <c r="T47" s="1" t="s">
         <v>530</v>
       </c>
-      <c r="S47" t="s">
+      <c r="U47" s="1" t="s">
         <v>531</v>
-      </c>
-[...2 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="48" spans="1:21">
-      <c r="A48" t="s">
+      <c r="A48" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="B48" s="1"/>
+      <c r="C48" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="B48"/>
-[...1 lines deleted...]
-      <c r="D48" t="s">
+      <c r="D48" s="1" t="s">
         <v>534</v>
       </c>
-      <c r="E48" t="s">
-[...2 lines deleted...]
-      <c r="F48" t="s">
+      <c r="E48" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F48" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G48" t="s">
+      <c r="G48" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="H48"/>
-[...12 lines deleted...]
-      <c r="O48" t="s">
+      <c r="H48" s="1"/>
+      <c r="I48" s="1">
+        <v>81140</v>
+      </c>
+      <c r="J48" s="1" t="s">
         <v>536</v>
       </c>
-      <c r="P48" t="s">
+      <c r="K48" s="1" t="s">
         <v>537</v>
       </c>
-      <c r="Q48" t="s">
-[...2 lines deleted...]
-      <c r="R48" t="s">
+      <c r="L48" s="1"/>
+      <c r="M48" s="1"/>
+      <c r="N48" s="1"/>
+      <c r="O48" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="S48" t="s">
+      <c r="P48" s="1" t="s">
         <v>539</v>
       </c>
-      <c r="T48" t="s">
+      <c r="Q48" s="1" t="s">
         <v>540</v>
       </c>
-      <c r="U48" t="s">
+      <c r="R48" s="1" t="s">
         <v>541</v>
+      </c>
+      <c r="S48" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="T48" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="U48" s="1" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="49" spans="1:21">
-      <c r="A49" t="s">
-[...20 lines deleted...]
-      <c r="J49" t="s">
+      <c r="A49" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="K49" t="s">
+      <c r="B49" s="1"/>
+      <c r="C49" s="1" t="s">
         <v>546</v>
       </c>
-      <c r="L49" t="s">
+      <c r="D49" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="M49"/>
-[...1 lines deleted...]
-      <c r="O49" t="s">
+      <c r="E49" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>548</v>
       </c>
-      <c r="P49" t="s">
+      <c r="H49" s="1"/>
+      <c r="I49" s="1">
+        <v>31390</v>
+      </c>
+      <c r="J49" s="1" t="s">
         <v>549</v>
       </c>
-      <c r="Q49" t="s">
+      <c r="K49" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="R49" t="s">
+      <c r="L49" s="1"/>
+      <c r="M49" s="1"/>
+      <c r="N49" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O49" s="1" t="s">
         <v>551</v>
       </c>
-      <c r="S49"/>
-      <c r="T49" t="s">
+      <c r="P49" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="U49"/>
+      <c r="Q49" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="R49" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="S49" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="T49" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="U49" s="1" t="s">
+        <v>557</v>
+      </c>
     </row>
     <row r="50" spans="1:21">
-      <c r="A50" t="s">
-[...10 lines deleted...]
-      <c r="F50" t="s">
+      <c r="A50" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="B50" s="1"/>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F50" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G50" t="s">
-[...20 lines deleted...]
-      <c r="P50" t="s">
+      <c r="G50" s="1" t="s">
         <v>560</v>
       </c>
-      <c r="Q50" t="s">
+      <c r="H50" s="1"/>
+      <c r="I50" s="1">
+        <v>66906</v>
+      </c>
+      <c r="J50" s="1" t="s">
         <v>561</v>
       </c>
-      <c r="R50" t="s">
+      <c r="K50" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L50" s="1"/>
+      <c r="M50" s="1"/>
+      <c r="N50" s="1"/>
+      <c r="O50" s="1" t="s">
         <v>562</v>
       </c>
-      <c r="S50" t="s">
+      <c r="P50" s="1" t="s">
         <v>563</v>
       </c>
-      <c r="T50" t="s">
+      <c r="Q50" s="1" t="s">
         <v>564</v>
       </c>
-      <c r="U50" t="s">
+      <c r="R50" s="1" t="s">
         <v>565</v>
+      </c>
+      <c r="S50" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="T50" s="1"/>
+      <c r="U50" s="1" t="s">
+        <v>567</v>
       </c>
     </row>
     <row r="51" spans="1:21">
-      <c r="A51" t="s">
-[...6 lines deleted...]
-      <c r="D51" t="s">
+      <c r="A51" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="E51"/>
-[...3 lines deleted...]
-      <c r="G51" t="s">
+      <c r="B51" s="1"/>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1" t="s">
         <v>569</v>
       </c>
-      <c r="H51"/>
-[...3 lines deleted...]
-      <c r="J51" t="s">
+      <c r="E51" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>570</v>
       </c>
-      <c r="K51" t="s">
+      <c r="H51" s="1"/>
+      <c r="I51" s="1">
+        <v>30000</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K51" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L51"/>
-[...7 lines deleted...]
-      <c r="P51" t="s">
+      <c r="L51" s="1"/>
+      <c r="M51" s="1"/>
+      <c r="N51" s="1"/>
+      <c r="O51" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="Q51" t="s">
+      <c r="P51" s="1" t="s">
         <v>572</v>
       </c>
-      <c r="R51" t="s">
+      <c r="Q51" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="R51" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="S51"/>
-[...1 lines deleted...]
-      <c r="U51"/>
+      <c r="S51" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="T51" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="U51" s="1" t="s">
+        <v>576</v>
+      </c>
     </row>
     <row r="52" spans="1:21">
-      <c r="A52" t="s">
-[...12 lines deleted...]
-      <c r="F52" t="s">
+      <c r="A52" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="B52" s="1"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F52" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G52" t="s">
-[...9 lines deleted...]
-      <c r="K52" t="s">
+      <c r="G52" s="1" t="s">
         <v>579</v>
       </c>
-      <c r="L52" t="s">
+      <c r="H52" s="1"/>
+      <c r="I52" s="1">
+        <v>69120</v>
+      </c>
+      <c r="J52" s="1" t="s">
         <v>580</v>
       </c>
-      <c r="M52" t="s">
+      <c r="K52" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="N52" t="s">
-[...2 lines deleted...]
-      <c r="O52" t="s">
+      <c r="L52" s="1" t="s">
         <v>582</v>
       </c>
-      <c r="P52" t="s">
+      <c r="M52" s="1"/>
+      <c r="N52" s="1"/>
+      <c r="O52" s="1" t="s">
         <v>583</v>
       </c>
-      <c r="Q52" t="s">
+      <c r="P52" s="1" t="s">
         <v>584</v>
       </c>
-      <c r="R52" t="s">
+      <c r="Q52" s="1" t="s">
         <v>585</v>
       </c>
-      <c r="S52" t="s">
+      <c r="R52" s="1" t="s">
         <v>586</v>
       </c>
-      <c r="T52" t="s">
+      <c r="S52" s="1"/>
+      <c r="T52" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="U52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U52" s="1"/>
     </row>
     <row r="53" spans="1:21">
-      <c r="A53" t="s">
-[...6 lines deleted...]
-      <c r="D53" t="s">
+      <c r="A53" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="B53" s="1"/>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1" t="s">
         <v>589</v>
       </c>
-      <c r="E53" t="s">
-[...5 lines deleted...]
-      <c r="G53" t="s">
+      <c r="E53" s="1" t="s">
         <v>590</v>
       </c>
-      <c r="H53"/>
-[...9 lines deleted...]
-      <c r="L53" t="s">
+      <c r="F53" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>591</v>
       </c>
-      <c r="M53" t="s">
-[...23 lines deleted...]
-      <c r="U53" t="s">
+      <c r="H53" s="1"/>
+      <c r="I53" s="1">
+        <v>34078</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="K53" s="1" t="s">
         <v>592</v>
+      </c>
+      <c r="L53" s="1"/>
+      <c r="M53" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="N53" s="1"/>
+      <c r="O53" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="P53" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="Q53" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="R53" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="S53" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="T53" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="U53" s="1" t="s">
+        <v>600</v>
       </c>
     </row>
     <row r="54" spans="1:21">
-      <c r="A54" t="s">
-[...44 lines deleted...]
-      <c r="T54" t="s">
+      <c r="A54" s="1" t="s">
         <v>601</v>
       </c>
-      <c r="U54" t="s">
+      <c r="B54" s="1"/>
+      <c r="C54" s="1" t="s">
         <v>602</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H54" s="1"/>
+      <c r="I54" s="1">
+        <v>38100</v>
+      </c>
+      <c r="J54" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="K54" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="L54" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="M54" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="N54" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="O54" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="P54" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="Q54" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="R54" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="S54" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="T54" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="U54" s="1" t="s">
+        <v>615</v>
       </c>
     </row>
     <row r="55" spans="1:21">
-      <c r="A55" t="s">
-[...6 lines deleted...]
-      <c r="D55" t="s">
+      <c r="A55" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="B55" s="1"/>
+      <c r="C55" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H55" s="1"/>
+      <c r="I55" s="1">
+        <v>38100</v>
+      </c>
+      <c r="J55" s="1" t="s">
         <v>605</v>
       </c>
-      <c r="E55" t="s">
+      <c r="K55" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="F55" t="s">
-[...9 lines deleted...]
-      <c r="J55" t="s">
+      <c r="L55" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="M55" s="1" t="s">
         <v>608</v>
       </c>
-      <c r="K55" t="s">
+      <c r="N55" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="O55" s="1" t="s">
         <v>609</v>
       </c>
-      <c r="L55"/>
-[...3 lines deleted...]
-      <c r="N55" t="s">
+      <c r="P55" s="1" t="s">
         <v>610</v>
       </c>
-      <c r="O55" t="s">
+      <c r="Q55" s="1" t="s">
         <v>611</v>
       </c>
-      <c r="P55" t="s">
+      <c r="R55" s="1" t="s">
         <v>612</v>
       </c>
-      <c r="Q55" t="s">
+      <c r="S55" s="1" t="s">
         <v>613</v>
       </c>
-      <c r="R55" t="s">
+      <c r="T55" s="1" t="s">
         <v>614</v>
       </c>
-      <c r="S55" t="s">
-[...4 lines deleted...]
-        <v>616</v>
+      <c r="U55" s="1" t="s">
+        <v>619</v>
       </c>
     </row>
     <row r="56" spans="1:21">
-      <c r="A56" t="s">
-[...10 lines deleted...]
-      <c r="F56" t="s">
+      <c r="A56" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="B56" s="1"/>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="F56" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G56" t="s">
-[...38 lines deleted...]
-        <v>621</v>
+      <c r="G56" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H56" s="1"/>
+      <c r="I56" s="1">
+        <v>34060</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="K56" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="L56" s="1"/>
+      <c r="M56" s="1"/>
+      <c r="N56" s="1"/>
+      <c r="O56" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="P56" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="Q56" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="R56" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="S56" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="T56" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="U56" s="1" t="s">
+        <v>629</v>
       </c>
     </row>
     <row r="57" spans="1:21">
-      <c r="A57" t="s">
-[...12 lines deleted...]
-      <c r="F57" t="s">
+      <c r="A57" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="B57" s="1"/>
+      <c r="C57" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="F57" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G57" t="s">
-[...30 lines deleted...]
-      <c r="T57" t="s">
+      <c r="G57" s="1" t="s">
         <v>634</v>
       </c>
-      <c r="U57" t="s">
+      <c r="H57" s="1"/>
+      <c r="I57" s="1">
+        <v>31000</v>
+      </c>
+      <c r="J57" s="1" t="s">
         <v>635</v>
+      </c>
+      <c r="K57" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="L57" s="1"/>
+      <c r="M57" s="1">
+        <v>2296</v>
+      </c>
+      <c r="N57" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="O57" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="P57" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="Q57" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="R57" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="S57" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="T57" s="1"/>
+      <c r="U57" s="1" t="s">
+        <v>643</v>
       </c>
     </row>
     <row r="58" spans="1:21">
-      <c r="A58" t="s">
-[...12 lines deleted...]
-      <c r="F58" t="s">
+      <c r="A58" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B58" s="1"/>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="F58" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G58" t="s">
-[...36 lines deleted...]
-        <v>645</v>
+      <c r="G58" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H58" s="1"/>
+      <c r="I58" s="1">
+        <v>31100</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K58" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="L58" s="1"/>
+      <c r="M58" s="1">
+        <v>1347</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O58" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P58" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q58" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="R58" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="S58" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="T58" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="U58" s="1" t="s">
+        <v>648</v>
       </c>
     </row>
     <row r="59" spans="1:21">
-      <c r="A59" t="s">
-[...15 lines deleted...]
-      <c r="G59" t="s">
+      <c r="A59" s="1" t="s">
         <v>649</v>
       </c>
-      <c r="H59"/>
-[...27 lines deleted...]
-      <c r="T59" t="s">
+      <c r="B59" s="1"/>
+      <c r="C59" s="1" t="s">
         <v>650</v>
       </c>
-      <c r="U59"/>
+      <c r="D59" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H59" s="1"/>
+      <c r="I59" s="1">
+        <v>31170</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="L59" s="1"/>
+      <c r="M59" s="1"/>
+      <c r="N59" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="O59" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="P59" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="Q59" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="R59" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="S59" s="1"/>
+      <c r="T59" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="U59" s="1" t="s">
+        <v>662</v>
+      </c>
     </row>
     <row r="60" spans="1:21">
-      <c r="A60" t="s">
-[...47 lines deleted...]
-      <c r="S60" t="s">
+      <c r="A60" s="1" t="s">
         <v>663</v>
       </c>
-      <c r="T60" t="s">
+      <c r="B60" s="1"/>
+      <c r="C60" s="1" t="s">
         <v>664</v>
       </c>
-      <c r="U60"/>
+      <c r="D60" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H60" s="1"/>
+      <c r="I60" s="1">
+        <v>34394</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="K60" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="L60" s="1"/>
+      <c r="M60" s="1">
+        <v>1755</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1487</v>
+      </c>
+      <c r="O60" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="P60" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="Q60" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="R60" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="S60" s="1"/>
+      <c r="T60" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="U60" s="1" t="s">
+        <v>672</v>
+      </c>
     </row>
     <row r="61" spans="1:21">
-      <c r="A61" t="s">
-[...36 lines deleted...]
-      <c r="P61" t="s">
+      <c r="A61" s="1" t="s">
         <v>673</v>
       </c>
-      <c r="Q61" t="s">
-[...2 lines deleted...]
-      <c r="R61" t="s">
+      <c r="B61" s="1"/>
+      <c r="C61" s="1" t="s">
         <v>674</v>
       </c>
-      <c r="S61"/>
-      <c r="T61" t="s">
+      <c r="D61" s="1" t="s">
         <v>675</v>
       </c>
-      <c r="U61" t="s">
+      <c r="E61" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>676</v>
       </c>
+      <c r="H61" s="1"/>
+      <c r="I61" s="1">
+        <v>69000</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="K61" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="L61" s="1"/>
+      <c r="M61" s="1">
+        <v>343</v>
+      </c>
+      <c r="N61" s="1"/>
+      <c r="O61" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="P61" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="Q61" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="R61" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="S61" s="1"/>
+      <c r="T61" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="U61" s="1"/>
     </row>
     <row r="62" spans="1:21">
-      <c r="A62" t="s">
-[...3 lines deleted...]
-      <c r="C62" t="s">
+      <c r="A62" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="D62" t="s">
+      <c r="B62" s="1"/>
+      <c r="C62" s="1" t="s">
         <v>679</v>
       </c>
-      <c r="E62" t="s">
-[...2 lines deleted...]
-      <c r="F62" t="s">
+      <c r="D62" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F62" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G62" t="s">
-[...12 lines deleted...]
-      <c r="L62" t="s">
+      <c r="G62" s="1" t="s">
         <v>681</v>
       </c>
-      <c r="M62" t="s">
+      <c r="H62" s="1"/>
+      <c r="I62" s="1" t="s">
         <v>682</v>
       </c>
-      <c r="N62"/>
-[...6 lines deleted...]
-      <c r="Q62" t="s">
+      <c r="J62" s="1" t="s">
         <v>683</v>
       </c>
-      <c r="R62" t="s">
-[...3 lines deleted...]
-      <c r="T62" t="s">
+      <c r="K62" s="1" t="s">
         <v>684</v>
       </c>
-      <c r="U62"/>
+      <c r="L62" s="1"/>
+      <c r="M62" s="1">
+        <v>343</v>
+      </c>
+      <c r="N62" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="O62" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="P62" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="Q62" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="R62" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="S62" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="T62" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="U62" s="1"/>
     </row>
     <row r="63" spans="1:21">
-      <c r="A63" t="s">
-[...9 lines deleted...]
-      <c r="E63" t="s">
+      <c r="A63" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="B63" s="1"/>
+      <c r="C63" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H63" s="1"/>
+      <c r="I63" s="1">
+        <v>33800</v>
+      </c>
+      <c r="J63" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="K63" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="L63" s="1"/>
+      <c r="M63" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="N63" s="1"/>
+      <c r="O63" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="P63" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="Q63" s="1" t="s">
         <v>688</v>
       </c>
-      <c r="F63" t="s">
-[...39 lines deleted...]
-        <v>698</v>
+      <c r="R63" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="S63" s="1"/>
+      <c r="T63" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="U63" s="1" t="s">
+        <v>703</v>
       </c>
     </row>
     <row r="64" spans="1:21">
-      <c r="A64" t="s">
-[...38 lines deleted...]
-      <c r="R64" t="s">
+      <c r="A64" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="S64" t="s">
+      <c r="B64" s="1"/>
+      <c r="C64" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="T64" t="s">
+      <c r="D64" s="1" t="s">
         <v>706</v>
       </c>
-      <c r="U64"/>
+      <c r="E64" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H64" s="1"/>
+      <c r="I64" s="1">
+        <v>42300</v>
+      </c>
+      <c r="J64" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="L64" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="M64" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="N64" s="1"/>
+      <c r="O64" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="P64" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q64" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="R64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S64" s="1"/>
+      <c r="T64" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="U64" s="1"/>
     </row>
     <row r="65" spans="1:21">
-      <c r="A65" t="s">
-[...12 lines deleted...]
-      <c r="F65" t="s">
+      <c r="A65" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="B65" s="1"/>
+      <c r="C65" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="F65" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G65" t="s">
-[...34 lines deleted...]
-        <v>715</v>
+      <c r="G65" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H65" s="1"/>
+      <c r="I65" s="1">
+        <v>30100</v>
+      </c>
+      <c r="J65" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="K65" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L65" s="1"/>
+      <c r="M65" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="N65" s="1"/>
+      <c r="O65" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="P65" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="Q65" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="R65" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="S65" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="T65" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="U65" s="1" t="s">
+        <v>725</v>
       </c>
     </row>
     <row r="66" spans="1:21">
-      <c r="A66" t="s">
-[...12 lines deleted...]
-      <c r="F66" t="s">
+      <c r="A66" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="F66" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G66" t="s">
-[...39 lines deleted...]
-      </c>
+      <c r="G66" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H66" s="1"/>
+      <c r="I66" s="1">
+        <v>31850</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="K66" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="L66" s="1"/>
+      <c r="M66" s="1"/>
+      <c r="N66" s="1"/>
+      <c r="O66" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="P66" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="Q66" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="R66" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="S66" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="T66" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="U66" s="1"/>
     </row>
     <row r="67" spans="1:21">
-      <c r="A67" t="s">
-[...28 lines deleted...]
-      <c r="L67" t="s">
+      <c r="A67" s="1" t="s">
         <v>734</v>
       </c>
-      <c r="M67" t="s">
+      <c r="B67" s="1"/>
+      <c r="C67" s="1" t="s">
         <v>735</v>
       </c>
-      <c r="N67"/>
-[...9 lines deleted...]
-      <c r="R67" t="s">
+      <c r="D67" s="1" t="s">
         <v>736</v>
       </c>
-      <c r="S67" t="s">
+      <c r="E67" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>737</v>
       </c>
-      <c r="T67" t="s">
+      <c r="H67" s="1"/>
+      <c r="I67" s="1" t="s">
         <v>738</v>
       </c>
-      <c r="U67" t="s">
+      <c r="J67" s="1" t="s">
         <v>739</v>
+      </c>
+      <c r="K67" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="L67" s="1"/>
+      <c r="M67" s="1"/>
+      <c r="N67" s="1"/>
+      <c r="O67" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="P67" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="Q67" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="R67" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="S67" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="T67" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="U67" s="1" t="s">
+        <v>742</v>
       </c>
     </row>
     <row r="68" spans="1:21">
-      <c r="A68" t="s">
-[...50 lines deleted...]
-        <v>742</v>
+      <c r="A68" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="B68" s="1"/>
+      <c r="C68" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H68" s="1"/>
+      <c r="I68" s="1">
+        <v>34500</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="K68" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="L68" s="1"/>
+      <c r="M68" s="1">
+        <v>1347</v>
+      </c>
+      <c r="N68" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O68" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="P68" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="Q68" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="R68" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="S68" s="1">
+        <v>33670049566</v>
+      </c>
+      <c r="T68" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="U68" s="1" t="s">
+        <v>754</v>
       </c>
     </row>
     <row r="69" spans="1:21">
-      <c r="A69" t="s">
-[...50 lines deleted...]
-        <v>748</v>
+      <c r="A69" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="B69" s="1"/>
+      <c r="C69" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H69" s="1"/>
+      <c r="I69" s="1">
+        <v>42155</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="K69" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="L69" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="M69" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="N69" s="1"/>
+      <c r="O69" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="P69" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q69" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="R69" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="S69" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="T69" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="U69" s="1" t="s">
+        <v>766</v>
       </c>
     </row>
     <row r="70" spans="1:21">
-      <c r="A70" t="s">
-[...10 lines deleted...]
-      <c r="F70" t="s">
+      <c r="A70" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="B70" s="1"/>
+      <c r="C70" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="F70" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G70" t="s">
-[...21 lines deleted...]
-      <c r="U70"/>
+      <c r="G70" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H70" s="1"/>
+      <c r="I70" s="1">
+        <v>38400</v>
+      </c>
+      <c r="J70" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="K70" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L70" s="1"/>
+      <c r="M70" s="1">
+        <v>1281</v>
+      </c>
+      <c r="N70" s="1">
+        <v>1281</v>
+      </c>
+      <c r="O70" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="P70" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q70" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="R70" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="S70" s="1"/>
+      <c r="T70" s="1"/>
+      <c r="U70" s="1" t="s">
+        <v>769</v>
+      </c>
     </row>
     <row r="71" spans="1:21">
-      <c r="A71" t="s">
-[...45 lines deleted...]
-      <c r="U71"/>
+      <c r="A71" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="B71" s="1"/>
+      <c r="C71" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H71" s="1"/>
+      <c r="I71" s="1">
+        <v>30900</v>
+      </c>
+      <c r="J71" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K71" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="L71" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="M71" s="1"/>
+      <c r="N71" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O71" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="P71" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="Q71" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="R71" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="S71" s="1"/>
+      <c r="T71" s="1"/>
+      <c r="U71" s="1" t="s">
+        <v>775</v>
+      </c>
     </row>
     <row r="72" spans="1:21">
-      <c r="A72" t="s">
-[...45 lines deleted...]
-      </c>
+      <c r="A72" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E72" s="1"/>
+      <c r="F72" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H72" s="1"/>
+      <c r="I72" s="1">
+        <v>42740</v>
+      </c>
+      <c r="J72" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="K72" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="L72" s="1"/>
+      <c r="M72" s="1"/>
+      <c r="N72" s="1"/>
+      <c r="O72" s="1"/>
+      <c r="P72" s="1"/>
+      <c r="Q72" s="1"/>
+      <c r="R72" s="1"/>
+      <c r="S72" s="1"/>
+      <c r="T72" s="1"/>
+      <c r="U72" s="1"/>
     </row>
     <row r="73" spans="1:21">
-      <c r="A73" t="s">
-[...38 lines deleted...]
-      <c r="P73" t="s">
+      <c r="A73" s="1" t="s">
         <v>781</v>
       </c>
-      <c r="Q73" t="s">
+      <c r="B73" s="1"/>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1" t="s">
         <v>782</v>
       </c>
-      <c r="R73" t="s">
+      <c r="E73" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="F73" s="1"/>
+      <c r="G73" s="1" t="s">
         <v>783</v>
       </c>
-      <c r="S73" t="s">
+      <c r="H73" s="1"/>
+      <c r="I73" s="1">
+        <v>13006</v>
+      </c>
+      <c r="J73" s="1" t="s">
         <v>784</v>
       </c>
-      <c r="T73" t="s">
+      <c r="K73" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="L73" s="1" t="s">
         <v>785</v>
       </c>
-      <c r="U73"/>
+      <c r="M73" s="1"/>
+      <c r="N73" s="1"/>
+      <c r="O73" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="P73" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="Q73" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="R73" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="S73" s="1"/>
+      <c r="T73" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="U73" s="1"/>
     </row>
     <row r="74" spans="1:21">
-      <c r="A74" t="s">
-[...12 lines deleted...]
-      <c r="F74" t="s">
+      <c r="A74" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="B74" s="1"/>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F74" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G74" t="s">
-[...23 lines deleted...]
-      <c r="Q74" t="s">
+      <c r="G74" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="R74" t="s">
+      <c r="H74" s="1"/>
+      <c r="I74" s="1">
+        <v>30100</v>
+      </c>
+      <c r="J74" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="K74" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="L74" s="1"/>
+      <c r="M74" s="1"/>
+      <c r="N74" s="1"/>
+      <c r="O74" s="1" t="s">
         <v>793</v>
       </c>
-      <c r="S74"/>
-[...1 lines deleted...]
-      <c r="U74" t="s">
+      <c r="P74" s="1" t="s">
         <v>794</v>
+      </c>
+      <c r="Q74" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="R74" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="S74" s="1"/>
+      <c r="T74" s="1"/>
+      <c r="U74" s="1" t="s">
+        <v>797</v>
       </c>
     </row>
     <row r="75" spans="1:21">
-      <c r="A75" t="s">
-[...12 lines deleted...]
-      <c r="F75" t="s">
+      <c r="A75" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="B75" s="1"/>
+      <c r="C75" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="F75" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G75" t="s">
-[...12 lines deleted...]
-      <c r="L75" t="s">
+      <c r="G75" s="1" t="s">
         <v>801</v>
       </c>
-      <c r="M75" t="s">
+      <c r="H75" s="1" t="s">
         <v>802</v>
       </c>
-      <c r="N75" t="s">
+      <c r="I75" s="1" t="s">
         <v>803</v>
       </c>
-      <c r="O75" t="s">
-[...13 lines deleted...]
-      <c r="U75" t="s">
+      <c r="J75" s="1" t="s">
         <v>804</v>
       </c>
+      <c r="K75" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="L75" s="1"/>
+      <c r="M75" s="1"/>
+      <c r="N75" s="1">
+        <v>361</v>
+      </c>
+      <c r="O75" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="P75" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="Q75" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="R75" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="S75" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="T75" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="U75" s="1"/>
     </row>
     <row r="76" spans="1:21">
-      <c r="A76" t="s">
-[...10 lines deleted...]
-      <c r="F76" t="s">
+      <c r="A76" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="B76" s="1"/>
+      <c r="C76" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F76" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G76" t="s">
-[...30 lines deleted...]
-        <v>812</v>
+      <c r="G76" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H76" s="1"/>
+      <c r="I76" s="1">
+        <v>32120</v>
+      </c>
+      <c r="J76" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="K76" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="L76" s="1"/>
+      <c r="M76" s="1"/>
+      <c r="N76" s="1">
+        <v>1487</v>
+      </c>
+      <c r="O76" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="P76" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="Q76" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="R76" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="S76" s="1"/>
+      <c r="T76" s="1"/>
+      <c r="U76" s="1" t="s">
+        <v>820</v>
       </c>
     </row>
     <row r="77" spans="1:21">
-      <c r="A77" t="s">
-[...37 lines deleted...]
-      <c r="Q77" t="s">
+      <c r="A77" s="1" t="s">
         <v>821</v>
       </c>
-      <c r="R77" t="s">
+      <c r="B77" s="1"/>
+      <c r="C77" s="1" t="s">
         <v>822</v>
       </c>
-      <c r="S77" t="s">
+      <c r="D77" s="1" t="s">
         <v>823</v>
       </c>
-      <c r="T77" t="s">
+      <c r="E77" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>824</v>
       </c>
-      <c r="U77" t="s">
+      <c r="H77" s="1"/>
+      <c r="I77" s="1">
+        <v>42300</v>
+      </c>
+      <c r="J77" s="1" t="s">
         <v>825</v>
+      </c>
+      <c r="K77" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="L77" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="M77" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="N77" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="O77" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="P77" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q77" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="R77" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="S77" s="1"/>
+      <c r="T77" s="1"/>
+      <c r="U77" s="1" t="s">
+        <v>830</v>
       </c>
     </row>
     <row r="78" spans="1:21">
-      <c r="A78" t="s">
-[...28 lines deleted...]
-      <c r="L78" t="s">
+      <c r="A78" s="1" t="s">
         <v>831</v>
       </c>
-      <c r="M78"/>
-[...1 lines deleted...]
-      <c r="O78" t="s">
+      <c r="B78" s="1"/>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1" t="s">
         <v>832</v>
       </c>
-      <c r="P78" t="s">
+      <c r="E78" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G78" s="1" t="s">
         <v>833</v>
       </c>
-      <c r="Q78" t="s">
+      <c r="H78" s="1"/>
+      <c r="I78" s="1">
+        <v>82800</v>
+      </c>
+      <c r="J78" s="1" t="s">
         <v>834</v>
       </c>
-      <c r="R78" t="s">
+      <c r="K78" s="1" t="s">
         <v>835</v>
       </c>
-      <c r="S78" t="s">
+      <c r="L78" s="1"/>
+      <c r="M78" s="1"/>
+      <c r="N78" s="1"/>
+      <c r="O78" s="1" t="s">
         <v>836</v>
       </c>
-      <c r="T78"/>
-      <c r="U78" t="s">
+      <c r="P78" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="Q78" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="R78" s="1" t="s">
         <v>837</v>
+      </c>
+      <c r="S78" s="1"/>
+      <c r="T78" s="1"/>
+      <c r="U78" s="1" t="s">
+        <v>838</v>
       </c>
     </row>
     <row r="79" spans="1:21">
-      <c r="A79" t="s">
-[...3 lines deleted...]
-      <c r="C79" t="s">
+      <c r="A79" s="1" t="s">
         <v>839</v>
       </c>
-      <c r="D79" t="s">
+      <c r="B79" s="1"/>
+      <c r="C79" s="1" t="s">
         <v>840</v>
       </c>
-      <c r="E79" t="s">
-[...15 lines deleted...]
-      <c r="K79" t="s">
+      <c r="D79" s="1" t="s">
         <v>841</v>
       </c>
-      <c r="L79" t="s">
+      <c r="E79" s="1" t="s">
         <v>842</v>
       </c>
-      <c r="M79">
-[...21 lines deleted...]
-      <c r="U79" t="s">
+      <c r="F79" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>843</v>
+      </c>
+      <c r="H79" s="1"/>
+      <c r="I79" s="1">
+        <v>32300</v>
+      </c>
+      <c r="J79" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="K79" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="L79" s="1"/>
+      <c r="M79" s="1"/>
+      <c r="N79" s="1"/>
+      <c r="O79" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="P79" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="Q79" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="R79" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="S79" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="T79" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="U79" s="1" t="s">
+        <v>851</v>
       </c>
     </row>
     <row r="80" spans="1:21">
-      <c r="A80" t="s">
-[...12 lines deleted...]
-      <c r="F80" t="s">
+      <c r="A80" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="B80" s="1"/>
+      <c r="C80" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F80" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G80" t="s">
-[...35 lines deleted...]
-      <c r="U80"/>
+      <c r="G80" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H80" s="1"/>
+      <c r="I80" s="1">
+        <v>43120</v>
+      </c>
+      <c r="J80" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="K80" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="L80" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="M80" s="1"/>
+      <c r="N80" s="1"/>
+      <c r="O80" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="P80" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="Q80" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="R80" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="S80" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="T80" s="1"/>
+      <c r="U80" s="1" t="s">
+        <v>863</v>
+      </c>
     </row>
     <row r="81" spans="1:21">
-      <c r="A81" t="s">
+      <c r="A81" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="B81" s="1"/>
+      <c r="C81" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G81" s="1" t="s">
         <v>855</v>
       </c>
-      <c r="B81"/>
-      <c r="C81" t="s">
+      <c r="H81" s="1"/>
+      <c r="I81" s="1">
+        <v>43120</v>
+      </c>
+      <c r="J81" s="1" t="s">
         <v>856</v>
       </c>
-      <c r="D81" t="s">
-[...2 lines deleted...]
-      <c r="E81" t="s">
+      <c r="K81" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="L81" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="M81" s="1">
+        <v>2762</v>
+      </c>
+      <c r="N81" s="1">
+        <v>900</v>
+      </c>
+      <c r="O81" s="1" t="s">
         <v>858</v>
       </c>
-      <c r="F81" t="s">
-[...9 lines deleted...]
-      <c r="J81" t="s">
+      <c r="P81" s="1" t="s">
         <v>859</v>
       </c>
-      <c r="K81" t="s">
-[...5 lines deleted...]
-      <c r="O81" t="s">
+      <c r="Q81" s="1" t="s">
         <v>860</v>
       </c>
-      <c r="P81" t="s">
+      <c r="R81" s="1" t="s">
         <v>861</v>
       </c>
-      <c r="Q81" t="s">
+      <c r="S81" s="1" t="s">
         <v>862</v>
       </c>
-      <c r="R81" t="s">
-[...7 lines deleted...]
-        <v>865</v>
+      <c r="T81" s="1"/>
+      <c r="U81" s="1" t="s">
+        <v>869</v>
       </c>
     </row>
     <row r="82" spans="1:21">
-      <c r="A82" t="s">
-[...23 lines deleted...]
-      <c r="K82" t="s">
+      <c r="A82" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="B82" s="1"/>
+      <c r="C82" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H82" s="1"/>
+      <c r="I82" s="1">
+        <v>38000</v>
+      </c>
+      <c r="J82" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="K82" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L82"/>
-[...13 lines deleted...]
-      <c r="R82" t="s">
+      <c r="L82" s="1"/>
+      <c r="M82" s="1" t="s">
         <v>874</v>
       </c>
-      <c r="S82" t="s">
+      <c r="N82" s="1" t="s">
         <v>875</v>
       </c>
-      <c r="T82" t="s">
+      <c r="O82" s="1" t="s">
         <v>876</v>
       </c>
-      <c r="U82" t="s">
+      <c r="P82" s="1" t="s">
         <v>877</v>
       </c>
+      <c r="Q82" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="R82" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="S82" s="1"/>
+      <c r="T82" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="U82" s="1"/>
     </row>
     <row r="83" spans="1:21">
-      <c r="A83" t="s">
-[...20 lines deleted...]
-      <c r="J83" t="s">
+      <c r="A83" s="1" t="s">
         <v>881</v>
       </c>
-      <c r="K83" t="s">
+      <c r="B83" s="1"/>
+      <c r="C83" s="1" t="s">
         <v>882</v>
       </c>
-      <c r="L83"/>
-[...2 lines deleted...]
-      <c r="O83" t="s">
+      <c r="D83" s="1" t="s">
         <v>883</v>
       </c>
-      <c r="P83" t="s">
+      <c r="E83" s="1" t="s">
         <v>884</v>
       </c>
-      <c r="Q83" t="s">
+      <c r="F83" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H83" s="1"/>
+      <c r="I83" s="1">
+        <v>43370</v>
+      </c>
+      <c r="J83" s="1" t="s">
         <v>885</v>
       </c>
-      <c r="R83" t="s">
+      <c r="K83" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L83" s="1"/>
+      <c r="M83" s="1"/>
+      <c r="N83" s="1"/>
+      <c r="O83" s="1" t="s">
         <v>886</v>
       </c>
-      <c r="S83"/>
-      <c r="T83" t="s">
+      <c r="P83" s="1" t="s">
         <v>887</v>
       </c>
-      <c r="U83" t="s">
+      <c r="Q83" s="1" t="s">
         <v>888</v>
+      </c>
+      <c r="R83" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="S83" s="1"/>
+      <c r="T83" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="U83" s="1" t="s">
+        <v>891</v>
       </c>
     </row>
     <row r="84" spans="1:21">
-      <c r="A84" t="s">
-[...12 lines deleted...]
-      <c r="F84" t="s">
+      <c r="A84" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="B84" s="1"/>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F84" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G84" t="s">
-[...9 lines deleted...]
-      <c r="K84" t="s">
+      <c r="G84" s="1" t="s">
         <v>894</v>
       </c>
-      <c r="L84"/>
-[...4 lines deleted...]
-      <c r="O84" t="s">
+      <c r="H84" s="1"/>
+      <c r="I84" s="1">
+        <v>34220</v>
+      </c>
+      <c r="J84" s="1" t="s">
         <v>895</v>
       </c>
-      <c r="P84" t="s">
+      <c r="K84" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L84" s="1"/>
+      <c r="M84" s="1"/>
+      <c r="N84" s="1" t="s">
         <v>896</v>
       </c>
-      <c r="Q84" t="s">
+      <c r="O84" s="1" t="s">
         <v>897</v>
       </c>
-      <c r="R84" t="s">
+      <c r="P84" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="S84" t="s">
+      <c r="Q84" s="1" t="s">
         <v>899</v>
       </c>
-      <c r="T84" t="s">
+      <c r="R84" s="1" t="s">
         <v>900</v>
       </c>
-      <c r="U84" t="s">
+      <c r="S84" s="1" t="s">
         <v>901</v>
+      </c>
+      <c r="T84" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="U84" s="1" t="s">
+        <v>903</v>
       </c>
     </row>
     <row r="85" spans="1:21">
-      <c r="A85" t="s">
-[...6 lines deleted...]
-      <c r="D85" t="s">
+      <c r="A85" s="1" t="s">
         <v>904</v>
       </c>
-      <c r="E85" t="s">
+      <c r="B85" s="1"/>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1" t="s">
         <v>905</v>
       </c>
-      <c r="F85" t="s">
+      <c r="E85" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="F85" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G85" t="s">
+      <c r="G85" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="H85"/>
-[...3 lines deleted...]
-      <c r="J85" t="s">
+      <c r="H85" s="1"/>
+      <c r="I85" s="1">
+        <v>32230</v>
+      </c>
+      <c r="J85" s="1" t="s">
         <v>907</v>
       </c>
-      <c r="K85" t="s">
-[...2 lines deleted...]
-      <c r="L85" t="s">
+      <c r="K85" s="1" t="s">
         <v>908</v>
       </c>
-      <c r="M85">
-[...2 lines deleted...]
-      <c r="N85" t="s">
+      <c r="L85" s="1"/>
+      <c r="M85" s="1"/>
+      <c r="N85" s="1"/>
+      <c r="O85" s="1" t="s">
         <v>909</v>
       </c>
-      <c r="O85" t="s">
+      <c r="P85" s="1" t="s">
         <v>910</v>
       </c>
-      <c r="P85" t="s">
+      <c r="Q85" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="Q85" t="s">
-[...2 lines deleted...]
-      <c r="R85" t="s">
+      <c r="R85" s="1" t="s">
         <v>912</v>
       </c>
-      <c r="S85" t="s">
+      <c r="S85" s="1"/>
+      <c r="T85" s="1" t="s">
         <v>913</v>
       </c>
-      <c r="T85" t="s">
+      <c r="U85" s="1" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>915</v>
       </c>
     </row>
     <row r="86" spans="1:21">
-      <c r="A86" t="s">
+      <c r="A86" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="B86" s="1"/>
+      <c r="C86" s="1" t="s">
         <v>916</v>
       </c>
-      <c r="B86"/>
-[...1 lines deleted...]
-      <c r="D86" t="s">
+      <c r="D86" s="1" t="s">
         <v>917</v>
       </c>
-      <c r="E86" t="s">
-[...2 lines deleted...]
-      <c r="F86" t="s">
+      <c r="E86" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F86" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G86" t="s">
-[...21 lines deleted...]
-      <c r="Q86" t="s">
+      <c r="G86" s="1" t="s">
         <v>918</v>
       </c>
-      <c r="R86" t="s">
-[...8 lines deleted...]
-      <c r="U86" t="s">
+      <c r="H86" s="1"/>
+      <c r="I86" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="J86" s="1" t="s">
         <v>919</v>
+      </c>
+      <c r="K86" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="L86" s="1"/>
+      <c r="M86" s="1"/>
+      <c r="N86" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O86" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="P86" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="Q86" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="R86" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="S86" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="T86" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="U86" s="1" t="s">
+        <v>927</v>
       </c>
     </row>
     <row r="87" spans="1:21">
-      <c r="A87" t="s">
-[...9 lines deleted...]
-      <c r="E87" t="s">
+      <c r="A87" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="B87" s="1"/>
+      <c r="C87" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H87" s="1"/>
+      <c r="I87" s="1">
+        <v>12100</v>
+      </c>
+      <c r="J87" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="K87" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="L87" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="M87" s="1">
+        <v>1347</v>
+      </c>
+      <c r="N87" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="O87" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="P87" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="Q87" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="R87" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="S87" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="T87" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="U87" s="1" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="88" spans="1:21">
+      <c r="A88" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="B88" s="1"/>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H88" s="1"/>
+      <c r="I88" s="1">
+        <v>30110</v>
+      </c>
+      <c r="J88" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="K88" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L88" s="1"/>
+      <c r="M88" s="1"/>
+      <c r="N88" s="1"/>
+      <c r="O88" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="P88" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="Q88" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="R88" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="S88" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="T88" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="U88" s="1" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="89" spans="1:21">
+      <c r="A89" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="B89" s="1"/>
+      <c r="C89" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="E89" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="F87" t="s">
+      <c r="F89" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G87" t="s">
-[...5 lines deleted...]
-      <c r="I87">
+      <c r="G89" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="I89" s="1">
         <v>66200</v>
       </c>
-      <c r="J87" t="s">
-[...9 lines deleted...]
-      <c r="N87">
+      <c r="J89" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="K89" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="L89" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="M89" s="1"/>
+      <c r="N89" s="1">
         <v>1356</v>
       </c>
-      <c r="O87" t="s">
-[...18 lines deleted...]
-        <v>933</v>
+      <c r="O89" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="P89" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="Q89" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="R89" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="S89" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="T89" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="U89" s="1" t="s">
+        <v>959</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">