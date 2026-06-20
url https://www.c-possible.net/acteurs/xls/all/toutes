--- v0 (2026-05-04)
+++ v1 (2026-06-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="liste_acteurs_toutes" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3455">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3477">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Sigle</t>
   </si>
   <si>
     <t>Type de structure</t>
   </si>
   <si>
     <t>Type de structure - autre</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Thématique(s) en lien</t>
   </si>
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Territoire d’intervention</t>
   </si>
   <si>
@@ -2303,92 +2303,50 @@
   <si>
     <t>10 bis rue Jangot</t>
   </si>
   <si>
     <t>Adolescents (13-18 ans), Professionnels</t>
   </si>
   <si>
     <t>Enseignant.e.s, acteurs.rices des établissements, élèves</t>
   </si>
   <si>
     <t>Noémie</t>
   </si>
   <si>
     <t>Clerc</t>
   </si>
   <si>
     <t>Chargée de mission</t>
   </si>
   <si>
     <t>noemie@reseaumarguerite.org</t>
   </si>
   <si>
     <t>https://reseaumarguerite.org</t>
   </si>
   <si>
-    <t>Association Sauvegarde Hérault Littoral</t>
-[...40 lines deleted...]
-  <si>
     <t>Association Semis à tout va...</t>
   </si>
   <si>
     <t>"Pour semer à tout va des graines d'envies nature, d'idées colorées et de projets communs"</t>
   </si>
   <si>
     <t>Semis à tout va... est une association d'éducation à l'environnement vers un développement durable. Basée dans le sud du département du Puy de Dôme, nous accompagnons des projets en lien avec la préservation de l'environnement, notamment par l'accompagnement de la création et animation de jardins à but pédagogique, thérapeutiques etc... Nous réalisons des ballades sensorielles et des ateliers de land art...Par l'approche sensible, sensorielle, artistique et tribale nous œuvrons à sensibiliser nos publics divers et variés.</t>
   </si>
   <si>
     <t>Puy de dôme</t>
   </si>
   <si>
     <t>20 rue du palais</t>
   </si>
   <si>
     <t>Issoire</t>
   </si>
   <si>
     <t>Balades sensorielles, arts et nature, hortithérapie, jardin, ecopsychologie</t>
   </si>
   <si>
     <t>Lan</t>
   </si>
   <si>
     <t>Animatrice et coordinatrice</t>
@@ -2522,56 +2480,53 @@
   <si>
     <t>11 Boulevard des Récollets</t>
   </si>
   <si>
     <t>cs 97802</t>
   </si>
   <si>
     <t>Toulouse</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Conseils, expertise, Ingénierie de projet, Formation, Offre documentaire, Autre</t>
   </si>
   <si>
     <t>05 62 26 86 26</t>
   </si>
   <si>
     <t>https://www.aua-toulouse.org/</t>
   </si>
   <si>
     <t>Autres Regards sur l'Environnement du Piémont Biterrois</t>
   </si>
   <si>
     <t>AREpb</t>
   </si>
   <si>
-    <t>L'association AREpb
-Nous sommes une une association d'éducation à l'environnement située à Béziers.
+    <t>Nous sommes une une association d'éducation à l'environnement située à Béziers.
 Son équipe est en mesure d'intervenir sur tous les domaines qui touchent au développement durable.
-Elle intervient sur l'ouest Hérault et sur une partie de l'Aude (Narbonnais). 
-[...1 lines deleted...]
-	L'AREpb est mobilisé dans la campagne régionale Pik'tro, sur les enjeux sanitaires liés au moustique tigre, à la tique, et aux chenilles processionnaires. </t>
+Elle intervient sur l'ouest Hérault et sur une partie de l'Aude (Narbonnais). </t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Eau, Déchets</t>
   </si>
   <si>
     <t>Ouest Hérault (Biterrois) - Est Audois (Narbonnais)</t>
   </si>
   <si>
     <t>13 bis Place Pierre Sémard</t>
   </si>
   <si>
     <t>ARAGON</t>
   </si>
   <si>
     <t>Coordinateur</t>
   </si>
   <si>
     <t>taragon.arepb@gmail.com</t>
   </si>
   <si>
     <t>0987724345</t>
   </si>
   <si>
     <t>https://www.facebook.com/arepiemontbiterrois</t>
   </si>
@@ -4502,50 +4457,81 @@
   <si>
     <t>Communauté de communes Les Versants d'Aime</t>
   </si>
   <si>
     <t>CoVA</t>
   </si>
   <si>
     <t>Composée des communes d'Aime-La-Plagne, La Plagne Tarentaise, Landry et Peisey-Nancroix, la Communauté de communes des Versants d'Aime est compétente en matière de développement économique et agricole, d'aménagement de l'espace, d'environnement et de gestion des déchets, d'action sociale et scolaire, d'équipements sportifs et de loisirs, de culture, de logement et de cadre de vie. Ce territoire rural et montagneux, partagé entre villages et stations, compte 10 000 habitants.</t>
   </si>
   <si>
     <t>Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>1002 Avenue de la Tarentaise</t>
   </si>
   <si>
     <t>AIME LA PLAGNE</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Professionnels</t>
   </si>
   <si>
     <t>https://versantsdaime.fr/</t>
   </si>
   <si>
+    <t>Communauté de communes Pays d'Evian et Vallée d'Abondance</t>
+  </si>
+  <si>
+    <t>CCPEVA</t>
+  </si>
+  <si>
+    <t>La communauté de communes Pays d'Évian Vallée d'Abondance est un espace solidaire et cohérent de 22 communes membres, qui partagent des intérêts communs.
+Services à ce jour engagés sur le sujet : relais petite enfance, service biodiversité et service cohésion territoriale</t>
+  </si>
+  <si>
+    <t>851 avenue des rives du Léman</t>
+  </si>
+  <si>
+    <t>Publier</t>
+  </si>
+  <si>
+    <t>Agnès</t>
+  </si>
+  <si>
+    <t>Artus</t>
+  </si>
+  <si>
+    <t>Chargée de mission CLS/CTG</t>
+  </si>
+  <si>
+    <t>agnes.artus@cc-peva.fr</t>
+  </si>
+  <si>
+    <t>https://www.cc-peva.fr/</t>
+  </si>
+  <si>
     <t>Commune de Bessay sur Allier</t>
   </si>
   <si>
     <t>9 route de Lyon</t>
   </si>
   <si>
     <t>03340</t>
   </si>
   <si>
     <t>Bessay sur Allier</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Tout public, Élus</t>
   </si>
   <si>
     <t>Ludovic</t>
   </si>
   <si>
     <t>Desfarges</t>
   </si>
   <si>
     <t>Responsable Espaces verts</t>
   </si>
   <si>
     <t>ldesfarges2@gmail.com</t>
@@ -4715,50 +4701,83 @@
     <t>25 avenue Foch</t>
   </si>
   <si>
     <t>La Malène</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Conseils, expertise, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Agriculteurs public principal</t>
   </si>
   <si>
     <t>Nina</t>
   </si>
   <si>
     <t>COMBET</t>
   </si>
   <si>
     <t>nina.combet@lozere.chambagri.fr</t>
   </si>
   <si>
     <t>04 66 65 64 57</t>
   </si>
   <si>
     <t>http://www.copage-lozere.org/</t>
+  </si>
+  <si>
+    <t>Couches Lavables et Compagnie</t>
+  </si>
+  <si>
+    <t>Conseil, accompagnement et formation Couches Lavables à destination des familles, des collectivités, et des professionnels de la périnatalité (sages-femmes, maternités) et de la petite enfance (crèches, assistantes maternelles...)</t>
+  </si>
+  <si>
+    <t>Région AURA, autres régions possibles</t>
+  </si>
+  <si>
+    <t>9 chemin de la Bichecorne</t>
+  </si>
+  <si>
+    <t>Entremont Le Vieux</t>
+  </si>
+  <si>
+    <t>Famille, Parents, Professionnels, Élus</t>
+  </si>
+  <si>
+    <t>laurent</t>
+  </si>
+  <si>
+    <t>levrot</t>
+  </si>
+  <si>
+    <t>contact@couches-lavables-et-compagnie.com</t>
+  </si>
+  <si>
+    <t>0661942976</t>
+  </si>
+  <si>
+    <t>https://couches-lavables-et-compagnie.com/</t>
   </si>
   <si>
     <t>CPIE Apieu</t>
   </si>
   <si>
     <t>L‘Atelier Permanent d'Initiation à l'Environnement Urbain Montpellier Mèze a été créé en 1984 à l'initiative et avec l'aide du Ministère de l'Environnement et des villes de Montpellier et Mèze.
 L'APIEU est labellisé CPIE (centre permanent d'initiatives à l'environnement) depuis 1990 et est membre de l'Union Nationale des CPIE.
 En 2010 il prend le nom de CPIE APIEU – Territoires de Montpellier.
 Nos valeurs
 Les valeurs de l'APIEU sont fondées sur :
 	L'éducation à l'environnement dans le respect des personnes et de l'environnement, par une démarche d'accompagnement aux changements.
 	L'innovation permanente et la création, dans un fonctionnement en laboratoire d'idées et de pratiques.
 	Le transfert des connaissances et la recherche pour alimenter le contenu de nos pratiques.
 	Le travail en réseaux comme moteur de nos actions.
 	L'indépendance d'esprit et d'action, dans l'interaction entre institution et société civile.
 	L'action personnelle et collective au sein d'une équipe rassemblée autour de valeurs et de pratiques communes.
 Avec l'ensemble des CPIE présents sur le territoire français, et tout particulièrement avec les 11 CPIE constitutifs de l'Union Régionale des CPIE d'Occitanie, le CPIE APIEU
 « se positionne comme artisan du changement environnemental et, pour cela, prolonge ses actions d'éducation à l'environnement et d'accompagnement des territoires vers un développement durable par ses actions de renforcement du pouvoir d'agir des citoyens ».</t>
   </si>
   <si>
     <t>842 rue de la Vieille Poste</t>
   </si>
   <si>
     <t>34 000</t>
   </si>
@@ -4775,90 +4794,82 @@
     <t>Depuis presque 50 ans, le Centre Permanent d'Initiatives pour l'Environnement (CPIE) Bigorre-Pyrénées, développe des projets d'éducation à l'environnement pour tous et d'accompagnement des territoires dans des démarches de développement durable.
 Nos actions s'adressent à un public de tout âge et de tout horizon, à travers des animations, sorties et ateliers.</t>
   </si>
   <si>
     <t>5 chemin du Vallon de Salut</t>
   </si>
   <si>
     <t>Bagnères-de-Bigorre</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Famille, Professionnels</t>
   </si>
   <si>
     <t>Benoist</t>
   </si>
   <si>
     <t>s.benoist@cpie65.fr</t>
   </si>
   <si>
     <t>0562954967</t>
   </si>
   <si>
     <t>https://www.cpie65.fr/</t>
   </si>
   <si>
-    <t>CPIE Bugey-Genevois</t>
-[...17 lines deleted...]
-    <t>BP 7</t>
+    <t>CPIE BUGEY GENEVOIS</t>
+  </si>
+  <si>
+    <t>Le CPIE Bugey Genevois, ou Centre Permanent d'Initiatives pour l'Environnement,
+est une association dynamique dédiée à la sensibilisation , à l'éducation à l'environnement et à l'accompagnement des territoires sur le territoire du Bugey et du Genevois.
+Le CPIE Bugey Genevois propose des animations sous forme d' ateliers, de sorties-nature ainsi que des formations destinées aux scolaires et aux adultes. Ces initiatives visent à sensibiliser les participants aux enjeux environnementaux et à les encourager à adopter des comportements écoresponsables.
+Le Service de Placement Familial intervient dans le secteur de la Protection de l'Enfance. Il coordonne des temps d'accueil chez des Assistants Familiaux pour des périodes de week-ends et les vacances.
+L'éducation à l'environnement est une des priorités à transmettre aux enfants accueillis par nos assistants familiaux</t>
+  </si>
+  <si>
+    <t>BUGEY GENEVOIS</t>
+  </si>
+  <si>
+    <t>1 PLACE DE LA REPUBLIQUE</t>
+  </si>
+  <si>
+    <t>01420</t>
   </si>
   <si>
     <t>SEYSSEL</t>
   </si>
   <si>
-    <t>Enfants (7-12 ans), Jeunes (12-25 ans), Famille, Professionnels, Élus, Salariés, Tout public</t>
-[...14 lines deleted...]
-    <t>0450590061</t>
+    <t>Chrystel</t>
+  </si>
+  <si>
+    <t>MORGANTE</t>
+  </si>
+  <si>
+    <t>contact@cpie-bugeygenevois.fr</t>
+  </si>
+  <si>
+    <t>04.50.59.00.61</t>
   </si>
   <si>
     <t>https://cpie-bugeygenevois.fr/</t>
   </si>
   <si>
     <t>CPIE Chablais-Léman</t>
   </si>
   <si>
     <t>Le Centre Permanent d'Initiatives pour l'Environnement (CPIE) Chablais-Léman est une association de loi 1901. Labellisée CPIE depuis décembre 2018, l'association est ancrée sur le territoire du Chablais depuis 2012. En accord avec les objectifs des CPIE, l'association travaille sur deux axes :
 	L'éducation et la sensibilisation à l'environnement.
 	L'accompagnement des territoires.
 Nos champs d'intervention sont les milieux naturels, l'alimentation durable et la santé-environnement. Nos actions reposent sur les fondements de l'économie sociale et solidaire, du développement durable et de l'éducation populaire. Nous sommes membre du réseau régional des CPIE, du réseau départemental « Empreintes » (patrimoine naturel et culturel) et du réseau régional d'éducation à l'environnement et au développement durable « GRAINE ».</t>
   </si>
   <si>
     <t>Alimentation et Agriculture, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>Chablais</t>
   </si>
   <si>
     <t>32 rue de la mairie</t>
   </si>
   <si>
     <t>Marin</t>
   </si>
@@ -5612,50 +5623,71 @@
   <si>
     <t>Drapps Occitanie</t>
   </si>
   <si>
     <t> Le Dispositif Régional d'Appui en Prévention et Promotion de la Santé Occitanie (Drapps) rassemble un réseau d'acteurs de la prévention et de la promotion de la santé présent sur le territoire Occitan. Le Drapps est financé et piloté par l'ARS (l'Agence Régionale de Santé) et porté par Promotion Santé Occitanie.
 Au croisement de la recherche, la formation et l'action ; le dispositif régional s'appuie sur les expertises des territoires afin de répondre au mieux et au plus près des besoins des populations en matière de promotion de la santé. Le dispositif propose des outils et des formations pour favoriser la montée en compétence de ces acteurs.
 Le Drapps réalise des actions sur l'ensemble de la région Occitanie, bénéficiant de l'ancrage territorial des 11 référents territoriaux de Promotion Santé Occitanie et de la présence des Codes 30 et 34 dans le Gard et dans l'Hérault. </t>
   </si>
   <si>
     <t>Place Lange</t>
   </si>
   <si>
     <t>Professionnels, Élus, Salariés, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
     <t>Hatcher-Séguy</t>
   </si>
   <si>
     <t>Coordinatrice du Dispositif régional d'appui en prévention et promotion de la santé (Drapps) Occitanie</t>
   </si>
   <si>
     <t>drapps@promotion-sante-occitanie.org</t>
   </si>
   <si>
     <t>https://promotion-sante-occitanie.org/drapps/accueil/</t>
+  </si>
+  <si>
+    <t>DREAL Auvergne-Rhône-Alpes</t>
+  </si>
+  <si>
+    <t>DREAL AuRA</t>
+  </si>
+  <si>
+    <t>La Direction régionale de l'environnement, de l'aménagement et du logement (DREAL) Auvergne-Rhône-Alpes est un service déconcentré de l'État français. Placée sous l'autorité du préfet de région et des préfets de département, elle met en œuvre et coordonne les politiques publiques des ministère de l'Aménagement du territoire et de la Décentralisation/ministère de la Transition écologique, de la Biodiversité, de la Forêt, de la Mer et de la Pêche.</t>
+  </si>
+  <si>
+    <t>5 Pl. Jules Ferry</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>genevieve.golaszewski@developpement-durable.gouv.fr</t>
+  </si>
+  <si>
+    <t>https://www.auvergne-rhone-alpes.developpement-durable.gouv.fr</t>
   </si>
   <si>
     <t>DREAL Occitanie</t>
   </si>
   <si>
     <t>Direction Régionale de l'Energie, l'Aménagement et du Logement</t>
   </si>
   <si>
     <t>La Direction régionale de l'environnement, de l'aménagement et du logement (DREAL) Occitanie est un service déconcentré du ministère de la Transition écologique et solidaire (MTE), du ministère de la Cohésion des Territoires et des relations avec les collectivités territoriales (MCTRTC) et de la Mer (MM). Elle est placée sous l'autorité du préfet de région pour une grande partie de ses missions et sous l'autorité des préfètes et préfets de département pour certaines missions telles que la prévention des risques, les sites inscrits et classés.
 Elle comprend :
 	une direction : le directeur régional, 2 directrices régionales adjointes et 2 directeurs régionaux adjoints.
 	6 directions thématiques :
 		direction Energie-Connaissance,
 		direction Transports,
 		direction Risques Industriels,
 		direction Risques Naturels,
 		direction Ecologie,
 		direction Aménagement
 	2 directions supports :
 		le Secrétariat Général
 		la direction d'Appui Régional
 	7 unités (inter)départementales : Hérault, Aude-Pyrénées-Orientales, Gard-Lozère, Hautes-Pyrénées-Gers, Haute-Garonne-Ariège, Tarn-Aveyron, Tarn-et-Garonne-Lot ;</t>
   </si>
   <si>
     <t>Changements climatiques, Aménagement du territoire, Eau, Déchets, Environnement intérieur, Santé-Environnement</t>
@@ -7582,53 +7614,50 @@
 	conception de supports pédagogiques 
 	formations
 	création de partenariat, développement d'un réseau d'acteurs écocitoyens en éducation à l'environnement du littoral méditerranéen,
 	conseils et informations en éducation à l'environnement (pour un développement durable du littoral)
 	conception et édition de guides et d'outils pédagogiques en E.E. 
 Finalité :
 La finalité de cette association est de favoriser la recherche de solutions durables pour la transition écologique et la gestion du littoral et du milieu marin (découverte, enjeux et préservation des milieux, aménagements réfléchis, écotourisme, gestion des macro-déchets, respect de tailles minimales de capture…) en impulsant des projets d'EEDD animées à l'aide d'approches participatives. L'association propose la conception de supports pédagogiques et de sensibilisation pour les habitants : les estivants, les enfants et les professionnels. LABELBLEU coordonne des projets multi partenariaux entre les acteurs du milieu littoral, marin, et des bassins versants et favorise : le partage des informations, les connaissances scientifiques, les actions participatives et l'engagement citoyen. Un accent est mis sur le développement des activités vers les jeunes et les personnes en situation : de handicaps, de difficultés d'insertion, ou d'isolement…
 Thèmes : 
 Littoral, cordon dunaire, milieu marin, étang, Eau, Pollution, Déchets, transition écologique et énergétique /DD (air, biodiversité, jardin, énergie)… 
 Méthodes : 
 Expérimentation scientifique, approches sensibles, pédagogies actives, recherche action participative.</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>Littoral d'Occitanie : Pyrénées-Orientales/Aude, Hérault/Gard</t>
   </si>
   <si>
     <t>16 Bis AVENUE D'ASSAS</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Jeunes (12-25 ans), Famille, Professionnels, Élus, Salariés, Publics spécifiques (handicap, milieu fermé …)</t>
   </si>
   <si>
-    <t>Agnès</t>
-[...1 lines deleted...]
-  <si>
     <t>Cazejust</t>
   </si>
   <si>
     <t>agnes.cazejust@educ-envir.org</t>
   </si>
   <si>
     <t>http://assolabelbleu.canalblog.com/</t>
   </si>
   <si>
     <t>LAFI BALA</t>
   </si>
   <si>
     <t>Eduquer à la citoyenneté internationale et au développement durable
 Notre équipe conçoit et édite des outils pédagogiques, anime des actions d'éducation à la citoyenneté internationale et au développement durable, organise des formations à l'attention de structures d'enseignement, culturelles et de loisirs, de collectivités, d'élu·es, du grand public...
 	Comprendre... la complexité du monde
 	Accepter... des modèles de cultures et de développement variés et alternatifs
 	Agir... sur son environnement immédiat par des actions collectives concrètes
 	S'engager... dans la société civile
 Par le biais de quatre thématiques transversales
 L'alimentation dans le monde &amp; ici
 * Un Peu de Sud dans mon assiette * Agriculture &amp; biodiversité * Alimentation &amp; consom'action * Santé &amp; citoyenneté * Festival ALIMENTERRE
 Le développement durable
 * Économie circulaire * Ressources halieutiques
 L'interculturalité
 * Sur la piste de l'apprentissage interculturel * Pédagogie par le conte
@@ -7977,50 +8006,77 @@
   <si>
     <t>Le mouvement des Petits Débrouillards est un réseau associatif d'éducation populaire qui agit en dehors ou en complément des systèmes éducatifs institutionnels.
 Visant l'émancipation des individus et des communautés humaines et aspirant à l'amélioration du système social et au développement des solidarités, « Les Petits Débrouillards » contribuent à former des citoyens actifs, capables d'opinions réfléchies et critiques, acteurs de la construction du monde d'aujourd'hui et de demain.
 Fondé en 1986, le mouvement des Petits Débrouillards cible tous les publics et plus particulièrement les jeunes, en développant la prise de conscience du caractère complexe des relations entre sciences et sociétés. Il le fait autour d'activités et d'expériences scientifiques et techniques.</t>
   </si>
   <si>
     <t>Air Extérieur, Changements climatiques, Eau, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>2 rue de Font Dame</t>
   </si>
   <si>
     <t>Amalia</t>
   </si>
   <si>
     <t>Guardiola</t>
   </si>
   <si>
     <t>Coordinatrice Pédagogique Transition Ecologique</t>
   </si>
   <si>
     <t>a.guardiola@debrouillonet.org</t>
   </si>
   <si>
     <t>09 81 36 97 02</t>
+  </si>
+  <si>
+    <t>Les Petits Débrouillards Occitanie - antenne Pyrénées-Orientales</t>
+  </si>
+  <si>
+    <t>Le mouvement des Petits Débrouillards est un réseau associatif d'éducation populaire qui agit en dehors ou en complément des systèmes éducatifs institutionnels.
+Visant l'émancipation des individus et des communautés humaines et aspirant à l'amélioration du système social et au développement des solidarités, « Les Petits Débrouillards » contribuent à former des citoyens actifs, capables d'opinions réfléchies et critiques, acteurs de la construction du monde d'aujourd'hui et de demain.
+Fondé en 1986, le mouvement des Petits Débrouillards cible tous les publics et plus particulièrement les jeunes, en développant la prise de conscience du caractère complexe des relations entre sciences et sociétés. Il le fait autour d'activités et d'expériences scientifiques et techniques.
+L'association participe activement à la campagne Pik'tro, dispositif pédagogique régional qui sensibilise la population d'Occitanie aux enjeux sanitaires liés aux moustique tigre, mais aussi des tiques et des chenilles processionnaires.</t>
+  </si>
+  <si>
+    <t>Perpignan</t>
+  </si>
+  <si>
+    <t>3 bis avenue de Belfort</t>
+  </si>
+  <si>
+    <t>Cyrielle</t>
+  </si>
+  <si>
+    <t>Jourget</t>
+  </si>
+  <si>
+    <t>c.jourget@debrouillonet.org</t>
+  </si>
+  <si>
+    <t>https://www.lespetitsdebrouillards.org/?rub=ou&amp;region=occ#0AF1EE1AB616423EAD65B…</t>
   </si>
   <si>
     <t>Les Pieds à Terre</t>
   </si>
   <si>
     <t>L'association les Pieds à Terre, par son réseau d'acteurs sur le territoire et par l'ensemble de ses actions transversales d'Education à l'Environnement, propose des activités relevant de trois secteurs d'activités :
 	Le secteur EEDD, regroupant les animations d'Education à Environnement à destination de publics scolaires, mais également grand public, public en situation de handicap, élus … ainsi que les projets de classes découvertes
 	Le secteur ACM, avec l'organisation de séjour vacances pour les jeunes du territoire, ainsi que l'animation d'accueil de loisir à l'année. 
 	Le secteur formation, à destination des professionnels de l'animation, mais également des jeunes adultes en formation ou encore des élus.
 Dans une société de plus en plus repliée sur le virtuel et coupée du lien à la nature, nous faisons le constat que l'enfant passe de moins en moins de temps dehors :
 	Les parents n'osent plus le laisser sortir tout seul dans la nature,
 	Le nombre et la durée des séjours diminuent,
 	Les propositions d'immersion dans la nature sont de plus en plus frileuses, la peur du risque freine les initiatives de sorties, d'excursions, de camps itinérants...
 Et pourtant, l'individu se forme au contact de la nature : construire, explorer, couper, faire, découvrir, échanger, observer, autant d'actions qui permettent à chaque individu d'être interpelé par la nature en vue d'attiser nos sens et notre imaginaire. Elle est une source inépuisable d'émerveillement.
 Cette nature est surtout infiniment diverse, c'est un formidable livre ouvert sur la connaissance, un terrain d'apprentissage de la complexité. Ainsi, l'éducation dans la nature est source de nombreux savoirs, mais plus encore de savoir-faire et de savoir-être. C'est aussi un espace de liberté où l'on part à l'aventure, de loisirs et de plaisirs qui nous permettent de nous découvrir, de nous confronter au vivant, aux éléments et à nous-même, d'apprendre l'humilité, de réconcilier nos antagonismes, de coopérer avec les autres...
 L'association les Pieds à Terre s'inscrit dans une démarche d'Education Populaire et dans la dynamique de son territoire. De part cette démarche, nos valeurs s'inscrivent dans cinq grandes orientations, développées ci-après.</t>
   </si>
   <si>
     <t>Rue du Château</t>
   </si>
   <si>
     <t>Chilhac</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Professionnels, Élus, Salariés, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
@@ -8249,56 +8305,50 @@
 	Découvrir les richesses du patrimoine naturel local.
 	(Re) Mettre en contact l'homme avec la nature.
 	Initier aux techniques d'observation.
 	 Se questionner sur le fonctionnement des écosystèmes.
 	Comprendre les enjeux environnementaux actuels. 
 	Connaître, préserver et respecter son environnement proche.
 	Sensibiliser et former les acteurs de la protection de la nature d'aujourd'hui et de demain.
 La LPO s'adresse à tous publics en veillant à :
 - Sensibiliser sur la nécessité d'un usage raisonné et durable des ressources naturelles afin de protéger la biodiversité.
 - Engager peu à peu les jeunes citoyens dans la découverte sensible et réfléchie des phénomènes naturels et des faits culturels qui l'entourent.
 - Favoriser la solidarité entre les individus, les générations, les territoires et l'environnement.
 - Faire vivre la notion de civisme à l'égard de l'environnement en sensibilisant les jeunes enfants et adolescents à l'impact de leurs comportements sur le milieu naturel.
 - Favoriser l'éveil et l'épanouissement des enfants et adolescents en proposant des supports ludiques et pédagogiques autour de la biodiversité.
 De l'échange informel à un cycle de formation, de la conférence au chantier, de l'action ponctuelle à un cycle d'animations, de la participation aux protocoles d'études existants  à des ateliers; la forme de nos interventions s'adaptent à votre demande .</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Eau</t>
   </si>
   <si>
     <t>Ardèche-Drôme-Isère-Rhône-Haute Savoie- Savoie- Loire-Auvergne-Ain</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Salariés, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
-    <t>Cyrielle</t>
-[...4 lines deleted...]
-  <si>
     <t>Coordinatrice régionale</t>
   </si>
   <si>
     <t>cyrielle.jourget@lpo.fr</t>
   </si>
   <si>
     <t>07 45 86 01 78</t>
   </si>
   <si>
     <t>https://auvergne-rhone-alpes.lpo.fr/</t>
   </si>
   <si>
     <t>LPO AuRA - Rhône</t>
   </si>
   <si>
     <t>LPO AuRA -Rhône</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>100 rue des fougères</t>
   </si>
   <si>
     <t>Leslie</t>
@@ -9252,50 +9302,104 @@
   <si>
     <t>http://neoecolo.fr</t>
   </si>
   <si>
     <t>Nutry-Boogy</t>
   </si>
   <si>
     <t>Nutry-Boogy est un projet mené par des diététiciennes-nutritionnistes, dont l'objectif est de promouvoir la santé par la prévention via l'axe nutrition (alimentation, activité physique, hygiène de vie, environnement). 
 Ce projet est porté par la SERO en Occitanie (Structure d'Expertise Régionale Obésité), en partenariat avec le RéPPOP (Réseau de Prévention et Prise en Charge de l'Obésité Pédiatrique en Midi-Pyrénées) rattaché au CHU de Toulouse.
 Nos actions sont personnalisées et adaptées aux besoins et aux projets des structures. Nous pouvons vous accompagner sur un projet existant mais aussi vous aider à en concevoir.  
 Nous intervenons auprès :
 	Des enfants de 0 à 18 ans (temps scolaire, périscolaire, en atelier…)
 	Des familles et futurs parents (café des parents, animations…)
 	Du personnel encadrant (formation, aide à la conception d'affiches/outils…)
 	Des structures associatives, institutionnelles...
 Nos thèmes sont relatifs à la nutrition : l'équilibre alimentaire, l'alimentation durable, le sucre, le gaspillage alimentaire, l'éveil au goût, les enjeux environnementaux…
 Nous pouvons animer des ateliers, des conférences interactives, des cafés des parents, des ateliers cuisine, des parcours santé, des événements...</t>
   </si>
   <si>
     <t>330 avenue de Grande Bretagne</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Salariés</t>
   </si>
   <si>
+    <t>Observatoire régional de la santé Auvergne-Rhône-Alpes</t>
+  </si>
+  <si>
+    <t>ORS Aura</t>
+  </si>
+  <si>
+    <t>Créé en 2017, l'ORS Auvergne-Rhône-Alpes est issu de la fusion des ORS Auvergne et Rhône-Alpes, tous deux forts d'une expérience de plus de 30 ans d'observation en santé publique dans la région. Association loi 1901, l'ORS est membre de la Fédération nationale des observatoires régionaux de la santé (Fnors).
+L'ORS Auvergne-Rhône-Alpes a pour missions :
+• d'observer à toutes les échelles territoriales : région, départements, communautés de communes, villes, quartiers...
+• d'améliorer l'information sur l'état de santé et les besoins de la population
+• d'informer les décideurs et les professionnels concernés ainsi que la population
+• d'aider à la décision, à l'action et à l'évaluation en santé publique
+Ses activités principales :
+	la réalisation d'études thématiques et/ou territoriales, parmi lesquelles : des diagnostics locaux de santé (DLS) qui donnent les moyens aux décideurs de mettre en place un projet de santé territorial, associant une démarche quantitative (recueil et analyse de données) et une démarche qualitative (entretiens, enquêtes…), des tableaux de bord sur la santé, des évaluations d'impact sur la santé (EIS), des études sur la santé des populations (enfants, jeunes, personnes en situation de précarité…) ou sur certaines thématiques comme le diabète, la santé mentale, ou encore sur la démographie des professionnels de santé et l'accès aux soins…
+	La mise à disposition d'indicateurs de santé standardisés, jusqu'à l'échelle géographique la plus fine possible (commune, quartier), via le site Balises et sa page d'observation locale en santé
+	La promotion de la démarche d'évaluation, qu'il s'agisse d'évaluations externes d'actions ou d'accompagnement des acteurs régionaux à la réalisation d'évaluations internes
+	L'information en santé publique : un service de documentation ouvert au public, une base documentaire en ligne, un blog de veille santé-social, un portail d'études régionales (le site PIEROS), un répertoire d'associations en santé…
+	La coordination de la Plate-forme d'observation sanitaire et sociale Auvergne-Rhône-Alpes (PFoss)
+	L'expertise et l'accompagnement méthodologique : contribution à des groupes de travail et instances régionales, aide à l'interprétation de données, à la construction d'enquêtes, à la priorisation d'actions…</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Air Extérieur, Environnement sonore, Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Eau, Environnement intérieur, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Commune, Intercommunalité, Départements, Interdépartemental, Régions</t>
+  </si>
+  <si>
+    <t>Territoires d'Auvergne-Rhône-Alpes</t>
+  </si>
+  <si>
+    <t>8 quai Jean Moulin</t>
+  </si>
+  <si>
+    <t>Information, communication, sensibilisation, Plaidoyer, Conseils, expertise, Offre documentaire</t>
+  </si>
+  <si>
+    <t>Célia</t>
+  </si>
+  <si>
+    <t>Colombier</t>
+  </si>
+  <si>
+    <t>chargée d'études santé environnement</t>
+  </si>
+  <si>
+    <t>celia.colombier@ors-auvergne-rhone-alpes.org</t>
+  </si>
+  <si>
+    <t>04 72 07 46 20</t>
+  </si>
+  <si>
+    <t>https://www.ors-auvergne-rhone-alpes.org/index.asp</t>
+  </si>
+  <si>
     <t>Observatoire territorial des conduites à risque de l'adolescent</t>
   </si>
   <si>
     <t>OTCRA</t>
   </si>
   <si>
     <t>L'Observatoire Territorial des Conduites à Risque de l'Adolescent (OTCRA), créé en 2016, est une structure dédiée à l'observation et à la prévention des conduites à problèmes chez les adolescents (CPA). Il vise à augmenter la cohérence et la performance des actions menées dans le champ de la prévention et le traitement des CPA en Isère. Notre projet poursuit trois buts distincts : 1- DIFFUSER un programme de prévention clés en mains ; 2- STRUCTURER et FORMER un réseau d'acteurs pour que le programme soit implémenté localement ; 3- ÉVALUER indépendamment l'état des conduites à problèmes chez les adolescents et leurs évolutions de manière quantitative.</t>
   </si>
   <si>
     <t>1221 Avenue Centrale</t>
   </si>
   <si>
     <t>Formation aux CPS</t>
   </si>
   <si>
     <t>Tous</t>
   </si>
   <si>
     <t>https://otcra.fr/</t>
   </si>
   <si>
     <t>Octopus, fédération régionale des musiques actuelles en Occitanie</t>
   </si>
   <si>
     <t>Octopus est, depuis 2018, la Fédération des Musiques Actuelles en Occitanie.
@@ -10470,77 +10574,50 @@
     <t>AUVERGNE</t>
   </si>
   <si>
     <t>17 avenue Jean Jaures</t>
   </si>
   <si>
     <t>Mozac</t>
   </si>
   <si>
     <t>Animation de réseau, dialogue territorial</t>
   </si>
   <si>
     <t>Acteurs de l'éducation à l'environnement.</t>
   </si>
   <si>
     <t>BARAT-DUVAL</t>
   </si>
   <si>
     <t>coordination@ree-auvergne.org</t>
   </si>
   <si>
     <t>0744444384</t>
   </si>
   <si>
     <t>http://www.ree-auvergne.org</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://www.reseau-empreintes.com</t>
   </si>
   <si>
     <t>Réseau Environnement Santé</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Le Réseau Environnement Santé (RES) a pour objectif de mettre la Santé Environnementale au cœur des politiques publiques.
 Pour l'association, elle est la réponse à la crise sanitaire actuelle. Association généraliste en santé environnementale, nous vulgarisons des données scientifiques, menons des campagnes d'informations au sujet de l'impact des pollutions et des stress environnementaux sur notre santé et sur celle les écosystèmes et proposons des solutions pour limiter notre exposition au quotidien. Nous sommes notamment à l'origine de l'interdiction du Bisphénol A (2010) et de la mise en œuvre de la Stratégie Nationale Perturbateurs Endocriniens. Le RES est agrémenté par le Ministère de la Santé sous le N° N2022RN0168 datant du 22/02/2023.</t>
   </si>
   <si>
     <t>Territorial, Départemental, Régional, National</t>
   </si>
   <si>
     <t>206, quai de Valmy</t>
   </si>
   <si>
     <t>Axelle</t>
   </si>
   <si>
     <t>Sanguin de Livry</t>
   </si>
   <si>
     <t>Chargée de projet</t>
@@ -12011,62 +12088,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W328"/>
+  <dimension ref="A1:W331"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="110.83" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="103.689" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="1557.048" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="228.801" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="293.643" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="228.801" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="252.367" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="182.813" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
@@ -15678,16042 +15755,16217 @@
         <v>697</v>
       </c>
       <c r="U59" t="s">
         <v>698</v>
       </c>
       <c r="V59"/>
       <c r="W59" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>700</v>
       </c>
       <c r="B60" t="s">
         <v>701</v>
       </c>
       <c r="C60" t="s">
         <v>24</v>
       </c>
       <c r="D60"/>
       <c r="E60" t="s">
         <v>702</v>
       </c>
       <c r="F60" t="s">
-        <v>703</v>
+        <v>311</v>
       </c>
       <c r="G60" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H60" t="s">
         <v>28</v>
       </c>
       <c r="I60" t="s">
-        <v>413</v>
+        <v>703</v>
       </c>
       <c r="J60" t="s">
         <v>704</v>
       </c>
       <c r="K60"/>
       <c r="L60">
-        <v>34410</v>
+        <v>63500</v>
       </c>
       <c r="M60" t="s">
         <v>705</v>
       </c>
       <c r="N60" t="s">
-        <v>32</v>
+        <v>668</v>
       </c>
       <c r="O60" t="s">
         <v>706</v>
       </c>
       <c r="P60" t="s">
-        <v>707</v>
+        <v>33</v>
       </c>
       <c r="Q60"/>
       <c r="R60" t="s">
+        <v>389</v>
+      </c>
+      <c r="S60" t="s">
+        <v>707</v>
+      </c>
+      <c r="T60" t="s">
         <v>708</v>
       </c>
-      <c r="S60" t="s">
+      <c r="U60" t="s">
         <v>709</v>
       </c>
-      <c r="T60" t="s">
+      <c r="V60" t="s">
         <v>710</v>
       </c>
-      <c r="U60" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="W60"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>714</v>
-[...3 lines deleted...]
-      </c>
+        <v>711</v>
+      </c>
+      <c r="B61"/>
       <c r="C61" t="s">
         <v>24</v>
       </c>
       <c r="D61"/>
       <c r="E61" t="s">
-        <v>716</v>
+        <v>712</v>
       </c>
       <c r="F61" t="s">
-        <v>311</v>
+        <v>713</v>
       </c>
       <c r="G61" t="s">
         <v>45</v>
       </c>
       <c r="H61" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
       <c r="I61" t="s">
-        <v>717</v>
+        <v>180</v>
       </c>
       <c r="J61" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="K61"/>
       <c r="L61">
-        <v>63500</v>
+        <v>69500</v>
       </c>
       <c r="M61" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="N61" t="s">
-        <v>668</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="O61"/>
       <c r="P61" t="s">
-        <v>33</v>
+        <v>388</v>
       </c>
       <c r="Q61"/>
       <c r="R61" t="s">
-        <v>389</v>
+        <v>717</v>
       </c>
       <c r="S61" t="s">
+        <v>718</v>
+      </c>
+      <c r="T61" t="s">
+        <v>719</v>
+      </c>
+      <c r="U61" t="s">
+        <v>720</v>
+      </c>
+      <c r="V61" t="s">
         <v>721</v>
       </c>
-      <c r="T61" t="s">
+      <c r="W61" t="s">
         <v>722</v>
       </c>
-      <c r="U61" t="s">
-[...5 lines deleted...]
-      <c r="W61"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="B62"/>
       <c r="C62" t="s">
         <v>24</v>
       </c>
       <c r="D62"/>
       <c r="E62" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="F62" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="G62" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H62" t="s">
         <v>92</v>
       </c>
       <c r="I62" t="s">
-        <v>180</v>
+        <v>27</v>
       </c>
       <c r="J62" t="s">
+        <v>726</v>
+      </c>
+      <c r="K62" t="s">
+        <v>727</v>
+      </c>
+      <c r="L62">
+        <v>34470</v>
+      </c>
+      <c r="M62" t="s">
         <v>728</v>
       </c>
-      <c r="K62"/>
-[...5 lines deleted...]
-      </c>
       <c r="N62" t="s">
-        <v>730</v>
+        <v>716</v>
       </c>
       <c r="O62"/>
       <c r="P62" t="s">
-        <v>388</v>
+        <v>729</v>
       </c>
       <c r="Q62"/>
-      <c r="R62" t="s">
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62" t="s">
+        <v>730</v>
+      </c>
+      <c r="W62" t="s">
         <v>731</v>
-      </c>
-[...13 lines deleted...]
-        <v>736</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
-        <v>737</v>
+        <v>732</v>
       </c>
       <c r="B63"/>
       <c r="C63" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="D63"/>
       <c r="E63" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
       <c r="F63" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="G63" t="s">
         <v>27</v>
       </c>
       <c r="H63" t="s">
-        <v>92</v>
+        <v>735</v>
       </c>
       <c r="I63" t="s">
-        <v>27</v>
+        <v>736</v>
       </c>
       <c r="J63" t="s">
-        <v>740</v>
-[...3 lines deleted...]
-      </c>
+        <v>737</v>
+      </c>
+      <c r="K63"/>
       <c r="L63">
-        <v>34470</v>
+        <v>81600</v>
       </c>
       <c r="M63" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="N63" t="s">
-        <v>730</v>
+        <v>129</v>
       </c>
       <c r="O63"/>
       <c r="P63" t="s">
+        <v>739</v>
+      </c>
+      <c r="Q63"/>
+      <c r="R63" t="s">
+        <v>740</v>
+      </c>
+      <c r="S63" t="s">
+        <v>741</v>
+      </c>
+      <c r="T63"/>
+      <c r="U63" t="s">
+        <v>742</v>
+      </c>
+      <c r="V63"/>
+      <c r="W63" t="s">
         <v>743</v>
-      </c>
-[...9 lines deleted...]
-        <v>745</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="B64"/>
       <c r="C64" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D64"/>
+        <v>745</v>
+      </c>
+      <c r="D64" t="s">
+        <v>746</v>
+      </c>
       <c r="E64" t="s">
         <v>747</v>
       </c>
       <c r="F64" t="s">
-        <v>748</v>
+        <v>26</v>
       </c>
       <c r="G64" t="s">
         <v>27</v>
       </c>
       <c r="H64" t="s">
+        <v>230</v>
+      </c>
+      <c r="I64"/>
+      <c r="J64" t="s">
+        <v>748</v>
+      </c>
+      <c r="K64" t="s">
         <v>749</v>
       </c>
-      <c r="I64" t="s">
+      <c r="L64">
+        <v>31078</v>
+      </c>
+      <c r="M64" t="s">
         <v>750</v>
       </c>
-      <c r="J64" t="s">
+      <c r="N64" t="s">
         <v>751</v>
-      </c>
-[...8 lines deleted...]
-        <v>129</v>
       </c>
       <c r="O64"/>
       <c r="P64" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q64"/>
+      <c r="R64"/>
+      <c r="S64"/>
+      <c r="T64"/>
+      <c r="U64"/>
+      <c r="V64" t="s">
+        <v>752</v>
+      </c>
+      <c r="W64" t="s">
         <v>753</v>
-      </c>
-[...13 lines deleted...]
-        <v>757</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
-        <v>758</v>
-[...1 lines deleted...]
-      <c r="B65"/>
+        <v>754</v>
+      </c>
+      <c r="B65" t="s">
+        <v>755</v>
+      </c>
       <c r="C65" t="s">
-        <v>759</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D65"/>
       <c r="E65" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
       <c r="F65" t="s">
-        <v>26</v>
+        <v>757</v>
       </c>
       <c r="G65" t="s">
         <v>27</v>
       </c>
       <c r="H65" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="I65"/>
+        <v>92</v>
+      </c>
+      <c r="I65" t="s">
+        <v>758</v>
+      </c>
       <c r="J65" t="s">
-        <v>762</v>
-[...3 lines deleted...]
-      </c>
+        <v>759</v>
+      </c>
+      <c r="K65"/>
       <c r="L65">
-        <v>31078</v>
+        <v>34500</v>
       </c>
       <c r="M65" t="s">
-        <v>764</v>
+        <v>211</v>
       </c>
       <c r="N65" t="s">
-        <v>765</v>
+        <v>129</v>
       </c>
       <c r="O65"/>
       <c r="P65" t="s">
-        <v>117</v>
+        <v>33</v>
       </c>
       <c r="Q65"/>
-      <c r="R65"/>
-[...2 lines deleted...]
-      <c r="U65"/>
+      <c r="R65" t="s">
+        <v>433</v>
+      </c>
+      <c r="S65" t="s">
+        <v>760</v>
+      </c>
+      <c r="T65" t="s">
+        <v>761</v>
+      </c>
+      <c r="U65" t="s">
+        <v>762</v>
+      </c>
       <c r="V65" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="W65" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
-        <v>768</v>
-[...3 lines deleted...]
-      </c>
+        <v>765</v>
+      </c>
+      <c r="B66"/>
       <c r="C66" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="D66"/>
       <c r="E66" t="s">
-        <v>770</v>
+        <v>766</v>
       </c>
       <c r="F66" t="s">
-        <v>771</v>
+        <v>311</v>
       </c>
       <c r="G66" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H66" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I66" t="s">
-        <v>772</v>
+        <v>767</v>
       </c>
       <c r="J66" t="s">
-        <v>773</v>
+        <v>768</v>
       </c>
       <c r="K66"/>
       <c r="L66">
-        <v>34500</v>
+        <v>69610</v>
       </c>
       <c r="M66" t="s">
-        <v>211</v>
+        <v>769</v>
       </c>
       <c r="N66" t="s">
-        <v>129</v>
+        <v>551</v>
       </c>
       <c r="O66"/>
       <c r="P66" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q66"/>
+        <v>770</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>771</v>
+      </c>
       <c r="R66" t="s">
-        <v>433</v>
+        <v>772</v>
       </c>
       <c r="S66" t="s">
-        <v>774</v>
-[...12 lines deleted...]
-      </c>
+        <v>773</v>
+      </c>
+      <c r="T66"/>
+      <c r="U66"/>
+      <c r="V66"/>
+      <c r="W66"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
       <c r="B67"/>
       <c r="C67" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D67"/>
       <c r="E67" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
       <c r="F67" t="s">
-        <v>311</v>
+        <v>776</v>
       </c>
       <c r="G67" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H67" t="s">
         <v>28</v>
       </c>
       <c r="I67" t="s">
-        <v>781</v>
+        <v>459</v>
       </c>
       <c r="J67" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="K67"/>
       <c r="L67">
-        <v>69610</v>
+        <v>30100</v>
       </c>
       <c r="M67" t="s">
-        <v>783</v>
+        <v>778</v>
       </c>
       <c r="N67" t="s">
-        <v>551</v>
+        <v>67</v>
       </c>
       <c r="O67"/>
       <c r="P67" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>779</v>
+      </c>
+      <c r="R67" t="s">
+        <v>780</v>
+      </c>
+      <c r="S67" t="s">
+        <v>781</v>
+      </c>
+      <c r="T67" t="s">
+        <v>782</v>
+      </c>
+      <c r="U67" t="s">
+        <v>783</v>
+      </c>
+      <c r="V67"/>
+      <c r="W67" t="s">
         <v>784</v>
       </c>
-      <c r="Q67" t="s">
-[...11 lines deleted...]
-      <c r="W67"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
-        <v>788</v>
-[...1 lines deleted...]
-      <c r="B68"/>
+        <v>785</v>
+      </c>
+      <c r="B68" t="s">
+        <v>786</v>
+      </c>
       <c r="C68" t="s">
         <v>24</v>
       </c>
       <c r="D68"/>
       <c r="E68" t="s">
+        <v>787</v>
+      </c>
+      <c r="F68" t="s">
+        <v>734</v>
+      </c>
+      <c r="G68" t="s">
+        <v>45</v>
+      </c>
+      <c r="H68" t="s">
+        <v>194</v>
+      </c>
+      <c r="I68" t="s">
+        <v>788</v>
+      </c>
+      <c r="J68" t="s">
         <v>789</v>
-      </c>
-[...13 lines deleted...]
-        <v>791</v>
       </c>
       <c r="K68"/>
       <c r="L68">
-        <v>30100</v>
+        <v>38260</v>
       </c>
       <c r="M68" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="N68" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="O68"/>
       <c r="P68" t="s">
         <v>33</v>
       </c>
-      <c r="Q68" t="s">
+      <c r="Q68"/>
+      <c r="R68" t="s">
+        <v>417</v>
+      </c>
+      <c r="S68" t="s">
+        <v>791</v>
+      </c>
+      <c r="T68" t="s">
+        <v>792</v>
+      </c>
+      <c r="U68" t="s">
         <v>793</v>
       </c>
-      <c r="R68" t="s">
+      <c r="V68" t="s">
         <v>794</v>
       </c>
-      <c r="S68" t="s">
+      <c r="W68" t="s">
         <v>795</v>
-      </c>
-[...8 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
-        <v>799</v>
-[...3 lines deleted...]
-      </c>
+        <v>796</v>
+      </c>
+      <c r="B69"/>
       <c r="C69" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="D69"/>
       <c r="E69" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="F69" t="s">
-        <v>748</v>
+        <v>26</v>
       </c>
       <c r="G69" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H69" t="s">
-        <v>194</v>
+        <v>92</v>
       </c>
       <c r="I69" t="s">
-        <v>802</v>
+        <v>27</v>
       </c>
       <c r="J69" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="K69"/>
       <c r="L69">
-        <v>38260</v>
+        <v>31330</v>
       </c>
       <c r="M69" t="s">
-        <v>804</v>
+        <v>799</v>
       </c>
       <c r="N69" t="s">
-        <v>32</v>
+        <v>220</v>
       </c>
       <c r="O69"/>
       <c r="P69" t="s">
-        <v>33</v>
+        <v>800</v>
       </c>
       <c r="Q69"/>
       <c r="R69" t="s">
-        <v>417</v>
+        <v>801</v>
       </c>
       <c r="S69" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="T69" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="U69" t="s">
-        <v>807</v>
-[...6 lines deleted...]
-      </c>
+        <v>804</v>
+      </c>
+      <c r="V69"/>
+      <c r="W69"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
-        <v>810</v>
+        <v>805</v>
       </c>
       <c r="B70"/>
       <c r="C70" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D70"/>
       <c r="E70" t="s">
-        <v>811</v>
+        <v>806</v>
       </c>
       <c r="F70" t="s">
-        <v>26</v>
+        <v>807</v>
       </c>
       <c r="G70" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H70" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I70"/>
       <c r="J70" t="s">
-        <v>812</v>
+        <v>808</v>
       </c>
       <c r="K70"/>
       <c r="L70">
-        <v>31330</v>
+        <v>43130</v>
       </c>
       <c r="M70" t="s">
-        <v>813</v>
+        <v>809</v>
       </c>
       <c r="N70" t="s">
-        <v>220</v>
+        <v>129</v>
       </c>
       <c r="O70"/>
       <c r="P70" t="s">
-        <v>814</v>
+        <v>810</v>
       </c>
       <c r="Q70"/>
       <c r="R70" t="s">
+        <v>811</v>
+      </c>
+      <c r="S70" t="s">
+        <v>812</v>
+      </c>
+      <c r="T70" t="s">
+        <v>813</v>
+      </c>
+      <c r="U70" t="s">
+        <v>814</v>
+      </c>
+      <c r="V70" t="s">
         <v>815</v>
       </c>
-      <c r="S70" t="s">
-[...8 lines deleted...]
-      <c r="V70"/>
       <c r="W70"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="B71"/>
       <c r="C71" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="D71"/>
       <c r="E71" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="F71" t="s">
-        <v>821</v>
+        <v>311</v>
       </c>
       <c r="G71" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H71" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I71"/>
+        <v>230</v>
+      </c>
+      <c r="I71" t="s">
+        <v>818</v>
+      </c>
       <c r="J71" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="K71"/>
       <c r="L71">
-        <v>43130</v>
+        <v>81140</v>
       </c>
       <c r="M71" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="N71" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="O71"/>
       <c r="P71" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="Q71"/>
       <c r="R71" t="s">
+        <v>822</v>
+      </c>
+      <c r="S71" t="s">
+        <v>823</v>
+      </c>
+      <c r="T71" t="s">
+        <v>824</v>
+      </c>
+      <c r="U71" t="s">
         <v>825</v>
       </c>
-      <c r="S71" t="s">
+      <c r="V71" t="s">
         <v>826</v>
       </c>
-      <c r="T71" t="s">
+      <c r="W71" t="s">
         <v>827</v>
       </c>
-      <c r="U71" t="s">
-[...5 lines deleted...]
-      <c r="W71"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
-        <v>830</v>
-[...1 lines deleted...]
-      <c r="B72"/>
+        <v>828</v>
+      </c>
+      <c r="B72" t="s">
+        <v>829</v>
+      </c>
       <c r="C72" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D72"/>
       <c r="E72" t="s">
+        <v>830</v>
+      </c>
+      <c r="F72" t="s">
         <v>831</v>
       </c>
-      <c r="F72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G72" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H72" t="s">
         <v>230</v>
       </c>
       <c r="I72" t="s">
         <v>832</v>
       </c>
       <c r="J72" t="s">
         <v>833</v>
       </c>
       <c r="K72"/>
       <c r="L72">
-        <v>81140</v>
+        <v>69007</v>
       </c>
       <c r="M72" t="s">
-        <v>834</v>
+        <v>183</v>
       </c>
       <c r="N72" t="s">
         <v>32</v>
       </c>
       <c r="O72"/>
       <c r="P72" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="Q72"/>
       <c r="R72" t="s">
+        <v>453</v>
+      </c>
+      <c r="S72" t="s">
+        <v>835</v>
+      </c>
+      <c r="T72" t="s">
         <v>836</v>
       </c>
-      <c r="S72" t="s">
+      <c r="U72" t="s">
         <v>837</v>
       </c>
-      <c r="T72" t="s">
+      <c r="V72"/>
+      <c r="W72" t="s">
         <v>838</v>
-      </c>
-[...7 lines deleted...]
-        <v>841</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
-        <v>842</v>
-[...3 lines deleted...]
-      </c>
+        <v>839</v>
+      </c>
+      <c r="B73"/>
       <c r="C73" t="s">
         <v>24</v>
       </c>
       <c r="D73"/>
       <c r="E73" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="F73" t="s">
-        <v>845</v>
+        <v>841</v>
       </c>
       <c r="G73" t="s">
         <v>45</v>
       </c>
       <c r="H73" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I73"/>
       <c r="J73" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
       <c r="K73"/>
-      <c r="L73">
-        <v>69007</v>
+      <c r="L73" t="s">
+        <v>843</v>
       </c>
       <c r="M73" t="s">
-        <v>183</v>
+        <v>844</v>
       </c>
       <c r="N73" t="s">
         <v>32</v>
       </c>
       <c r="O73"/>
       <c r="P73" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="Q73"/>
       <c r="R73" t="s">
-        <v>453</v>
+        <v>480</v>
       </c>
       <c r="S73" t="s">
+        <v>846</v>
+      </c>
+      <c r="T73" t="s">
+        <v>847</v>
+      </c>
+      <c r="U73" t="s">
+        <v>848</v>
+      </c>
+      <c r="V73" t="s">
         <v>849</v>
       </c>
-      <c r="T73" t="s">
+      <c r="W73" t="s">
         <v>850</v>
-      </c>
-[...5 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="B74"/>
       <c r="C74" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="D74"/>
       <c r="E74" t="s">
+        <v>852</v>
+      </c>
+      <c r="F74" t="s">
+        <v>853</v>
+      </c>
+      <c r="G74" t="s">
+        <v>27</v>
+      </c>
+      <c r="H74" t="s">
+        <v>337</v>
+      </c>
+      <c r="I74" t="s">
         <v>854</v>
       </c>
-      <c r="F74" t="s">
+      <c r="J74" t="s">
         <v>855</v>
       </c>
-      <c r="G74" t="s">
-[...6 lines deleted...]
-      <c r="J74" t="s">
+      <c r="K74"/>
+      <c r="L74">
+        <v>46000</v>
+      </c>
+      <c r="M74" t="s">
         <v>856</v>
       </c>
-      <c r="K74"/>
-      <c r="L74" t="s">
+      <c r="N74" t="s">
+        <v>50</v>
+      </c>
+      <c r="O74" t="s">
         <v>857</v>
       </c>
-      <c r="M74" t="s">
+      <c r="P74" t="s">
         <v>858</v>
-      </c>
-[...5 lines deleted...]
-        <v>859</v>
       </c>
       <c r="Q74"/>
       <c r="R74" t="s">
-        <v>480</v>
+        <v>851</v>
       </c>
       <c r="S74" t="s">
+        <v>859</v>
+      </c>
+      <c r="T74"/>
+      <c r="U74" t="s">
         <v>860</v>
       </c>
-      <c r="T74" t="s">
+      <c r="V74" t="s">
         <v>861</v>
       </c>
-      <c r="U74" t="s">
+      <c r="W74" t="s">
         <v>862</v>
-      </c>
-[...4 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="B75"/>
       <c r="C75" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D75"/>
       <c r="E75" t="s">
+        <v>864</v>
+      </c>
+      <c r="F75" t="s">
+        <v>865</v>
+      </c>
+      <c r="G75" t="s">
+        <v>45</v>
+      </c>
+      <c r="H75" t="s">
         <v>866</v>
       </c>
-      <c r="F75" t="s">
+      <c r="I75" t="s">
         <v>867</v>
       </c>
-      <c r="G75" t="s">
-[...5 lines deleted...]
-      <c r="I75" t="s">
+      <c r="J75" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="K75"/>
       <c r="L75">
-        <v>46000</v>
+        <v>26000</v>
       </c>
       <c r="M75" t="s">
+        <v>869</v>
+      </c>
+      <c r="N75" t="s">
         <v>870</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="O75" t="s">
         <v>871</v>
       </c>
       <c r="P75" t="s">
         <v>872</v>
       </c>
       <c r="Q75"/>
       <c r="R75" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="S75" t="s">
-        <v>873</v>
-[...2 lines deleted...]
-      <c r="U75" t="s">
         <v>874</v>
       </c>
+      <c r="T75" t="s">
+        <v>875</v>
+      </c>
+      <c r="U75"/>
       <c r="V75" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="W75" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="B76"/>
       <c r="C76" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="D76"/>
       <c r="E76" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F76" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="G76" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H76" t="s">
-        <v>880</v>
-[...1 lines deleted...]
-      <c r="I76" t="s">
+        <v>28</v>
+      </c>
+      <c r="I76"/>
+      <c r="J76" t="s">
         <v>881</v>
-      </c>
-[...1 lines deleted...]
-        <v>882</v>
       </c>
       <c r="K76"/>
       <c r="L76">
-        <v>26000</v>
+        <v>30000</v>
       </c>
       <c r="M76" t="s">
-        <v>883</v>
+        <v>94</v>
       </c>
       <c r="N76" t="s">
-        <v>884</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="O76"/>
       <c r="P76" t="s">
-        <v>886</v>
+        <v>117</v>
       </c>
       <c r="Q76"/>
-      <c r="R76" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="R76"/>
+      <c r="S76"/>
+      <c r="T76"/>
       <c r="U76"/>
       <c r="V76" t="s">
-        <v>890</v>
+        <v>882</v>
       </c>
       <c r="W76" t="s">
-        <v>891</v>
+        <v>883</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
-        <v>892</v>
-[...1 lines deleted...]
-      <c r="B77"/>
+        <v>884</v>
+      </c>
+      <c r="B77" t="s">
+        <v>885</v>
+      </c>
       <c r="C77" t="s">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="D77"/>
       <c r="E77" t="s">
-        <v>893</v>
+        <v>886</v>
       </c>
       <c r="F77" t="s">
-        <v>894</v>
+        <v>880</v>
       </c>
       <c r="G77" t="s">
         <v>27</v>
       </c>
       <c r="H77" t="s">
         <v>28</v>
       </c>
       <c r="I77"/>
       <c r="J77" t="s">
-        <v>895</v>
+        <v>887</v>
       </c>
       <c r="K77"/>
       <c r="L77">
-        <v>30000</v>
+        <v>34000</v>
       </c>
       <c r="M77" t="s">
-        <v>94</v>
+        <v>145</v>
       </c>
       <c r="N77" t="s">
-        <v>32</v>
+        <v>888</v>
       </c>
       <c r="O77"/>
       <c r="P77" t="s">
         <v>117</v>
       </c>
       <c r="Q77"/>
       <c r="R77"/>
       <c r="S77"/>
       <c r="T77"/>
       <c r="U77"/>
       <c r="V77" t="s">
-        <v>896</v>
+        <v>889</v>
       </c>
       <c r="W77" t="s">
-        <v>897</v>
+        <v>890</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
-        <v>898</v>
+        <v>891</v>
       </c>
       <c r="B78" t="s">
-        <v>899</v>
+        <v>892</v>
       </c>
       <c r="C78" t="s">
-        <v>139</v>
+        <v>42</v>
       </c>
       <c r="D78"/>
       <c r="E78" t="s">
-        <v>900</v>
+        <v>893</v>
       </c>
       <c r="F78" t="s">
         <v>894</v>
       </c>
       <c r="G78" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H78" t="s">
         <v>28</v>
       </c>
-      <c r="I78"/>
+      <c r="I78" t="s">
+        <v>639</v>
+      </c>
       <c r="J78" t="s">
-        <v>901</v>
+        <v>895</v>
       </c>
       <c r="K78"/>
       <c r="L78">
-        <v>34000</v>
+        <v>74000</v>
       </c>
       <c r="M78" t="s">
-        <v>145</v>
+        <v>896</v>
       </c>
       <c r="N78" t="s">
+        <v>32</v>
+      </c>
+      <c r="O78" t="s">
+        <v>897</v>
+      </c>
+      <c r="P78" t="s">
+        <v>898</v>
+      </c>
+      <c r="Q78"/>
+      <c r="R78" t="s">
+        <v>899</v>
+      </c>
+      <c r="S78" t="s">
+        <v>900</v>
+      </c>
+      <c r="T78" t="s">
+        <v>901</v>
+      </c>
+      <c r="U78" t="s">
         <v>902</v>
       </c>
-      <c r="O78"/>
-[...7 lines deleted...]
-      <c r="U78"/>
       <c r="V78" t="s">
         <v>903</v>
       </c>
       <c r="W78" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
         <v>905</v>
       </c>
-      <c r="B79" t="s">
+      <c r="B79"/>
+      <c r="C79" t="s">
+        <v>139</v>
+      </c>
+      <c r="D79" t="s">
         <v>906</v>
       </c>
-      <c r="C79" t="s">
-[...2 lines deleted...]
-      <c r="D79"/>
       <c r="E79" t="s">
         <v>907</v>
       </c>
       <c r="F79" t="s">
-        <v>908</v>
+        <v>519</v>
       </c>
       <c r="G79" t="s">
         <v>45</v>
       </c>
       <c r="H79" t="s">
-        <v>28</v>
+        <v>908</v>
       </c>
       <c r="I79" t="s">
-        <v>639</v>
+        <v>909</v>
       </c>
       <c r="J79" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="K79"/>
       <c r="L79">
-        <v>74000</v>
+        <v>69700</v>
       </c>
       <c r="M79" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="N79" t="s">
         <v>32</v>
       </c>
-      <c r="O79" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O79"/>
       <c r="P79" t="s">
-        <v>912</v>
+        <v>33</v>
       </c>
       <c r="Q79"/>
       <c r="R79" t="s">
+        <v>221</v>
+      </c>
+      <c r="S79" t="s">
+        <v>912</v>
+      </c>
+      <c r="T79" t="s">
         <v>913</v>
       </c>
-      <c r="S79" t="s">
+      <c r="U79" t="s">
         <v>914</v>
       </c>
-      <c r="T79" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="V79"/>
+      <c r="W79"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
-        <v>919</v>
+        <v>915</v>
       </c>
       <c r="B80"/>
       <c r="C80" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="D80" t="s">
+        <v>916</v>
+      </c>
+      <c r="D80"/>
+      <c r="E80" t="s">
+        <v>917</v>
+      </c>
+      <c r="F80" t="s">
+        <v>918</v>
+      </c>
+      <c r="G80" t="s">
+        <v>27</v>
+      </c>
+      <c r="H80" t="s">
+        <v>28</v>
+      </c>
+      <c r="I80" t="s">
+        <v>919</v>
+      </c>
+      <c r="J80" t="s">
         <v>920</v>
-      </c>
-[...16 lines deleted...]
-        <v>924</v>
       </c>
       <c r="K80"/>
       <c r="L80">
-        <v>69700</v>
+        <v>12000</v>
       </c>
       <c r="M80" t="s">
-        <v>925</v>
+        <v>407</v>
       </c>
       <c r="N80" t="s">
         <v>32</v>
       </c>
-      <c r="O80"/>
+      <c r="O80" t="s">
+        <v>921</v>
+      </c>
       <c r="P80" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q80"/>
+        <v>922</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>923</v>
+      </c>
       <c r="R80" t="s">
-        <v>221</v>
+        <v>924</v>
       </c>
       <c r="S80" t="s">
+        <v>925</v>
+      </c>
+      <c r="T80" t="s">
         <v>926</v>
       </c>
-      <c r="T80" t="s">
+      <c r="U80" t="s">
         <v>927</v>
       </c>
-      <c r="U80" t="s">
+      <c r="V80" t="s">
         <v>928</v>
       </c>
-      <c r="V80"/>
-      <c r="W80"/>
+      <c r="W80" t="s">
+        <v>929</v>
+      </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
-        <v>929</v>
-[...1 lines deleted...]
-      <c r="B81"/>
+        <v>930</v>
+      </c>
+      <c r="B81" t="s">
+        <v>931</v>
+      </c>
       <c r="C81" t="s">
-        <v>930</v>
-[...1 lines deleted...]
-      <c r="D81"/>
+        <v>139</v>
+      </c>
+      <c r="D81" t="s">
+        <v>932</v>
+      </c>
       <c r="E81" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="F81" t="s">
-        <v>932</v>
+        <v>26</v>
       </c>
       <c r="G81" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H81" t="s">
         <v>28</v>
       </c>
       <c r="I81" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="J81" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="K81"/>
       <c r="L81">
-        <v>12000</v>
+        <v>73011</v>
       </c>
       <c r="M81" t="s">
-        <v>407</v>
+        <v>936</v>
       </c>
       <c r="N81" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>937</v>
+      </c>
+      <c r="O81"/>
       <c r="P81" t="s">
-        <v>936</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q81"/>
       <c r="R81" t="s">
         <v>938</v>
       </c>
       <c r="S81" t="s">
         <v>939</v>
       </c>
       <c r="T81" t="s">
         <v>940</v>
       </c>
       <c r="U81" t="s">
         <v>941</v>
       </c>
       <c r="V81" t="s">
         <v>942</v>
       </c>
       <c r="W81" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
         <v>944</v>
       </c>
       <c r="B82" t="s">
         <v>945</v>
       </c>
       <c r="C82" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="D82" t="s">
+        <v>745</v>
+      </c>
+      <c r="D82"/>
+      <c r="E82" t="s">
         <v>946</v>
       </c>
-      <c r="E82" t="s">
+      <c r="F82" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G82" t="s">
         <v>45</v>
       </c>
       <c r="H82" t="s">
-        <v>28</v>
+        <v>948</v>
       </c>
       <c r="I82" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="J82" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="K82"/>
       <c r="L82">
-        <v>73011</v>
+        <v>38500</v>
       </c>
       <c r="M82" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="N82" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="O82"/>
       <c r="P82" t="s">
         <v>33</v>
       </c>
       <c r="Q82"/>
       <c r="R82" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="S82" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="T82" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="U82" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="V82" t="s">
-        <v>956</v>
-[...1 lines deleted...]
-      <c r="W82" t="s">
         <v>957</v>
       </c>
+      <c r="W82"/>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
         <v>958</v>
       </c>
       <c r="B83" t="s">
         <v>959</v>
       </c>
       <c r="C83" t="s">
-        <v>759</v>
-[...1 lines deleted...]
-      <c r="D83"/>
+        <v>139</v>
+      </c>
+      <c r="D83" t="s">
+        <v>960</v>
+      </c>
       <c r="E83" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F83" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="G83" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H83" t="s">
-        <v>962</v>
-[...1 lines deleted...]
-      <c r="I83" t="s">
+        <v>209</v>
+      </c>
+      <c r="I83"/>
+      <c r="J83" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="K83"/>
       <c r="L83">
-        <v>38500</v>
+        <v>34000</v>
       </c>
       <c r="M83" t="s">
-        <v>965</v>
+        <v>416</v>
       </c>
       <c r="N83" t="s">
-        <v>966</v>
+        <v>964</v>
       </c>
       <c r="O83"/>
       <c r="P83" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q83"/>
+        <v>147</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>965</v>
+      </c>
       <c r="R83" t="s">
+        <v>966</v>
+      </c>
+      <c r="S83" t="s">
         <v>967</v>
       </c>
-      <c r="S83" t="s">
+      <c r="T83" t="s">
         <v>968</v>
       </c>
-      <c r="T83" t="s">
+      <c r="U83" t="s">
         <v>969</v>
       </c>
-      <c r="U83" t="s">
+      <c r="V83" t="s">
         <v>970</v>
       </c>
-      <c r="V83" t="s">
+      <c r="W83" t="s">
         <v>971</v>
       </c>
-      <c r="W83"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
         <v>972</v>
       </c>
       <c r="B84" t="s">
         <v>973</v>
       </c>
       <c r="C84" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="D84" t="s">
+        <v>24</v>
+      </c>
+      <c r="D84"/>
+      <c r="E84" t="s">
         <v>974</v>
       </c>
-      <c r="E84" t="s">
+      <c r="F84" t="s">
+        <v>26</v>
+      </c>
+      <c r="G84" t="s">
+        <v>45</v>
+      </c>
+      <c r="H84" t="s">
+        <v>28</v>
+      </c>
+      <c r="I84" t="s">
         <v>975</v>
       </c>
-      <c r="F84" t="s">
+      <c r="J84" t="s">
         <v>976</v>
-      </c>
-[...8 lines deleted...]
-        <v>977</v>
       </c>
       <c r="K84"/>
       <c r="L84">
-        <v>34000</v>
+        <v>15000</v>
       </c>
       <c r="M84" t="s">
-        <v>416</v>
+        <v>977</v>
       </c>
       <c r="N84" t="s">
         <v>978</v>
       </c>
       <c r="O84"/>
       <c r="P84" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="Q84" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q84"/>
+      <c r="R84" t="s">
         <v>979</v>
       </c>
-      <c r="R84" t="s">
+      <c r="S84" t="s">
         <v>980</v>
       </c>
-      <c r="S84" t="s">
+      <c r="T84" t="s">
         <v>981</v>
       </c>
-      <c r="T84" t="s">
+      <c r="U84" t="s">
         <v>982</v>
       </c>
-      <c r="U84" t="s">
+      <c r="V84" t="s">
         <v>983</v>
       </c>
-      <c r="V84" t="s">
+      <c r="W84" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
+        <v>985</v>
+      </c>
+      <c r="B85" t="s">
         <v>986</v>
-      </c>
-[...1 lines deleted...]
-        <v>987</v>
       </c>
       <c r="C85" t="s">
         <v>24</v>
       </c>
       <c r="D85"/>
       <c r="E85" t="s">
+        <v>987</v>
+      </c>
+      <c r="F85" t="s">
         <v>988</v>
       </c>
-      <c r="F85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G85" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H85" t="s">
-        <v>28</v>
+        <v>948</v>
       </c>
       <c r="I85" t="s">
         <v>989</v>
       </c>
       <c r="J85" t="s">
         <v>990</v>
       </c>
       <c r="K85"/>
       <c r="L85">
-        <v>15000</v>
+        <v>34520</v>
       </c>
       <c r="M85" t="s">
         <v>991</v>
       </c>
       <c r="N85" t="s">
         <v>992</v>
       </c>
       <c r="O85"/>
       <c r="P85" t="s">
-        <v>33</v>
+        <v>993</v>
       </c>
       <c r="Q85"/>
       <c r="R85" t="s">
-        <v>993</v>
+        <v>417</v>
       </c>
       <c r="S85" t="s">
         <v>994</v>
       </c>
       <c r="T85" t="s">
         <v>995</v>
       </c>
       <c r="U85" t="s">
         <v>996</v>
       </c>
       <c r="V85" t="s">
         <v>997</v>
       </c>
       <c r="W85" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
         <v>999</v>
       </c>
       <c r="B86" t="s">
         <v>1000</v>
       </c>
       <c r="C86" t="s">
         <v>24</v>
       </c>
       <c r="D86"/>
       <c r="E86" t="s">
         <v>1001</v>
       </c>
       <c r="F86" t="s">
         <v>1002</v>
       </c>
       <c r="G86" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H86" t="s">
-        <v>962</v>
+        <v>266</v>
       </c>
       <c r="I86" t="s">
         <v>1003</v>
       </c>
       <c r="J86" t="s">
         <v>1004</v>
       </c>
       <c r="K86"/>
       <c r="L86">
-        <v>34520</v>
+        <v>42660</v>
       </c>
       <c r="M86" t="s">
         <v>1005</v>
       </c>
       <c r="N86" t="s">
-        <v>1006</v>
+        <v>242</v>
       </c>
       <c r="O86"/>
       <c r="P86" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
       <c r="Q86"/>
       <c r="R86" t="s">
-        <v>417</v>
+        <v>671</v>
       </c>
       <c r="S86" t="s">
+        <v>1007</v>
+      </c>
+      <c r="T86" t="s">
         <v>1008</v>
       </c>
-      <c r="T86" t="s">
+      <c r="U86" t="s">
         <v>1009</v>
       </c>
-      <c r="U86" t="s">
+      <c r="V86" t="s">
         <v>1010</v>
       </c>
-      <c r="V86" t="s">
+      <c r="W86" t="s">
         <v>1011</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B87" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
       <c r="C87" t="s">
         <v>24</v>
       </c>
       <c r="D87"/>
       <c r="E87" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F87" t="s">
         <v>1015</v>
       </c>
-      <c r="F87" t="s">
+      <c r="G87" t="s">
+        <v>27</v>
+      </c>
+      <c r="H87" t="s">
+        <v>77</v>
+      </c>
+      <c r="I87" t="s">
         <v>1016</v>
       </c>
-      <c r="G87" t="s">
-[...5 lines deleted...]
-      <c r="I87" t="s">
+      <c r="J87" t="s">
         <v>1017</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018</v>
       </c>
       <c r="K87"/>
       <c r="L87">
-        <v>42660</v>
+        <v>34220</v>
       </c>
       <c r="M87" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="N87" t="s">
-        <v>242</v>
+        <v>129</v>
       </c>
       <c r="O87"/>
       <c r="P87" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="Q87"/>
       <c r="R87" t="s">
-        <v>671</v>
+        <v>1020</v>
       </c>
       <c r="S87" t="s">
         <v>1021</v>
       </c>
       <c r="T87" t="s">
         <v>1022</v>
       </c>
       <c r="U87" t="s">
         <v>1023</v>
       </c>
       <c r="V87" t="s">
         <v>1024</v>
       </c>
       <c r="W87" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
         <v>1026</v>
       </c>
       <c r="B88" t="s">
         <v>1027</v>
       </c>
       <c r="C88" t="s">
         <v>24</v>
       </c>
       <c r="D88"/>
       <c r="E88" t="s">
         <v>1028</v>
       </c>
       <c r="F88" t="s">
+        <v>853</v>
+      </c>
+      <c r="G88" t="s">
+        <v>45</v>
+      </c>
+      <c r="H88" t="s">
         <v>1029</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I88" t="s">
         <v>1030</v>
       </c>
       <c r="J88" t="s">
         <v>1031</v>
       </c>
       <c r="K88"/>
       <c r="L88">
-        <v>34220</v>
+        <v>26110</v>
       </c>
       <c r="M88" t="s">
         <v>1032</v>
       </c>
       <c r="N88" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="O88"/>
       <c r="P88" t="s">
         <v>1033</v>
       </c>
       <c r="Q88"/>
       <c r="R88" t="s">
+        <v>966</v>
+      </c>
+      <c r="S88" t="s">
         <v>1034</v>
       </c>
-      <c r="S88" t="s">
+      <c r="T88" t="s">
         <v>1035</v>
       </c>
-      <c r="T88" t="s">
+      <c r="U88" t="s">
         <v>1036</v>
       </c>
-      <c r="U88" t="s">
+      <c r="V88" t="s">
         <v>1037</v>
       </c>
-      <c r="V88" t="s">
+      <c r="W88" t="s">
         <v>1038</v>
-      </c>
-[...1 lines deleted...]
-        <v>1039</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B89" t="s">
         <v>1040</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" t="s">
-        <v>24</v>
+        <v>207</v>
       </c>
       <c r="D89"/>
       <c r="E89" t="s">
-        <v>1042</v>
+        <v>1041</v>
       </c>
       <c r="F89" t="s">
-        <v>867</v>
+        <v>26</v>
       </c>
       <c r="G89" t="s">
         <v>45</v>
       </c>
       <c r="H89" t="s">
-        <v>1043</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="I89"/>
       <c r="J89" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="K89"/>
       <c r="L89">
-        <v>26110</v>
+        <v>42000</v>
       </c>
       <c r="M89" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="N89" t="s">
-        <v>32</v>
+        <v>1044</v>
       </c>
       <c r="O89"/>
       <c r="P89" t="s">
+        <v>1045</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>1046</v>
+      </c>
+      <c r="R89" t="s">
         <v>1047</v>
-      </c>
-[...2 lines deleted...]
-        <v>980</v>
       </c>
       <c r="S89" t="s">
         <v>1048</v>
       </c>
       <c r="T89" t="s">
         <v>1049</v>
       </c>
       <c r="U89" t="s">
         <v>1050</v>
       </c>
       <c r="V89" t="s">
         <v>1051</v>
       </c>
       <c r="W89" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
         <v>1053</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B90"/>
       <c r="C90" t="s">
-        <v>207</v>
+        <v>42</v>
       </c>
       <c r="D90"/>
       <c r="E90" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F90" t="s">
         <v>1055</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G90" t="s">
         <v>45</v>
       </c>
       <c r="H90" t="s">
-        <v>113</v>
+        <v>908</v>
       </c>
       <c r="I90"/>
       <c r="J90" t="s">
         <v>1056</v>
       </c>
       <c r="K90"/>
       <c r="L90">
-        <v>42000</v>
+        <v>42300</v>
       </c>
       <c r="M90" t="s">
         <v>1057</v>
       </c>
       <c r="N90" t="s">
-        <v>1058</v>
+        <v>32</v>
       </c>
       <c r="O90"/>
       <c r="P90" t="s">
+        <v>1058</v>
+      </c>
+      <c r="Q90"/>
+      <c r="R90" t="s">
         <v>1059</v>
       </c>
-      <c r="Q90" t="s">
+      <c r="S90" t="s">
         <v>1060</v>
       </c>
-      <c r="R90" t="s">
+      <c r="T90" t="s">
         <v>1061</v>
       </c>
-      <c r="S90" t="s">
+      <c r="U90" t="s">
         <v>1062</v>
       </c>
-      <c r="T90" t="s">
+      <c r="V90" t="s">
         <v>1063</v>
       </c>
-      <c r="U90" t="s">
+      <c r="W90" t="s">
         <v>1064</v>
-      </c>
-[...4 lines deleted...]
-        <v>1066</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="B91"/>
+        <v>1065</v>
+      </c>
+      <c r="B91" t="s">
+        <v>1066</v>
+      </c>
       <c r="C91" t="s">
         <v>42</v>
       </c>
       <c r="D91"/>
       <c r="E91" t="s">
-        <v>1068</v>
+        <v>1067</v>
       </c>
       <c r="F91" t="s">
-        <v>1069</v>
+        <v>311</v>
       </c>
       <c r="G91" t="s">
         <v>45</v>
       </c>
       <c r="H91" t="s">
-        <v>922</v>
-[...1 lines deleted...]
-      <c r="I91"/>
+        <v>948</v>
+      </c>
+      <c r="I91" t="s">
+        <v>1068</v>
+      </c>
       <c r="J91" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
       <c r="K91"/>
       <c r="L91">
-        <v>42300</v>
+        <v>42600</v>
       </c>
       <c r="M91" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="N91" t="s">
-        <v>32</v>
+        <v>129</v>
       </c>
       <c r="O91"/>
       <c r="P91" t="s">
-        <v>1072</v>
+        <v>33</v>
       </c>
       <c r="Q91"/>
       <c r="R91" t="s">
+        <v>1071</v>
+      </c>
+      <c r="S91" t="s">
+        <v>1072</v>
+      </c>
+      <c r="T91" t="s">
         <v>1073</v>
       </c>
-      <c r="S91" t="s">
+      <c r="U91" t="s">
         <v>1074</v>
       </c>
-      <c r="T91" t="s">
+      <c r="V91" t="s">
         <v>1075</v>
       </c>
-      <c r="U91" t="s">
+      <c r="W91" t="s">
         <v>1076</v>
-      </c>
-[...4 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B92" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C92" t="s">
         <v>1079</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D92"/>
       <c r="E92" t="s">
-        <v>1081</v>
+        <v>1080</v>
       </c>
       <c r="F92" t="s">
-        <v>311</v>
+        <v>734</v>
       </c>
       <c r="G92" t="s">
         <v>45</v>
       </c>
       <c r="H92" t="s">
-        <v>962</v>
-[...3 lines deleted...]
-      </c>
+        <v>908</v>
+      </c>
+      <c r="I92"/>
       <c r="J92" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="K92"/>
       <c r="L92">
-        <v>42600</v>
+        <v>42700</v>
       </c>
       <c r="M92" t="s">
-        <v>1084</v>
+        <v>1082</v>
       </c>
       <c r="N92" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="O92"/>
       <c r="P92" t="s">
-        <v>33</v>
+        <v>1083</v>
       </c>
       <c r="Q92"/>
       <c r="R92" t="s">
+        <v>1084</v>
+      </c>
+      <c r="S92" t="s">
         <v>1085</v>
       </c>
-      <c r="S92" t="s">
+      <c r="T92" t="s">
         <v>1086</v>
       </c>
-      <c r="T92" t="s">
+      <c r="U92" t="s">
         <v>1087</v>
       </c>
-      <c r="U92" t="s">
+      <c r="V92" t="s">
         <v>1088</v>
       </c>
-      <c r="V92" t="s">
+      <c r="W92" t="s">
         <v>1089</v>
-      </c>
-[...1 lines deleted...]
-        <v>1090</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" t="s">
-        <v>1091</v>
-[...3 lines deleted...]
-      </c>
+        <v>1090</v>
+      </c>
+      <c r="B93"/>
       <c r="C93" t="s">
-        <v>1093</v>
+        <v>42</v>
       </c>
       <c r="D93"/>
       <c r="E93" t="s">
-        <v>1094</v>
+        <v>1091</v>
       </c>
       <c r="F93" t="s">
-        <v>748</v>
+        <v>311</v>
       </c>
       <c r="G93" t="s">
         <v>45</v>
       </c>
       <c r="H93" t="s">
-        <v>922</v>
-[...1 lines deleted...]
-      <c r="I93"/>
+        <v>948</v>
+      </c>
+      <c r="I93" t="s">
+        <v>1092</v>
+      </c>
       <c r="J93" t="s">
-        <v>1095</v>
+        <v>1093</v>
       </c>
       <c r="K93"/>
       <c r="L93">
-        <v>42700</v>
+        <v>42140</v>
       </c>
       <c r="M93" t="s">
-        <v>1096</v>
+        <v>1094</v>
       </c>
       <c r="N93" t="s">
         <v>32</v>
       </c>
       <c r="O93"/>
       <c r="P93" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>1095</v>
+      </c>
+      <c r="R93" t="s">
+        <v>1096</v>
+      </c>
+      <c r="S93" t="s">
         <v>1097</v>
       </c>
-      <c r="Q93"/>
-      <c r="R93" t="s">
+      <c r="T93" t="s">
         <v>1098</v>
       </c>
-      <c r="S93" t="s">
+      <c r="U93"/>
+      <c r="V93">
+        <v>33477549503</v>
+      </c>
+      <c r="W93" t="s">
         <v>1099</v>
-      </c>
-[...10 lines deleted...]
-        <v>1103</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
-        <v>1104</v>
+        <v>1100</v>
       </c>
       <c r="B94"/>
       <c r="C94" t="s">
-        <v>42</v>
+        <v>155</v>
       </c>
       <c r="D94"/>
       <c r="E94" t="s">
-        <v>1105</v>
+        <v>1101</v>
       </c>
       <c r="F94" t="s">
-        <v>311</v>
+        <v>1102</v>
       </c>
       <c r="G94" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H94" t="s">
-        <v>962</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I94"/>
       <c r="J94" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
       <c r="K94"/>
       <c r="L94">
-        <v>42140</v>
+        <v>31400</v>
       </c>
       <c r="M94" t="s">
-        <v>1108</v>
+        <v>750</v>
       </c>
       <c r="N94" t="s">
-        <v>32</v>
+        <v>1104</v>
       </c>
       <c r="O94"/>
       <c r="P94" t="s">
-        <v>33</v>
-[...12 lines deleted...]
-      </c>
+        <v>1105</v>
+      </c>
+      <c r="Q94"/>
+      <c r="R94"/>
+      <c r="S94"/>
+      <c r="T94"/>
       <c r="U94"/>
-      <c r="V94">
-        <v>33477549503</v>
+      <c r="V94" t="s">
+        <v>1106</v>
       </c>
       <c r="W94" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="B95"/>
       <c r="C95" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="D95"/>
+        <v>139</v>
+      </c>
+      <c r="D95" t="s">
+        <v>1109</v>
+      </c>
       <c r="E95" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="F95" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
       <c r="G95" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H95" t="s">
-        <v>92</v>
+        <v>1112</v>
       </c>
       <c r="I95"/>
       <c r="J95" t="s">
-        <v>1117</v>
+        <v>1113</v>
       </c>
       <c r="K95"/>
       <c r="L95">
-        <v>31400</v>
+        <v>38000</v>
       </c>
       <c r="M95" t="s">
-        <v>764</v>
+        <v>580</v>
       </c>
       <c r="N95" t="s">
-        <v>1118</v>
+        <v>1114</v>
       </c>
       <c r="O95"/>
       <c r="P95" t="s">
+        <v>1115</v>
+      </c>
+      <c r="Q95"/>
+      <c r="R95" t="s">
+        <v>1116</v>
+      </c>
+      <c r="S95" t="s">
+        <v>1117</v>
+      </c>
+      <c r="T95" t="s">
+        <v>1118</v>
+      </c>
+      <c r="U95" t="s">
         <v>1119</v>
       </c>
-      <c r="Q95"/>
-[...9 lines deleted...]
-      </c>
+      <c r="V95"/>
+      <c r="W95"/>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
-        <v>1122</v>
+        <v>1120</v>
       </c>
       <c r="B96"/>
       <c r="C96" t="s">
         <v>139</v>
       </c>
       <c r="D96" t="s">
-        <v>1123</v>
+        <v>746</v>
       </c>
       <c r="E96" t="s">
-        <v>1124</v>
+        <v>1121</v>
       </c>
       <c r="F96" t="s">
-        <v>1125</v>
+        <v>690</v>
       </c>
       <c r="G96" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H96" t="s">
-        <v>1126</v>
+        <v>230</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="K96"/>
       <c r="L96">
-        <v>38000</v>
+        <v>34398</v>
       </c>
       <c r="M96" t="s">
-        <v>580</v>
+        <v>145</v>
       </c>
       <c r="N96" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
       <c r="O96"/>
       <c r="P96" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="Q96"/>
-      <c r="R96" t="s">
-[...12 lines deleted...]
-      <c r="W96"/>
+      <c r="R96"/>
+      <c r="S96"/>
+      <c r="T96"/>
+      <c r="U96"/>
+      <c r="V96" t="s">
+        <v>1125</v>
+      </c>
+      <c r="W96" t="s">
+        <v>1126</v>
+      </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
-        <v>1134</v>
-[...1 lines deleted...]
-      <c r="B97"/>
+        <v>1127</v>
+      </c>
+      <c r="B97" t="s">
+        <v>1128</v>
+      </c>
       <c r="C97" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="D97"/>
       <c r="E97" t="s">
-        <v>1135</v>
+        <v>1129</v>
       </c>
       <c r="F97" t="s">
-        <v>690</v>
+        <v>807</v>
       </c>
       <c r="G97" t="s">
         <v>27</v>
       </c>
       <c r="H97" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="I97"/>
+        <v>194</v>
+      </c>
+      <c r="I97" t="s">
+        <v>1130</v>
+      </c>
       <c r="J97" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="K97"/>
       <c r="L97">
-        <v>34398</v>
+        <v>32300</v>
       </c>
       <c r="M97" t="s">
-        <v>145</v>
+        <v>1132</v>
       </c>
       <c r="N97" t="s">
-        <v>1137</v>
+        <v>129</v>
       </c>
       <c r="O97"/>
       <c r="P97" t="s">
+        <v>1133</v>
+      </c>
+      <c r="Q97"/>
+      <c r="R97" t="s">
+        <v>1134</v>
+      </c>
+      <c r="S97" t="s">
+        <v>1135</v>
+      </c>
+      <c r="T97" t="s">
+        <v>683</v>
+      </c>
+      <c r="U97" t="s">
+        <v>1136</v>
+      </c>
+      <c r="V97" t="s">
+        <v>1137</v>
+      </c>
+      <c r="W97" t="s">
         <v>1138</v>
-      </c>
-[...9 lines deleted...]
-        <v>1140</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
-        <v>1141</v>
+        <v>1139</v>
       </c>
       <c r="B98" t="s">
-        <v>1142</v>
+        <v>1140</v>
       </c>
       <c r="C98" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D98"/>
       <c r="E98" t="s">
-        <v>1143</v>
+        <v>1141</v>
       </c>
       <c r="F98" t="s">
-        <v>821</v>
+        <v>91</v>
       </c>
       <c r="G98" t="s">
         <v>27</v>
       </c>
       <c r="H98" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I98"/>
       <c r="J98" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="K98"/>
       <c r="L98">
-        <v>32300</v>
+        <v>31220</v>
       </c>
       <c r="M98" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="N98" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="O98"/>
       <c r="P98" t="s">
-        <v>1147</v>
+        <v>544</v>
       </c>
       <c r="Q98"/>
       <c r="R98" t="s">
+        <v>1144</v>
+      </c>
+      <c r="S98" t="s">
+        <v>1145</v>
+      </c>
+      <c r="T98" t="s">
+        <v>1146</v>
+      </c>
+      <c r="U98" t="s">
+        <v>1147</v>
+      </c>
+      <c r="V98"/>
+      <c r="W98" t="s">
         <v>1148</v>
-      </c>
-[...13 lines deleted...]
-        <v>1152</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
-        <v>1153</v>
-[...3 lines deleted...]
-      </c>
+        <v>1149</v>
+      </c>
+      <c r="B99"/>
       <c r="C99" t="s">
         <v>24</v>
       </c>
       <c r="D99"/>
       <c r="E99" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
       <c r="F99" t="s">
-        <v>91</v>
+        <v>1055</v>
       </c>
       <c r="G99" t="s">
         <v>27</v>
       </c>
       <c r="H99" t="s">
         <v>28</v>
       </c>
       <c r="I99"/>
       <c r="J99" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="K99"/>
       <c r="L99">
-        <v>31220</v>
+        <v>82800</v>
       </c>
       <c r="M99" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="N99" t="s">
         <v>32</v>
       </c>
       <c r="O99"/>
       <c r="P99" t="s">
-        <v>544</v>
+        <v>1153</v>
       </c>
       <c r="Q99"/>
-      <c r="R99" t="s">
-[...11 lines deleted...]
-      <c r="V99"/>
+      <c r="R99"/>
+      <c r="S99"/>
+      <c r="T99"/>
+      <c r="U99"/>
+      <c r="V99" t="s">
+        <v>1154</v>
+      </c>
       <c r="W99" t="s">
-        <v>1162</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
-        <v>1163</v>
+        <v>1156</v>
       </c>
       <c r="B100"/>
       <c r="C100" t="s">
-        <v>24</v>
+        <v>745</v>
       </c>
       <c r="D100"/>
       <c r="E100" t="s">
-        <v>1164</v>
+        <v>1157</v>
       </c>
       <c r="F100" t="s">
-        <v>1069</v>
+        <v>734</v>
       </c>
       <c r="G100" t="s">
         <v>27</v>
       </c>
       <c r="H100" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I100"/>
+        <v>948</v>
+      </c>
+      <c r="I100" t="s">
+        <v>1158</v>
+      </c>
       <c r="J100" t="s">
-        <v>1165</v>
+        <v>1159</v>
       </c>
       <c r="K100"/>
       <c r="L100">
-        <v>82800</v>
+        <v>66800</v>
       </c>
       <c r="M100" t="s">
-        <v>1166</v>
+        <v>1160</v>
       </c>
       <c r="N100" t="s">
-        <v>32</v>
+        <v>1161</v>
       </c>
       <c r="O100"/>
       <c r="P100" t="s">
-        <v>1167</v>
+        <v>33</v>
       </c>
       <c r="Q100"/>
-      <c r="R100"/>
-[...2 lines deleted...]
-      <c r="U100"/>
+      <c r="R100" t="s">
+        <v>1162</v>
+      </c>
+      <c r="S100" t="s">
+        <v>1163</v>
+      </c>
+      <c r="T100" t="s">
+        <v>1164</v>
+      </c>
+      <c r="U100" t="s">
+        <v>1165</v>
+      </c>
       <c r="V100" t="s">
-        <v>1168</v>
-[...3 lines deleted...]
-      </c>
+        <v>1166</v>
+      </c>
+      <c r="W100"/>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
-        <v>1170</v>
-[...1 lines deleted...]
-      <c r="B101"/>
+        <v>1167</v>
+      </c>
+      <c r="B101" t="s">
+        <v>1168</v>
+      </c>
       <c r="C101" t="s">
-        <v>759</v>
-[...1 lines deleted...]
-      <c r="D101"/>
+        <v>139</v>
+      </c>
+      <c r="D101" t="s">
+        <v>746</v>
+      </c>
       <c r="E101" t="s">
-        <v>1171</v>
+        <v>1169</v>
       </c>
       <c r="F101" t="s">
-        <v>748</v>
+        <v>26</v>
       </c>
       <c r="G101" t="s">
         <v>27</v>
       </c>
       <c r="H101" t="s">
-        <v>962</v>
-[...3 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="I101"/>
       <c r="J101" t="s">
-        <v>1173</v>
-[...1 lines deleted...]
-      <c r="K101"/>
+        <v>1170</v>
+      </c>
+      <c r="K101" t="s">
+        <v>1171</v>
+      </c>
       <c r="L101">
-        <v>66800</v>
+        <v>31055</v>
       </c>
       <c r="M101" t="s">
-        <v>1174</v>
+        <v>750</v>
       </c>
       <c r="N101" t="s">
-        <v>1175</v>
+        <v>1123</v>
       </c>
       <c r="O101"/>
       <c r="P101" t="s">
-        <v>33</v>
+        <v>117</v>
       </c>
       <c r="Q101"/>
-      <c r="R101" t="s">
-[...14 lines deleted...]
-      <c r="W101"/>
+      <c r="R101"/>
+      <c r="S101"/>
+      <c r="T101"/>
+      <c r="U101"/>
+      <c r="V101"/>
+      <c r="W101" t="s">
+        <v>1172</v>
+      </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
-        <v>1181</v>
-[...3 lines deleted...]
-      </c>
+        <v>1173</v>
+      </c>
+      <c r="B102"/>
       <c r="C102" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>1174</v>
+      </c>
+      <c r="D102"/>
       <c r="E102" t="s">
-        <v>1183</v>
+        <v>1175</v>
       </c>
       <c r="F102" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="G102" t="s">
         <v>27</v>
       </c>
       <c r="H102" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="I102"/>
+        <v>113</v>
+      </c>
+      <c r="I102" t="s">
+        <v>1176</v>
+      </c>
       <c r="J102" t="s">
-        <v>1184</v>
-[...3 lines deleted...]
-      </c>
+        <v>1177</v>
+      </c>
+      <c r="K102"/>
       <c r="L102">
-        <v>31055</v>
+        <v>31000</v>
       </c>
       <c r="M102" t="s">
-        <v>764</v>
+        <v>750</v>
       </c>
       <c r="N102" t="s">
-        <v>1137</v>
+        <v>1178</v>
       </c>
       <c r="O102"/>
       <c r="P102" t="s">
-        <v>117</v>
+        <v>33</v>
       </c>
       <c r="Q102"/>
-      <c r="R102"/>
-[...3 lines deleted...]
-      <c r="V102"/>
+      <c r="R102" t="s">
+        <v>1179</v>
+      </c>
+      <c r="S102" t="s">
+        <v>1180</v>
+      </c>
+      <c r="T102" t="s">
+        <v>566</v>
+      </c>
+      <c r="U102" t="s">
+        <v>1181</v>
+      </c>
+      <c r="V102" t="s">
+        <v>1182</v>
+      </c>
       <c r="W102" t="s">
-        <v>1186</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
-        <v>1187</v>
-[...1 lines deleted...]
-      <c r="B103"/>
+        <v>1184</v>
+      </c>
+      <c r="B103" t="s">
+        <v>1185</v>
+      </c>
       <c r="C103" t="s">
-        <v>1188</v>
+        <v>207</v>
       </c>
       <c r="D103"/>
       <c r="E103" t="s">
-        <v>1189</v>
+        <v>1186</v>
       </c>
       <c r="F103" t="s">
-        <v>91</v>
+        <v>1187</v>
       </c>
       <c r="G103" t="s">
         <v>27</v>
       </c>
       <c r="H103" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="I103" t="s">
-        <v>1190</v>
+        <v>413</v>
       </c>
       <c r="J103" t="s">
-        <v>1191</v>
+        <v>1188</v>
       </c>
       <c r="K103"/>
       <c r="L103">
-        <v>31000</v>
+        <v>34070</v>
       </c>
       <c r="M103" t="s">
-        <v>764</v>
+        <v>145</v>
       </c>
       <c r="N103" t="s">
-        <v>1192</v>
+        <v>1189</v>
       </c>
       <c r="O103"/>
       <c r="P103" t="s">
         <v>33</v>
       </c>
       <c r="Q103"/>
       <c r="R103" t="s">
+        <v>1190</v>
+      </c>
+      <c r="S103" t="s">
+        <v>1191</v>
+      </c>
+      <c r="T103" t="s">
+        <v>1192</v>
+      </c>
+      <c r="U103" t="s">
         <v>1193</v>
       </c>
-      <c r="S103" t="s">
+      <c r="V103" t="s">
         <v>1194</v>
       </c>
-      <c r="T103" t="s">
-[...2 lines deleted...]
-      <c r="U103" t="s">
+      <c r="W103" t="s">
         <v>1195</v>
-      </c>
-[...4 lines deleted...]
-        <v>1197</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
-        <v>1198</v>
+        <v>1196</v>
       </c>
       <c r="B104" t="s">
-        <v>1199</v>
+        <v>1197</v>
       </c>
       <c r="C104" t="s">
-        <v>207</v>
+        <v>42</v>
       </c>
       <c r="D104"/>
       <c r="E104" t="s">
-        <v>1200</v>
+        <v>1198</v>
       </c>
       <c r="F104" t="s">
-        <v>1201</v>
+        <v>311</v>
       </c>
       <c r="G104" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H104" t="s">
         <v>28</v>
       </c>
       <c r="I104" t="s">
-        <v>413</v>
+        <v>1199</v>
       </c>
       <c r="J104" t="s">
-        <v>1202</v>
+        <v>1200</v>
       </c>
       <c r="K104"/>
       <c r="L104">
-        <v>34070</v>
+        <v>69007</v>
       </c>
       <c r="M104" t="s">
-        <v>145</v>
+        <v>80</v>
       </c>
       <c r="N104" t="s">
-        <v>1203</v>
+        <v>32</v>
       </c>
       <c r="O104"/>
       <c r="P104" t="s">
-        <v>33</v>
+        <v>1201</v>
       </c>
       <c r="Q104"/>
-      <c r="R104" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="R104"/>
+      <c r="S104"/>
+      <c r="T104"/>
+      <c r="U104"/>
+      <c r="V104"/>
+      <c r="W104"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" t="s">
-        <v>1210</v>
-[...3 lines deleted...]
-      </c>
+        <v>1202</v>
+      </c>
+      <c r="B105"/>
       <c r="C105" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D105"/>
       <c r="E105" t="s">
-        <v>1212</v>
+        <v>1203</v>
       </c>
       <c r="F105" t="s">
-        <v>311</v>
+        <v>26</v>
       </c>
       <c r="G105" t="s">
         <v>45</v>
       </c>
       <c r="H105" t="s">
         <v>28</v>
       </c>
       <c r="I105" t="s">
-        <v>1213</v>
+        <v>172</v>
       </c>
       <c r="J105" t="s">
-        <v>1214</v>
+        <v>1204</v>
       </c>
       <c r="K105"/>
-      <c r="L105">
-        <v>69007</v>
+      <c r="L105" t="s">
+        <v>1205</v>
       </c>
       <c r="M105" t="s">
-        <v>80</v>
+        <v>1206</v>
       </c>
       <c r="N105" t="s">
-        <v>32</v>
+        <v>1207</v>
       </c>
       <c r="O105"/>
       <c r="P105" t="s">
-        <v>1215</v>
+        <v>33</v>
       </c>
       <c r="Q105"/>
-      <c r="R105"/>
-[...2 lines deleted...]
-      <c r="U105"/>
+      <c r="R105" t="s">
+        <v>1208</v>
+      </c>
+      <c r="S105" t="s">
+        <v>1209</v>
+      </c>
+      <c r="T105" t="s">
+        <v>697</v>
+      </c>
+      <c r="U105" t="s">
+        <v>1210</v>
+      </c>
       <c r="V105"/>
-      <c r="W105"/>
+      <c r="W105" t="s">
+        <v>1211</v>
+      </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="B106"/>
       <c r="C106" t="s">
-        <v>24</v>
+        <v>745</v>
       </c>
       <c r="D106"/>
       <c r="E106" t="s">
-        <v>1217</v>
+        <v>1213</v>
       </c>
       <c r="F106" t="s">
-        <v>26</v>
+        <v>713</v>
       </c>
       <c r="G106" t="s">
         <v>45</v>
       </c>
       <c r="H106" t="s">
-        <v>28</v>
+        <v>908</v>
       </c>
       <c r="I106" t="s">
-        <v>172</v>
+        <v>1214</v>
       </c>
       <c r="J106" t="s">
-        <v>1218</v>
+        <v>1215</v>
       </c>
       <c r="K106"/>
-      <c r="L106" t="s">
-        <v>1219</v>
+      <c r="L106">
+        <v>38240</v>
       </c>
       <c r="M106" t="s">
-        <v>1220</v>
+        <v>1214</v>
       </c>
       <c r="N106" t="s">
-        <v>1221</v>
+        <v>32</v>
       </c>
       <c r="O106"/>
       <c r="P106" t="s">
-        <v>33</v>
+        <v>1216</v>
       </c>
       <c r="Q106"/>
-      <c r="R106" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="R106"/>
+      <c r="S106"/>
+      <c r="T106"/>
+      <c r="U106"/>
+      <c r="V106" t="s">
+        <v>1217</v>
+      </c>
+      <c r="W106"/>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" t="s">
-        <v>1226</v>
+        <v>1218</v>
       </c>
       <c r="B107"/>
       <c r="C107" t="s">
-        <v>759</v>
+        <v>294</v>
       </c>
       <c r="D107"/>
       <c r="E107" t="s">
-        <v>1227</v>
+        <v>1219</v>
       </c>
       <c r="F107" t="s">
-        <v>727</v>
+        <v>26</v>
       </c>
       <c r="G107" t="s">
         <v>45</v>
       </c>
       <c r="H107" t="s">
-        <v>922</v>
-[...3 lines deleted...]
-      </c>
+        <v>908</v>
+      </c>
+      <c r="I107"/>
       <c r="J107" t="s">
-        <v>1229</v>
+        <v>1220</v>
       </c>
       <c r="K107"/>
-      <c r="L107">
-        <v>38240</v>
+      <c r="L107" t="s">
+        <v>1221</v>
       </c>
       <c r="M107" t="s">
-        <v>1228</v>
+        <v>1222</v>
       </c>
       <c r="N107" t="s">
         <v>32</v>
       </c>
       <c r="O107"/>
       <c r="P107" t="s">
-        <v>1230</v>
-[...4 lines deleted...]
-      <c r="T107"/>
+        <v>1223</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>1224</v>
+      </c>
+      <c r="R107" t="s">
+        <v>772</v>
+      </c>
+      <c r="S107" t="s">
+        <v>1225</v>
+      </c>
+      <c r="T107" t="s">
+        <v>1226</v>
+      </c>
       <c r="U107"/>
       <c r="V107" t="s">
-        <v>1231</v>
+        <v>1227</v>
       </c>
       <c r="W107"/>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" t="s">
-        <v>1232</v>
+        <v>1228</v>
       </c>
       <c r="B108"/>
       <c r="C108" t="s">
-        <v>294</v>
+        <v>110</v>
       </c>
       <c r="D108"/>
       <c r="E108" t="s">
-        <v>1233</v>
+        <v>1229</v>
       </c>
       <c r="F108" t="s">
-        <v>26</v>
+        <v>734</v>
       </c>
       <c r="G108" t="s">
         <v>45</v>
       </c>
       <c r="H108" t="s">
-        <v>922</v>
-[...1 lines deleted...]
-      <c r="I108"/>
+        <v>77</v>
+      </c>
+      <c r="I108" t="s">
+        <v>1230</v>
+      </c>
       <c r="J108" t="s">
+        <v>1231</v>
+      </c>
+      <c r="K108"/>
+      <c r="L108">
+        <v>38240</v>
+      </c>
+      <c r="M108" t="s">
+        <v>1232</v>
+      </c>
+      <c r="N108" t="s">
+        <v>129</v>
+      </c>
+      <c r="O108" t="s">
+        <v>1233</v>
+      </c>
+      <c r="P108" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q108" t="s">
         <v>1234</v>
       </c>
-      <c r="K108"/>
-      <c r="L108" t="s">
+      <c r="R108" t="s">
         <v>1235</v>
       </c>
-      <c r="M108" t="s">
+      <c r="S108" t="s">
         <v>1236</v>
       </c>
-      <c r="N108" t="s">
-[...3 lines deleted...]
-      <c r="P108" t="s">
+      <c r="T108" t="s">
         <v>1237</v>
       </c>
-      <c r="Q108" t="s">
+      <c r="U108" t="s">
         <v>1238</v>
       </c>
-      <c r="R108" t="s">
-[...2 lines deleted...]
-      <c r="S108" t="s">
+      <c r="V108"/>
+      <c r="W108" t="s">
         <v>1239</v>
       </c>
-      <c r="T108" t="s">
-[...6 lines deleted...]
-      <c r="W108"/>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="B109"/>
       <c r="C109" t="s">
-        <v>110</v>
+        <v>745</v>
       </c>
       <c r="D109"/>
       <c r="E109" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="F109" t="s">
-        <v>748</v>
+        <v>311</v>
       </c>
       <c r="G109" t="s">
         <v>45</v>
       </c>
       <c r="H109" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="I109" t="s">
+        <v>948</v>
+      </c>
+      <c r="I109"/>
+      <c r="J109" t="s">
+        <v>1242</v>
+      </c>
+      <c r="K109"/>
+      <c r="L109" t="s">
+        <v>1243</v>
+      </c>
+      <c r="M109" t="s">
         <v>1244</v>
       </c>
-      <c r="J109" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="N109" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="O109"/>
       <c r="P109" t="s">
         <v>33</v>
       </c>
-      <c r="Q109" t="s">
+      <c r="Q109"/>
+      <c r="R109" t="s">
+        <v>1245</v>
+      </c>
+      <c r="S109" t="s">
+        <v>1246</v>
+      </c>
+      <c r="T109" t="s">
+        <v>1247</v>
+      </c>
+      <c r="U109" t="s">
         <v>1248</v>
       </c>
-      <c r="R109" t="s">
+      <c r="V109" t="s">
         <v>1249</v>
       </c>
-      <c r="S109" t="s">
+      <c r="W109" t="s">
         <v>1250</v>
-      </c>
-[...8 lines deleted...]
-        <v>1253</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" t="s">
-        <v>1254</v>
-[...1 lines deleted...]
-      <c r="B110"/>
+        <v>1251</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1252</v>
+      </c>
       <c r="C110" t="s">
-        <v>759</v>
+        <v>745</v>
       </c>
       <c r="D110"/>
       <c r="E110" t="s">
-        <v>1255</v>
+        <v>1253</v>
       </c>
       <c r="F110" t="s">
-        <v>311</v>
+        <v>1254</v>
       </c>
       <c r="G110" t="s">
         <v>45</v>
       </c>
       <c r="H110" t="s">
-        <v>962</v>
-[...1 lines deleted...]
-      <c r="I110"/>
+        <v>948</v>
+      </c>
+      <c r="I110" t="s">
+        <v>1255</v>
+      </c>
       <c r="J110" t="s">
         <v>1256</v>
       </c>
-      <c r="K110"/>
-      <c r="L110" t="s">
+      <c r="K110" t="s">
         <v>1257</v>
+      </c>
+      <c r="L110">
+        <v>74190</v>
       </c>
       <c r="M110" t="s">
         <v>1258</v>
       </c>
       <c r="N110" t="s">
-        <v>32</v>
+        <v>129</v>
       </c>
       <c r="O110"/>
       <c r="P110" t="s">
-        <v>33</v>
+        <v>270</v>
       </c>
       <c r="Q110"/>
       <c r="R110" t="s">
         <v>1259</v>
       </c>
       <c r="S110" t="s">
         <v>1260</v>
       </c>
       <c r="T110" t="s">
         <v>1261</v>
       </c>
       <c r="U110" t="s">
         <v>1262</v>
       </c>
-      <c r="V110" t="s">
+      <c r="V110"/>
+      <c r="W110" t="s">
         <v>1263</v>
-      </c>
-[...1 lines deleted...]
-        <v>1264</v>
       </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B111" t="s">
         <v>1265</v>
       </c>
-      <c r="B111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C111" t="s">
-        <v>759</v>
+        <v>745</v>
       </c>
       <c r="D111"/>
       <c r="E111" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F111" t="s">
         <v>1267</v>
-      </c>
-[...1 lines deleted...]
-        <v>1268</v>
       </c>
       <c r="G111" t="s">
         <v>45</v>
       </c>
       <c r="H111" t="s">
-        <v>962</v>
-[...1 lines deleted...]
-      <c r="I111" t="s">
+        <v>948</v>
+      </c>
+      <c r="I111"/>
+      <c r="J111" t="s">
+        <v>1268</v>
+      </c>
+      <c r="K111"/>
+      <c r="L111" t="s">
         <v>1269</v>
       </c>
-      <c r="J111" t="s">
+      <c r="M111" t="s">
         <v>1270</v>
       </c>
-      <c r="K111" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N111" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="O111"/>
       <c r="P111" t="s">
-        <v>270</v>
+        <v>552</v>
       </c>
       <c r="Q111"/>
-      <c r="R111" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R111"/>
+      <c r="S111"/>
+      <c r="T111"/>
+      <c r="U111"/>
       <c r="V111"/>
       <c r="W111" t="s">
-        <v>1277</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" t="s">
-        <v>1278</v>
+        <v>1272</v>
       </c>
       <c r="B112" t="s">
-        <v>1279</v>
+        <v>1273</v>
       </c>
       <c r="C112" t="s">
-        <v>759</v>
+        <v>745</v>
       </c>
       <c r="D112"/>
       <c r="E112" t="s">
-        <v>1280</v>
+        <v>1274</v>
       </c>
       <c r="F112" t="s">
-        <v>1281</v>
+        <v>1275</v>
       </c>
       <c r="G112" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H112" t="s">
-        <v>962</v>
-[...1 lines deleted...]
-      <c r="I112"/>
+        <v>948</v>
+      </c>
+      <c r="I112" t="s">
+        <v>1276</v>
+      </c>
       <c r="J112" t="s">
-        <v>1282</v>
-[...3 lines deleted...]
-        <v>1283</v>
+        <v>1277</v>
+      </c>
+      <c r="K112" t="s">
+        <v>1278</v>
+      </c>
+      <c r="L112">
+        <v>32120</v>
       </c>
       <c r="M112" t="s">
-        <v>1284</v>
+        <v>1279</v>
       </c>
       <c r="N112" t="s">
         <v>32</v>
       </c>
       <c r="O112"/>
       <c r="P112" t="s">
-        <v>552</v>
+        <v>1280</v>
       </c>
       <c r="Q112"/>
-      <c r="R112"/>
-[...3 lines deleted...]
-      <c r="V112"/>
+      <c r="R112" t="s">
+        <v>1281</v>
+      </c>
+      <c r="S112" t="s">
+        <v>1282</v>
+      </c>
+      <c r="T112" t="s">
+        <v>1283</v>
+      </c>
+      <c r="U112" t="s">
+        <v>1284</v>
+      </c>
+      <c r="V112" t="s">
+        <v>1285</v>
+      </c>
       <c r="W112" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="B113" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="C113" t="s">
-        <v>759</v>
+        <v>745</v>
       </c>
       <c r="D113"/>
       <c r="E113" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="F113" t="s">
-        <v>1289</v>
+        <v>690</v>
       </c>
       <c r="G113" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H113" t="s">
-        <v>962</v>
+        <v>948</v>
       </c>
       <c r="I113" t="s">
         <v>1290</v>
       </c>
       <c r="J113" t="s">
         <v>1291</v>
       </c>
-      <c r="K113" t="s">
+      <c r="K113"/>
+      <c r="L113">
+        <v>42220</v>
+      </c>
+      <c r="M113" t="s">
         <v>1292</v>
       </c>
-      <c r="L113">
-[...4 lines deleted...]
-      </c>
       <c r="N113" t="s">
-        <v>32</v>
+        <v>668</v>
       </c>
       <c r="O113"/>
       <c r="P113" t="s">
-        <v>1294</v>
+        <v>1293</v>
       </c>
       <c r="Q113"/>
       <c r="R113" t="s">
+        <v>1294</v>
+      </c>
+      <c r="S113" t="s">
         <v>1295</v>
       </c>
-      <c r="S113" t="s">
+      <c r="T113" t="s">
         <v>1296</v>
       </c>
-      <c r="T113" t="s">
+      <c r="U113" t="s">
         <v>1297</v>
       </c>
-      <c r="U113" t="s">
+      <c r="V113" t="s">
         <v>1298</v>
       </c>
-      <c r="V113" t="s">
+      <c r="W113" t="s">
         <v>1299</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
-        <v>1301</v>
-[...3 lines deleted...]
-      </c>
+        <v>1300</v>
+      </c>
+      <c r="B114"/>
       <c r="C114" t="s">
-        <v>759</v>
+        <v>745</v>
       </c>
       <c r="D114"/>
       <c r="E114" t="s">
-        <v>1303</v>
+        <v>1301</v>
       </c>
       <c r="F114" t="s">
-        <v>690</v>
+        <v>1302</v>
       </c>
       <c r="G114" t="s">
         <v>45</v>
       </c>
       <c r="H114" t="s">
-        <v>962</v>
-[...3 lines deleted...]
-      </c>
+        <v>948</v>
+      </c>
+      <c r="I114"/>
       <c r="J114" t="s">
-        <v>1305</v>
+        <v>1303</v>
       </c>
       <c r="K114"/>
       <c r="L114">
-        <v>42220</v>
+        <v>43490</v>
       </c>
       <c r="M114" t="s">
-        <v>1306</v>
+        <v>1304</v>
       </c>
       <c r="N114" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="O114"/>
+        <v>32</v>
+      </c>
+      <c r="O114" t="s">
+        <v>1305</v>
+      </c>
       <c r="P114" t="s">
-        <v>1307</v>
+        <v>33</v>
       </c>
       <c r="Q114"/>
       <c r="R114" t="s">
+        <v>1306</v>
+      </c>
+      <c r="S114" t="s">
+        <v>1307</v>
+      </c>
+      <c r="T114" t="s">
         <v>1308</v>
       </c>
-      <c r="S114" t="s">
+      <c r="U114" t="s">
         <v>1309</v>
       </c>
-      <c r="T114" t="s">
+      <c r="V114" t="s">
         <v>1310</v>
       </c>
-      <c r="U114" t="s">
+      <c r="W114" t="s">
         <v>1311</v>
-      </c>
-[...4 lines deleted...]
-        <v>1313</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" t="s">
-        <v>1314</v>
+        <v>1312</v>
       </c>
       <c r="B115"/>
       <c r="C115" t="s">
-        <v>759</v>
+        <v>745</v>
       </c>
       <c r="D115"/>
       <c r="E115" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F115" t="s">
+        <v>26</v>
+      </c>
+      <c r="G115" t="s">
+        <v>27</v>
+      </c>
+      <c r="H115" t="s">
+        <v>948</v>
+      </c>
+      <c r="I115" t="s">
+        <v>1314</v>
+      </c>
+      <c r="J115" t="s">
         <v>1315</v>
       </c>
-      <c r="F115" t="s">
+      <c r="K115"/>
+      <c r="L115" t="s">
         <v>1316</v>
       </c>
-      <c r="G115" t="s">
-[...6 lines deleted...]
-      <c r="J115" t="s">
+      <c r="M115" t="s">
         <v>1317</v>
-      </c>
-[...5 lines deleted...]
-        <v>1318</v>
       </c>
       <c r="N115" t="s">
         <v>32</v>
       </c>
-      <c r="O115" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O115"/>
       <c r="P115" t="s">
         <v>33</v>
       </c>
       <c r="Q115"/>
       <c r="R115" t="s">
+        <v>617</v>
+      </c>
+      <c r="S115" t="s">
+        <v>1318</v>
+      </c>
+      <c r="T115" t="s">
+        <v>1319</v>
+      </c>
+      <c r="U115" t="s">
         <v>1320</v>
       </c>
-      <c r="S115" t="s">
+      <c r="V115" t="s">
         <v>1321</v>
       </c>
-      <c r="T115" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="W115"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" t="s">
-        <v>1326</v>
-[...1 lines deleted...]
-      <c r="B116"/>
+        <v>1322</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1323</v>
+      </c>
       <c r="C116" t="s">
-        <v>759</v>
+        <v>745</v>
       </c>
       <c r="D116"/>
       <c r="E116" t="s">
+        <v>1324</v>
+      </c>
+      <c r="F116" t="s">
+        <v>1325</v>
+      </c>
+      <c r="G116" t="s">
+        <v>45</v>
+      </c>
+      <c r="H116" t="s">
+        <v>948</v>
+      </c>
+      <c r="I116"/>
+      <c r="J116" t="s">
+        <v>1326</v>
+      </c>
+      <c r="K116"/>
+      <c r="L116">
+        <v>73210</v>
+      </c>
+      <c r="M116" t="s">
         <v>1327</v>
-      </c>
-[...20 lines deleted...]
-        <v>1331</v>
       </c>
       <c r="N116" t="s">
         <v>32</v>
       </c>
       <c r="O116"/>
       <c r="P116" t="s">
-        <v>33</v>
+        <v>1328</v>
       </c>
       <c r="Q116"/>
-      <c r="R116" t="s">
-[...14 lines deleted...]
-      <c r="W116"/>
+      <c r="R116"/>
+      <c r="S116"/>
+      <c r="T116"/>
+      <c r="U116"/>
+      <c r="V116"/>
+      <c r="W116" t="s">
+        <v>1329</v>
+      </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" t="s">
-        <v>1336</v>
+        <v>1330</v>
       </c>
       <c r="B117" t="s">
-        <v>1337</v>
+        <v>1331</v>
       </c>
       <c r="C117" t="s">
-        <v>759</v>
+        <v>745</v>
       </c>
       <c r="D117"/>
       <c r="E117" t="s">
-        <v>1338</v>
+        <v>1332</v>
       </c>
       <c r="F117" t="s">
-        <v>1339</v>
+        <v>853</v>
       </c>
       <c r="G117" t="s">
         <v>45</v>
       </c>
       <c r="H117" t="s">
-        <v>962</v>
+        <v>948</v>
       </c>
       <c r="I117"/>
       <c r="J117" t="s">
-        <v>1340</v>
+        <v>1333</v>
       </c>
       <c r="K117"/>
       <c r="L117">
-        <v>73210</v>
+        <v>74500</v>
       </c>
       <c r="M117" t="s">
-        <v>1341</v>
+        <v>1334</v>
       </c>
       <c r="N117" t="s">
-        <v>32</v>
+        <v>102</v>
       </c>
       <c r="O117"/>
       <c r="P117" t="s">
-        <v>1342</v>
+        <v>33</v>
       </c>
       <c r="Q117"/>
-      <c r="R117"/>
-[...2 lines deleted...]
-      <c r="U117"/>
+      <c r="R117" t="s">
+        <v>1335</v>
+      </c>
+      <c r="S117" t="s">
+        <v>1336</v>
+      </c>
+      <c r="T117" t="s">
+        <v>1337</v>
+      </c>
+      <c r="U117" t="s">
+        <v>1338</v>
+      </c>
       <c r="V117"/>
       <c r="W117" t="s">
-        <v>1343</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" t="s">
-        <v>1344</v>
+        <v>1340</v>
       </c>
       <c r="B118"/>
       <c r="C118" t="s">
-        <v>759</v>
+        <v>745</v>
       </c>
       <c r="D118"/>
       <c r="E118"/>
       <c r="F118" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
       <c r="G118" t="s">
         <v>45</v>
       </c>
       <c r="H118" t="s">
-        <v>922</v>
+        <v>908</v>
       </c>
       <c r="I118"/>
       <c r="J118" t="s">
-        <v>1345</v>
+        <v>1341</v>
       </c>
       <c r="K118"/>
       <c r="L118" t="s">
-        <v>1346</v>
+        <v>1342</v>
       </c>
       <c r="M118" t="s">
-        <v>1347</v>
+        <v>1343</v>
       </c>
       <c r="N118" t="s">
         <v>32</v>
       </c>
       <c r="O118"/>
       <c r="P118" t="s">
-        <v>1348</v>
+        <v>1344</v>
       </c>
       <c r="Q118"/>
       <c r="R118" t="s">
+        <v>1345</v>
+      </c>
+      <c r="S118" t="s">
+        <v>1346</v>
+      </c>
+      <c r="T118" t="s">
+        <v>1347</v>
+      </c>
+      <c r="U118" t="s">
+        <v>1348</v>
+      </c>
+      <c r="V118" t="s">
         <v>1349</v>
-      </c>
-[...10 lines deleted...]
-        <v>1353</v>
       </c>
       <c r="W118"/>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
-        <v>1354</v>
+        <v>1350</v>
       </c>
       <c r="B119" t="s">
-        <v>1355</v>
+        <v>1351</v>
       </c>
       <c r="C119" t="s">
         <v>24</v>
       </c>
       <c r="D119"/>
       <c r="E119" t="s">
-        <v>1356</v>
+        <v>1352</v>
       </c>
       <c r="F119" t="s">
-        <v>1357</v>
+        <v>1353</v>
       </c>
       <c r="G119" t="s">
         <v>45</v>
       </c>
       <c r="H119" t="s">
         <v>28</v>
       </c>
       <c r="I119" t="s">
-        <v>1358</v>
+        <v>1354</v>
       </c>
       <c r="J119" t="s">
-        <v>1359</v>
+        <v>1355</v>
       </c>
       <c r="K119"/>
       <c r="L119">
         <v>26400</v>
       </c>
       <c r="M119" t="s">
-        <v>1360</v>
+        <v>1356</v>
       </c>
       <c r="N119" t="s">
-        <v>1361</v>
+        <v>1357</v>
       </c>
       <c r="O119"/>
       <c r="P119" t="s">
-        <v>1362</v>
+        <v>1358</v>
       </c>
       <c r="Q119"/>
       <c r="R119" t="s">
+        <v>1359</v>
+      </c>
+      <c r="S119" t="s">
+        <v>1360</v>
+      </c>
+      <c r="T119" t="s">
+        <v>1361</v>
+      </c>
+      <c r="U119" t="s">
+        <v>1362</v>
+      </c>
+      <c r="V119" t="s">
         <v>1363</v>
       </c>
-      <c r="S119" t="s">
+      <c r="W119" t="s">
         <v>1364</v>
-      </c>
-[...10 lines deleted...]
-        <v>1368</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" t="s">
-        <v>1369</v>
+        <v>1365</v>
       </c>
       <c r="B120" t="s">
-        <v>1370</v>
+        <v>1366</v>
       </c>
       <c r="C120" t="s">
         <v>42</v>
       </c>
       <c r="D120"/>
       <c r="E120" t="s">
-        <v>1371</v>
+        <v>1367</v>
       </c>
       <c r="F120" t="s">
-        <v>1372</v>
+        <v>1368</v>
       </c>
       <c r="G120" t="s">
         <v>45</v>
       </c>
       <c r="H120" t="s">
         <v>266</v>
       </c>
       <c r="I120"/>
       <c r="J120" t="s">
-        <v>1373</v>
+        <v>1369</v>
       </c>
       <c r="K120"/>
       <c r="L120" t="s">
-        <v>1374</v>
+        <v>1370</v>
       </c>
       <c r="M120" t="s">
-        <v>1375</v>
+        <v>1371</v>
       </c>
       <c r="N120" t="s">
         <v>32</v>
       </c>
       <c r="O120"/>
       <c r="P120" t="s">
-        <v>1376</v>
+        <v>1372</v>
       </c>
       <c r="Q120"/>
       <c r="R120" t="s">
         <v>417</v>
       </c>
       <c r="S120" t="s">
-        <v>1377</v>
+        <v>1373</v>
       </c>
       <c r="T120" t="s">
-        <v>1378</v>
+        <v>1374</v>
       </c>
       <c r="U120" t="s">
-        <v>1379</v>
+        <v>1375</v>
       </c>
       <c r="V120"/>
       <c r="W120" t="s">
-        <v>1380</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" t="s">
-        <v>1381</v>
+        <v>1377</v>
       </c>
       <c r="B121"/>
       <c r="C121" t="s">
-        <v>930</v>
+        <v>916</v>
       </c>
       <c r="D121"/>
       <c r="E121" t="s">
-        <v>1382</v>
+        <v>1378</v>
       </c>
       <c r="F121" t="s">
         <v>690</v>
       </c>
       <c r="G121" t="s">
         <v>45</v>
       </c>
       <c r="H121" t="s">
         <v>46</v>
       </c>
       <c r="I121" t="s">
-        <v>1383</v>
+        <v>1379</v>
       </c>
       <c r="J121" t="s">
-        <v>1384</v>
+        <v>1380</v>
       </c>
       <c r="K121"/>
       <c r="L121">
         <v>63000</v>
       </c>
       <c r="M121" t="s">
         <v>587</v>
       </c>
       <c r="N121" t="s">
-        <v>1385</v>
+        <v>1381</v>
       </c>
       <c r="O121"/>
       <c r="P121" t="s">
         <v>33</v>
       </c>
       <c r="Q121"/>
       <c r="R121" t="s">
-        <v>1204</v>
+        <v>1190</v>
       </c>
       <c r="S121" t="s">
+        <v>1382</v>
+      </c>
+      <c r="T121" t="s">
+        <v>1383</v>
+      </c>
+      <c r="U121" t="s">
+        <v>1384</v>
+      </c>
+      <c r="V121" t="s">
+        <v>1385</v>
+      </c>
+      <c r="W121" t="s">
         <v>1386</v>
-      </c>
-[...10 lines deleted...]
-        <v>1390</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" t="s">
-        <v>1391</v>
+        <v>1387</v>
       </c>
       <c r="B122" t="s">
-        <v>1391</v>
+        <v>1387</v>
       </c>
       <c r="C122" t="s">
         <v>24</v>
       </c>
       <c r="D122"/>
       <c r="E122" t="s">
-        <v>1392</v>
+        <v>1388</v>
       </c>
       <c r="F122" t="s">
-        <v>1393</v>
+        <v>1389</v>
       </c>
       <c r="G122" t="s">
         <v>27</v>
       </c>
       <c r="H122" t="s">
         <v>28</v>
       </c>
       <c r="I122" t="s">
         <v>413</v>
       </c>
       <c r="J122" t="s">
-        <v>1394</v>
+        <v>1390</v>
       </c>
       <c r="K122"/>
       <c r="L122">
         <v>34000</v>
       </c>
       <c r="M122" t="s">
         <v>416</v>
       </c>
       <c r="N122" t="s">
-        <v>1395</v>
+        <v>1391</v>
       </c>
       <c r="O122"/>
       <c r="P122" t="s">
-        <v>1396</v>
+        <v>1392</v>
       </c>
       <c r="Q122"/>
       <c r="R122" t="s">
-        <v>1320</v>
+        <v>1306</v>
       </c>
       <c r="S122" t="s">
-        <v>1397</v>
+        <v>1393</v>
       </c>
       <c r="T122" t="s">
-        <v>1112</v>
+        <v>1098</v>
       </c>
       <c r="U122" t="s">
-        <v>1398</v>
+        <v>1394</v>
       </c>
       <c r="V122" t="s">
-        <v>1399</v>
+        <v>1395</v>
       </c>
       <c r="W122" t="s">
-        <v>1400</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" t="s">
-        <v>1401</v>
+        <v>1397</v>
       </c>
       <c r="B123"/>
       <c r="C123" t="s">
         <v>24</v>
       </c>
       <c r="D123"/>
       <c r="E123" t="s">
-        <v>1402</v>
+        <v>1398</v>
       </c>
       <c r="F123" t="s">
-        <v>1403</v>
+        <v>1399</v>
       </c>
       <c r="G123" t="s">
         <v>27</v>
       </c>
       <c r="H123" t="s">
         <v>28</v>
       </c>
       <c r="I123" t="s">
         <v>430</v>
       </c>
       <c r="J123" t="s">
-        <v>1404</v>
+        <v>1400</v>
       </c>
       <c r="K123"/>
       <c r="L123">
         <v>48210</v>
       </c>
       <c r="M123" t="s">
-        <v>1405</v>
+        <v>1401</v>
       </c>
       <c r="N123" t="s">
-        <v>1406</v>
+        <v>1402</v>
       </c>
       <c r="O123"/>
       <c r="P123" t="s">
         <v>532</v>
       </c>
       <c r="Q123" t="s">
-        <v>1407</v>
+        <v>1403</v>
       </c>
       <c r="R123" t="s">
-        <v>1408</v>
+        <v>1404</v>
       </c>
       <c r="S123" t="s">
-        <v>1409</v>
+        <v>1405</v>
       </c>
       <c r="T123" t="s">
         <v>697</v>
       </c>
       <c r="U123" t="s">
-        <v>1410</v>
+        <v>1406</v>
       </c>
       <c r="V123" t="s">
-        <v>1411</v>
+        <v>1407</v>
       </c>
       <c r="W123" t="s">
-        <v>1412</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
-        <v>1413</v>
+        <v>1409</v>
       </c>
       <c r="B124"/>
       <c r="C124" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="D124"/>
       <c r="E124" t="s">
-        <v>1414</v>
+        <v>1410</v>
       </c>
       <c r="F124" t="s">
-        <v>1116</v>
+        <v>1325</v>
       </c>
       <c r="G124" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H124" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I124"/>
+        <v>92</v>
+      </c>
+      <c r="I124" t="s">
+        <v>1411</v>
+      </c>
       <c r="J124" t="s">
-        <v>1415</v>
+        <v>1412</v>
       </c>
       <c r="K124"/>
-      <c r="L124" t="s">
-        <v>1416</v>
+      <c r="L124">
+        <v>73670</v>
       </c>
       <c r="M124" t="s">
-        <v>145</v>
+        <v>1413</v>
       </c>
       <c r="N124" t="s">
-        <v>902</v>
+        <v>32</v>
       </c>
       <c r="O124"/>
       <c r="P124" t="s">
-        <v>117</v>
+        <v>1414</v>
       </c>
       <c r="Q124"/>
-      <c r="R124"/>
-[...2 lines deleted...]
-      <c r="U124"/>
+      <c r="R124" t="s">
+        <v>1415</v>
+      </c>
+      <c r="S124" t="s">
+        <v>1416</v>
+      </c>
+      <c r="T124" t="s">
+        <v>304</v>
+      </c>
+      <c r="U124" t="s">
+        <v>1417</v>
+      </c>
       <c r="V124" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="W124" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="B125"/>
       <c r="C125" t="s">
         <v>24</v>
       </c>
       <c r="D125"/>
       <c r="E125" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="F125" t="s">
-        <v>867</v>
+        <v>1102</v>
       </c>
       <c r="G125" t="s">
         <v>27</v>
       </c>
       <c r="H125" t="s">
         <v>28</v>
       </c>
-      <c r="I125" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I125"/>
       <c r="J125" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="K125"/>
-      <c r="L125">
-        <v>65200</v>
+      <c r="L125" t="s">
+        <v>1423</v>
       </c>
       <c r="M125" t="s">
-        <v>1422</v>
+        <v>145</v>
       </c>
       <c r="N125" t="s">
-        <v>1058</v>
+        <v>888</v>
       </c>
       <c r="O125"/>
       <c r="P125" t="s">
-        <v>1423</v>
+        <v>117</v>
       </c>
       <c r="Q125"/>
-      <c r="R125" t="s">
-[...2 lines deleted...]
-      <c r="S125" t="s">
+      <c r="R125"/>
+      <c r="S125"/>
+      <c r="T125"/>
+      <c r="U125"/>
+      <c r="V125" t="s">
         <v>1424</v>
       </c>
-      <c r="T125" t="s">
-[...2 lines deleted...]
-      <c r="U125" t="s">
+      <c r="W125" t="s">
         <v>1425</v>
-      </c>
-[...4 lines deleted...]
-        <v>1427</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" t="s">
-        <v>1428</v>
-[...3 lines deleted...]
-      </c>
+        <v>1426</v>
+      </c>
+      <c r="B126"/>
       <c r="C126" t="s">
         <v>24</v>
       </c>
-      <c r="D126" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D126"/>
       <c r="E126" t="s">
-        <v>1431</v>
+        <v>1427</v>
       </c>
       <c r="F126" t="s">
-        <v>1432</v>
+        <v>853</v>
       </c>
       <c r="G126" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H126" t="s">
         <v>28</v>
       </c>
       <c r="I126" t="s">
-        <v>1433</v>
+        <v>439</v>
       </c>
       <c r="J126" t="s">
-        <v>1434</v>
+        <v>1428</v>
       </c>
       <c r="K126"/>
       <c r="L126">
-        <v>74910</v>
+        <v>65200</v>
       </c>
       <c r="M126" t="s">
-        <v>1435</v>
+        <v>1429</v>
       </c>
       <c r="N126" t="s">
-        <v>242</v>
+        <v>1044</v>
       </c>
       <c r="O126"/>
       <c r="P126" t="s">
-        <v>1436</v>
+        <v>1430</v>
       </c>
       <c r="Q126"/>
       <c r="R126" t="s">
-        <v>1437</v>
+        <v>811</v>
       </c>
       <c r="S126" t="s">
-        <v>1438</v>
+        <v>1431</v>
       </c>
       <c r="T126" t="s">
-        <v>1439</v>
+        <v>566</v>
       </c>
       <c r="U126" t="s">
-        <v>1440</v>
+        <v>1432</v>
       </c>
       <c r="V126" t="s">
-        <v>1441</v>
+        <v>1433</v>
       </c>
       <c r="W126" t="s">
-        <v>1442</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
-        <v>1443</v>
+        <v>1435</v>
       </c>
       <c r="B127"/>
       <c r="C127" t="s">
         <v>24</v>
       </c>
       <c r="D127"/>
       <c r="E127" t="s">
-        <v>1444</v>
+        <v>1436</v>
       </c>
       <c r="F127" t="s">
-        <v>1445</v>
+        <v>26</v>
       </c>
       <c r="G127" t="s">
         <v>45</v>
       </c>
       <c r="H127" t="s">
-        <v>962</v>
+        <v>28</v>
       </c>
       <c r="I127" t="s">
-        <v>1446</v>
+        <v>1437</v>
       </c>
       <c r="J127" t="s">
-        <v>1447</v>
+        <v>1438</v>
       </c>
       <c r="K127"/>
-      <c r="L127">
-        <v>74200</v>
+      <c r="L127" t="s">
+        <v>1439</v>
       </c>
       <c r="M127" t="s">
-        <v>1448</v>
+        <v>1440</v>
       </c>
       <c r="N127" t="s">
-        <v>966</v>
+        <v>32</v>
       </c>
       <c r="O127"/>
       <c r="P127" t="s">
-        <v>1449</v>
+        <v>33</v>
       </c>
       <c r="Q127"/>
-      <c r="R127"/>
-[...2 lines deleted...]
-      <c r="U127"/>
+      <c r="R127" t="s">
+        <v>1441</v>
+      </c>
+      <c r="S127" t="s">
+        <v>1442</v>
+      </c>
+      <c r="T127" t="s">
+        <v>566</v>
+      </c>
+      <c r="U127" t="s">
+        <v>1443</v>
+      </c>
       <c r="V127" t="s">
-        <v>1450</v>
+        <v>1444</v>
       </c>
       <c r="W127" t="s">
-        <v>1451</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
-        <v>1452</v>
+        <v>1446</v>
       </c>
       <c r="B128"/>
       <c r="C128" t="s">
         <v>24</v>
       </c>
       <c r="D128"/>
       <c r="E128" t="s">
-        <v>1453</v>
+        <v>1447</v>
       </c>
       <c r="F128" t="s">
-        <v>748</v>
+        <v>1448</v>
       </c>
       <c r="G128" t="s">
         <v>45</v>
       </c>
       <c r="H128" t="s">
-        <v>28</v>
+        <v>948</v>
       </c>
       <c r="I128" t="s">
-        <v>1454</v>
+        <v>1449</v>
       </c>
       <c r="J128" t="s">
-        <v>1455</v>
+        <v>1450</v>
       </c>
       <c r="K128"/>
-      <c r="L128" t="s">
-        <v>1456</v>
+      <c r="L128">
+        <v>74200</v>
       </c>
       <c r="M128" t="s">
-        <v>1457</v>
+        <v>1451</v>
       </c>
       <c r="N128" t="s">
-        <v>32</v>
+        <v>952</v>
       </c>
       <c r="O128"/>
       <c r="P128" t="s">
-        <v>1458</v>
+        <v>1452</v>
       </c>
       <c r="Q128"/>
-      <c r="R128" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R128"/>
+      <c r="S128"/>
+      <c r="T128"/>
+      <c r="U128"/>
       <c r="V128" t="s">
-        <v>1462</v>
+        <v>1453</v>
       </c>
       <c r="W128" t="s">
-        <v>1463</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" t="s">
-        <v>1464</v>
-[...3 lines deleted...]
-      </c>
+        <v>1455</v>
+      </c>
+      <c r="B129"/>
       <c r="C129" t="s">
         <v>24</v>
       </c>
       <c r="D129"/>
       <c r="E129" t="s">
-        <v>1466</v>
+        <v>1456</v>
       </c>
       <c r="F129" t="s">
-        <v>1116</v>
+        <v>734</v>
       </c>
       <c r="G129" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H129" t="s">
-        <v>880</v>
-[...1 lines deleted...]
-      <c r="I129"/>
+        <v>28</v>
+      </c>
+      <c r="I129" t="s">
+        <v>1457</v>
+      </c>
       <c r="J129" t="s">
-        <v>1467</v>
+        <v>1458</v>
       </c>
       <c r="K129"/>
-      <c r="L129">
-        <v>30100</v>
+      <c r="L129" t="s">
+        <v>1459</v>
       </c>
       <c r="M129" t="s">
-        <v>792</v>
+        <v>1460</v>
       </c>
       <c r="N129" t="s">
-        <v>198</v>
+        <v>32</v>
       </c>
       <c r="O129"/>
       <c r="P129" t="s">
-        <v>117</v>
+        <v>1461</v>
       </c>
       <c r="Q129"/>
       <c r="R129" t="s">
-        <v>1468</v>
+        <v>408</v>
       </c>
       <c r="S129" t="s">
+        <v>1462</v>
+      </c>
+      <c r="T129" t="s">
+        <v>1463</v>
+      </c>
+      <c r="U129" t="s">
         <v>1464</v>
       </c>
-      <c r="T129"/>
-[...2 lines deleted...]
-      </c>
       <c r="V129" t="s">
-        <v>1470</v>
+        <v>1465</v>
       </c>
       <c r="W129" t="s">
-        <v>1471</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" t="s">
-        <v>1472</v>
-[...1 lines deleted...]
-      <c r="B130"/>
+        <v>1467</v>
+      </c>
+      <c r="B130" t="s">
+        <v>1468</v>
+      </c>
       <c r="C130" t="s">
         <v>24</v>
       </c>
       <c r="D130"/>
       <c r="E130" t="s">
-        <v>1473</v>
+        <v>1469</v>
       </c>
       <c r="F130" t="s">
-        <v>1474</v>
+        <v>1102</v>
       </c>
       <c r="G130" t="s">
         <v>27</v>
       </c>
       <c r="H130" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>866</v>
+      </c>
+      <c r="I130"/>
       <c r="J130" t="s">
-        <v>1475</v>
+        <v>1470</v>
       </c>
       <c r="K130"/>
       <c r="L130">
-        <v>12100</v>
+        <v>30100</v>
       </c>
       <c r="M130" t="s">
-        <v>1476</v>
+        <v>778</v>
       </c>
       <c r="N130" t="s">
-        <v>1477</v>
+        <v>198</v>
       </c>
       <c r="O130"/>
       <c r="P130" t="s">
-        <v>784</v>
+        <v>117</v>
       </c>
       <c r="Q130"/>
       <c r="R130" t="s">
-        <v>1478</v>
+        <v>1471</v>
       </c>
       <c r="S130" t="s">
-        <v>1479</v>
-[...3 lines deleted...]
-      </c>
+        <v>1467</v>
+      </c>
+      <c r="T130"/>
       <c r="U130" t="s">
-        <v>1480</v>
+        <v>1472</v>
       </c>
       <c r="V130" t="s">
-        <v>1475</v>
+        <v>1473</v>
       </c>
       <c r="W130" t="s">
-        <v>1481</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" t="s">
-        <v>1482</v>
+        <v>1475</v>
       </c>
       <c r="B131"/>
       <c r="C131" t="s">
         <v>24</v>
       </c>
       <c r="D131"/>
       <c r="E131" t="s">
-        <v>1483</v>
+        <v>1476</v>
       </c>
       <c r="F131" t="s">
-        <v>1484</v>
+        <v>1477</v>
       </c>
       <c r="G131" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H131" t="s">
-        <v>1485</v>
-[...1 lines deleted...]
-      <c r="I131"/>
+        <v>266</v>
+      </c>
+      <c r="I131" t="s">
+        <v>405</v>
+      </c>
       <c r="J131" t="s">
-        <v>1486</v>
+        <v>1478</v>
       </c>
       <c r="K131"/>
       <c r="L131">
-        <v>42660</v>
+        <v>12100</v>
       </c>
       <c r="M131" t="s">
-        <v>1487</v>
+        <v>1479</v>
       </c>
       <c r="N131" t="s">
-        <v>32</v>
+        <v>1480</v>
       </c>
       <c r="O131"/>
       <c r="P131" t="s">
-        <v>33</v>
+        <v>770</v>
       </c>
       <c r="Q131"/>
       <c r="R131" t="s">
-        <v>1488</v>
+        <v>1481</v>
       </c>
       <c r="S131" t="s">
-        <v>1489</v>
+        <v>1482</v>
       </c>
       <c r="T131" t="s">
-        <v>697</v>
+        <v>566</v>
       </c>
       <c r="U131" t="s">
-        <v>1490</v>
+        <v>1483</v>
       </c>
       <c r="V131" t="s">
-        <v>1024</v>
+        <v>1478</v>
       </c>
       <c r="W131" t="s">
-        <v>1491</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" t="s">
-        <v>1492</v>
-[...3 lines deleted...]
-      </c>
+        <v>1485</v>
+      </c>
+      <c r="B132"/>
       <c r="C132" t="s">
         <v>24</v>
       </c>
       <c r="D132"/>
       <c r="E132" t="s">
-        <v>1494</v>
+        <v>1486</v>
       </c>
       <c r="F132" t="s">
-        <v>1495</v>
+        <v>1487</v>
       </c>
       <c r="G132" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H132" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>1488</v>
+      </c>
+      <c r="I132"/>
       <c r="J132" t="s">
-        <v>1497</v>
+        <v>1489</v>
       </c>
       <c r="K132"/>
       <c r="L132">
-        <v>32300</v>
+        <v>42660</v>
       </c>
       <c r="M132" t="s">
-        <v>1498</v>
+        <v>1490</v>
       </c>
       <c r="N132" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="O132"/>
       <c r="P132" t="s">
         <v>33</v>
       </c>
       <c r="Q132"/>
       <c r="R132" t="s">
-        <v>1499</v>
+        <v>1491</v>
       </c>
       <c r="S132" t="s">
-        <v>1500</v>
+        <v>1492</v>
       </c>
       <c r="T132" t="s">
-        <v>1275</v>
+        <v>697</v>
       </c>
       <c r="U132" t="s">
-        <v>1501</v>
+        <v>1493</v>
       </c>
       <c r="V132" t="s">
-        <v>1502</v>
+        <v>1010</v>
       </c>
       <c r="W132" t="s">
-        <v>1503</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" t="s">
-        <v>1504</v>
+        <v>1495</v>
       </c>
       <c r="B133" t="s">
-        <v>1505</v>
+        <v>1496</v>
       </c>
       <c r="C133" t="s">
         <v>24</v>
       </c>
       <c r="D133"/>
       <c r="E133" t="s">
-        <v>1506</v>
+        <v>1497</v>
       </c>
       <c r="F133" t="s">
-        <v>1507</v>
+        <v>1498</v>
       </c>
       <c r="G133" t="s">
         <v>27</v>
       </c>
       <c r="H133" t="s">
         <v>266</v>
       </c>
       <c r="I133" t="s">
-        <v>485</v>
+        <v>1499</v>
       </c>
       <c r="J133" t="s">
-        <v>1508</v>
+        <v>1500</v>
       </c>
       <c r="K133"/>
       <c r="L133">
-        <v>81120</v>
+        <v>32300</v>
       </c>
       <c r="M133" t="s">
-        <v>1509</v>
+        <v>1501</v>
       </c>
       <c r="N133" t="s">
         <v>129</v>
       </c>
       <c r="O133"/>
       <c r="P133" t="s">
         <v>33</v>
       </c>
       <c r="Q133"/>
       <c r="R133" t="s">
-        <v>1510</v>
+        <v>1502</v>
       </c>
       <c r="S133" t="s">
-        <v>1511</v>
+        <v>1503</v>
       </c>
       <c r="T133" t="s">
-        <v>1275</v>
+        <v>1261</v>
       </c>
       <c r="U133" t="s">
-        <v>1512</v>
+        <v>1504</v>
       </c>
       <c r="V133" t="s">
-        <v>1513</v>
+        <v>1505</v>
       </c>
       <c r="W133" t="s">
-        <v>1514</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
-        <v>1515</v>
+        <v>1507</v>
       </c>
       <c r="B134" t="s">
-        <v>1516</v>
+        <v>1508</v>
       </c>
       <c r="C134" t="s">
         <v>24</v>
       </c>
       <c r="D134"/>
       <c r="E134" t="s">
-        <v>1517</v>
+        <v>1509</v>
       </c>
       <c r="F134" t="s">
-        <v>1495</v>
+        <v>1510</v>
       </c>
       <c r="G134" t="s">
         <v>27</v>
       </c>
       <c r="H134" t="s">
-        <v>28</v>
+        <v>266</v>
       </c>
       <c r="I134" t="s">
-        <v>493</v>
+        <v>485</v>
       </c>
       <c r="J134" t="s">
-        <v>1518</v>
+        <v>1511</v>
       </c>
       <c r="K134"/>
       <c r="L134">
-        <v>82160</v>
+        <v>81120</v>
       </c>
       <c r="M134" t="s">
-        <v>1519</v>
+        <v>1512</v>
       </c>
       <c r="N134" t="s">
-        <v>1058</v>
+        <v>129</v>
       </c>
       <c r="O134"/>
       <c r="P134" t="s">
         <v>33</v>
       </c>
       <c r="Q134"/>
       <c r="R134" t="s">
-        <v>1520</v>
+        <v>1513</v>
       </c>
       <c r="S134" t="s">
-        <v>1521</v>
+        <v>1514</v>
       </c>
       <c r="T134" t="s">
-        <v>566</v>
+        <v>1261</v>
       </c>
       <c r="U134" t="s">
-        <v>1522</v>
+        <v>1515</v>
       </c>
       <c r="V134" t="s">
-        <v>1523</v>
+        <v>1516</v>
       </c>
       <c r="W134" t="s">
-        <v>1524</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
-        <v>1525</v>
-[...1 lines deleted...]
-      <c r="B135"/>
+        <v>1518</v>
+      </c>
+      <c r="B135" t="s">
+        <v>1519</v>
+      </c>
       <c r="C135" t="s">
         <v>24</v>
       </c>
       <c r="D135"/>
       <c r="E135" t="s">
-        <v>1526</v>
+        <v>1520</v>
       </c>
       <c r="F135" t="s">
-        <v>1116</v>
+        <v>1498</v>
       </c>
       <c r="G135" t="s">
         <v>27</v>
       </c>
       <c r="H135" t="s">
-        <v>962</v>
+        <v>28</v>
       </c>
       <c r="I135" t="s">
-        <v>1527</v>
+        <v>493</v>
       </c>
       <c r="J135" t="s">
-        <v>1528</v>
-[...3 lines deleted...]
-      </c>
+        <v>1521</v>
+      </c>
+      <c r="K135"/>
       <c r="L135">
-        <v>31200</v>
+        <v>82160</v>
       </c>
       <c r="M135" t="s">
-        <v>764</v>
+        <v>1522</v>
       </c>
       <c r="N135" t="s">
-        <v>242</v>
+        <v>1044</v>
       </c>
       <c r="O135"/>
       <c r="P135" t="s">
-        <v>1530</v>
+        <v>33</v>
       </c>
       <c r="Q135"/>
       <c r="R135" t="s">
-        <v>1098</v>
+        <v>1523</v>
       </c>
       <c r="S135" t="s">
-        <v>1531</v>
+        <v>1524</v>
       </c>
       <c r="T135" t="s">
-        <v>1532</v>
+        <v>566</v>
       </c>
       <c r="U135" t="s">
-        <v>1533</v>
+        <v>1525</v>
       </c>
       <c r="V135" t="s">
-        <v>1534</v>
+        <v>1526</v>
       </c>
       <c r="W135" t="s">
-        <v>1535</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
-        <v>1536</v>
+        <v>1528</v>
       </c>
       <c r="B136"/>
       <c r="C136" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D136"/>
       <c r="E136" t="s">
-        <v>1537</v>
+        <v>1529</v>
       </c>
       <c r="F136" t="s">
-        <v>1116</v>
+        <v>1102</v>
       </c>
       <c r="G136" t="s">
         <v>27</v>
       </c>
       <c r="H136" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="I136"/>
+        <v>948</v>
+      </c>
+      <c r="I136" t="s">
+        <v>1530</v>
+      </c>
       <c r="J136" t="s">
-        <v>1538</v>
-[...1 lines deleted...]
-      <c r="K136"/>
+        <v>1531</v>
+      </c>
+      <c r="K136" t="s">
+        <v>1532</v>
+      </c>
       <c r="L136">
-        <v>31000</v>
+        <v>31200</v>
       </c>
       <c r="M136" t="s">
-        <v>424</v>
+        <v>750</v>
       </c>
       <c r="N136" t="s">
-        <v>1137</v>
+        <v>242</v>
       </c>
       <c r="O136"/>
       <c r="P136" t="s">
-        <v>117</v>
+        <v>1533</v>
       </c>
       <c r="Q136"/>
-      <c r="R136"/>
-[...2 lines deleted...]
-      <c r="U136"/>
+      <c r="R136" t="s">
+        <v>1084</v>
+      </c>
+      <c r="S136" t="s">
+        <v>1534</v>
+      </c>
+      <c r="T136" t="s">
+        <v>1535</v>
+      </c>
+      <c r="U136" t="s">
+        <v>1536</v>
+      </c>
       <c r="V136" t="s">
-        <v>1539</v>
+        <v>1537</v>
       </c>
       <c r="W136" t="s">
-        <v>1540</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" t="s">
-        <v>1541</v>
-[...3 lines deleted...]
-      </c>
+        <v>1539</v>
+      </c>
+      <c r="B137"/>
       <c r="C137" t="s">
         <v>139</v>
       </c>
       <c r="D137" t="s">
-        <v>1542</v>
+        <v>746</v>
       </c>
       <c r="E137" t="s">
-        <v>1543</v>
+        <v>1540</v>
       </c>
       <c r="F137" t="s">
-        <v>1544</v>
+        <v>1102</v>
       </c>
       <c r="G137" t="s">
         <v>27</v>
       </c>
       <c r="H137" t="s">
         <v>92</v>
       </c>
-      <c r="I137" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I137"/>
       <c r="J137" t="s">
-        <v>1546</v>
+        <v>1541</v>
       </c>
       <c r="K137"/>
       <c r="L137">
-        <v>31700</v>
+        <v>31000</v>
       </c>
       <c r="M137" t="s">
-        <v>1547</v>
+        <v>424</v>
       </c>
       <c r="N137" t="s">
-        <v>1361</v>
+        <v>1123</v>
       </c>
       <c r="O137"/>
       <c r="P137" t="s">
         <v>117</v>
       </c>
       <c r="Q137"/>
-      <c r="R137" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R137"/>
+      <c r="S137"/>
+      <c r="T137"/>
+      <c r="U137"/>
       <c r="V137" t="s">
-        <v>1552</v>
-[...1 lines deleted...]
-      <c r="W137"/>
+        <v>1542</v>
+      </c>
+      <c r="W137" t="s">
+        <v>1543</v>
+      </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" t="s">
-        <v>1553</v>
-[...1 lines deleted...]
-      <c r="B138"/>
+        <v>1544</v>
+      </c>
+      <c r="B138" t="s">
+        <v>1544</v>
+      </c>
       <c r="C138" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D138"/>
+        <v>139</v>
+      </c>
+      <c r="D138" t="s">
+        <v>1545</v>
+      </c>
       <c r="E138" t="s">
-        <v>1554</v>
+        <v>1546</v>
       </c>
       <c r="F138" t="s">
-        <v>690</v>
+        <v>1547</v>
       </c>
       <c r="G138" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H138" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="I138" t="s">
-        <v>1555</v>
+        <v>1548</v>
       </c>
       <c r="J138" t="s">
-        <v>1556</v>
+        <v>1549</v>
       </c>
       <c r="K138"/>
       <c r="L138">
-        <v>69160</v>
+        <v>31700</v>
       </c>
       <c r="M138" t="s">
-        <v>1557</v>
+        <v>1550</v>
       </c>
       <c r="N138" t="s">
-        <v>32</v>
+        <v>1357</v>
       </c>
       <c r="O138"/>
       <c r="P138" t="s">
-        <v>1558</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="Q138"/>
       <c r="R138" t="s">
-        <v>1560</v>
+        <v>1551</v>
       </c>
       <c r="S138" t="s">
-        <v>1561</v>
+        <v>1552</v>
       </c>
       <c r="T138" t="s">
-        <v>1562</v>
+        <v>1553</v>
       </c>
       <c r="U138" t="s">
-        <v>1563</v>
+        <v>1554</v>
       </c>
       <c r="V138" t="s">
-        <v>1564</v>
+        <v>1555</v>
       </c>
       <c r="W138"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" t="s">
-        <v>1565</v>
-[...3 lines deleted...]
-      </c>
+        <v>1556</v>
+      </c>
+      <c r="B139"/>
       <c r="C139" t="s">
-        <v>42</v>
+        <v>110</v>
       </c>
       <c r="D139"/>
       <c r="E139" t="s">
-        <v>1567</v>
+        <v>1557</v>
       </c>
       <c r="F139" t="s">
-        <v>311</v>
+        <v>690</v>
       </c>
       <c r="G139" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H139" t="s">
-        <v>230</v>
+        <v>113</v>
       </c>
       <c r="I139" t="s">
-        <v>1568</v>
+        <v>1558</v>
       </c>
       <c r="J139" t="s">
-        <v>1569</v>
-[...3 lines deleted...]
-      </c>
+        <v>1559</v>
+      </c>
+      <c r="K139"/>
       <c r="L139">
-        <v>81500</v>
+        <v>69160</v>
       </c>
       <c r="M139" t="s">
-        <v>1571</v>
+        <v>1560</v>
       </c>
       <c r="N139" t="s">
         <v>32</v>
       </c>
-      <c r="O139" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O139"/>
       <c r="P139" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q139"/>
+        <v>1561</v>
+      </c>
+      <c r="Q139" t="s">
+        <v>1562</v>
+      </c>
       <c r="R139" t="s">
-        <v>1295</v>
+        <v>1563</v>
       </c>
       <c r="S139" t="s">
-        <v>1573</v>
+        <v>1564</v>
       </c>
       <c r="T139" t="s">
-        <v>1574</v>
+        <v>1565</v>
       </c>
       <c r="U139" t="s">
-        <v>1575</v>
+        <v>1566</v>
       </c>
       <c r="V139" t="s">
-        <v>1576</v>
-[...3 lines deleted...]
-      </c>
+        <v>1567</v>
+      </c>
+      <c r="W139"/>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" t="s">
-        <v>1578</v>
+        <v>1568</v>
       </c>
       <c r="B140" t="s">
-        <v>1579</v>
+        <v>1569</v>
       </c>
       <c r="C140" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="D140"/>
       <c r="E140" t="s">
-        <v>1580</v>
+        <v>1570</v>
       </c>
       <c r="F140" t="s">
-        <v>1581</v>
+        <v>311</v>
       </c>
       <c r="G140" t="s">
         <v>27</v>
       </c>
       <c r="H140" t="s">
-        <v>962</v>
+        <v>230</v>
       </c>
       <c r="I140" t="s">
-        <v>1582</v>
+        <v>1571</v>
       </c>
       <c r="J140" t="s">
-        <v>1583</v>
-[...1 lines deleted...]
-      <c r="K140"/>
+        <v>1572</v>
+      </c>
+      <c r="K140" t="s">
+        <v>1573</v>
+      </c>
       <c r="L140">
-        <v>34150</v>
+        <v>81500</v>
       </c>
       <c r="M140" t="s">
-        <v>1584</v>
+        <v>1574</v>
       </c>
       <c r="N140" t="s">
         <v>32</v>
       </c>
-      <c r="O140"/>
+      <c r="O140" t="s">
+        <v>1575</v>
+      </c>
       <c r="P140" t="s">
-        <v>1585</v>
+        <v>33</v>
       </c>
       <c r="Q140"/>
       <c r="R140" t="s">
-        <v>1586</v>
+        <v>1281</v>
       </c>
       <c r="S140" t="s">
-        <v>1587</v>
+        <v>1576</v>
       </c>
       <c r="T140" t="s">
-        <v>1588</v>
+        <v>1577</v>
       </c>
       <c r="U140" t="s">
-        <v>1589</v>
+        <v>1578</v>
       </c>
       <c r="V140" t="s">
-        <v>1590</v>
+        <v>1579</v>
       </c>
       <c r="W140" t="s">
-        <v>1591</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" t="s">
-        <v>1592</v>
-[...1 lines deleted...]
-      <c r="B141"/>
+        <v>1581</v>
+      </c>
+      <c r="B141" t="s">
+        <v>1582</v>
+      </c>
       <c r="C141" t="s">
-        <v>1593</v>
+        <v>24</v>
       </c>
       <c r="D141"/>
       <c r="E141" t="s">
-        <v>1594</v>
+        <v>1583</v>
       </c>
       <c r="F141" t="s">
-        <v>1595</v>
+        <v>1584</v>
       </c>
       <c r="G141" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H141" t="s">
-        <v>209</v>
+        <v>948</v>
       </c>
       <c r="I141" t="s">
-        <v>1596</v>
+        <v>1585</v>
       </c>
       <c r="J141" t="s">
-        <v>1597</v>
+        <v>1586</v>
       </c>
       <c r="K141"/>
       <c r="L141">
-        <v>69008</v>
+        <v>34150</v>
       </c>
       <c r="M141" t="s">
-        <v>80</v>
+        <v>1587</v>
       </c>
       <c r="N141" t="s">
         <v>32</v>
       </c>
       <c r="O141"/>
       <c r="P141" t="s">
-        <v>33</v>
+        <v>1588</v>
       </c>
       <c r="Q141"/>
       <c r="R141" t="s">
-        <v>1598</v>
+        <v>1589</v>
       </c>
       <c r="S141" t="s">
-        <v>1599</v>
+        <v>1590</v>
       </c>
       <c r="T141" t="s">
-        <v>85</v>
+        <v>1591</v>
       </c>
       <c r="U141" t="s">
-        <v>1600</v>
+        <v>1592</v>
       </c>
       <c r="V141" t="s">
-        <v>1601</v>
+        <v>1593</v>
       </c>
       <c r="W141" t="s">
-        <v>1602</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" t="s">
-        <v>280</v>
+        <v>1595</v>
       </c>
       <c r="B142"/>
       <c r="C142" t="s">
-        <v>759</v>
+        <v>1596</v>
       </c>
       <c r="D142"/>
-      <c r="E142"/>
+      <c r="E142" t="s">
+        <v>1597</v>
+      </c>
       <c r="F142" t="s">
-        <v>112</v>
+        <v>1598</v>
       </c>
       <c r="G142" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H142" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I142"/>
+        <v>209</v>
+      </c>
+      <c r="I142" t="s">
+        <v>1599</v>
+      </c>
       <c r="J142" t="s">
-        <v>1603</v>
+        <v>1600</v>
       </c>
       <c r="K142"/>
       <c r="L142">
-        <v>66000</v>
+        <v>69008</v>
       </c>
       <c r="M142" t="s">
-        <v>1604</v>
+        <v>80</v>
       </c>
       <c r="N142" t="s">
-        <v>1605</v>
+        <v>32</v>
       </c>
       <c r="O142"/>
       <c r="P142" t="s">
         <v>33</v>
       </c>
       <c r="Q142"/>
-      <c r="R142"/>
-[...2 lines deleted...]
-      <c r="U142"/>
+      <c r="R142" t="s">
+        <v>1601</v>
+      </c>
+      <c r="S142" t="s">
+        <v>1602</v>
+      </c>
+      <c r="T142" t="s">
+        <v>85</v>
+      </c>
+      <c r="U142" t="s">
+        <v>1603</v>
+      </c>
       <c r="V142" t="s">
-        <v>1606</v>
+        <v>1604</v>
       </c>
       <c r="W142" t="s">
-        <v>1607</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" t="s">
-        <v>1608</v>
+        <v>280</v>
       </c>
       <c r="B143"/>
       <c r="C143" t="s">
-        <v>759</v>
+        <v>745</v>
       </c>
       <c r="D143"/>
       <c r="E143"/>
       <c r="F143" t="s">
-        <v>1281</v>
+        <v>112</v>
       </c>
       <c r="G143" t="s">
         <v>27</v>
       </c>
       <c r="H143" t="s">
         <v>28</v>
       </c>
       <c r="I143"/>
       <c r="J143" t="s">
-        <v>1609</v>
-[...3 lines deleted...]
-      </c>
+        <v>1606</v>
+      </c>
+      <c r="K143"/>
       <c r="L143">
-        <v>32022</v>
+        <v>66000</v>
       </c>
       <c r="M143" t="s">
-        <v>1611</v>
+        <v>1607</v>
       </c>
       <c r="N143" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="O143"/>
       <c r="P143" t="s">
-        <v>1612</v>
+        <v>33</v>
       </c>
       <c r="Q143"/>
       <c r="R143"/>
       <c r="S143"/>
       <c r="T143"/>
       <c r="U143"/>
       <c r="V143" t="s">
-        <v>1613</v>
+        <v>1609</v>
       </c>
       <c r="W143" t="s">
-        <v>1614</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" t="s">
-        <v>1615</v>
+        <v>1611</v>
       </c>
       <c r="B144"/>
       <c r="C144" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="D144" t="s">
+        <v>745</v>
+      </c>
+      <c r="D144"/>
+      <c r="E144"/>
+      <c r="F144" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G144" t="s">
+        <v>27</v>
+      </c>
+      <c r="H144" t="s">
+        <v>28</v>
+      </c>
+      <c r="I144"/>
+      <c r="J144" t="s">
+        <v>1612</v>
+      </c>
+      <c r="K144" t="s">
+        <v>1613</v>
+      </c>
+      <c r="L144">
+        <v>32022</v>
+      </c>
+      <c r="M144" t="s">
+        <v>1614</v>
+      </c>
+      <c r="N144" t="s">
+        <v>1608</v>
+      </c>
+      <c r="O144"/>
+      <c r="P144" t="s">
+        <v>1615</v>
+      </c>
+      <c r="Q144"/>
+      <c r="R144"/>
+      <c r="S144"/>
+      <c r="T144"/>
+      <c r="U144"/>
+      <c r="V144" t="s">
         <v>1616</v>
       </c>
-      <c r="E144" t="s">
+      <c r="W144" t="s">
         <v>1617</v>
-      </c>
-[...50 lines deleted...]
-        <v>1629</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" t="s">
-        <v>1630</v>
+        <v>1618</v>
       </c>
       <c r="B145"/>
       <c r="C145" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D145"/>
+        <v>139</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1619</v>
+      </c>
       <c r="E145" t="s">
-        <v>1631</v>
+        <v>1620</v>
       </c>
       <c r="F145" t="s">
-        <v>1403</v>
+        <v>76</v>
       </c>
       <c r="G145" t="s">
         <v>45</v>
       </c>
       <c r="H145" t="s">
-        <v>266</v>
+        <v>866</v>
       </c>
       <c r="I145" t="s">
-        <v>1632</v>
+        <v>1621</v>
       </c>
       <c r="J145" t="s">
-        <v>1633</v>
+        <v>1622</v>
       </c>
       <c r="K145"/>
       <c r="L145">
-        <v>26150</v>
+        <v>69550</v>
       </c>
       <c r="M145" t="s">
-        <v>1634</v>
+        <v>1623</v>
       </c>
       <c r="N145" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O145"/>
+        <v>1624</v>
+      </c>
+      <c r="O145" t="s">
+        <v>1625</v>
+      </c>
       <c r="P145" t="s">
-        <v>1635</v>
-[...1 lines deleted...]
-      <c r="Q145"/>
+        <v>33</v>
+      </c>
+      <c r="Q145" t="s">
+        <v>1626</v>
+      </c>
       <c r="R145" t="s">
-        <v>1636</v>
+        <v>1627</v>
       </c>
       <c r="S145" t="s">
-        <v>1637</v>
-[...1 lines deleted...]
-      <c r="T145"/>
+        <v>1628</v>
+      </c>
+      <c r="T145" t="s">
+        <v>1629</v>
+      </c>
       <c r="U145" t="s">
-        <v>1638</v>
-[...1 lines deleted...]
-      <c r="V145"/>
+        <v>1630</v>
+      </c>
+      <c r="V145" t="s">
+        <v>1631</v>
+      </c>
       <c r="W145" t="s">
-        <v>1639</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" t="s">
-        <v>1640</v>
-[...3 lines deleted...]
-      </c>
+        <v>1633</v>
+      </c>
+      <c r="B146"/>
       <c r="C146" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="D146"/>
       <c r="E146" t="s">
-        <v>1642</v>
+        <v>1634</v>
       </c>
       <c r="F146" t="s">
-        <v>1643</v>
+        <v>1399</v>
       </c>
       <c r="G146" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H146" t="s">
-        <v>28</v>
+        <v>266</v>
       </c>
       <c r="I146" t="s">
-        <v>1644</v>
+        <v>1635</v>
       </c>
       <c r="J146" t="s">
-        <v>1645</v>
+        <v>1636</v>
       </c>
       <c r="K146"/>
       <c r="L146">
-        <v>31520</v>
+        <v>26150</v>
       </c>
       <c r="M146" t="s">
-        <v>1646</v>
+        <v>1637</v>
       </c>
       <c r="N146" t="s">
         <v>32</v>
       </c>
       <c r="O146"/>
       <c r="P146" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>1638</v>
+      </c>
+      <c r="Q146"/>
       <c r="R146" t="s">
-        <v>1648</v>
+        <v>1639</v>
       </c>
       <c r="S146" t="s">
-        <v>1649</v>
-[...3 lines deleted...]
-      </c>
+        <v>1640</v>
+      </c>
+      <c r="T146"/>
       <c r="U146" t="s">
-        <v>1651</v>
-[...3 lines deleted...]
-      </c>
+        <v>1641</v>
+      </c>
+      <c r="V146"/>
       <c r="W146" t="s">
-        <v>1653</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" t="s">
-        <v>1654</v>
-[...1 lines deleted...]
-      <c r="B147"/>
+        <v>1643</v>
+      </c>
+      <c r="B147" t="s">
+        <v>1644</v>
+      </c>
       <c r="C147" t="s">
-        <v>759</v>
+        <v>24</v>
       </c>
       <c r="D147"/>
       <c r="E147" t="s">
-        <v>1655</v>
+        <v>1645</v>
       </c>
       <c r="F147" t="s">
-        <v>1656</v>
+        <v>1646</v>
       </c>
       <c r="G147" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H147" t="s">
-        <v>922</v>
-[...1 lines deleted...]
-      <c r="I147"/>
+        <v>28</v>
+      </c>
+      <c r="I147" t="s">
+        <v>1647</v>
+      </c>
       <c r="J147" t="s">
-        <v>1657</v>
+        <v>1648</v>
       </c>
       <c r="K147"/>
       <c r="L147">
-        <v>38400</v>
+        <v>31520</v>
       </c>
       <c r="M147" t="s">
-        <v>1658</v>
+        <v>1649</v>
       </c>
       <c r="N147" t="s">
         <v>32</v>
       </c>
       <c r="O147"/>
       <c r="P147" t="s">
         <v>33</v>
       </c>
-      <c r="Q147"/>
+      <c r="Q147" t="s">
+        <v>1650</v>
+      </c>
       <c r="R147" t="s">
-        <v>1659</v>
+        <v>1651</v>
       </c>
       <c r="S147" t="s">
-        <v>1660</v>
+        <v>1652</v>
       </c>
       <c r="T147" t="s">
-        <v>1661</v>
+        <v>1653</v>
       </c>
       <c r="U147" t="s">
-        <v>1662</v>
-[...1 lines deleted...]
-      <c r="V147"/>
+        <v>1654</v>
+      </c>
+      <c r="V147" t="s">
+        <v>1655</v>
+      </c>
       <c r="W147" t="s">
-        <v>1663</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" t="s">
-        <v>1664</v>
-[...3 lines deleted...]
-      </c>
+        <v>1657</v>
+      </c>
+      <c r="B148"/>
       <c r="C148" t="s">
-        <v>155</v>
+        <v>745</v>
       </c>
       <c r="D148"/>
-      <c r="E148"/>
+      <c r="E148" t="s">
+        <v>1658</v>
+      </c>
       <c r="F148" t="s">
-        <v>91</v>
+        <v>1659</v>
       </c>
       <c r="G148" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H148" t="s">
-        <v>92</v>
+        <v>908</v>
       </c>
       <c r="I148"/>
       <c r="J148" t="s">
-        <v>1666</v>
+        <v>1660</v>
       </c>
       <c r="K148"/>
       <c r="L148">
-        <v>31074</v>
+        <v>38400</v>
       </c>
       <c r="M148" t="s">
-        <v>764</v>
+        <v>1661</v>
       </c>
       <c r="N148" t="s">
-        <v>220</v>
+        <v>32</v>
       </c>
       <c r="O148"/>
       <c r="P148" t="s">
-        <v>1138</v>
+        <v>33</v>
       </c>
       <c r="Q148"/>
       <c r="R148" t="s">
-        <v>1667</v>
+        <v>1662</v>
       </c>
       <c r="S148" t="s">
-        <v>1668</v>
+        <v>1663</v>
       </c>
       <c r="T148" t="s">
-        <v>1669</v>
+        <v>1664</v>
       </c>
       <c r="U148" t="s">
-        <v>1670</v>
+        <v>1665</v>
       </c>
       <c r="V148"/>
       <c r="W148" t="s">
-        <v>1671</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" t="s">
-        <v>1672</v>
-[...1 lines deleted...]
-      <c r="B149"/>
+        <v>1667</v>
+      </c>
+      <c r="B149" t="s">
+        <v>1668</v>
+      </c>
       <c r="C149" t="s">
-        <v>294</v>
+        <v>155</v>
       </c>
       <c r="D149"/>
-      <c r="E149" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E149"/>
       <c r="F149" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="G149" t="s">
         <v>27</v>
       </c>
       <c r="H149" t="s">
         <v>92</v>
       </c>
       <c r="I149"/>
       <c r="J149" t="s">
-        <v>1674</v>
+        <v>1669</v>
       </c>
       <c r="K149"/>
       <c r="L149">
-        <v>31059</v>
+        <v>31074</v>
       </c>
       <c r="M149" t="s">
-        <v>764</v>
+        <v>750</v>
       </c>
       <c r="N149" t="s">
-        <v>1058</v>
+        <v>220</v>
       </c>
       <c r="O149"/>
       <c r="P149" t="s">
-        <v>1675</v>
+        <v>1124</v>
       </c>
       <c r="Q149"/>
       <c r="R149" t="s">
-        <v>34</v>
+        <v>1670</v>
       </c>
       <c r="S149" t="s">
-        <v>1676</v>
+        <v>1671</v>
       </c>
       <c r="T149" t="s">
-        <v>1677</v>
+        <v>1672</v>
       </c>
       <c r="U149" t="s">
-        <v>1678</v>
+        <v>1673</v>
       </c>
       <c r="V149"/>
       <c r="W149" t="s">
-        <v>1679</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" t="s">
-        <v>1680</v>
-[...3 lines deleted...]
-      </c>
+        <v>1675</v>
+      </c>
+      <c r="B150"/>
       <c r="C150" t="s">
-        <v>155</v>
+        <v>294</v>
       </c>
       <c r="D150"/>
       <c r="E150" t="s">
-        <v>1682</v>
+        <v>1676</v>
       </c>
       <c r="F150" t="s">
-        <v>1683</v>
+        <v>26</v>
       </c>
       <c r="G150" t="s">
         <v>27</v>
       </c>
       <c r="H150" t="s">
         <v>92</v>
       </c>
       <c r="I150"/>
       <c r="J150" t="s">
-        <v>1684</v>
+        <v>1677</v>
       </c>
       <c r="K150"/>
       <c r="L150">
-        <v>31000</v>
+        <v>31059</v>
       </c>
       <c r="M150" t="s">
-        <v>764</v>
+        <v>750</v>
       </c>
       <c r="N150" t="s">
-        <v>1685</v>
+        <v>1044</v>
       </c>
       <c r="O150"/>
       <c r="P150" t="s">
-        <v>1138</v>
+        <v>1678</v>
       </c>
       <c r="Q150"/>
-      <c r="R150"/>
-[...2 lines deleted...]
-      <c r="U150"/>
+      <c r="R150" t="s">
+        <v>34</v>
+      </c>
+      <c r="S150" t="s">
+        <v>1679</v>
+      </c>
+      <c r="T150" t="s">
+        <v>1680</v>
+      </c>
+      <c r="U150" t="s">
+        <v>1681</v>
+      </c>
       <c r="V150"/>
       <c r="W150" t="s">
-        <v>1686</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" t="s">
-        <v>1687</v>
+        <v>1683</v>
       </c>
       <c r="B151" t="s">
-        <v>1687</v>
+        <v>1684</v>
       </c>
       <c r="C151" t="s">
-        <v>110</v>
+        <v>155</v>
       </c>
       <c r="D151"/>
       <c r="E151" t="s">
-        <v>1688</v>
+        <v>1685</v>
       </c>
       <c r="F151" t="s">
-        <v>748</v>
+        <v>880</v>
       </c>
       <c r="G151" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H151" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
       <c r="I151"/>
       <c r="J151" t="s">
-        <v>1689</v>
+        <v>1686</v>
       </c>
       <c r="K151"/>
       <c r="L151">
-        <v>81100</v>
+        <v>69006</v>
       </c>
       <c r="M151" t="s">
-        <v>1690</v>
+        <v>80</v>
       </c>
       <c r="N151" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="O151"/>
       <c r="P151" t="s">
-        <v>1691</v>
+        <v>33</v>
       </c>
       <c r="Q151"/>
       <c r="R151" t="s">
-        <v>1692</v>
+        <v>1687</v>
       </c>
       <c r="S151" t="s">
-        <v>1693</v>
+        <v>1687</v>
       </c>
       <c r="T151"/>
       <c r="U151" t="s">
-        <v>1694</v>
-[...3 lines deleted...]
-      </c>
+        <v>1688</v>
+      </c>
+      <c r="V151"/>
       <c r="W151" t="s">
-        <v>1696</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" t="s">
-        <v>1697</v>
+        <v>1690</v>
       </c>
       <c r="B152" t="s">
-        <v>1698</v>
+        <v>1691</v>
       </c>
       <c r="C152" t="s">
-        <v>930</v>
+        <v>155</v>
       </c>
       <c r="D152"/>
       <c r="E152" t="s">
-        <v>1699</v>
+        <v>1692</v>
       </c>
       <c r="F152" t="s">
-        <v>26</v>
+        <v>1693</v>
       </c>
       <c r="G152" t="s">
         <v>27</v>
       </c>
       <c r="H152" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I152"/>
       <c r="J152" t="s">
-        <v>1701</v>
+        <v>1694</v>
       </c>
       <c r="K152"/>
       <c r="L152">
-        <v>46300</v>
+        <v>31000</v>
       </c>
       <c r="M152" t="s">
-        <v>1702</v>
+        <v>750</v>
       </c>
       <c r="N152" t="s">
-        <v>32</v>
+        <v>1695</v>
       </c>
       <c r="O152"/>
       <c r="P152" t="s">
-        <v>33</v>
+        <v>1124</v>
       </c>
       <c r="Q152"/>
-      <c r="R152" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="R152"/>
+      <c r="S152"/>
+      <c r="T152"/>
+      <c r="U152"/>
+      <c r="V152"/>
       <c r="W152" t="s">
-        <v>1707</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" t="s">
-        <v>1708</v>
+        <v>1697</v>
       </c>
       <c r="B153" t="s">
-        <v>1709</v>
+        <v>1697</v>
       </c>
       <c r="C153" t="s">
         <v>110</v>
       </c>
       <c r="D153"/>
       <c r="E153" t="s">
-        <v>1710</v>
+        <v>1698</v>
       </c>
       <c r="F153" t="s">
-        <v>1711</v>
+        <v>734</v>
       </c>
       <c r="G153" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H153" t="s">
         <v>28</v>
       </c>
-      <c r="I153" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I153"/>
       <c r="J153" t="s">
-        <v>1713</v>
+        <v>1699</v>
       </c>
       <c r="K153"/>
       <c r="L153">
-        <v>42370</v>
+        <v>81100</v>
       </c>
       <c r="M153" t="s">
-        <v>1714</v>
+        <v>1700</v>
       </c>
       <c r="N153" t="s">
-        <v>1361</v>
+        <v>129</v>
       </c>
       <c r="O153"/>
       <c r="P153" t="s">
-        <v>1715</v>
+        <v>1701</v>
       </c>
       <c r="Q153"/>
       <c r="R153" t="s">
-        <v>271</v>
+        <v>1702</v>
       </c>
       <c r="S153" t="s">
-        <v>1716</v>
-[...3 lines deleted...]
-      </c>
+        <v>1703</v>
+      </c>
+      <c r="T153"/>
       <c r="U153" t="s">
-        <v>1718</v>
-[...2 lines deleted...]
-      <c r="W153"/>
+        <v>1704</v>
+      </c>
+      <c r="V153" t="s">
+        <v>1705</v>
+      </c>
+      <c r="W153" t="s">
+        <v>1706</v>
+      </c>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" t="s">
-        <v>1719</v>
-[...1 lines deleted...]
-      <c r="B154"/>
+        <v>1707</v>
+      </c>
+      <c r="B154" t="s">
+        <v>1708</v>
+      </c>
       <c r="C154" t="s">
-        <v>24</v>
+        <v>916</v>
       </c>
       <c r="D154"/>
       <c r="E154" t="s">
-        <v>1720</v>
+        <v>1709</v>
       </c>
       <c r="F154" t="s">
-        <v>1721</v>
+        <v>26</v>
       </c>
       <c r="G154" t="s">
         <v>27</v>
       </c>
       <c r="H154" t="s">
         <v>28</v>
       </c>
       <c r="I154" t="s">
-        <v>396</v>
+        <v>1710</v>
       </c>
       <c r="J154" t="s">
-        <v>1722</v>
+        <v>1711</v>
       </c>
       <c r="K154"/>
       <c r="L154">
-        <v>11300</v>
+        <v>46300</v>
       </c>
       <c r="M154" t="s">
-        <v>1723</v>
+        <v>1712</v>
       </c>
       <c r="N154" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="O154"/>
       <c r="P154" t="s">
-        <v>1724</v>
+        <v>33</v>
       </c>
       <c r="Q154"/>
-      <c r="R154"/>
-[...3 lines deleted...]
-      <c r="V154"/>
+      <c r="R154" t="s">
+        <v>373</v>
+      </c>
+      <c r="S154" t="s">
+        <v>1713</v>
+      </c>
+      <c r="T154" t="s">
+        <v>1714</v>
+      </c>
+      <c r="U154" t="s">
+        <v>1715</v>
+      </c>
+      <c r="V154" t="s">
+        <v>1716</v>
+      </c>
       <c r="W154" t="s">
-        <v>1725</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" t="s">
-        <v>1726</v>
-[...1 lines deleted...]
-      <c r="B155"/>
+        <v>1718</v>
+      </c>
+      <c r="B155" t="s">
+        <v>1719</v>
+      </c>
       <c r="C155" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="D155"/>
       <c r="E155" t="s">
-        <v>1727</v>
+        <v>1720</v>
       </c>
       <c r="F155" t="s">
-        <v>1728</v>
+        <v>1721</v>
       </c>
       <c r="G155" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H155" t="s">
         <v>28</v>
       </c>
       <c r="I155" t="s">
-        <v>1729</v>
+        <v>1722</v>
       </c>
       <c r="J155" t="s">
-        <v>1730</v>
+        <v>1723</v>
       </c>
       <c r="K155"/>
       <c r="L155">
-        <v>11400</v>
+        <v>42370</v>
       </c>
       <c r="M155" t="s">
-        <v>1731</v>
+        <v>1724</v>
       </c>
       <c r="N155" t="s">
-        <v>32</v>
+        <v>1357</v>
       </c>
       <c r="O155"/>
       <c r="P155" t="s">
-        <v>33</v>
+        <v>1725</v>
       </c>
       <c r="Q155"/>
       <c r="R155" t="s">
-        <v>1732</v>
+        <v>271</v>
       </c>
       <c r="S155" t="s">
-        <v>1733</v>
+        <v>1726</v>
       </c>
       <c r="T155" t="s">
-        <v>1734</v>
+        <v>1727</v>
       </c>
       <c r="U155" t="s">
-        <v>1735</v>
-[...6 lines deleted...]
-      </c>
+        <v>1728</v>
+      </c>
+      <c r="V155"/>
+      <c r="W155"/>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" t="s">
-        <v>1738</v>
+        <v>1729</v>
       </c>
       <c r="B156"/>
       <c r="C156" t="s">
         <v>24</v>
       </c>
       <c r="D156"/>
       <c r="E156" t="s">
-        <v>1739</v>
+        <v>1730</v>
       </c>
       <c r="F156" t="s">
-        <v>112</v>
+        <v>1731</v>
       </c>
       <c r="G156" t="s">
         <v>27</v>
       </c>
       <c r="H156" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I156" t="s">
-        <v>1740</v>
+        <v>396</v>
       </c>
       <c r="J156" t="s">
-        <v>1741</v>
+        <v>1732</v>
       </c>
       <c r="K156"/>
       <c r="L156">
-        <v>30170</v>
+        <v>11300</v>
       </c>
       <c r="M156" t="s">
-        <v>1742</v>
+        <v>1733</v>
       </c>
       <c r="N156" t="s">
-        <v>1743</v>
+        <v>129</v>
       </c>
       <c r="O156"/>
       <c r="P156" t="s">
-        <v>1744</v>
-[...18 lines deleted...]
-      </c>
+        <v>1734</v>
+      </c>
+      <c r="Q156"/>
+      <c r="R156"/>
+      <c r="S156"/>
+      <c r="T156"/>
+      <c r="U156"/>
+      <c r="V156"/>
       <c r="W156" t="s">
-        <v>1751</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" t="s">
-        <v>1752</v>
+        <v>1736</v>
       </c>
       <c r="B157"/>
       <c r="C157" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D157"/>
       <c r="E157" t="s">
-        <v>1753</v>
+        <v>1737</v>
       </c>
       <c r="F157" t="s">
-        <v>748</v>
+        <v>1738</v>
       </c>
       <c r="G157" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H157" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="I157"/>
+        <v>28</v>
+      </c>
+      <c r="I157" t="s">
+        <v>1739</v>
+      </c>
       <c r="J157" t="s">
-        <v>1754</v>
+        <v>1740</v>
       </c>
       <c r="K157"/>
-      <c r="L157" t="s">
-        <v>1755</v>
+      <c r="L157">
+        <v>11400</v>
       </c>
       <c r="M157" t="s">
-        <v>1756</v>
+        <v>1741</v>
       </c>
       <c r="N157" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="O157"/>
       <c r="P157" t="s">
         <v>33</v>
       </c>
       <c r="Q157"/>
       <c r="R157" t="s">
-        <v>1204</v>
+        <v>1742</v>
       </c>
       <c r="S157" t="s">
-        <v>1757</v>
+        <v>1743</v>
       </c>
       <c r="T157" t="s">
-        <v>1758</v>
+        <v>1744</v>
       </c>
       <c r="U157" t="s">
-        <v>1759</v>
+        <v>1745</v>
       </c>
       <c r="V157" t="s">
-        <v>1760</v>
+        <v>1746</v>
       </c>
       <c r="W157" t="s">
-        <v>1761</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" t="s">
-        <v>1762</v>
-[...3 lines deleted...]
-      </c>
+        <v>1748</v>
+      </c>
+      <c r="B158"/>
       <c r="C158" t="s">
-        <v>294</v>
+        <v>24</v>
       </c>
       <c r="D158"/>
       <c r="E158" t="s">
-        <v>1764</v>
+        <v>1749</v>
       </c>
       <c r="F158" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="G158" t="s">
         <v>27</v>
       </c>
       <c r="H158" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="I158"/>
+        <v>92</v>
+      </c>
+      <c r="I158" t="s">
+        <v>1750</v>
+      </c>
       <c r="J158" t="s">
-        <v>1765</v>
+        <v>1751</v>
       </c>
       <c r="K158"/>
       <c r="L158">
-        <v>31326</v>
+        <v>30170</v>
       </c>
       <c r="M158" t="s">
-        <v>1766</v>
+        <v>1752</v>
       </c>
       <c r="N158" t="s">
-        <v>1767</v>
+        <v>1753</v>
       </c>
       <c r="O158"/>
       <c r="P158" t="s">
-        <v>1768</v>
-[...5 lines deleted...]
-      <c r="U158"/>
+        <v>1754</v>
+      </c>
+      <c r="Q158" t="s">
+        <v>1755</v>
+      </c>
+      <c r="R158" t="s">
+        <v>1756</v>
+      </c>
+      <c r="S158" t="s">
+        <v>1757</v>
+      </c>
+      <c r="T158" t="s">
+        <v>1758</v>
+      </c>
+      <c r="U158" t="s">
+        <v>1759</v>
+      </c>
       <c r="V158" t="s">
-        <v>1769</v>
+        <v>1760</v>
       </c>
       <c r="W158" t="s">
-        <v>1770</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" t="s">
-        <v>1771</v>
+        <v>1762</v>
       </c>
       <c r="B159"/>
       <c r="C159" t="s">
-        <v>110</v>
+        <v>42</v>
       </c>
       <c r="D159"/>
       <c r="E159" t="s">
-        <v>1772</v>
+        <v>1763</v>
       </c>
       <c r="F159" t="s">
-        <v>867</v>
+        <v>734</v>
       </c>
       <c r="G159" t="s">
         <v>45</v>
       </c>
       <c r="H159" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="I159"/>
       <c r="J159" t="s">
-        <v>1774</v>
+        <v>1764</v>
       </c>
       <c r="K159"/>
-      <c r="L159">
-        <v>69790</v>
+      <c r="L159" t="s">
+        <v>1765</v>
       </c>
       <c r="M159" t="s">
-        <v>1775</v>
+        <v>1766</v>
       </c>
       <c r="N159" t="s">
-        <v>1361</v>
+        <v>67</v>
       </c>
       <c r="O159"/>
       <c r="P159" t="s">
-        <v>1119</v>
+        <v>33</v>
       </c>
       <c r="Q159"/>
       <c r="R159" t="s">
-        <v>1776</v>
+        <v>1190</v>
       </c>
       <c r="S159" t="s">
-        <v>1777</v>
+        <v>1767</v>
       </c>
       <c r="T159" t="s">
-        <v>1778</v>
-[...2 lines deleted...]
-      <c r="V159"/>
+        <v>1768</v>
+      </c>
+      <c r="U159" t="s">
+        <v>1769</v>
+      </c>
+      <c r="V159" t="s">
+        <v>1770</v>
+      </c>
       <c r="W159" t="s">
-        <v>1779</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" t="s">
-        <v>1780</v>
-[...1 lines deleted...]
-      <c r="B160"/>
+        <v>1772</v>
+      </c>
+      <c r="B160" t="s">
+        <v>1773</v>
+      </c>
       <c r="C160" t="s">
-        <v>24</v>
+        <v>294</v>
       </c>
       <c r="D160"/>
       <c r="E160" t="s">
-        <v>1781</v>
+        <v>1774</v>
       </c>
       <c r="F160" t="s">
-        <v>748</v>
+        <v>91</v>
       </c>
       <c r="G160" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H160" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="I160"/>
       <c r="J160" t="s">
-        <v>1783</v>
+        <v>1775</v>
       </c>
       <c r="K160"/>
       <c r="L160">
-        <v>38710</v>
+        <v>31326</v>
       </c>
       <c r="M160" t="s">
-        <v>1784</v>
+        <v>1776</v>
       </c>
       <c r="N160" t="s">
-        <v>67</v>
+        <v>1777</v>
       </c>
       <c r="O160"/>
       <c r="P160" t="s">
-        <v>130</v>
-[...15 lines deleted...]
-      </c>
+        <v>1778</v>
+      </c>
+      <c r="Q160"/>
+      <c r="R160"/>
+      <c r="S160"/>
+      <c r="T160"/>
+      <c r="U160"/>
       <c r="V160" t="s">
-        <v>1789</v>
-[...1 lines deleted...]
-      <c r="W160"/>
+        <v>1779</v>
+      </c>
+      <c r="W160" t="s">
+        <v>1780</v>
+      </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" t="s">
-        <v>1790</v>
+        <v>1781</v>
       </c>
       <c r="B161"/>
       <c r="C161" t="s">
-        <v>42</v>
+        <v>110</v>
       </c>
       <c r="D161"/>
       <c r="E161" t="s">
-        <v>1791</v>
+        <v>1782</v>
       </c>
       <c r="F161" t="s">
-        <v>1372</v>
+        <v>853</v>
       </c>
       <c r="G161" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H161" t="s">
         <v>92</v>
       </c>
       <c r="I161" t="s">
-        <v>27</v>
+        <v>1783</v>
       </c>
       <c r="J161" t="s">
-        <v>1792</v>
+        <v>1784</v>
       </c>
       <c r="K161"/>
       <c r="L161">
-        <v>31500</v>
+        <v>69790</v>
       </c>
       <c r="M161" t="s">
-        <v>764</v>
+        <v>1785</v>
       </c>
       <c r="N161" t="s">
-        <v>966</v>
-[...3 lines deleted...]
-      </c>
+        <v>1357</v>
+      </c>
+      <c r="O161"/>
       <c r="P161" t="s">
-        <v>147</v>
-[...6 lines deleted...]
-      <c r="T161"/>
+        <v>1105</v>
+      </c>
+      <c r="Q161"/>
+      <c r="R161" t="s">
+        <v>1786</v>
+      </c>
+      <c r="S161" t="s">
+        <v>1787</v>
+      </c>
+      <c r="T161" t="s">
+        <v>1788</v>
+      </c>
       <c r="U161"/>
       <c r="V161"/>
       <c r="W161" t="s">
-        <v>1794</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" t="s">
-        <v>1795</v>
+        <v>1790</v>
       </c>
       <c r="B162"/>
       <c r="C162" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D162"/>
       <c r="E162" t="s">
-        <v>1796</v>
+        <v>1791</v>
       </c>
       <c r="F162" t="s">
-        <v>1797</v>
+        <v>734</v>
       </c>
       <c r="G162" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H162" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="I162"/>
+        <v>28</v>
+      </c>
+      <c r="I162" t="s">
+        <v>1792</v>
+      </c>
       <c r="J162" t="s">
-        <v>1798</v>
+        <v>1793</v>
       </c>
       <c r="K162"/>
       <c r="L162">
-        <v>34090</v>
+        <v>38710</v>
       </c>
       <c r="M162" t="s">
-        <v>145</v>
+        <v>1794</v>
       </c>
       <c r="N162" t="s">
-        <v>1137</v>
+        <v>67</v>
       </c>
       <c r="O162"/>
       <c r="P162" t="s">
-        <v>117</v>
-[...4 lines deleted...]
-      <c r="T162"/>
+        <v>130</v>
+      </c>
+      <c r="Q162" t="s">
+        <v>1795</v>
+      </c>
+      <c r="R162" t="s">
+        <v>523</v>
+      </c>
+      <c r="S162" t="s">
+        <v>1796</v>
+      </c>
+      <c r="T162" t="s">
+        <v>1797</v>
+      </c>
       <c r="U162" t="s">
+        <v>1798</v>
+      </c>
+      <c r="V162" t="s">
         <v>1799</v>
       </c>
-      <c r="V162"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W162"/>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" t="s">
-        <v>1801</v>
-[...3 lines deleted...]
-      </c>
+        <v>1800</v>
+      </c>
+      <c r="B163"/>
       <c r="C163" t="s">
-        <v>1803</v>
+        <v>42</v>
       </c>
       <c r="D163"/>
       <c r="E163" t="s">
-        <v>1804</v>
+        <v>1801</v>
       </c>
       <c r="F163" t="s">
-        <v>26</v>
+        <v>1368</v>
       </c>
       <c r="G163" t="s">
         <v>27</v>
       </c>
       <c r="H163" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="I163"/>
+        <v>92</v>
+      </c>
+      <c r="I163" t="s">
+        <v>27</v>
+      </c>
       <c r="J163" t="s">
-        <v>1805</v>
+        <v>1802</v>
       </c>
       <c r="K163"/>
       <c r="L163">
-        <v>34298</v>
+        <v>31500</v>
       </c>
       <c r="M163" t="s">
-        <v>416</v>
+        <v>750</v>
       </c>
       <c r="N163" t="s">
-        <v>1806</v>
+        <v>952</v>
       </c>
       <c r="O163" t="s">
-        <v>1807</v>
+        <v>1777</v>
       </c>
       <c r="P163" t="s">
-        <v>1808</v>
-[...1 lines deleted...]
-      <c r="Q163"/>
+        <v>147</v>
+      </c>
+      <c r="Q163" t="s">
+        <v>1803</v>
+      </c>
       <c r="R163"/>
       <c r="S163"/>
       <c r="T163"/>
       <c r="U163"/>
-      <c r="V163" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V163"/>
       <c r="W163" t="s">
-        <v>1810</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" t="s">
-        <v>1811</v>
-[...3 lines deleted...]
-      </c>
+        <v>1805</v>
+      </c>
+      <c r="B164"/>
       <c r="C164" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="D164"/>
+        <v>139</v>
+      </c>
+      <c r="D164" t="s">
+        <v>746</v>
+      </c>
       <c r="E164" t="s">
-        <v>1813</v>
+        <v>1806</v>
       </c>
       <c r="F164" t="s">
-        <v>1814</v>
+        <v>1807</v>
       </c>
       <c r="G164" t="s">
         <v>27</v>
       </c>
       <c r="H164" t="s">
-        <v>230</v>
+        <v>92</v>
       </c>
       <c r="I164"/>
       <c r="J164" t="s">
-        <v>1815</v>
+        <v>1808</v>
       </c>
       <c r="K164"/>
       <c r="L164">
-        <v>34093</v>
+        <v>34090</v>
       </c>
       <c r="M164" t="s">
         <v>145</v>
       </c>
       <c r="N164" t="s">
-        <v>1816</v>
+        <v>1123</v>
       </c>
       <c r="O164"/>
       <c r="P164" t="s">
-        <v>1817</v>
+        <v>117</v>
       </c>
       <c r="Q164"/>
       <c r="R164"/>
       <c r="S164"/>
       <c r="T164"/>
-      <c r="U164"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U164" t="s">
+        <v>1809</v>
+      </c>
+      <c r="V164"/>
       <c r="W164" t="s">
-        <v>1819</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" t="s">
-        <v>1820</v>
-[...1 lines deleted...]
-      <c r="B165"/>
+        <v>1811</v>
+      </c>
+      <c r="B165" t="s">
+        <v>1812</v>
+      </c>
       <c r="C165" t="s">
-        <v>42</v>
+        <v>1813</v>
       </c>
       <c r="D165"/>
       <c r="E165" t="s">
-        <v>1821</v>
+        <v>1814</v>
       </c>
       <c r="F165" t="s">
-        <v>690</v>
-[...1 lines deleted...]
-      <c r="G165"/>
+        <v>26</v>
+      </c>
+      <c r="G165" t="s">
+        <v>27</v>
+      </c>
       <c r="H165" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="I165"/>
       <c r="J165" t="s">
-        <v>1823</v>
+        <v>1815</v>
       </c>
       <c r="K165"/>
       <c r="L165">
-        <v>35410</v>
+        <v>34298</v>
       </c>
       <c r="M165" t="s">
-        <v>1824</v>
+        <v>416</v>
       </c>
       <c r="N165" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="O165"/>
+        <v>1816</v>
+      </c>
+      <c r="O165" t="s">
+        <v>1817</v>
+      </c>
       <c r="P165" t="s">
-        <v>33</v>
-[...16 lines deleted...]
-      <c r="V165"/>
+        <v>1818</v>
+      </c>
+      <c r="Q165"/>
+      <c r="R165"/>
+      <c r="S165"/>
+      <c r="T165"/>
+      <c r="U165"/>
+      <c r="V165" t="s">
+        <v>1819</v>
+      </c>
       <c r="W165" t="s">
-        <v>1830</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" t="s">
-        <v>1831</v>
-[...1 lines deleted...]
-      <c r="B166"/>
+        <v>1821</v>
+      </c>
+      <c r="B166" t="s">
+        <v>1822</v>
+      </c>
       <c r="C166" t="s">
-        <v>24</v>
+        <v>294</v>
       </c>
       <c r="D166"/>
       <c r="E166" t="s">
-        <v>1832</v>
+        <v>1823</v>
       </c>
       <c r="F166" t="s">
-        <v>530</v>
+        <v>1824</v>
       </c>
       <c r="G166" t="s">
         <v>27</v>
       </c>
       <c r="H166" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="I166"/>
       <c r="J166" t="s">
-        <v>1833</v>
-[...3 lines deleted...]
-      </c>
+        <v>1825</v>
+      </c>
+      <c r="K166"/>
       <c r="L166">
-        <v>11000</v>
+        <v>34093</v>
       </c>
       <c r="M166" t="s">
-        <v>1835</v>
+        <v>145</v>
       </c>
       <c r="N166" t="s">
-        <v>1836</v>
+        <v>1826</v>
       </c>
       <c r="O166"/>
       <c r="P166" t="s">
-        <v>33</v>
-[...15 lines deleted...]
-      </c>
+        <v>1827</v>
+      </c>
+      <c r="Q166"/>
+      <c r="R166"/>
+      <c r="S166"/>
+      <c r="T166"/>
+      <c r="U166"/>
       <c r="V166" t="s">
-        <v>1842</v>
+        <v>1828</v>
       </c>
       <c r="W166" t="s">
-        <v>1843</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" t="s">
-        <v>1844</v>
+        <v>1830</v>
       </c>
       <c r="B167"/>
       <c r="C167" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="D167"/>
       <c r="E167" t="s">
-        <v>1845</v>
+        <v>1831</v>
       </c>
       <c r="F167" t="s">
-        <v>1339</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="G167"/>
       <c r="H167" t="s">
-        <v>77</v>
+        <v>230</v>
       </c>
       <c r="I167" t="s">
-        <v>1846</v>
+        <v>1832</v>
       </c>
       <c r="J167" t="s">
-        <v>1847</v>
+        <v>1833</v>
       </c>
       <c r="K167"/>
       <c r="L167">
-        <v>31400</v>
+        <v>35410</v>
       </c>
       <c r="M167" t="s">
-        <v>764</v>
+        <v>1834</v>
       </c>
       <c r="N167" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="O167"/>
       <c r="P167" t="s">
-        <v>1849</v>
+        <v>33</v>
       </c>
       <c r="Q167" t="s">
-        <v>1850</v>
-[...3 lines deleted...]
-      <c r="T167"/>
+        <v>1835</v>
+      </c>
+      <c r="R167" t="s">
+        <v>1836</v>
+      </c>
+      <c r="S167" t="s">
+        <v>1837</v>
+      </c>
+      <c r="T167" t="s">
+        <v>1838</v>
+      </c>
       <c r="U167" t="s">
-        <v>1851</v>
+        <v>1839</v>
       </c>
       <c r="V167"/>
       <c r="W167" t="s">
-        <v>1852</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" t="s">
-        <v>1853</v>
+        <v>1841</v>
       </c>
       <c r="B168"/>
       <c r="C168" t="s">
-        <v>294</v>
+        <v>24</v>
       </c>
       <c r="D168"/>
       <c r="E168" t="s">
-        <v>1854</v>
+        <v>1842</v>
       </c>
       <c r="F168" t="s">
-        <v>26</v>
+        <v>530</v>
       </c>
       <c r="G168" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H168" t="s">
         <v>28</v>
       </c>
-      <c r="I168"/>
+      <c r="I168" t="s">
+        <v>396</v>
+      </c>
       <c r="J168" t="s">
-        <v>1855</v>
-[...1 lines deleted...]
-      <c r="K168"/>
+        <v>1843</v>
+      </c>
+      <c r="K168" t="s">
+        <v>1844</v>
+      </c>
       <c r="L168">
-        <v>26300</v>
+        <v>11000</v>
       </c>
       <c r="M168" t="s">
-        <v>1856</v>
+        <v>1845</v>
       </c>
       <c r="N168" t="s">
-        <v>32</v>
+        <v>1846</v>
       </c>
       <c r="O168"/>
       <c r="P168" t="s">
-        <v>1237</v>
-[...5 lines deleted...]
-      <c r="U168"/>
+        <v>33</v>
+      </c>
+      <c r="Q168" t="s">
+        <v>1847</v>
+      </c>
+      <c r="R168" t="s">
+        <v>1848</v>
+      </c>
+      <c r="S168" t="s">
+        <v>1849</v>
+      </c>
+      <c r="T168" t="s">
+        <v>1850</v>
+      </c>
+      <c r="U168" t="s">
+        <v>1851</v>
+      </c>
       <c r="V168" t="s">
-        <v>1857</v>
-[...1 lines deleted...]
-      <c r="W168"/>
+        <v>1852</v>
+      </c>
+      <c r="W168" t="s">
+        <v>1853</v>
+      </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" t="s">
-        <v>1858</v>
-[...3 lines deleted...]
-      </c>
+        <v>1854</v>
+      </c>
+      <c r="B169"/>
       <c r="C169" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D169"/>
       <c r="E169" t="s">
+        <v>1855</v>
+      </c>
+      <c r="F169" t="s">
+        <v>1325</v>
+      </c>
+      <c r="G169" t="s">
+        <v>27</v>
+      </c>
+      <c r="H169" t="s">
+        <v>77</v>
+      </c>
+      <c r="I169" t="s">
+        <v>1856</v>
+      </c>
+      <c r="J169" t="s">
+        <v>1857</v>
+      </c>
+      <c r="K169"/>
+      <c r="L169">
+        <v>31400</v>
+      </c>
+      <c r="M169" t="s">
+        <v>750</v>
+      </c>
+      <c r="N169" t="s">
+        <v>32</v>
+      </c>
+      <c r="O169" t="s">
+        <v>1858</v>
+      </c>
+      <c r="P169" t="s">
+        <v>1859</v>
+      </c>
+      <c r="Q169" t="s">
         <v>1860</v>
       </c>
-      <c r="F169" t="s">
-[...9 lines deleted...]
-      <c r="J169" t="s">
+      <c r="R169"/>
+      <c r="S169"/>
+      <c r="T169"/>
+      <c r="U169" t="s">
         <v>1861</v>
       </c>
-      <c r="K169"/>
-[...3 lines deleted...]
-      <c r="M169" t="s">
+      <c r="V169"/>
+      <c r="W169" t="s">
         <v>1862</v>
-      </c>
-[...24 lines deleted...]
-        <v>1867</v>
       </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" t="s">
-        <v>1868</v>
-[...3 lines deleted...]
-      </c>
+        <v>1863</v>
+      </c>
+      <c r="B170"/>
       <c r="C170" t="s">
-        <v>42</v>
+        <v>294</v>
       </c>
       <c r="D170"/>
       <c r="E170" t="s">
-        <v>1870</v>
+        <v>1864</v>
       </c>
       <c r="F170" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="G170" t="s">
         <v>45</v>
       </c>
       <c r="H170" t="s">
         <v>28</v>
       </c>
       <c r="I170"/>
       <c r="J170" t="s">
-        <v>1871</v>
+        <v>1865</v>
       </c>
       <c r="K170"/>
       <c r="L170">
-        <v>26120</v>
+        <v>26300</v>
       </c>
       <c r="M170" t="s">
-        <v>1872</v>
+        <v>1866</v>
       </c>
       <c r="N170" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="O170"/>
       <c r="P170" t="s">
-        <v>33</v>
+        <v>1223</v>
       </c>
       <c r="Q170"/>
-      <c r="R170" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R170"/>
+      <c r="S170"/>
+      <c r="T170"/>
+      <c r="U170"/>
       <c r="V170" t="s">
-        <v>1876</v>
-[...3 lines deleted...]
-      </c>
+        <v>1867</v>
+      </c>
+      <c r="W170"/>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" t="s">
-        <v>1878</v>
+        <v>1868</v>
       </c>
       <c r="B171" t="s">
-        <v>1879</v>
+        <v>1869</v>
       </c>
       <c r="C171" t="s">
         <v>42</v>
       </c>
       <c r="D171"/>
       <c r="E171" t="s">
-        <v>1880</v>
+        <v>1870</v>
       </c>
       <c r="F171" t="s">
-        <v>1881</v>
+        <v>91</v>
       </c>
       <c r="G171" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H171" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I171"/>
       <c r="J171" t="s">
-        <v>1883</v>
+        <v>1871</v>
       </c>
       <c r="K171"/>
-      <c r="L171">
-        <v>30250</v>
+      <c r="L171" t="s">
+        <v>600</v>
       </c>
       <c r="M171" t="s">
-        <v>1884</v>
+        <v>1872</v>
       </c>
       <c r="N171" t="s">
-        <v>1221</v>
+        <v>242</v>
       </c>
       <c r="O171"/>
       <c r="P171" t="s">
         <v>33</v>
       </c>
       <c r="Q171"/>
-      <c r="R171"/>
-[...3 lines deleted...]
-      <c r="V171"/>
+      <c r="R171" t="s">
+        <v>740</v>
+      </c>
+      <c r="S171" t="s">
+        <v>1873</v>
+      </c>
+      <c r="T171" t="s">
+        <v>1874</v>
+      </c>
+      <c r="U171" t="s">
+        <v>1875</v>
+      </c>
+      <c r="V171" t="s">
+        <v>1876</v>
+      </c>
       <c r="W171" t="s">
-        <v>1885</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" t="s">
-        <v>1886</v>
-[...1 lines deleted...]
-      <c r="B172"/>
+        <v>1878</v>
+      </c>
+      <c r="B172" t="s">
+        <v>1879</v>
+      </c>
       <c r="C172" t="s">
-        <v>207</v>
+        <v>42</v>
       </c>
       <c r="D172"/>
       <c r="E172" t="s">
-        <v>1887</v>
+        <v>1880</v>
       </c>
       <c r="F172" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G172"/>
+        <v>91</v>
+      </c>
+      <c r="G172" t="s">
+        <v>45</v>
+      </c>
       <c r="H172" t="s">
-        <v>230</v>
+        <v>28</v>
       </c>
       <c r="I172"/>
       <c r="J172" t="s">
-        <v>1888</v>
-[...3 lines deleted...]
-      </c>
+        <v>1881</v>
+      </c>
+      <c r="K172"/>
       <c r="L172">
-        <v>93322</v>
+        <v>26120</v>
       </c>
       <c r="M172" t="s">
-        <v>1890</v>
+        <v>1882</v>
       </c>
       <c r="N172" t="s">
-        <v>978</v>
+        <v>129</v>
       </c>
       <c r="O172"/>
       <c r="P172" t="s">
-        <v>147</v>
+        <v>33</v>
       </c>
       <c r="Q172"/>
       <c r="R172" t="s">
-        <v>1308</v>
+        <v>1589</v>
       </c>
       <c r="S172" t="s">
-        <v>1891</v>
+        <v>1883</v>
       </c>
       <c r="T172" t="s">
-        <v>1892</v>
+        <v>1884</v>
       </c>
       <c r="U172" t="s">
-        <v>1893</v>
+        <v>1885</v>
       </c>
       <c r="V172" t="s">
-        <v>1894</v>
+        <v>1886</v>
       </c>
       <c r="W172" t="s">
-        <v>1895</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" t="s">
-        <v>1896</v>
-[...1 lines deleted...]
-      <c r="B173"/>
+        <v>1888</v>
+      </c>
+      <c r="B173" t="s">
+        <v>1889</v>
+      </c>
       <c r="C173" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="D173"/>
       <c r="E173" t="s">
-        <v>1898</v>
+        <v>1890</v>
       </c>
       <c r="F173" t="s">
-        <v>311</v>
+        <v>1891</v>
       </c>
       <c r="G173" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H173" t="s">
-        <v>230</v>
+        <v>266</v>
       </c>
       <c r="I173" t="s">
-        <v>1899</v>
+        <v>1892</v>
       </c>
       <c r="J173" t="s">
-        <v>1900</v>
+        <v>1893</v>
       </c>
       <c r="K173"/>
       <c r="L173">
-        <v>26100</v>
+        <v>30250</v>
       </c>
       <c r="M173" t="s">
-        <v>1901</v>
+        <v>1894</v>
       </c>
       <c r="N173" t="s">
-        <v>1902</v>
+        <v>1207</v>
       </c>
       <c r="O173"/>
       <c r="P173" t="s">
-        <v>544</v>
-[...9 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q173"/>
+      <c r="R173"/>
+      <c r="S173"/>
       <c r="T173"/>
-      <c r="U173" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U173"/>
       <c r="V173"/>
       <c r="W173" t="s">
-        <v>1907</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" t="s">
-        <v>1908</v>
-[...3 lines deleted...]
-      </c>
+        <v>1896</v>
+      </c>
+      <c r="B174"/>
       <c r="C174" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="D174"/>
       <c r="E174" t="s">
-        <v>1911</v>
+        <v>1897</v>
       </c>
       <c r="F174" t="s">
-        <v>1912</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="G174"/>
       <c r="H174" t="s">
-        <v>1913</v>
+        <v>230</v>
       </c>
       <c r="I174"/>
       <c r="J174" t="s">
-        <v>1914</v>
-[...1 lines deleted...]
-      <c r="K174"/>
+        <v>1898</v>
+      </c>
+      <c r="K174" t="s">
+        <v>1899</v>
+      </c>
       <c r="L174">
-        <v>26000</v>
+        <v>93322</v>
       </c>
       <c r="M174" t="s">
-        <v>883</v>
+        <v>1900</v>
       </c>
       <c r="N174" t="s">
-        <v>1915</v>
+        <v>964</v>
       </c>
       <c r="O174"/>
       <c r="P174" t="s">
-        <v>1916</v>
+        <v>147</v>
       </c>
       <c r="Q174"/>
       <c r="R174" t="s">
-        <v>1917</v>
+        <v>1294</v>
       </c>
       <c r="S174" t="s">
-        <v>1918</v>
-[...1 lines deleted...]
-      <c r="T174"/>
+        <v>1901</v>
+      </c>
+      <c r="T174" t="s">
+        <v>1902</v>
+      </c>
       <c r="U174" t="s">
-        <v>1919</v>
+        <v>1903</v>
       </c>
       <c r="V174" t="s">
-        <v>1920</v>
+        <v>1904</v>
       </c>
       <c r="W174" t="s">
-        <v>1921</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" t="s">
-        <v>1922</v>
+        <v>1906</v>
       </c>
       <c r="B175"/>
       <c r="C175" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D175"/>
+        <v>139</v>
+      </c>
+      <c r="D175" t="s">
+        <v>1907</v>
+      </c>
       <c r="E175" t="s">
-        <v>1923</v>
+        <v>1908</v>
       </c>
       <c r="F175" t="s">
-        <v>748</v>
+        <v>311</v>
       </c>
       <c r="G175" t="s">
         <v>45</v>
       </c>
       <c r="H175" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="I175"/>
+        <v>230</v>
+      </c>
+      <c r="I175" t="s">
+        <v>1909</v>
+      </c>
       <c r="J175" t="s">
-        <v>1924</v>
+        <v>1910</v>
       </c>
       <c r="K175"/>
-      <c r="L175" t="s">
-        <v>1925</v>
+      <c r="L175">
+        <v>26100</v>
       </c>
       <c r="M175" t="s">
-        <v>1926</v>
+        <v>1911</v>
       </c>
       <c r="N175" t="s">
-        <v>32</v>
+        <v>1912</v>
       </c>
       <c r="O175"/>
       <c r="P175" t="s">
-        <v>1927</v>
-[...1 lines deleted...]
-      <c r="Q175"/>
+        <v>544</v>
+      </c>
+      <c r="Q175" t="s">
+        <v>1913</v>
+      </c>
       <c r="R175" t="s">
-        <v>980</v>
+        <v>1914</v>
       </c>
       <c r="S175" t="s">
-        <v>1928</v>
+        <v>1915</v>
       </c>
       <c r="T175"/>
-      <c r="U175"/>
-[...3 lines deleted...]
-      <c r="W175"/>
+      <c r="U175" t="s">
+        <v>1916</v>
+      </c>
+      <c r="V175"/>
+      <c r="W175" t="s">
+        <v>1917</v>
+      </c>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" t="s">
-        <v>1929</v>
+        <v>1918</v>
       </c>
       <c r="B176" t="s">
-        <v>1930</v>
+        <v>1919</v>
       </c>
       <c r="C176" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D176"/>
+        <v>139</v>
+      </c>
+      <c r="D176" t="s">
+        <v>1920</v>
+      </c>
       <c r="E176" t="s">
-        <v>1931</v>
+        <v>1921</v>
       </c>
       <c r="F176" t="s">
-        <v>1069</v>
+        <v>1922</v>
       </c>
       <c r="G176" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H176" t="s">
-        <v>92</v>
+        <v>1923</v>
       </c>
       <c r="I176"/>
       <c r="J176" t="s">
-        <v>1932</v>
-[...3 lines deleted...]
-      </c>
+        <v>1924</v>
+      </c>
+      <c r="K176"/>
       <c r="L176">
-        <v>34875</v>
+        <v>26000</v>
       </c>
       <c r="M176" t="s">
-        <v>1934</v>
+        <v>869</v>
       </c>
       <c r="N176" t="s">
-        <v>1935</v>
+        <v>1925</v>
       </c>
       <c r="O176"/>
       <c r="P176" t="s">
-        <v>1167</v>
+        <v>1926</v>
       </c>
       <c r="Q176"/>
-      <c r="R176"/>
-      <c r="S176"/>
+      <c r="R176" t="s">
+        <v>1927</v>
+      </c>
+      <c r="S176" t="s">
+        <v>1928</v>
+      </c>
       <c r="T176"/>
-      <c r="U176"/>
+      <c r="U176" t="s">
+        <v>1929</v>
+      </c>
       <c r="V176" t="s">
-        <v>1936</v>
+        <v>1930</v>
       </c>
       <c r="W176" t="s">
-        <v>1937</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" t="s">
-        <v>1938</v>
-[...3 lines deleted...]
-      </c>
+        <v>1932</v>
+      </c>
+      <c r="B177"/>
       <c r="C177" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="D177"/>
       <c r="E177" t="s">
-        <v>1940</v>
+        <v>1933</v>
       </c>
       <c r="F177" t="s">
-        <v>1941</v>
+        <v>734</v>
       </c>
       <c r="G177" t="s">
         <v>45</v>
       </c>
       <c r="H177" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="I177"/>
       <c r="J177" t="s">
-        <v>1943</v>
+        <v>1934</v>
       </c>
       <c r="K177"/>
       <c r="L177" t="s">
-        <v>1944</v>
+        <v>1935</v>
       </c>
       <c r="M177" t="s">
-        <v>1945</v>
+        <v>1936</v>
       </c>
       <c r="N177" t="s">
         <v>32</v>
       </c>
       <c r="O177"/>
       <c r="P177" t="s">
-        <v>1946</v>
+        <v>1937</v>
       </c>
       <c r="Q177"/>
-      <c r="R177"/>
-      <c r="S177"/>
+      <c r="R177" t="s">
+        <v>966</v>
+      </c>
+      <c r="S177" t="s">
+        <v>1938</v>
+      </c>
       <c r="T177"/>
       <c r="U177"/>
-      <c r="V177" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V177">
+        <v>33695601153</v>
+      </c>
+      <c r="W177"/>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" t="s">
-        <v>1949</v>
+        <v>1939</v>
       </c>
       <c r="B178" t="s">
-        <v>1950</v>
+        <v>1940</v>
       </c>
       <c r="C178" t="s">
         <v>24</v>
       </c>
       <c r="D178"/>
       <c r="E178" t="s">
-        <v>1951</v>
+        <v>1941</v>
       </c>
       <c r="F178" t="s">
-        <v>311</v>
+        <v>1055</v>
       </c>
       <c r="G178" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H178" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
       <c r="I178"/>
       <c r="J178" t="s">
-        <v>1952</v>
-[...1 lines deleted...]
-      <c r="K178"/>
+        <v>1942</v>
+      </c>
+      <c r="K178" t="s">
+        <v>1943</v>
+      </c>
       <c r="L178">
-        <v>69100</v>
+        <v>34875</v>
       </c>
       <c r="M178" t="s">
-        <v>563</v>
+        <v>1944</v>
       </c>
       <c r="N178" t="s">
-        <v>668</v>
+        <v>1945</v>
       </c>
       <c r="O178"/>
       <c r="P178" t="s">
-        <v>33</v>
+        <v>1153</v>
       </c>
       <c r="Q178"/>
-      <c r="R178" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R178"/>
+      <c r="S178"/>
+      <c r="T178"/>
+      <c r="U178"/>
       <c r="V178" t="s">
-        <v>1957</v>
+        <v>1946</v>
       </c>
       <c r="W178" t="s">
-        <v>1958</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" t="s">
-        <v>1959</v>
+        <v>1948</v>
       </c>
       <c r="B179" t="s">
-        <v>1960</v>
+        <v>1949</v>
       </c>
       <c r="C179" t="s">
         <v>24</v>
       </c>
       <c r="D179"/>
       <c r="E179" t="s">
-        <v>1961</v>
+        <v>1950</v>
       </c>
       <c r="F179" t="s">
-        <v>1962</v>
+        <v>1951</v>
       </c>
       <c r="G179" t="s">
         <v>45</v>
       </c>
       <c r="H179" t="s">
         <v>28</v>
       </c>
       <c r="I179" t="s">
-        <v>1963</v>
+        <v>1952</v>
       </c>
       <c r="J179" t="s">
-        <v>1964</v>
+        <v>1953</v>
       </c>
       <c r="K179"/>
-      <c r="L179">
-        <v>42100</v>
+      <c r="L179" t="s">
+        <v>1954</v>
       </c>
       <c r="M179" t="s">
-        <v>1965</v>
+        <v>1955</v>
       </c>
       <c r="N179" t="s">
-        <v>242</v>
+        <v>32</v>
       </c>
       <c r="O179"/>
       <c r="P179" t="s">
-        <v>1966</v>
+        <v>1956</v>
       </c>
       <c r="Q179"/>
-      <c r="R179" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="R179"/>
+      <c r="S179"/>
+      <c r="T179"/>
       <c r="U179"/>
       <c r="V179" t="s">
-        <v>1970</v>
+        <v>1957</v>
       </c>
       <c r="W179" t="s">
-        <v>1971</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" t="s">
-        <v>1972</v>
+        <v>1959</v>
       </c>
       <c r="B180" t="s">
-        <v>1973</v>
+        <v>1960</v>
       </c>
       <c r="C180" t="s">
         <v>24</v>
       </c>
       <c r="D180"/>
       <c r="E180" t="s">
-        <v>1974</v>
+        <v>1961</v>
       </c>
       <c r="F180" t="s">
-        <v>1975</v>
+        <v>311</v>
       </c>
       <c r="G180" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H180" t="s">
         <v>28</v>
       </c>
-      <c r="I180" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I180"/>
       <c r="J180" t="s">
-        <v>1977</v>
+        <v>1962</v>
       </c>
       <c r="K180"/>
       <c r="L180">
-        <v>31000</v>
+        <v>69100</v>
       </c>
       <c r="M180" t="s">
-        <v>764</v>
+        <v>563</v>
       </c>
       <c r="N180" t="s">
-        <v>1058</v>
+        <v>668</v>
       </c>
       <c r="O180"/>
       <c r="P180" t="s">
-        <v>1978</v>
+        <v>33</v>
       </c>
       <c r="Q180"/>
       <c r="R180" t="s">
-        <v>1979</v>
+        <v>1963</v>
       </c>
       <c r="S180" t="s">
-        <v>1980</v>
+        <v>1964</v>
       </c>
       <c r="T180" t="s">
-        <v>1981</v>
+        <v>1965</v>
       </c>
       <c r="U180" t="s">
-        <v>1982</v>
-[...1 lines deleted...]
-      <c r="V180"/>
+        <v>1966</v>
+      </c>
+      <c r="V180" t="s">
+        <v>1967</v>
+      </c>
       <c r="W180" t="s">
-        <v>1983</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" t="s">
-        <v>1984</v>
-[...1 lines deleted...]
-      <c r="B181"/>
+        <v>1969</v>
+      </c>
+      <c r="B181" t="s">
+        <v>1970</v>
+      </c>
       <c r="C181" t="s">
         <v>24</v>
       </c>
       <c r="D181"/>
       <c r="E181" t="s">
-        <v>1985</v>
+        <v>1971</v>
       </c>
       <c r="F181" t="s">
-        <v>1986</v>
+        <v>1972</v>
       </c>
       <c r="G181" t="s">
         <v>45</v>
       </c>
       <c r="H181" t="s">
         <v>28</v>
       </c>
-      <c r="I181"/>
+      <c r="I181" t="s">
+        <v>1973</v>
+      </c>
       <c r="J181" t="s">
-        <v>1987</v>
+        <v>1974</v>
       </c>
       <c r="K181"/>
-      <c r="L181" t="s">
-        <v>1988</v>
+      <c r="L181">
+        <v>42100</v>
       </c>
       <c r="M181" t="s">
-        <v>1989</v>
+        <v>1975</v>
       </c>
       <c r="N181" t="s">
-        <v>1990</v>
+        <v>242</v>
       </c>
       <c r="O181"/>
       <c r="P181" t="s">
-        <v>33</v>
+        <v>1976</v>
       </c>
       <c r="Q181"/>
       <c r="R181" t="s">
-        <v>1991</v>
+        <v>1977</v>
       </c>
       <c r="S181" t="s">
-        <v>913</v>
+        <v>1978</v>
       </c>
       <c r="T181" t="s">
-        <v>289</v>
-[...3 lines deleted...]
-      </c>
+        <v>1979</v>
+      </c>
+      <c r="U181"/>
       <c r="V181" t="s">
-        <v>1993</v>
+        <v>1980</v>
       </c>
       <c r="W181" t="s">
-        <v>1994</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" t="s">
-        <v>1995</v>
-[...1 lines deleted...]
-      <c r="B182"/>
+        <v>1982</v>
+      </c>
+      <c r="B182" t="s">
+        <v>1983</v>
+      </c>
       <c r="C182" t="s">
         <v>24</v>
       </c>
       <c r="D182"/>
       <c r="E182" t="s">
-        <v>1996</v>
+        <v>1984</v>
       </c>
       <c r="F182" t="s">
-        <v>748</v>
+        <v>1985</v>
       </c>
       <c r="G182" t="s">
         <v>27</v>
       </c>
       <c r="H182" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="I182"/>
+        <v>28</v>
+      </c>
+      <c r="I182" t="s">
+        <v>1986</v>
+      </c>
       <c r="J182" t="s">
-        <v>1997</v>
+        <v>1987</v>
       </c>
       <c r="K182"/>
       <c r="L182">
-        <v>34990</v>
+        <v>31000</v>
       </c>
       <c r="M182" t="s">
-        <v>1998</v>
+        <v>750</v>
       </c>
       <c r="N182" t="s">
-        <v>32</v>
+        <v>1044</v>
       </c>
       <c r="O182"/>
       <c r="P182" t="s">
-        <v>147</v>
+        <v>1988</v>
       </c>
       <c r="Q182"/>
-      <c r="R182"/>
-[...5 lines deleted...]
-      </c>
+      <c r="R182" t="s">
+        <v>1989</v>
+      </c>
+      <c r="S182" t="s">
+        <v>1990</v>
+      </c>
+      <c r="T182" t="s">
+        <v>1991</v>
+      </c>
+      <c r="U182" t="s">
+        <v>1992</v>
+      </c>
+      <c r="V182"/>
       <c r="W182" t="s">
-        <v>2000</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" t="s">
-        <v>2001</v>
+        <v>1994</v>
       </c>
       <c r="B183"/>
       <c r="C183" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D183"/>
       <c r="E183" t="s">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="F183" t="s">
-        <v>2003</v>
+        <v>1996</v>
       </c>
       <c r="G183" t="s">
         <v>45</v>
       </c>
       <c r="H183" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I183"/>
       <c r="J183" t="s">
-        <v>2004</v>
+        <v>1997</v>
       </c>
       <c r="K183"/>
-      <c r="L183">
-        <v>73190</v>
+      <c r="L183" t="s">
+        <v>1998</v>
       </c>
       <c r="M183" t="s">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="N183" t="s">
-        <v>32</v>
+        <v>2000</v>
       </c>
       <c r="O183"/>
       <c r="P183" t="s">
-        <v>1119</v>
+        <v>33</v>
       </c>
       <c r="Q183"/>
       <c r="R183" t="s">
-        <v>1478</v>
+        <v>2001</v>
       </c>
       <c r="S183" t="s">
-        <v>2006</v>
+        <v>899</v>
       </c>
       <c r="T183" t="s">
-        <v>2007</v>
+        <v>289</v>
       </c>
       <c r="U183" t="s">
-        <v>2008</v>
+        <v>2002</v>
       </c>
       <c r="V183" t="s">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="W183" t="s">
-        <v>2010</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" t="s">
-        <v>2011</v>
-[...3 lines deleted...]
-      </c>
+        <v>2005</v>
+      </c>
+      <c r="B184"/>
       <c r="C184" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D184"/>
       <c r="E184" t="s">
-        <v>2014</v>
+        <v>2006</v>
       </c>
       <c r="F184" t="s">
-        <v>1002</v>
+        <v>734</v>
       </c>
       <c r="G184" t="s">
         <v>27</v>
       </c>
       <c r="H184" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I184"/>
       <c r="J184" t="s">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="K184"/>
       <c r="L184">
-        <v>11590</v>
+        <v>34990</v>
       </c>
       <c r="M184" t="s">
-        <v>2017</v>
+        <v>2008</v>
       </c>
       <c r="N184" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="O184"/>
       <c r="P184" t="s">
-        <v>2019</v>
+        <v>147</v>
       </c>
       <c r="Q184"/>
-      <c r="R184" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R184"/>
+      <c r="S184"/>
+      <c r="T184"/>
+      <c r="U184"/>
       <c r="V184" t="s">
-        <v>2024</v>
+        <v>2009</v>
       </c>
       <c r="W184" t="s">
-        <v>2025</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" t="s">
-        <v>2026</v>
-[...3 lines deleted...]
-      </c>
+        <v>2011</v>
+      </c>
+      <c r="B185"/>
       <c r="C185" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="D185"/>
       <c r="E185" t="s">
-        <v>2028</v>
+        <v>2012</v>
       </c>
       <c r="F185" t="s">
-        <v>519</v>
+        <v>2013</v>
       </c>
       <c r="G185" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H185" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I185"/>
       <c r="J185" t="s">
-        <v>2029</v>
+        <v>2014</v>
       </c>
       <c r="K185"/>
       <c r="L185">
-        <v>11000</v>
+        <v>73190</v>
       </c>
       <c r="M185" t="s">
-        <v>1835</v>
+        <v>2015</v>
       </c>
       <c r="N185" t="s">
-        <v>102</v>
+        <v>32</v>
       </c>
       <c r="O185"/>
       <c r="P185" t="s">
-        <v>33</v>
+        <v>1105</v>
       </c>
       <c r="Q185"/>
       <c r="R185" t="s">
-        <v>2030</v>
+        <v>1481</v>
       </c>
       <c r="S185" t="s">
-        <v>2031</v>
+        <v>2016</v>
       </c>
       <c r="T185" t="s">
-        <v>36</v>
+        <v>2017</v>
       </c>
       <c r="U185" t="s">
-        <v>2032</v>
+        <v>2018</v>
       </c>
       <c r="V185" t="s">
-        <v>2033</v>
+        <v>2019</v>
       </c>
       <c r="W185" t="s">
-        <v>2034</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" t="s">
-        <v>2035</v>
-[...1 lines deleted...]
-      <c r="B186"/>
+        <v>2021</v>
+      </c>
+      <c r="B186" t="s">
+        <v>2022</v>
+      </c>
       <c r="C186" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D186"/>
+        <v>139</v>
+      </c>
+      <c r="D186" t="s">
+        <v>2023</v>
+      </c>
       <c r="E186" t="s">
-        <v>2036</v>
+        <v>2024</v>
       </c>
       <c r="F186" t="s">
-        <v>727</v>
+        <v>988</v>
       </c>
       <c r="G186" t="s">
         <v>27</v>
       </c>
       <c r="H186" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I186"/>
+        <v>113</v>
+      </c>
+      <c r="I186" t="s">
+        <v>2025</v>
+      </c>
       <c r="J186" t="s">
-        <v>2037</v>
+        <v>2026</v>
       </c>
       <c r="K186"/>
       <c r="L186">
-        <v>34000</v>
+        <v>11590</v>
       </c>
       <c r="M186" t="s">
-        <v>145</v>
+        <v>2027</v>
       </c>
       <c r="N186" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="O186"/>
+        <v>129</v>
+      </c>
+      <c r="O186" t="s">
+        <v>2028</v>
+      </c>
       <c r="P186" t="s">
-        <v>1138</v>
+        <v>2029</v>
       </c>
       <c r="Q186"/>
-      <c r="R186"/>
-[...2 lines deleted...]
-      <c r="U186"/>
+      <c r="R186" t="s">
+        <v>2030</v>
+      </c>
+      <c r="S186" t="s">
+        <v>2031</v>
+      </c>
+      <c r="T186" t="s">
+        <v>2032</v>
+      </c>
+      <c r="U186" t="s">
+        <v>2033</v>
+      </c>
       <c r="V186" t="s">
-        <v>2038</v>
+        <v>2034</v>
       </c>
       <c r="W186" t="s">
-        <v>2039</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" t="s">
-        <v>2040</v>
+        <v>2036</v>
       </c>
       <c r="B187" t="s">
-        <v>2041</v>
+        <v>2037</v>
       </c>
       <c r="C187" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D187"/>
       <c r="E187" t="s">
-        <v>2042</v>
+        <v>2038</v>
       </c>
       <c r="F187" t="s">
-        <v>26</v>
+        <v>519</v>
       </c>
       <c r="G187" t="s">
         <v>27</v>
       </c>
       <c r="H187" t="s">
         <v>28</v>
       </c>
       <c r="I187" t="s">
-        <v>2043</v>
+        <v>396</v>
       </c>
       <c r="J187" t="s">
-        <v>2044</v>
+        <v>2039</v>
       </c>
       <c r="K187"/>
       <c r="L187">
         <v>11000</v>
       </c>
       <c r="M187" t="s">
-        <v>398</v>
+        <v>1845</v>
       </c>
       <c r="N187" t="s">
-        <v>2045</v>
+        <v>102</v>
       </c>
       <c r="O187"/>
       <c r="P187" t="s">
-        <v>2046</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q187"/>
       <c r="R187" t="s">
-        <v>2048</v>
+        <v>2040</v>
       </c>
       <c r="S187" t="s">
-        <v>2049</v>
+        <v>2041</v>
       </c>
       <c r="T187" t="s">
-        <v>289</v>
+        <v>36</v>
       </c>
       <c r="U187" t="s">
-        <v>2050</v>
+        <v>2042</v>
       </c>
       <c r="V187" t="s">
-        <v>2051</v>
+        <v>2043</v>
       </c>
       <c r="W187" t="s">
-        <v>2052</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" t="s">
-        <v>2053</v>
-[...3 lines deleted...]
-      </c>
+        <v>2045</v>
+      </c>
+      <c r="B188"/>
       <c r="C188" t="s">
         <v>24</v>
       </c>
       <c r="D188"/>
       <c r="E188" t="s">
-        <v>2055</v>
+        <v>2046</v>
       </c>
       <c r="F188" t="s">
-        <v>26</v>
+        <v>713</v>
       </c>
       <c r="G188" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H188" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I188"/>
       <c r="J188" t="s">
-        <v>2056</v>
+        <v>2047</v>
       </c>
       <c r="K188"/>
       <c r="L188">
-        <v>69002</v>
+        <v>34000</v>
       </c>
       <c r="M188" t="s">
-        <v>80</v>
+        <v>145</v>
       </c>
       <c r="N188" t="s">
-        <v>173</v>
+        <v>95</v>
       </c>
       <c r="O188"/>
       <c r="P188" t="s">
-        <v>117</v>
+        <v>1124</v>
       </c>
       <c r="Q188"/>
-      <c r="R188" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R188"/>
+      <c r="S188"/>
+      <c r="T188"/>
+      <c r="U188"/>
       <c r="V188" t="s">
-        <v>2061</v>
+        <v>2048</v>
       </c>
       <c r="W188" t="s">
-        <v>2062</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" t="s">
-        <v>2063</v>
+        <v>2050</v>
       </c>
       <c r="B189" t="s">
-        <v>2063</v>
+        <v>2051</v>
       </c>
       <c r="C189" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="D189"/>
       <c r="E189" t="s">
-        <v>2064</v>
+        <v>2052</v>
       </c>
       <c r="F189" t="s">
-        <v>1581</v>
+        <v>26</v>
       </c>
       <c r="G189" t="s">
         <v>27</v>
       </c>
       <c r="H189" t="s">
         <v>28</v>
       </c>
       <c r="I189" t="s">
-        <v>2065</v>
+        <v>2053</v>
       </c>
       <c r="J189" t="s">
-        <v>2066</v>
+        <v>2054</v>
       </c>
       <c r="K189"/>
       <c r="L189">
-        <v>30120</v>
+        <v>11000</v>
       </c>
       <c r="M189" t="s">
-        <v>2066</v>
+        <v>398</v>
       </c>
       <c r="N189" t="s">
-        <v>1058</v>
+        <v>2055</v>
       </c>
       <c r="O189"/>
       <c r="P189" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q189"/>
+        <v>2056</v>
+      </c>
+      <c r="Q189" t="s">
+        <v>2057</v>
+      </c>
       <c r="R189" t="s">
-        <v>2067</v>
+        <v>2058</v>
       </c>
       <c r="S189" t="s">
-        <v>2068</v>
+        <v>2059</v>
       </c>
       <c r="T189" t="s">
-        <v>2069</v>
+        <v>289</v>
       </c>
       <c r="U189" t="s">
-        <v>2070</v>
+        <v>2060</v>
       </c>
       <c r="V189" t="s">
-        <v>2071</v>
+        <v>2061</v>
       </c>
       <c r="W189" t="s">
-        <v>2072</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="190" spans="1:23">
       <c r="A190" t="s">
-        <v>2073</v>
+        <v>2063</v>
       </c>
       <c r="B190" t="s">
-        <v>2074</v>
+        <v>2064</v>
       </c>
       <c r="C190" t="s">
         <v>24</v>
       </c>
       <c r="D190"/>
       <c r="E190" t="s">
-        <v>2075</v>
+        <v>2065</v>
       </c>
       <c r="F190" t="s">
         <v>26</v>
       </c>
       <c r="G190" t="s">
-        <v>2076</v>
+        <v>45</v>
       </c>
       <c r="H190" t="s">
         <v>92</v>
       </c>
       <c r="I190" t="s">
-        <v>2077</v>
+        <v>45</v>
       </c>
       <c r="J190" t="s">
-        <v>2078</v>
+        <v>2066</v>
       </c>
       <c r="K190"/>
       <c r="L190">
-        <v>33830</v>
+        <v>69002</v>
       </c>
       <c r="M190" t="s">
-        <v>2079</v>
+        <v>80</v>
       </c>
       <c r="N190" t="s">
-        <v>32</v>
+        <v>173</v>
       </c>
       <c r="O190"/>
       <c r="P190" t="s">
-        <v>33</v>
+        <v>117</v>
       </c>
       <c r="Q190"/>
       <c r="R190" t="s">
-        <v>2080</v>
+        <v>2067</v>
       </c>
       <c r="S190" t="s">
-        <v>2081</v>
+        <v>2068</v>
       </c>
       <c r="T190" t="s">
-        <v>2082</v>
+        <v>2069</v>
       </c>
       <c r="U190" t="s">
-        <v>2083</v>
+        <v>2070</v>
       </c>
       <c r="V190" t="s">
-        <v>2084</v>
+        <v>2071</v>
       </c>
       <c r="W190" t="s">
-        <v>2085</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="191" spans="1:23">
       <c r="A191" t="s">
-        <v>2086</v>
-[...1 lines deleted...]
-      <c r="B191"/>
+        <v>2073</v>
+      </c>
+      <c r="B191" t="s">
+        <v>2073</v>
+      </c>
       <c r="C191" t="s">
         <v>24</v>
       </c>
       <c r="D191"/>
       <c r="E191" t="s">
-        <v>2087</v>
+        <v>2074</v>
       </c>
       <c r="F191" t="s">
-        <v>26</v>
+        <v>1584</v>
       </c>
       <c r="G191" t="s">
         <v>27</v>
       </c>
       <c r="H191" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I191" t="s">
-        <v>27</v>
+        <v>2075</v>
       </c>
       <c r="J191" t="s">
-        <v>2088</v>
+        <v>2076</v>
       </c>
       <c r="K191"/>
       <c r="L191">
-        <v>34000</v>
+        <v>30120</v>
       </c>
       <c r="M191" t="s">
-        <v>145</v>
+        <v>2076</v>
       </c>
       <c r="N191" t="s">
-        <v>2089</v>
+        <v>1044</v>
       </c>
       <c r="O191"/>
       <c r="P191" t="s">
-        <v>117</v>
+        <v>33</v>
       </c>
       <c r="Q191"/>
       <c r="R191" t="s">
-        <v>2090</v>
+        <v>2077</v>
       </c>
       <c r="S191" t="s">
-        <v>2091</v>
+        <v>2078</v>
       </c>
       <c r="T191" t="s">
-        <v>2092</v>
+        <v>2079</v>
       </c>
       <c r="U191" t="s">
-        <v>2093</v>
+        <v>2080</v>
       </c>
       <c r="V191" t="s">
-        <v>2094</v>
+        <v>2081</v>
       </c>
       <c r="W191" t="s">
-        <v>2095</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="192" spans="1:23">
       <c r="A192" t="s">
-        <v>2096</v>
-[...1 lines deleted...]
-      <c r="B192"/>
+        <v>2083</v>
+      </c>
+      <c r="B192" t="s">
+        <v>2084</v>
+      </c>
       <c r="C192" t="s">
         <v>24</v>
       </c>
       <c r="D192"/>
       <c r="E192" t="s">
-        <v>2097</v>
+        <v>2085</v>
       </c>
       <c r="F192" t="s">
-        <v>976</v>
+        <v>26</v>
       </c>
       <c r="G192" t="s">
-        <v>27</v>
+        <v>2086</v>
       </c>
       <c r="H192" t="s">
         <v>92</v>
       </c>
       <c r="I192" t="s">
-        <v>27</v>
+        <v>2087</v>
       </c>
       <c r="J192" t="s">
-        <v>1977</v>
+        <v>2088</v>
       </c>
       <c r="K192"/>
       <c r="L192">
-        <v>31068</v>
+        <v>33830</v>
       </c>
       <c r="M192" t="s">
-        <v>764</v>
+        <v>2089</v>
       </c>
       <c r="N192" t="s">
-        <v>198</v>
+        <v>32</v>
       </c>
       <c r="O192"/>
       <c r="P192" t="s">
-        <v>117</v>
+        <v>33</v>
       </c>
       <c r="Q192"/>
       <c r="R192" t="s">
         <v>2090</v>
       </c>
       <c r="S192" t="s">
-        <v>2098</v>
+        <v>2091</v>
       </c>
       <c r="T192" t="s">
         <v>2092</v>
       </c>
       <c r="U192" t="s">
         <v>2093</v>
       </c>
       <c r="V192" t="s">
         <v>2094</v>
       </c>
       <c r="W192" t="s">
         <v>2095</v>
       </c>
     </row>
     <row r="193" spans="1:23">
       <c r="A193" t="s">
-        <v>2099</v>
+        <v>2096</v>
       </c>
       <c r="B193"/>
       <c r="C193" t="s">
-        <v>759</v>
+        <v>24</v>
       </c>
       <c r="D193"/>
       <c r="E193" t="s">
-        <v>2100</v>
+        <v>2097</v>
       </c>
       <c r="F193" t="s">
-        <v>894</v>
+        <v>26</v>
       </c>
       <c r="G193" t="s">
         <v>27</v>
       </c>
       <c r="H193" t="s">
-        <v>962</v>
-[...1 lines deleted...]
-      <c r="I193"/>
+        <v>92</v>
+      </c>
+      <c r="I193" t="s">
+        <v>27</v>
+      </c>
       <c r="J193" t="s">
-        <v>2101</v>
+        <v>2098</v>
       </c>
       <c r="K193"/>
       <c r="L193">
-        <v>11100</v>
+        <v>34000</v>
       </c>
       <c r="M193" t="s">
-        <v>2102</v>
+        <v>145</v>
       </c>
       <c r="N193" t="s">
-        <v>1605</v>
+        <v>2099</v>
       </c>
       <c r="O193"/>
       <c r="P193" t="s">
-        <v>33</v>
+        <v>117</v>
       </c>
       <c r="Q193"/>
       <c r="R193" t="s">
+        <v>2100</v>
+      </c>
+      <c r="S193" t="s">
+        <v>2101</v>
+      </c>
+      <c r="T193" t="s">
+        <v>2102</v>
+      </c>
+      <c r="U193" t="s">
         <v>2103</v>
       </c>
-      <c r="S193" t="s">
+      <c r="V193" t="s">
         <v>2104</v>
       </c>
-      <c r="T193" t="s">
+      <c r="W193" t="s">
         <v>2105</v>
-      </c>
-[...5 lines deleted...]
-        <v>2107</v>
       </c>
     </row>
     <row r="194" spans="1:23">
       <c r="A194" t="s">
-        <v>2108</v>
-[...3 lines deleted...]
-      </c>
+        <v>2106</v>
+      </c>
+      <c r="B194"/>
       <c r="C194" t="s">
         <v>24</v>
       </c>
       <c r="D194"/>
       <c r="E194" t="s">
-        <v>2110</v>
+        <v>2107</v>
       </c>
       <c r="F194" t="s">
-        <v>2111</v>
+        <v>962</v>
       </c>
       <c r="G194" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H194" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
       <c r="I194" t="s">
-        <v>2112</v>
+        <v>27</v>
       </c>
       <c r="J194" t="s">
-        <v>2113</v>
+        <v>1987</v>
       </c>
       <c r="K194"/>
       <c r="L194">
-        <v>43000</v>
+        <v>31068</v>
       </c>
       <c r="M194" t="s">
-        <v>2114</v>
+        <v>750</v>
       </c>
       <c r="N194" t="s">
-        <v>1058</v>
+        <v>198</v>
       </c>
       <c r="O194"/>
       <c r="P194" t="s">
-        <v>2115</v>
+        <v>117</v>
       </c>
       <c r="Q194"/>
       <c r="R194" t="s">
-        <v>2116</v>
+        <v>2100</v>
       </c>
       <c r="S194" t="s">
-        <v>2117</v>
+        <v>2108</v>
       </c>
       <c r="T194" t="s">
-        <v>697</v>
+        <v>2102</v>
       </c>
       <c r="U194" t="s">
-        <v>2118</v>
-[...1 lines deleted...]
-      <c r="V194"/>
+        <v>2103</v>
+      </c>
+      <c r="V194" t="s">
+        <v>2104</v>
+      </c>
       <c r="W194" t="s">
-        <v>2119</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" t="s">
-        <v>2120</v>
+        <v>2109</v>
       </c>
       <c r="B195"/>
       <c r="C195" t="s">
-        <v>207</v>
+        <v>745</v>
       </c>
       <c r="D195"/>
       <c r="E195" t="s">
-        <v>2121</v>
+        <v>2110</v>
       </c>
       <c r="F195" t="s">
-        <v>26</v>
+        <v>880</v>
       </c>
       <c r="G195" t="s">
         <v>27</v>
       </c>
       <c r="H195" t="s">
-        <v>2122</v>
+        <v>948</v>
       </c>
       <c r="I195"/>
       <c r="J195" t="s">
-        <v>2123</v>
+        <v>2111</v>
       </c>
       <c r="K195"/>
       <c r="L195">
-        <v>34130</v>
+        <v>11100</v>
       </c>
       <c r="M195" t="s">
-        <v>2124</v>
+        <v>2112</v>
       </c>
       <c r="N195" t="s">
-        <v>32</v>
+        <v>1608</v>
       </c>
       <c r="O195"/>
       <c r="P195" t="s">
-        <v>2125</v>
-[...10 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q195"/>
+      <c r="R195" t="s">
+        <v>2113</v>
+      </c>
+      <c r="S195" t="s">
+        <v>2114</v>
+      </c>
+      <c r="T195" t="s">
+        <v>2115</v>
+      </c>
+      <c r="U195" t="s">
+        <v>2116</v>
+      </c>
+      <c r="V195"/>
       <c r="W195" t="s">
-        <v>2128</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" t="s">
-        <v>2129</v>
+        <v>2118</v>
       </c>
       <c r="B196" t="s">
-        <v>2130</v>
+        <v>2119</v>
       </c>
       <c r="C196" t="s">
-        <v>2131</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D196"/>
       <c r="E196" t="s">
-        <v>2132</v>
+        <v>2120</v>
       </c>
       <c r="F196" t="s">
-        <v>26</v>
+        <v>2121</v>
       </c>
       <c r="G196" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H196" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="I196"/>
+        <v>28</v>
+      </c>
+      <c r="I196" t="s">
+        <v>2122</v>
+      </c>
       <c r="J196" t="s">
-        <v>2133</v>
+        <v>2123</v>
       </c>
       <c r="K196"/>
-      <c r="L196" t="s">
-        <v>2134</v>
+      <c r="L196">
+        <v>43000</v>
       </c>
       <c r="M196" t="s">
-        <v>764</v>
+        <v>2124</v>
       </c>
       <c r="N196" t="s">
-        <v>2135</v>
+        <v>1044</v>
       </c>
       <c r="O196"/>
       <c r="P196" t="s">
-        <v>117</v>
+        <v>2125</v>
       </c>
       <c r="Q196"/>
-      <c r="R196"/>
-[...5 lines deleted...]
-      </c>
+      <c r="R196" t="s">
+        <v>2126</v>
+      </c>
+      <c r="S196" t="s">
+        <v>2127</v>
+      </c>
+      <c r="T196" t="s">
+        <v>697</v>
+      </c>
+      <c r="U196" t="s">
+        <v>2128</v>
+      </c>
+      <c r="V196"/>
       <c r="W196" t="s">
-        <v>2137</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" t="s">
-        <v>2138</v>
-[...3 lines deleted...]
-      </c>
+        <v>2130</v>
+      </c>
+      <c r="B197"/>
       <c r="C197" t="s">
-        <v>155</v>
+        <v>207</v>
       </c>
       <c r="D197"/>
       <c r="E197" t="s">
-        <v>2140</v>
+        <v>2131</v>
       </c>
       <c r="F197" t="s">
-        <v>1116</v>
+        <v>26</v>
       </c>
       <c r="G197" t="s">
         <v>27</v>
       </c>
       <c r="H197" t="s">
-        <v>209</v>
+        <v>2132</v>
       </c>
       <c r="I197"/>
       <c r="J197" t="s">
-        <v>2141</v>
+        <v>2133</v>
       </c>
       <c r="K197"/>
       <c r="L197">
-        <v>31320</v>
+        <v>34130</v>
       </c>
       <c r="M197" t="s">
-        <v>2142</v>
+        <v>2134</v>
       </c>
       <c r="N197" t="s">
-        <v>2143</v>
+        <v>32</v>
       </c>
       <c r="O197"/>
       <c r="P197" t="s">
-        <v>117</v>
-[...7 lines deleted...]
-      </c>
+        <v>2135</v>
+      </c>
+      <c r="Q197" t="s">
+        <v>2136</v>
+      </c>
+      <c r="R197"/>
+      <c r="S197"/>
       <c r="T197"/>
-      <c r="U197" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U197"/>
       <c r="V197" t="s">
-        <v>2147</v>
+        <v>2137</v>
       </c>
       <c r="W197" t="s">
-        <v>2148</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="198" spans="1:23">
       <c r="A198" t="s">
-        <v>2149</v>
+        <v>2139</v>
       </c>
       <c r="B198" t="s">
-        <v>2150</v>
+        <v>2140</v>
       </c>
       <c r="C198" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="D198"/>
+        <v>2141</v>
+      </c>
+      <c r="D198" t="s">
+        <v>746</v>
+      </c>
       <c r="E198" t="s">
-        <v>2151</v>
+        <v>2142</v>
       </c>
       <c r="F198" t="s">
         <v>26</v>
       </c>
       <c r="G198" t="s">
         <v>27</v>
       </c>
       <c r="H198" t="s">
-        <v>28</v>
+        <v>230</v>
       </c>
       <c r="I198"/>
       <c r="J198" t="s">
-        <v>2152</v>
+        <v>2143</v>
       </c>
       <c r="K198"/>
-      <c r="L198">
-        <v>46000</v>
+      <c r="L198" t="s">
+        <v>2144</v>
       </c>
       <c r="M198" t="s">
-        <v>870</v>
+        <v>750</v>
       </c>
       <c r="N198" t="s">
-        <v>1058</v>
+        <v>2145</v>
       </c>
       <c r="O198"/>
       <c r="P198" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="Q198"/>
       <c r="R198"/>
       <c r="S198"/>
       <c r="T198"/>
       <c r="U198"/>
-      <c r="V198"/>
+      <c r="V198" t="s">
+        <v>2146</v>
+      </c>
       <c r="W198" t="s">
-        <v>2154</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" t="s">
-        <v>2155</v>
+        <v>2148</v>
       </c>
       <c r="B199" t="s">
-        <v>2156</v>
+        <v>2149</v>
       </c>
       <c r="C199" t="s">
         <v>155</v>
       </c>
       <c r="D199"/>
       <c r="E199" t="s">
-        <v>2157</v>
+        <v>2150</v>
       </c>
       <c r="F199" t="s">
-        <v>44</v>
+        <v>1102</v>
       </c>
       <c r="G199" t="s">
         <v>27</v>
       </c>
       <c r="H199" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="I199"/>
       <c r="J199" t="s">
-        <v>2158</v>
-[...3 lines deleted...]
-      </c>
+        <v>2151</v>
+      </c>
+      <c r="K199"/>
       <c r="L199">
-        <v>34090</v>
+        <v>31320</v>
       </c>
       <c r="M199" t="s">
-        <v>145</v>
+        <v>2152</v>
       </c>
       <c r="N199" t="s">
-        <v>32</v>
+        <v>2153</v>
       </c>
       <c r="O199"/>
       <c r="P199" t="s">
-        <v>2160</v>
+        <v>117</v>
       </c>
       <c r="Q199"/>
       <c r="R199" t="s">
-        <v>389</v>
+        <v>2154</v>
       </c>
       <c r="S199" t="s">
-        <v>2161</v>
-[...3 lines deleted...]
-      </c>
+        <v>2155</v>
+      </c>
+      <c r="T199"/>
       <c r="U199" t="s">
-        <v>2163</v>
+        <v>2156</v>
       </c>
       <c r="V199" t="s">
-        <v>2164</v>
+        <v>2157</v>
       </c>
       <c r="W199" t="s">
-        <v>2165</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" t="s">
-        <v>2166</v>
+        <v>2159</v>
       </c>
       <c r="B200" t="s">
-        <v>2167</v>
+        <v>2160</v>
       </c>
       <c r="C200" t="s">
-        <v>2131</v>
+        <v>294</v>
       </c>
       <c r="D200"/>
       <c r="E200" t="s">
-        <v>2168</v>
+        <v>2161</v>
       </c>
       <c r="F200" t="s">
         <v>26</v>
       </c>
       <c r="G200" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H200" t="s">
-        <v>2169</v>
+        <v>28</v>
       </c>
       <c r="I200"/>
       <c r="J200" t="s">
-        <v>2170</v>
+        <v>2162</v>
       </c>
       <c r="K200"/>
       <c r="L200">
-        <v>42270</v>
+        <v>46000</v>
       </c>
       <c r="M200" t="s">
-        <v>2171</v>
+        <v>856</v>
       </c>
       <c r="N200" t="s">
-        <v>129</v>
+        <v>1044</v>
       </c>
       <c r="O200"/>
       <c r="P200" t="s">
-        <v>33</v>
-[...13 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="Q200" t="s">
+        <v>2163</v>
+      </c>
+      <c r="R200"/>
+      <c r="S200"/>
+      <c r="T200"/>
+      <c r="U200"/>
       <c r="V200"/>
       <c r="W200" t="s">
-        <v>2176</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" t="s">
-        <v>2177</v>
-[...1 lines deleted...]
-      <c r="B201"/>
+        <v>2165</v>
+      </c>
+      <c r="B201" t="s">
+        <v>2166</v>
+      </c>
       <c r="C201" t="s">
-        <v>1593</v>
+        <v>155</v>
       </c>
       <c r="D201"/>
       <c r="E201" t="s">
-        <v>2178</v>
+        <v>2167</v>
       </c>
       <c r="F201" t="s">
-        <v>748</v>
+        <v>44</v>
       </c>
       <c r="G201" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H201" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I201"/>
+        <v>92</v>
+      </c>
+      <c r="I201" t="s">
+        <v>27</v>
+      </c>
       <c r="J201" t="s">
-        <v>2179</v>
-[...1 lines deleted...]
-      <c r="K201"/>
+        <v>2168</v>
+      </c>
+      <c r="K201" t="s">
+        <v>2169</v>
+      </c>
       <c r="L201">
-        <v>63500</v>
+        <v>34090</v>
       </c>
       <c r="M201" t="s">
-        <v>719</v>
+        <v>145</v>
       </c>
       <c r="N201" t="s">
-        <v>2180</v>
+        <v>32</v>
       </c>
       <c r="O201"/>
       <c r="P201" t="s">
-        <v>544</v>
+        <v>2170</v>
       </c>
       <c r="Q201"/>
       <c r="R201" t="s">
         <v>389</v>
       </c>
       <c r="S201" t="s">
-        <v>721</v>
+        <v>2171</v>
       </c>
       <c r="T201" t="s">
-        <v>2181</v>
+        <v>2172</v>
       </c>
       <c r="U201" t="s">
-        <v>2182</v>
+        <v>2173</v>
       </c>
       <c r="V201" t="s">
-        <v>2183</v>
-[...1 lines deleted...]
-      <c r="W201"/>
+        <v>2174</v>
+      </c>
+      <c r="W201" t="s">
+        <v>2175</v>
+      </c>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" t="s">
-        <v>2184</v>
-[...1 lines deleted...]
-      <c r="B202"/>
+        <v>2176</v>
+      </c>
+      <c r="B202" t="s">
+        <v>2177</v>
+      </c>
       <c r="C202" t="s">
-        <v>42</v>
+        <v>2141</v>
       </c>
       <c r="D202"/>
       <c r="E202" t="s">
-        <v>2185</v>
+        <v>2178</v>
       </c>
       <c r="F202" t="s">
-        <v>2186</v>
+        <v>26</v>
       </c>
       <c r="G202" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H202" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>2179</v>
+      </c>
+      <c r="I202"/>
       <c r="J202" t="s">
-        <v>2187</v>
+        <v>2180</v>
       </c>
       <c r="K202"/>
       <c r="L202">
-        <v>34110</v>
+        <v>42270</v>
       </c>
       <c r="M202" t="s">
-        <v>2188</v>
+        <v>2181</v>
       </c>
       <c r="N202" t="s">
-        <v>32</v>
+        <v>129</v>
       </c>
       <c r="O202"/>
       <c r="P202" t="s">
         <v>33</v>
       </c>
       <c r="Q202"/>
-      <c r="R202"/>
-[...2 lines deleted...]
-      <c r="U202"/>
+      <c r="R202" t="s">
+        <v>2182</v>
+      </c>
+      <c r="S202" t="s">
+        <v>2183</v>
+      </c>
+      <c r="T202" t="s">
+        <v>2184</v>
+      </c>
+      <c r="U202" t="s">
+        <v>2185</v>
+      </c>
       <c r="V202"/>
       <c r="W202" t="s">
-        <v>2189</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" t="s">
-        <v>2190</v>
+        <v>2187</v>
       </c>
       <c r="B203"/>
       <c r="C203" t="s">
-        <v>24</v>
+        <v>1596</v>
       </c>
       <c r="D203"/>
       <c r="E203" t="s">
-        <v>2191</v>
+        <v>2188</v>
       </c>
       <c r="F203" t="s">
-        <v>311</v>
+        <v>734</v>
       </c>
       <c r="G203" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H203" t="s">
-        <v>266</v>
+        <v>46</v>
       </c>
       <c r="I203"/>
       <c r="J203" t="s">
-        <v>2192</v>
+        <v>2189</v>
       </c>
       <c r="K203"/>
-      <c r="L203" t="s">
-        <v>1330</v>
+      <c r="L203">
+        <v>63500</v>
       </c>
       <c r="M203" t="s">
-        <v>2193</v>
+        <v>705</v>
       </c>
       <c r="N203" t="s">
-        <v>32</v>
+        <v>2190</v>
       </c>
       <c r="O203"/>
       <c r="P203" t="s">
-        <v>2194</v>
+        <v>544</v>
       </c>
       <c r="Q203"/>
       <c r="R203" t="s">
-        <v>2195</v>
+        <v>389</v>
       </c>
       <c r="S203" t="s">
-        <v>2196</v>
+        <v>707</v>
       </c>
       <c r="T203" t="s">
-        <v>2197</v>
+        <v>2191</v>
       </c>
       <c r="U203" t="s">
-        <v>2198</v>
-[...4 lines deleted...]
-      </c>
+        <v>2192</v>
+      </c>
+      <c r="V203" t="s">
+        <v>2193</v>
+      </c>
+      <c r="W203"/>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" t="s">
-        <v>2200</v>
+        <v>2194</v>
       </c>
       <c r="B204"/>
       <c r="C204" t="s">
-        <v>1093</v>
+        <v>42</v>
       </c>
       <c r="D204"/>
       <c r="E204" t="s">
-        <v>2201</v>
+        <v>2195</v>
       </c>
       <c r="F204" t="s">
-        <v>311</v>
+        <v>2196</v>
       </c>
       <c r="G204" t="s">
         <v>27</v>
       </c>
       <c r="H204" t="s">
-        <v>230</v>
+        <v>92</v>
       </c>
       <c r="I204" t="s">
-        <v>2202</v>
+        <v>27</v>
       </c>
       <c r="J204" t="s">
-        <v>2203</v>
+        <v>2197</v>
       </c>
       <c r="K204"/>
       <c r="L204">
-        <v>32800</v>
+        <v>34110</v>
       </c>
       <c r="M204" t="s">
-        <v>2204</v>
+        <v>2198</v>
       </c>
       <c r="N204" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="O204"/>
       <c r="P204" t="s">
-        <v>669</v>
-[...18 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q204"/>
+      <c r="R204"/>
+      <c r="S204"/>
+      <c r="T204"/>
+      <c r="U204"/>
+      <c r="V204"/>
       <c r="W204" t="s">
-        <v>2210</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" t="s">
-        <v>2211</v>
+        <v>2200</v>
       </c>
       <c r="B205"/>
       <c r="C205" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D205"/>
       <c r="E205" t="s">
-        <v>2212</v>
+        <v>2201</v>
       </c>
       <c r="F205" t="s">
-        <v>748</v>
+        <v>311</v>
       </c>
       <c r="G205" t="s">
         <v>27</v>
       </c>
       <c r="H205" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="I205"/>
       <c r="J205" t="s">
-        <v>2214</v>
+        <v>2202</v>
       </c>
       <c r="K205"/>
-      <c r="L205">
-        <v>31530</v>
+      <c r="L205" t="s">
+        <v>1316</v>
       </c>
       <c r="M205" t="s">
-        <v>2215</v>
+        <v>2203</v>
       </c>
       <c r="N205" t="s">
-        <v>1058</v>
+        <v>32</v>
       </c>
       <c r="O205"/>
       <c r="P205" t="s">
-        <v>33</v>
+        <v>2204</v>
       </c>
       <c r="Q205"/>
       <c r="R205" t="s">
-        <v>2216</v>
+        <v>2205</v>
       </c>
       <c r="S205" t="s">
-        <v>2217</v>
+        <v>2206</v>
       </c>
       <c r="T205" t="s">
-        <v>36</v>
+        <v>2207</v>
       </c>
       <c r="U205" t="s">
-        <v>2218</v>
-[...3 lines deleted...]
-      </c>
+        <v>2208</v>
+      </c>
+      <c r="V205"/>
       <c r="W205" t="s">
-        <v>2220</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" t="s">
-        <v>2221</v>
+        <v>2210</v>
       </c>
       <c r="B206"/>
       <c r="C206" t="s">
-        <v>24</v>
+        <v>1079</v>
       </c>
       <c r="D206"/>
       <c r="E206" t="s">
-        <v>2222</v>
+        <v>2211</v>
       </c>
       <c r="F206" t="s">
-        <v>845</v>
-[...1 lines deleted...]
-      <c r="G206"/>
+        <v>311</v>
+      </c>
+      <c r="G206" t="s">
+        <v>27</v>
+      </c>
       <c r="H206" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I206"/>
+        <v>230</v>
+      </c>
+      <c r="I206" t="s">
+        <v>2212</v>
+      </c>
       <c r="J206" t="s">
-        <v>2223</v>
+        <v>2213</v>
       </c>
       <c r="K206"/>
       <c r="L206">
-        <v>75017</v>
+        <v>32800</v>
       </c>
       <c r="M206" t="s">
-        <v>2224</v>
+        <v>2214</v>
       </c>
       <c r="N206" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="O206"/>
       <c r="P206" t="s">
-        <v>33</v>
-[...7 lines deleted...]
-      <c r="W206"/>
+        <v>669</v>
+      </c>
+      <c r="Q206" t="s">
+        <v>2215</v>
+      </c>
+      <c r="R206" t="s">
+        <v>2216</v>
+      </c>
+      <c r="S206" t="s">
+        <v>2217</v>
+      </c>
+      <c r="T206" t="s">
+        <v>1797</v>
+      </c>
+      <c r="U206" t="s">
+        <v>2218</v>
+      </c>
+      <c r="V206" t="s">
+        <v>2219</v>
+      </c>
+      <c r="W206" t="s">
+        <v>2220</v>
+      </c>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" t="s">
-        <v>2225</v>
+        <v>2221</v>
       </c>
       <c r="B207"/>
       <c r="C207" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="D207"/>
       <c r="E207" t="s">
-        <v>2227</v>
+        <v>2222</v>
       </c>
       <c r="F207" t="s">
-        <v>2228</v>
+        <v>734</v>
       </c>
       <c r="G207" t="s">
         <v>27</v>
       </c>
       <c r="H207" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="I207"/>
+        <v>194</v>
+      </c>
+      <c r="I207" t="s">
+        <v>2223</v>
+      </c>
       <c r="J207" t="s">
-        <v>2229</v>
+        <v>2224</v>
       </c>
       <c r="K207"/>
       <c r="L207">
-        <v>31100</v>
+        <v>31530</v>
       </c>
       <c r="M207" t="s">
-        <v>764</v>
+        <v>2225</v>
       </c>
       <c r="N207" t="s">
-        <v>32</v>
+        <v>1044</v>
       </c>
       <c r="O207"/>
       <c r="P207" t="s">
-        <v>1744</v>
+        <v>33</v>
       </c>
       <c r="Q207"/>
       <c r="R207" t="s">
+        <v>2226</v>
+      </c>
+      <c r="S207" t="s">
+        <v>2227</v>
+      </c>
+      <c r="T207" t="s">
+        <v>36</v>
+      </c>
+      <c r="U207" t="s">
+        <v>2228</v>
+      </c>
+      <c r="V207" t="s">
+        <v>2229</v>
+      </c>
+      <c r="W207" t="s">
         <v>2230</v>
-      </c>
-[...13 lines deleted...]
-        <v>2234</v>
       </c>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" t="s">
-        <v>2235</v>
+        <v>2231</v>
       </c>
       <c r="B208"/>
       <c r="C208" t="s">
         <v>24</v>
       </c>
       <c r="D208"/>
       <c r="E208" t="s">
-        <v>2236</v>
+        <v>2232</v>
       </c>
       <c r="F208" t="s">
-        <v>2237</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="G208"/>
       <c r="H208" t="s">
         <v>28</v>
       </c>
-      <c r="I208" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I208"/>
       <c r="J208" t="s">
-        <v>2239</v>
+        <v>2233</v>
       </c>
       <c r="K208"/>
       <c r="L208">
-        <v>34000</v>
+        <v>75017</v>
       </c>
       <c r="M208" t="s">
-        <v>145</v>
+        <v>2234</v>
       </c>
       <c r="N208" t="s">
-        <v>1058</v>
+        <v>32</v>
       </c>
       <c r="O208"/>
       <c r="P208" t="s">
-        <v>2240</v>
+        <v>33</v>
       </c>
       <c r="Q208"/>
-      <c r="R208" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R208"/>
+      <c r="S208"/>
+      <c r="T208"/>
+      <c r="U208"/>
       <c r="V208"/>
-      <c r="W208" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W208"/>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" t="s">
-        <v>2245</v>
+        <v>2235</v>
       </c>
       <c r="B209"/>
       <c r="C209" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D209"/>
+        <v>139</v>
+      </c>
+      <c r="D209" t="s">
+        <v>2236</v>
+      </c>
       <c r="E209" t="s">
-        <v>2246</v>
+        <v>2237</v>
       </c>
       <c r="F209" t="s">
-        <v>44</v>
+        <v>2238</v>
       </c>
       <c r="G209" t="s">
         <v>27</v>
       </c>
       <c r="H209" t="s">
         <v>92</v>
       </c>
       <c r="I209"/>
       <c r="J209" t="s">
-        <v>2247</v>
-[...3 lines deleted...]
-      </c>
+        <v>2239</v>
+      </c>
+      <c r="K209"/>
       <c r="L209">
-        <v>34172</v>
+        <v>31100</v>
       </c>
       <c r="M209" t="s">
-        <v>2249</v>
+        <v>750</v>
       </c>
       <c r="N209" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="O209"/>
       <c r="P209" t="s">
-        <v>2250</v>
+        <v>1754</v>
       </c>
       <c r="Q209"/>
-      <c r="R209"/>
-[...2 lines deleted...]
-      <c r="U209"/>
+      <c r="R209" t="s">
+        <v>2240</v>
+      </c>
+      <c r="S209" t="s">
+        <v>2241</v>
+      </c>
+      <c r="T209" t="s">
+        <v>2069</v>
+      </c>
+      <c r="U209" t="s">
+        <v>2242</v>
+      </c>
       <c r="V209" t="s">
-        <v>2251</v>
+        <v>2243</v>
       </c>
       <c r="W209" t="s">
-        <v>2252</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" t="s">
-        <v>2253</v>
-[...3 lines deleted...]
-      </c>
+        <v>2245</v>
+      </c>
+      <c r="B210"/>
       <c r="C210" t="s">
-        <v>294</v>
+        <v>24</v>
       </c>
       <c r="D210"/>
       <c r="E210" t="s">
-        <v>2254</v>
+        <v>2246</v>
       </c>
       <c r="F210" t="s">
-        <v>2255</v>
+        <v>2247</v>
       </c>
       <c r="G210" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H210" t="s">
         <v>28</v>
       </c>
       <c r="I210" t="s">
-        <v>2256</v>
+        <v>2248</v>
       </c>
       <c r="J210" t="s">
-        <v>2257</v>
+        <v>2249</v>
       </c>
       <c r="K210"/>
       <c r="L210">
-        <v>43130</v>
+        <v>34000</v>
       </c>
       <c r="M210" t="s">
-        <v>2258</v>
+        <v>145</v>
       </c>
       <c r="N210" t="s">
-        <v>2259</v>
-[...3 lines deleted...]
-      </c>
+        <v>1044</v>
+      </c>
+      <c r="O210"/>
       <c r="P210" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>2250</v>
+      </c>
+      <c r="Q210"/>
       <c r="R210" t="s">
-        <v>2262</v>
+        <v>1335</v>
       </c>
       <c r="S210" t="s">
-        <v>2263</v>
+        <v>2251</v>
       </c>
       <c r="T210" t="s">
-        <v>304</v>
+        <v>566</v>
       </c>
       <c r="U210" t="s">
-        <v>2264</v>
-[...3 lines deleted...]
-      </c>
+        <v>2252</v>
+      </c>
+      <c r="V210"/>
       <c r="W210" t="s">
-        <v>2266</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" t="s">
-        <v>2267</v>
+        <v>2254</v>
       </c>
       <c r="B211"/>
       <c r="C211" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="D211"/>
       <c r="E211" t="s">
-        <v>2269</v>
+        <v>2255</v>
       </c>
       <c r="F211" t="s">
-        <v>325</v>
+        <v>44</v>
       </c>
       <c r="G211" t="s">
         <v>27</v>
       </c>
       <c r="H211" t="s">
-        <v>337</v>
+        <v>92</v>
       </c>
       <c r="I211"/>
       <c r="J211" t="s">
-        <v>2270</v>
-[...1 lines deleted...]
-      <c r="K211"/>
+        <v>2256</v>
+      </c>
+      <c r="K211" t="s">
+        <v>2257</v>
+      </c>
       <c r="L211">
-        <v>34200</v>
+        <v>34172</v>
       </c>
       <c r="M211" t="s">
-        <v>2271</v>
+        <v>2258</v>
       </c>
       <c r="N211" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="O211"/>
       <c r="P211" t="s">
-        <v>2273</v>
+        <v>2259</v>
       </c>
       <c r="Q211"/>
-      <c r="R211" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R211"/>
+      <c r="S211"/>
       <c r="T211"/>
-      <c r="U211" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U211"/>
       <c r="V211" t="s">
-        <v>2276</v>
+        <v>2260</v>
       </c>
       <c r="W211" t="s">
-        <v>2277</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" t="s">
-        <v>2278</v>
+        <v>2262</v>
       </c>
       <c r="B212" t="s">
-        <v>2279</v>
+        <v>2262</v>
       </c>
       <c r="C212" t="s">
-        <v>24</v>
+        <v>294</v>
       </c>
       <c r="D212"/>
       <c r="E212" t="s">
-        <v>2280</v>
+        <v>2263</v>
       </c>
       <c r="F212" t="s">
-        <v>26</v>
+        <v>2264</v>
       </c>
       <c r="G212" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H212" t="s">
-        <v>922</v>
+        <v>28</v>
       </c>
       <c r="I212" t="s">
-        <v>2281</v>
+        <v>2265</v>
       </c>
       <c r="J212" t="s">
-        <v>2282</v>
+        <v>2266</v>
       </c>
       <c r="K212"/>
       <c r="L212">
-        <v>34000</v>
+        <v>43130</v>
       </c>
       <c r="M212" t="s">
-        <v>145</v>
+        <v>2267</v>
       </c>
       <c r="N212" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O212"/>
+        <v>2268</v>
+      </c>
+      <c r="O212" t="s">
+        <v>2269</v>
+      </c>
       <c r="P212" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q212"/>
+        <v>130</v>
+      </c>
+      <c r="Q212" t="s">
+        <v>2270</v>
+      </c>
       <c r="R212" t="s">
-        <v>2283</v>
+        <v>2271</v>
       </c>
       <c r="S212" t="s">
-        <v>2284</v>
+        <v>2272</v>
       </c>
       <c r="T212" t="s">
-        <v>36</v>
+        <v>304</v>
       </c>
       <c r="U212" t="s">
-        <v>2285</v>
+        <v>2273</v>
       </c>
       <c r="V212" t="s">
-        <v>2286</v>
+        <v>2274</v>
       </c>
       <c r="W212" t="s">
-        <v>2287</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" t="s">
-        <v>2288</v>
-[...3 lines deleted...]
-      </c>
+        <v>2276</v>
+      </c>
+      <c r="B213"/>
       <c r="C213" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D213"/>
+        <v>110</v>
+      </c>
+      <c r="D213" t="s">
+        <v>2277</v>
+      </c>
       <c r="E213" t="s">
-        <v>2290</v>
+        <v>2278</v>
       </c>
       <c r="F213" t="s">
-        <v>2291</v>
+        <v>325</v>
       </c>
       <c r="G213" t="s">
         <v>27</v>
       </c>
       <c r="H213" t="s">
-        <v>922</v>
-[...3 lines deleted...]
-      </c>
+        <v>337</v>
+      </c>
+      <c r="I213"/>
       <c r="J213" t="s">
-        <v>2293</v>
+        <v>2279</v>
       </c>
       <c r="K213"/>
       <c r="L213">
-        <v>31000</v>
+        <v>34200</v>
       </c>
       <c r="M213" t="s">
-        <v>764</v>
+        <v>2280</v>
       </c>
       <c r="N213" t="s">
-        <v>951</v>
-[...1 lines deleted...]
-      <c r="O213"/>
+        <v>32</v>
+      </c>
+      <c r="O213" t="s">
+        <v>2281</v>
+      </c>
       <c r="P213" t="s">
-        <v>2294</v>
+        <v>2282</v>
       </c>
       <c r="Q213"/>
-      <c r="R213"/>
-      <c r="S213"/>
+      <c r="R213" t="s">
+        <v>1294</v>
+      </c>
+      <c r="S213" t="s">
+        <v>2283</v>
+      </c>
       <c r="T213"/>
-      <c r="U213"/>
-      <c r="V213"/>
+      <c r="U213" t="s">
+        <v>2284</v>
+      </c>
+      <c r="V213" t="s">
+        <v>2285</v>
+      </c>
       <c r="W213" t="s">
-        <v>2295</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" t="s">
-        <v>2296</v>
-[...1 lines deleted...]
-      <c r="B214"/>
+        <v>2287</v>
+      </c>
+      <c r="B214" t="s">
+        <v>2288</v>
+      </c>
       <c r="C214" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D214"/>
       <c r="E214" t="s">
-        <v>2298</v>
+        <v>2289</v>
       </c>
       <c r="F214" t="s">
-        <v>2299</v>
+        <v>26</v>
       </c>
       <c r="G214" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H214" t="s">
-        <v>230</v>
+        <v>908</v>
       </c>
       <c r="I214" t="s">
-        <v>2300</v>
+        <v>2290</v>
       </c>
       <c r="J214" t="s">
-        <v>2301</v>
+        <v>2291</v>
       </c>
       <c r="K214"/>
       <c r="L214">
-        <v>26400</v>
+        <v>34000</v>
       </c>
       <c r="M214" t="s">
-        <v>2302</v>
+        <v>145</v>
       </c>
       <c r="N214" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="O214"/>
       <c r="P214" t="s">
-        <v>2303</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q214"/>
       <c r="R214" t="s">
-        <v>2305</v>
+        <v>2292</v>
       </c>
       <c r="S214" t="s">
-        <v>2306</v>
+        <v>2293</v>
       </c>
       <c r="T214" t="s">
-        <v>2307</v>
+        <v>36</v>
       </c>
       <c r="U214" t="s">
-        <v>2308</v>
+        <v>2294</v>
       </c>
       <c r="V214" t="s">
-        <v>2309</v>
+        <v>2295</v>
       </c>
       <c r="W214" t="s">
-        <v>2310</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" t="s">
-        <v>2311</v>
-[...1 lines deleted...]
-      <c r="B215"/>
+        <v>2297</v>
+      </c>
+      <c r="B215" t="s">
+        <v>2298</v>
+      </c>
       <c r="C215" t="s">
-        <v>294</v>
+        <v>24</v>
       </c>
       <c r="D215"/>
       <c r="E215" t="s">
-        <v>2312</v>
+        <v>2299</v>
       </c>
       <c r="F215" t="s">
-        <v>748</v>
+        <v>2300</v>
       </c>
       <c r="G215" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H215" t="s">
-        <v>28</v>
+        <v>908</v>
       </c>
       <c r="I215" t="s">
-        <v>1782</v>
+        <v>2301</v>
       </c>
       <c r="J215" t="s">
-        <v>2313</v>
+        <v>2302</v>
       </c>
       <c r="K215"/>
       <c r="L215">
-        <v>38710</v>
+        <v>31000</v>
       </c>
       <c r="M215" t="s">
-        <v>2314</v>
+        <v>750</v>
       </c>
       <c r="N215" t="s">
-        <v>242</v>
+        <v>937</v>
       </c>
       <c r="O215"/>
       <c r="P215" t="s">
-        <v>2315</v>
+        <v>2303</v>
       </c>
       <c r="Q215"/>
-      <c r="R215" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="R215"/>
+      <c r="S215"/>
+      <c r="T215"/>
+      <c r="U215"/>
+      <c r="V215"/>
       <c r="W215" t="s">
-        <v>2320</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" t="s">
-        <v>2321</v>
+        <v>2305</v>
       </c>
       <c r="B216"/>
       <c r="C216" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D216"/>
+        <v>139</v>
+      </c>
+      <c r="D216" t="s">
+        <v>2306</v>
+      </c>
       <c r="E216" t="s">
-        <v>2322</v>
+        <v>2307</v>
       </c>
       <c r="F216" t="s">
-        <v>2323</v>
+        <v>2308</v>
       </c>
       <c r="G216" t="s">
         <v>45</v>
       </c>
       <c r="H216" t="s">
         <v>230</v>
       </c>
-      <c r="I216"/>
+      <c r="I216" t="s">
+        <v>2309</v>
+      </c>
       <c r="J216" t="s">
-        <v>2324</v>
+        <v>2310</v>
       </c>
       <c r="K216"/>
-      <c r="L216" t="s">
-        <v>2325</v>
+      <c r="L216">
+        <v>26400</v>
       </c>
       <c r="M216" t="s">
-        <v>2326</v>
+        <v>2311</v>
       </c>
       <c r="N216" t="s">
-        <v>992</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="O216"/>
       <c r="P216" t="s">
-        <v>33</v>
+        <v>2312</v>
       </c>
       <c r="Q216" t="s">
-        <v>2328</v>
+        <v>2313</v>
       </c>
       <c r="R216" t="s">
-        <v>2329</v>
+        <v>2314</v>
       </c>
       <c r="S216" t="s">
-        <v>2330</v>
+        <v>2315</v>
       </c>
       <c r="T216" t="s">
-        <v>2331</v>
+        <v>2316</v>
       </c>
       <c r="U216" t="s">
-        <v>2332</v>
+        <v>2317</v>
       </c>
       <c r="V216" t="s">
-        <v>2333</v>
+        <v>2318</v>
       </c>
       <c r="W216" t="s">
-        <v>2334</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" t="s">
-        <v>2335</v>
-[...3 lines deleted...]
-      </c>
+        <v>2320</v>
+      </c>
+      <c r="B217"/>
       <c r="C217" t="s">
-        <v>42</v>
+        <v>294</v>
       </c>
       <c r="D217"/>
       <c r="E217" t="s">
-        <v>2337</v>
+        <v>2321</v>
       </c>
       <c r="F217" t="s">
-        <v>2338</v>
+        <v>734</v>
       </c>
       <c r="G217" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H217" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I217" t="s">
-        <v>27</v>
+        <v>1792</v>
       </c>
       <c r="J217" t="s">
-        <v>2339</v>
+        <v>2322</v>
       </c>
       <c r="K217"/>
       <c r="L217">
-        <v>34000</v>
+        <v>38710</v>
       </c>
       <c r="M217" t="s">
-        <v>145</v>
+        <v>2323</v>
       </c>
       <c r="N217" t="s">
-        <v>67</v>
+        <v>242</v>
       </c>
       <c r="O217"/>
       <c r="P217" t="s">
-        <v>33</v>
+        <v>2324</v>
       </c>
       <c r="Q217"/>
       <c r="R217" t="s">
-        <v>2340</v>
+        <v>2325</v>
       </c>
       <c r="S217" t="s">
-        <v>2341</v>
+        <v>2326</v>
       </c>
       <c r="T217" t="s">
-        <v>2342</v>
+        <v>2327</v>
       </c>
       <c r="U217" t="s">
-        <v>2343</v>
+        <v>2328</v>
       </c>
       <c r="V217" t="s">
-        <v>2344</v>
+        <v>1799</v>
       </c>
       <c r="W217" t="s">
-        <v>2345</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" t="s">
-        <v>2346</v>
-[...3 lines deleted...]
-      </c>
+        <v>2330</v>
+      </c>
+      <c r="B218"/>
       <c r="C218" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D218"/>
       <c r="E218" t="s">
-        <v>2347</v>
+        <v>2331</v>
       </c>
       <c r="F218" t="s">
-        <v>2348</v>
+        <v>2332</v>
       </c>
       <c r="G218" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H218" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="I218"/>
       <c r="J218" t="s">
-        <v>2349</v>
+        <v>2333</v>
       </c>
       <c r="K218"/>
-      <c r="L218">
-        <v>30900</v>
+      <c r="L218" t="s">
+        <v>2334</v>
       </c>
       <c r="M218" t="s">
-        <v>94</v>
+        <v>2335</v>
       </c>
       <c r="N218" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="O218"/>
+        <v>978</v>
+      </c>
+      <c r="O218" t="s">
+        <v>2336</v>
+      </c>
       <c r="P218" t="s">
-        <v>2315</v>
-[...1 lines deleted...]
-      <c r="Q218"/>
+        <v>33</v>
+      </c>
+      <c r="Q218" t="s">
+        <v>2337</v>
+      </c>
       <c r="R218" t="s">
-        <v>2350</v>
+        <v>2338</v>
       </c>
       <c r="S218" t="s">
-        <v>2351</v>
+        <v>2339</v>
       </c>
       <c r="T218" t="s">
-        <v>2352</v>
+        <v>2340</v>
       </c>
       <c r="U218" t="s">
-        <v>2353</v>
+        <v>2341</v>
       </c>
       <c r="V218" t="s">
-        <v>2354</v>
+        <v>2342</v>
       </c>
       <c r="W218" t="s">
-        <v>2345</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" t="s">
-        <v>2355</v>
-[...1 lines deleted...]
-      <c r="B219"/>
+        <v>2344</v>
+      </c>
+      <c r="B219" t="s">
+        <v>2345</v>
+      </c>
       <c r="C219" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="D219"/>
       <c r="E219" t="s">
-        <v>2356</v>
+        <v>2346</v>
       </c>
       <c r="F219" t="s">
-        <v>1643</v>
+        <v>2347</v>
       </c>
       <c r="G219" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H219" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I219"/>
+        <v>92</v>
+      </c>
+      <c r="I219" t="s">
+        <v>27</v>
+      </c>
       <c r="J219" t="s">
-        <v>2357</v>
+        <v>2348</v>
       </c>
       <c r="K219"/>
       <c r="L219">
-        <v>43380</v>
+        <v>34000</v>
       </c>
       <c r="M219" t="s">
-        <v>2358</v>
+        <v>145</v>
       </c>
       <c r="N219" t="s">
         <v>67</v>
       </c>
       <c r="O219"/>
       <c r="P219" t="s">
-        <v>2359</v>
+        <v>33</v>
       </c>
       <c r="Q219"/>
       <c r="R219" t="s">
-        <v>2360</v>
+        <v>2349</v>
       </c>
       <c r="S219" t="s">
-        <v>2361</v>
-[...1 lines deleted...]
-      <c r="T219"/>
+        <v>2350</v>
+      </c>
+      <c r="T219" t="s">
+        <v>2351</v>
+      </c>
       <c r="U219" t="s">
-        <v>2362</v>
-[...1 lines deleted...]
-      <c r="V219"/>
+        <v>2352</v>
+      </c>
+      <c r="V219" t="s">
+        <v>2353</v>
+      </c>
       <c r="W219" t="s">
-        <v>2363</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" t="s">
-        <v>2364</v>
-[...1 lines deleted...]
-      <c r="B220"/>
+        <v>2355</v>
+      </c>
+      <c r="B220" t="s">
+        <v>2345</v>
+      </c>
       <c r="C220" t="s">
-        <v>207</v>
+        <v>42</v>
       </c>
       <c r="D220"/>
       <c r="E220" t="s">
-        <v>2365</v>
+        <v>2356</v>
       </c>
       <c r="F220" t="s">
-        <v>1643</v>
+        <v>2357</v>
       </c>
       <c r="G220" t="s">
         <v>27</v>
       </c>
       <c r="H220" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="I220"/>
+        <v>28</v>
+      </c>
+      <c r="I220" t="s">
+        <v>459</v>
+      </c>
       <c r="J220" t="s">
-        <v>2366</v>
+        <v>2358</v>
       </c>
       <c r="K220"/>
       <c r="L220">
-        <v>34000</v>
+        <v>30900</v>
       </c>
       <c r="M220" t="s">
-        <v>145</v>
+        <v>94</v>
       </c>
       <c r="N220" t="s">
-        <v>1361</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="O220"/>
       <c r="P220" t="s">
-        <v>270</v>
+        <v>2324</v>
       </c>
       <c r="Q220"/>
       <c r="R220" t="s">
-        <v>2368</v>
+        <v>2359</v>
       </c>
       <c r="S220" t="s">
-        <v>2369</v>
-[...1 lines deleted...]
-      <c r="T220"/>
+        <v>2360</v>
+      </c>
+      <c r="T220" t="s">
+        <v>2361</v>
+      </c>
       <c r="U220" t="s">
-        <v>2370</v>
-[...1 lines deleted...]
-      <c r="V220"/>
+        <v>2362</v>
+      </c>
+      <c r="V220" t="s">
+        <v>2363</v>
+      </c>
       <c r="W220" t="s">
-        <v>2371</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" t="s">
-        <v>2372</v>
-[...3 lines deleted...]
-      </c>
+        <v>2364</v>
+      </c>
+      <c r="B221"/>
       <c r="C221" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D221"/>
       <c r="E221" t="s">
-        <v>2374</v>
+        <v>2365</v>
       </c>
       <c r="F221" t="s">
-        <v>2375</v>
+        <v>311</v>
       </c>
       <c r="G221" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H221" t="s">
-        <v>2376</v>
-[...1 lines deleted...]
-      <c r="I221"/>
+        <v>28</v>
+      </c>
+      <c r="I221" t="s">
+        <v>2366</v>
+      </c>
       <c r="J221" t="s">
-        <v>2377</v>
+        <v>2367</v>
       </c>
       <c r="K221"/>
       <c r="L221">
-        <v>42300</v>
+        <v>66000</v>
       </c>
       <c r="M221" t="s">
-        <v>2378</v>
+        <v>2366</v>
       </c>
       <c r="N221" t="s">
-        <v>668</v>
+        <v>129</v>
       </c>
       <c r="O221"/>
       <c r="P221" t="s">
         <v>33</v>
       </c>
       <c r="Q221"/>
       <c r="R221" t="s">
-        <v>2379</v>
+        <v>2368</v>
       </c>
       <c r="S221" t="s">
-        <v>2380</v>
-[...3 lines deleted...]
-      </c>
+        <v>2369</v>
+      </c>
+      <c r="T221"/>
       <c r="U221" t="s">
-        <v>2382</v>
+        <v>2370</v>
       </c>
       <c r="V221"/>
       <c r="W221" t="s">
-        <v>2383</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" t="s">
-        <v>2384</v>
-[...3 lines deleted...]
-      </c>
+        <v>2372</v>
+      </c>
+      <c r="B222"/>
       <c r="C222" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D222"/>
       <c r="E222" t="s">
-        <v>2386</v>
+        <v>2373</v>
       </c>
       <c r="F222" t="s">
-        <v>26</v>
+        <v>1646</v>
       </c>
       <c r="G222" t="s">
         <v>45</v>
       </c>
       <c r="H222" t="s">
         <v>28</v>
       </c>
-      <c r="I222" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I222"/>
       <c r="J222" t="s">
-        <v>2388</v>
+        <v>2374</v>
       </c>
       <c r="K222"/>
       <c r="L222">
-        <v>43750</v>
+        <v>43380</v>
       </c>
       <c r="M222" t="s">
-        <v>2389</v>
+        <v>2375</v>
       </c>
       <c r="N222" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="O222"/>
       <c r="P222" t="s">
-        <v>33</v>
+        <v>2376</v>
       </c>
       <c r="Q222"/>
       <c r="R222" t="s">
-        <v>2391</v>
+        <v>2377</v>
       </c>
       <c r="S222" t="s">
-        <v>2392</v>
-[...3 lines deleted...]
-      </c>
+        <v>2378</v>
+      </c>
+      <c r="T222"/>
       <c r="U222" t="s">
-        <v>2394</v>
-[...3 lines deleted...]
-      </c>
+        <v>2379</v>
+      </c>
+      <c r="V222"/>
       <c r="W222" t="s">
-        <v>2396</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" t="s">
-        <v>2397</v>
+        <v>2381</v>
       </c>
       <c r="B223"/>
       <c r="C223" t="s">
-        <v>110</v>
+        <v>207</v>
       </c>
       <c r="D223"/>
       <c r="E223" t="s">
-        <v>2398</v>
+        <v>2382</v>
       </c>
       <c r="F223" t="s">
-        <v>748</v>
+        <v>1646</v>
       </c>
       <c r="G223" t="s">
         <v>27</v>
       </c>
       <c r="H223" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="I223"/>
       <c r="J223" t="s">
-        <v>2400</v>
+        <v>2383</v>
       </c>
       <c r="K223"/>
       <c r="L223">
-        <v>31400</v>
+        <v>34000</v>
       </c>
       <c r="M223" t="s">
-        <v>764</v>
+        <v>145</v>
       </c>
       <c r="N223" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O223"/>
+        <v>1357</v>
+      </c>
+      <c r="O223" t="s">
+        <v>2384</v>
+      </c>
       <c r="P223" t="s">
-        <v>2315</v>
+        <v>270</v>
       </c>
       <c r="Q223"/>
       <c r="R223" t="s">
-        <v>2401</v>
+        <v>2385</v>
       </c>
       <c r="S223" t="s">
-        <v>2402</v>
-[...3 lines deleted...]
-      </c>
+        <v>2386</v>
+      </c>
+      <c r="T223"/>
       <c r="U223" t="s">
-        <v>2404</v>
-[...4 lines deleted...]
-      <c r="W223"/>
+        <v>2387</v>
+      </c>
+      <c r="V223"/>
+      <c r="W223" t="s">
+        <v>2388</v>
+      </c>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" t="s">
-        <v>2406</v>
+        <v>2389</v>
       </c>
       <c r="B224" t="s">
-        <v>2407</v>
+        <v>2390</v>
       </c>
       <c r="C224" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="D224"/>
       <c r="E224" t="s">
-        <v>2408</v>
+        <v>2391</v>
       </c>
       <c r="F224" t="s">
-        <v>2409</v>
+        <v>2392</v>
       </c>
       <c r="G224" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H224" t="s">
-        <v>92</v>
+        <v>2393</v>
       </c>
       <c r="I224"/>
       <c r="J224" t="s">
-        <v>2410</v>
+        <v>2394</v>
       </c>
       <c r="K224"/>
       <c r="L224">
-        <v>31058</v>
+        <v>42300</v>
       </c>
       <c r="M224" t="s">
-        <v>424</v>
+        <v>2395</v>
       </c>
       <c r="N224" t="s">
-        <v>1137</v>
+        <v>668</v>
       </c>
       <c r="O224"/>
       <c r="P224" t="s">
-        <v>117</v>
+        <v>33</v>
       </c>
       <c r="Q224"/>
-      <c r="R224"/>
-[...5 lines deleted...]
-      </c>
+      <c r="R224" t="s">
+        <v>2396</v>
+      </c>
+      <c r="S224" t="s">
+        <v>2397</v>
+      </c>
+      <c r="T224" t="s">
+        <v>2398</v>
+      </c>
+      <c r="U224" t="s">
+        <v>2399</v>
+      </c>
+      <c r="V224"/>
       <c r="W224" t="s">
-        <v>2412</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" t="s">
-        <v>2413</v>
+        <v>2401</v>
       </c>
       <c r="B225" t="s">
-        <v>2414</v>
+        <v>2402</v>
       </c>
       <c r="C225" t="s">
-        <v>759</v>
+        <v>42</v>
       </c>
       <c r="D225"/>
       <c r="E225" t="s">
-        <v>2415</v>
+        <v>2403</v>
       </c>
       <c r="F225" t="s">
-        <v>325</v>
+        <v>26</v>
       </c>
       <c r="G225" t="s">
         <v>45</v>
       </c>
       <c r="H225" t="s">
-        <v>962</v>
+        <v>28</v>
       </c>
       <c r="I225" t="s">
-        <v>2416</v>
+        <v>2404</v>
       </c>
       <c r="J225" t="s">
-        <v>2417</v>
+        <v>2405</v>
       </c>
       <c r="K225"/>
       <c r="L225">
-        <v>42605</v>
+        <v>43750</v>
       </c>
       <c r="M225" t="s">
-        <v>1084</v>
+        <v>2406</v>
       </c>
       <c r="N225" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="O225"/>
+        <v>32</v>
+      </c>
+      <c r="O225" t="s">
+        <v>2407</v>
+      </c>
       <c r="P225" t="s">
-        <v>2418</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q225"/>
       <c r="R225" t="s">
-        <v>2420</v>
+        <v>2408</v>
       </c>
       <c r="S225" t="s">
-        <v>2421</v>
+        <v>2409</v>
       </c>
       <c r="T225" t="s">
-        <v>2422</v>
+        <v>2410</v>
       </c>
       <c r="U225" t="s">
-        <v>2423</v>
-[...1 lines deleted...]
-      <c r="V225"/>
+        <v>2411</v>
+      </c>
+      <c r="V225" t="s">
+        <v>2412</v>
+      </c>
       <c r="W225" t="s">
-        <v>2424</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" t="s">
-        <v>2425</v>
-[...3 lines deleted...]
-      </c>
+        <v>2414</v>
+      </c>
+      <c r="B226"/>
       <c r="C226" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="D226"/>
       <c r="E226" t="s">
-        <v>2427</v>
+        <v>2415</v>
       </c>
       <c r="F226" t="s">
-        <v>2428</v>
+        <v>734</v>
       </c>
       <c r="G226" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H226" t="s">
-        <v>266</v>
+        <v>92</v>
       </c>
       <c r="I226" t="s">
-        <v>2429</v>
+        <v>2416</v>
       </c>
       <c r="J226" t="s">
-        <v>1214</v>
+        <v>2417</v>
       </c>
       <c r="K226"/>
       <c r="L226">
-        <v>69007</v>
+        <v>31400</v>
       </c>
       <c r="M226" t="s">
-        <v>183</v>
+        <v>750</v>
       </c>
       <c r="N226" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="O226"/>
       <c r="P226" t="s">
-        <v>2430</v>
+        <v>2324</v>
       </c>
       <c r="Q226"/>
       <c r="R226" t="s">
-        <v>2431</v>
+        <v>2418</v>
       </c>
       <c r="S226" t="s">
-        <v>2432</v>
+        <v>2419</v>
       </c>
       <c r="T226" t="s">
-        <v>2433</v>
+        <v>2420</v>
       </c>
       <c r="U226" t="s">
-        <v>2434</v>
+        <v>2421</v>
       </c>
       <c r="V226" t="s">
-        <v>2435</v>
-[...3 lines deleted...]
-      </c>
+        <v>2422</v>
+      </c>
+      <c r="W226"/>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" t="s">
-        <v>2437</v>
+        <v>2423</v>
       </c>
       <c r="B227" t="s">
-        <v>2438</v>
+        <v>2424</v>
       </c>
       <c r="C227" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D227"/>
+        <v>139</v>
+      </c>
+      <c r="D227" t="s">
+        <v>746</v>
+      </c>
       <c r="E227" t="s">
-        <v>2427</v>
+        <v>2425</v>
       </c>
       <c r="F227" t="s">
-        <v>2439</v>
+        <v>2426</v>
       </c>
       <c r="G227" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H227" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
       <c r="I227"/>
       <c r="J227" t="s">
-        <v>2440</v>
+        <v>2427</v>
       </c>
       <c r="K227"/>
       <c r="L227">
-        <v>69009</v>
+        <v>31058</v>
       </c>
       <c r="M227" t="s">
-        <v>183</v>
+        <v>424</v>
       </c>
       <c r="N227" t="s">
-        <v>1361</v>
+        <v>1123</v>
       </c>
       <c r="O227"/>
       <c r="P227" t="s">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="Q227"/>
-      <c r="R227" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R227"/>
+      <c r="S227"/>
+      <c r="T227"/>
+      <c r="U227"/>
       <c r="V227" t="s">
-        <v>2445</v>
+        <v>2428</v>
       </c>
       <c r="W227" t="s">
-        <v>2446</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" t="s">
-        <v>2447</v>
+        <v>2430</v>
       </c>
       <c r="B228" t="s">
-        <v>2448</v>
+        <v>2431</v>
       </c>
       <c r="C228" t="s">
-        <v>24</v>
+        <v>745</v>
       </c>
       <c r="D228"/>
       <c r="E228" t="s">
-        <v>2449</v>
+        <v>2432</v>
       </c>
       <c r="F228" t="s">
-        <v>2450</v>
+        <v>325</v>
       </c>
       <c r="G228" t="s">
         <v>45</v>
       </c>
       <c r="H228" t="s">
-        <v>28</v>
+        <v>948</v>
       </c>
       <c r="I228" t="s">
-        <v>2451</v>
+        <v>2433</v>
       </c>
       <c r="J228" t="s">
-        <v>2452</v>
+        <v>2434</v>
       </c>
       <c r="K228"/>
       <c r="L228">
-        <v>74650</v>
+        <v>42605</v>
       </c>
       <c r="M228" t="s">
-        <v>2453</v>
+        <v>1070</v>
       </c>
       <c r="N228" t="s">
-        <v>1685</v>
+        <v>129</v>
       </c>
       <c r="O228"/>
       <c r="P228" t="s">
-        <v>33</v>
+        <v>2435</v>
       </c>
       <c r="Q228" t="s">
-        <v>2454</v>
+        <v>2436</v>
       </c>
       <c r="R228" t="s">
-        <v>2455</v>
+        <v>2437</v>
       </c>
       <c r="S228" t="s">
-        <v>2456</v>
+        <v>2438</v>
       </c>
       <c r="T228" t="s">
-        <v>2457</v>
+        <v>2439</v>
       </c>
       <c r="U228" t="s">
-        <v>2458</v>
-[...3 lines deleted...]
-      </c>
+        <v>2440</v>
+      </c>
+      <c r="V228"/>
       <c r="W228" t="s">
-        <v>2460</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" t="s">
-        <v>2461</v>
+        <v>2442</v>
       </c>
       <c r="B229" t="s">
-        <v>2462</v>
+        <v>2443</v>
       </c>
       <c r="C229" t="s">
         <v>24</v>
       </c>
       <c r="D229"/>
       <c r="E229" t="s">
-        <v>2427</v>
+        <v>2444</v>
       </c>
       <c r="F229" t="s">
-        <v>2463</v>
+        <v>2445</v>
       </c>
       <c r="G229" t="s">
         <v>45</v>
       </c>
       <c r="H229" t="s">
         <v>266</v>
       </c>
-      <c r="I229"/>
+      <c r="I229" t="s">
+        <v>2446</v>
+      </c>
       <c r="J229" t="s">
-        <v>2464</v>
+        <v>1200</v>
       </c>
       <c r="K229"/>
       <c r="L229">
-        <v>38000</v>
+        <v>69007</v>
       </c>
       <c r="M229" t="s">
-        <v>2465</v>
+        <v>183</v>
       </c>
       <c r="N229" t="s">
-        <v>1361</v>
+        <v>67</v>
       </c>
       <c r="O229"/>
       <c r="P229" t="s">
-        <v>1966</v>
+        <v>2447</v>
       </c>
       <c r="Q229"/>
       <c r="R229" t="s">
-        <v>2466</v>
+        <v>2368</v>
       </c>
       <c r="S229" t="s">
-        <v>2467</v>
+        <v>2369</v>
       </c>
       <c r="T229" t="s">
-        <v>2468</v>
+        <v>2448</v>
       </c>
       <c r="U229" t="s">
-        <v>2469</v>
+        <v>2449</v>
       </c>
       <c r="V229" t="s">
-        <v>2470</v>
+        <v>2450</v>
       </c>
       <c r="W229" t="s">
-        <v>2471</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" t="s">
-        <v>2472</v>
+        <v>2452</v>
       </c>
       <c r="B230" t="s">
-        <v>2473</v>
+        <v>2453</v>
       </c>
       <c r="C230" t="s">
         <v>24</v>
       </c>
       <c r="D230"/>
       <c r="E230" t="s">
-        <v>2474</v>
+        <v>2444</v>
       </c>
       <c r="F230" t="s">
-        <v>311</v>
+        <v>2454</v>
       </c>
       <c r="G230" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H230" t="s">
         <v>28</v>
       </c>
-      <c r="I230" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I230"/>
       <c r="J230" t="s">
-        <v>2476</v>
+        <v>2455</v>
       </c>
       <c r="K230"/>
       <c r="L230">
-        <v>46000</v>
+        <v>69009</v>
       </c>
       <c r="M230" t="s">
-        <v>479</v>
+        <v>183</v>
       </c>
       <c r="N230" t="s">
-        <v>1685</v>
+        <v>1357</v>
       </c>
       <c r="O230"/>
       <c r="P230" t="s">
-        <v>2019</v>
+        <v>130</v>
       </c>
       <c r="Q230"/>
       <c r="R230" t="s">
-        <v>825</v>
+        <v>2456</v>
       </c>
       <c r="S230" t="s">
-        <v>2477</v>
+        <v>2457</v>
       </c>
       <c r="T230" t="s">
-        <v>566</v>
+        <v>2458</v>
       </c>
       <c r="U230" t="s">
-        <v>2478</v>
-[...1 lines deleted...]
-      <c r="V230"/>
+        <v>2459</v>
+      </c>
+      <c r="V230" t="s">
+        <v>2460</v>
+      </c>
       <c r="W230" t="s">
-        <v>2479</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" t="s">
-        <v>2480</v>
-[...1 lines deleted...]
-      <c r="B231"/>
+        <v>2462</v>
+      </c>
+      <c r="B231" t="s">
+        <v>2463</v>
+      </c>
       <c r="C231" t="s">
-        <v>294</v>
+        <v>24</v>
       </c>
       <c r="D231"/>
       <c r="E231" t="s">
-        <v>2481</v>
+        <v>2464</v>
       </c>
       <c r="F231" t="s">
-        <v>126</v>
+        <v>2465</v>
       </c>
       <c r="G231" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H231" t="s">
-        <v>962</v>
-[...1 lines deleted...]
-      <c r="I231"/>
+        <v>28</v>
+      </c>
+      <c r="I231" t="s">
+        <v>2466</v>
+      </c>
       <c r="J231" t="s">
-        <v>2482</v>
+        <v>2467</v>
       </c>
       <c r="K231"/>
-      <c r="L231" t="s">
-        <v>2483</v>
+      <c r="L231">
+        <v>74650</v>
       </c>
       <c r="M231" t="s">
-        <v>2484</v>
+        <v>2468</v>
       </c>
       <c r="N231" t="s">
-        <v>32</v>
+        <v>1695</v>
       </c>
       <c r="O231"/>
       <c r="P231" t="s">
-        <v>693</v>
-[...1 lines deleted...]
-      <c r="Q231"/>
+        <v>33</v>
+      </c>
+      <c r="Q231" t="s">
+        <v>2469</v>
+      </c>
       <c r="R231" t="s">
-        <v>2485</v>
+        <v>2470</v>
       </c>
       <c r="S231" t="s">
-        <v>2486</v>
+        <v>2471</v>
       </c>
       <c r="T231" t="s">
-        <v>2487</v>
+        <v>2472</v>
       </c>
       <c r="U231" t="s">
-        <v>2488</v>
-[...1 lines deleted...]
-      <c r="V231"/>
+        <v>2473</v>
+      </c>
+      <c r="V231" t="s">
+        <v>2474</v>
+      </c>
       <c r="W231" t="s">
-        <v>2489</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="232" spans="1:23">
       <c r="A232" t="s">
-        <v>2490</v>
-[...1 lines deleted...]
-      <c r="B232"/>
+        <v>2476</v>
+      </c>
+      <c r="B232" t="s">
+        <v>2477</v>
+      </c>
       <c r="C232" t="s">
         <v>24</v>
       </c>
       <c r="D232"/>
       <c r="E232" t="s">
-        <v>2491</v>
+        <v>2444</v>
       </c>
       <c r="F232" t="s">
-        <v>2492</v>
+        <v>2478</v>
       </c>
       <c r="G232" t="s">
         <v>45</v>
       </c>
       <c r="H232" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="I232"/>
       <c r="J232" t="s">
-        <v>2494</v>
+        <v>2479</v>
       </c>
       <c r="K232"/>
       <c r="L232">
-        <v>42155</v>
+        <v>38000</v>
       </c>
       <c r="M232" t="s">
-        <v>2495</v>
+        <v>2480</v>
       </c>
       <c r="N232" t="s">
-        <v>668</v>
+        <v>1357</v>
       </c>
       <c r="O232"/>
       <c r="P232" t="s">
-        <v>33</v>
+        <v>1976</v>
       </c>
       <c r="Q232"/>
       <c r="R232" t="s">
-        <v>1295</v>
+        <v>2481</v>
       </c>
       <c r="S232" t="s">
-        <v>2496</v>
+        <v>2482</v>
       </c>
       <c r="T232" t="s">
-        <v>289</v>
+        <v>2483</v>
       </c>
       <c r="U232" t="s">
-        <v>2497</v>
+        <v>2484</v>
       </c>
       <c r="V232" t="s">
-        <v>2498</v>
+        <v>2485</v>
       </c>
       <c r="W232" t="s">
-        <v>2499</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" t="s">
-        <v>2500</v>
-[...1 lines deleted...]
-      <c r="B233"/>
+        <v>2487</v>
+      </c>
+      <c r="B233" t="s">
+        <v>2488</v>
+      </c>
       <c r="C233" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="D233"/>
       <c r="E233" t="s">
-        <v>2501</v>
+        <v>2489</v>
       </c>
       <c r="F233" t="s">
-        <v>26</v>
+        <v>311</v>
       </c>
       <c r="G233" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H233" t="s">
-        <v>922</v>
+        <v>28</v>
       </c>
       <c r="I233" t="s">
-        <v>2502</v>
+        <v>2490</v>
       </c>
       <c r="J233" t="s">
-        <v>2503</v>
+        <v>2491</v>
       </c>
       <c r="K233"/>
-      <c r="L233" t="s">
-        <v>2504</v>
+      <c r="L233">
+        <v>46000</v>
       </c>
       <c r="M233" t="s">
-        <v>2505</v>
+        <v>479</v>
       </c>
       <c r="N233" t="s">
-        <v>668</v>
+        <v>1695</v>
       </c>
       <c r="O233"/>
       <c r="P233" t="s">
-        <v>936</v>
+        <v>2029</v>
       </c>
       <c r="Q233"/>
       <c r="R233" t="s">
-        <v>1510</v>
+        <v>811</v>
       </c>
       <c r="S233" t="s">
-        <v>2506</v>
-[...1 lines deleted...]
-      <c r="T233"/>
+        <v>2492</v>
+      </c>
+      <c r="T233" t="s">
+        <v>566</v>
+      </c>
       <c r="U233" t="s">
-        <v>2507</v>
-[...4 lines deleted...]
-      <c r="W233"/>
+        <v>2493</v>
+      </c>
+      <c r="V233"/>
+      <c r="W233" t="s">
+        <v>2494</v>
+      </c>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" t="s">
-        <v>2509</v>
+        <v>2495</v>
       </c>
       <c r="B234"/>
       <c r="C234" t="s">
-        <v>759</v>
+        <v>294</v>
       </c>
       <c r="D234"/>
       <c r="E234" t="s">
-        <v>2510</v>
+        <v>2496</v>
       </c>
       <c r="F234" t="s">
-        <v>727</v>
+        <v>126</v>
       </c>
       <c r="G234" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H234" t="s">
-        <v>922</v>
-[...3 lines deleted...]
-      </c>
+        <v>948</v>
+      </c>
+      <c r="I234"/>
       <c r="J234" t="s">
-        <v>2512</v>
+        <v>2497</v>
       </c>
       <c r="K234"/>
       <c r="L234" t="s">
-        <v>2513</v>
+        <v>2498</v>
       </c>
       <c r="M234" t="s">
-        <v>2511</v>
+        <v>2499</v>
       </c>
       <c r="N234" t="s">
         <v>32</v>
       </c>
       <c r="O234"/>
       <c r="P234" t="s">
-        <v>33</v>
+        <v>693</v>
       </c>
       <c r="Q234"/>
       <c r="R234" t="s">
-        <v>2514</v>
+        <v>2500</v>
       </c>
       <c r="S234" t="s">
-        <v>2515</v>
+        <v>2501</v>
       </c>
       <c r="T234" t="s">
-        <v>2516</v>
+        <v>2502</v>
       </c>
       <c r="U234" t="s">
-        <v>2517</v>
-[...3 lines deleted...]
-      </c>
+        <v>2503</v>
+      </c>
+      <c r="V234"/>
       <c r="W234" t="s">
-        <v>2519</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="235" spans="1:23">
       <c r="A235" t="s">
-        <v>2520</v>
+        <v>2505</v>
       </c>
       <c r="B235"/>
       <c r="C235" t="s">
-        <v>759</v>
+        <v>24</v>
       </c>
       <c r="D235"/>
       <c r="E235" t="s">
-        <v>2521</v>
+        <v>2506</v>
       </c>
       <c r="F235" t="s">
-        <v>2522</v>
+        <v>2507</v>
       </c>
       <c r="G235" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H235" t="s">
-        <v>922</v>
-[...2 lines deleted...]
-        <v>31170</v>
+        <v>28</v>
+      </c>
+      <c r="I235" t="s">
+        <v>2508</v>
       </c>
       <c r="J235" t="s">
-        <v>2523</v>
+        <v>2509</v>
       </c>
       <c r="K235"/>
       <c r="L235">
-        <v>31170</v>
+        <v>42155</v>
       </c>
       <c r="M235" t="s">
-        <v>2524</v>
+        <v>2510</v>
       </c>
       <c r="N235" t="s">
-        <v>2525</v>
-[...3 lines deleted...]
-      </c>
+        <v>668</v>
+      </c>
+      <c r="O235"/>
       <c r="P235" t="s">
-        <v>2527</v>
-[...8 lines deleted...]
-      <c r="V235"/>
+        <v>33</v>
+      </c>
+      <c r="Q235"/>
+      <c r="R235" t="s">
+        <v>1281</v>
+      </c>
+      <c r="S235" t="s">
+        <v>2511</v>
+      </c>
+      <c r="T235" t="s">
+        <v>289</v>
+      </c>
+      <c r="U235" t="s">
+        <v>2512</v>
+      </c>
+      <c r="V235" t="s">
+        <v>2513</v>
+      </c>
       <c r="W235" t="s">
-        <v>2529</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="236" spans="1:23">
       <c r="A236" t="s">
-        <v>2530</v>
-[...3 lines deleted...]
-      </c>
+        <v>2515</v>
+      </c>
+      <c r="B236"/>
       <c r="C236" t="s">
-        <v>759</v>
+        <v>139</v>
       </c>
       <c r="D236"/>
       <c r="E236" t="s">
-        <v>2532</v>
+        <v>2516</v>
       </c>
       <c r="F236" t="s">
-        <v>2533</v>
+        <v>26</v>
       </c>
       <c r="G236" t="s">
         <v>45</v>
       </c>
       <c r="H236" t="s">
-        <v>77</v>
+        <v>908</v>
       </c>
       <c r="I236" t="s">
-        <v>2534</v>
+        <v>2517</v>
       </c>
       <c r="J236" t="s">
-        <v>2535</v>
+        <v>2518</v>
       </c>
       <c r="K236"/>
       <c r="L236" t="s">
-        <v>2536</v>
+        <v>2519</v>
       </c>
       <c r="M236" t="s">
-        <v>2537</v>
+        <v>2520</v>
       </c>
       <c r="N236" t="s">
-        <v>129</v>
+        <v>668</v>
       </c>
       <c r="O236"/>
       <c r="P236" t="s">
-        <v>1097</v>
+        <v>922</v>
       </c>
       <c r="Q236"/>
       <c r="R236" t="s">
-        <v>2538</v>
+        <v>1513</v>
       </c>
       <c r="S236" t="s">
-        <v>2539</v>
-[...3 lines deleted...]
-      </c>
+        <v>2521</v>
+      </c>
+      <c r="T236"/>
       <c r="U236" t="s">
-        <v>2540</v>
+        <v>2522</v>
       </c>
       <c r="V236" t="s">
-        <v>2541</v>
-[...3 lines deleted...]
-      </c>
+        <v>2523</v>
+      </c>
+      <c r="W236"/>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" t="s">
-        <v>2543</v>
-[...3 lines deleted...]
-      </c>
+        <v>2524</v>
+      </c>
+      <c r="B237"/>
       <c r="C237" t="s">
-        <v>1093</v>
+        <v>745</v>
       </c>
       <c r="D237"/>
       <c r="E237" t="s">
-        <v>2545</v>
+        <v>2525</v>
       </c>
       <c r="F237" t="s">
-        <v>519</v>
+        <v>713</v>
       </c>
       <c r="G237" t="s">
         <v>45</v>
       </c>
       <c r="H237" t="s">
-        <v>922</v>
+        <v>908</v>
       </c>
       <c r="I237" t="s">
-        <v>2546</v>
+        <v>2526</v>
       </c>
       <c r="J237" t="s">
-        <v>2547</v>
+        <v>2527</v>
       </c>
       <c r="K237"/>
-      <c r="L237">
-        <v>69004</v>
+      <c r="L237" t="s">
+        <v>2528</v>
       </c>
       <c r="M237" t="s">
-        <v>80</v>
+        <v>2526</v>
       </c>
       <c r="N237" t="s">
-        <v>102</v>
+        <v>32</v>
       </c>
       <c r="O237"/>
       <c r="P237" t="s">
-        <v>2548</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q237"/>
       <c r="R237" t="s">
-        <v>148</v>
+        <v>2529</v>
       </c>
       <c r="S237" t="s">
-        <v>2550</v>
+        <v>2530</v>
       </c>
       <c r="T237" t="s">
-        <v>806</v>
+        <v>2531</v>
       </c>
       <c r="U237" t="s">
-        <v>2551</v>
+        <v>2532</v>
       </c>
       <c r="V237" t="s">
-        <v>2552</v>
+        <v>2533</v>
       </c>
       <c r="W237" t="s">
-        <v>2553</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="238" spans="1:23">
       <c r="A238" t="s">
-        <v>2554</v>
+        <v>2535</v>
       </c>
       <c r="B238"/>
       <c r="C238" t="s">
-        <v>2555</v>
+        <v>745</v>
       </c>
       <c r="D238"/>
       <c r="E238" t="s">
-        <v>2556</v>
+        <v>2536</v>
       </c>
       <c r="F238" t="s">
-        <v>1339</v>
+        <v>2537</v>
       </c>
       <c r="G238" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H238" t="s">
-        <v>922</v>
-[...2 lines deleted...]
-        <v>2557</v>
+        <v>908</v>
+      </c>
+      <c r="I238">
+        <v>31170</v>
       </c>
       <c r="J238" t="s">
-        <v>2558</v>
+        <v>2538</v>
       </c>
       <c r="K238"/>
       <c r="L238">
-        <v>74950</v>
+        <v>31170</v>
       </c>
       <c r="M238" t="s">
-        <v>2557</v>
+        <v>2539</v>
       </c>
       <c r="N238" t="s">
-        <v>32</v>
+        <v>2540</v>
       </c>
       <c r="O238" t="s">
-        <v>2559</v>
+        <v>2541</v>
       </c>
       <c r="P238" t="s">
-        <v>602</v>
-[...13 lines deleted...]
-      </c>
+        <v>2542</v>
+      </c>
+      <c r="Q238" t="s">
+        <v>2543</v>
+      </c>
+      <c r="R238"/>
+      <c r="S238"/>
+      <c r="T238"/>
+      <c r="U238"/>
       <c r="V238"/>
       <c r="W238" t="s">
-        <v>2564</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="239" spans="1:23">
       <c r="A239" t="s">
-        <v>2565</v>
-[...1 lines deleted...]
-      <c r="B239"/>
+        <v>2545</v>
+      </c>
+      <c r="B239" t="s">
+        <v>2546</v>
+      </c>
       <c r="C239" t="s">
-        <v>759</v>
+        <v>745</v>
       </c>
       <c r="D239"/>
       <c r="E239" t="s">
-        <v>2566</v>
+        <v>2547</v>
       </c>
       <c r="F239" t="s">
-        <v>2567</v>
+        <v>2548</v>
       </c>
       <c r="G239" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H239" t="s">
-        <v>922</v>
-[...1 lines deleted...]
-      <c r="I239"/>
+        <v>77</v>
+      </c>
+      <c r="I239" t="s">
+        <v>2549</v>
+      </c>
       <c r="J239" t="s">
-        <v>2568</v>
+        <v>2550</v>
       </c>
       <c r="K239"/>
-      <c r="L239">
-        <v>11100</v>
+      <c r="L239" t="s">
+        <v>2551</v>
       </c>
       <c r="M239" t="s">
-        <v>2569</v>
+        <v>2552</v>
       </c>
       <c r="N239" t="s">
-        <v>2570</v>
+        <v>129</v>
       </c>
       <c r="O239"/>
       <c r="P239" t="s">
-        <v>33</v>
+        <v>1083</v>
       </c>
       <c r="Q239"/>
       <c r="R239" t="s">
-        <v>1249</v>
+        <v>2553</v>
       </c>
       <c r="S239" t="s">
-        <v>2571</v>
+        <v>2554</v>
       </c>
       <c r="T239" t="s">
-        <v>2572</v>
+        <v>824</v>
       </c>
       <c r="U239" t="s">
-        <v>2573</v>
-[...2 lines deleted...]
-      <c r="W239"/>
+        <v>2555</v>
+      </c>
+      <c r="V239" t="s">
+        <v>2556</v>
+      </c>
+      <c r="W239" t="s">
+        <v>2557</v>
+      </c>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" t="s">
-        <v>2574</v>
-[...1 lines deleted...]
-      <c r="B240"/>
+        <v>2558</v>
+      </c>
+      <c r="B240" t="s">
+        <v>2559</v>
+      </c>
       <c r="C240" t="s">
-        <v>24</v>
+        <v>1079</v>
       </c>
       <c r="D240"/>
       <c r="E240" t="s">
-        <v>2575</v>
+        <v>2560</v>
       </c>
       <c r="F240" t="s">
-        <v>2576</v>
+        <v>519</v>
       </c>
       <c r="G240" t="s">
         <v>45</v>
       </c>
       <c r="H240" t="s">
-        <v>28</v>
+        <v>908</v>
       </c>
       <c r="I240" t="s">
-        <v>2577</v>
+        <v>2561</v>
       </c>
       <c r="J240" t="s">
-        <v>2578</v>
+        <v>2562</v>
       </c>
       <c r="K240"/>
-      <c r="L240" t="s">
-        <v>2579</v>
+      <c r="L240">
+        <v>69004</v>
       </c>
       <c r="M240" t="s">
-        <v>2580</v>
+        <v>80</v>
       </c>
       <c r="N240" t="s">
-        <v>2525</v>
+        <v>102</v>
       </c>
       <c r="O240"/>
       <c r="P240" t="s">
-        <v>2581</v>
-[...1 lines deleted...]
-      <c r="Q240"/>
+        <v>2563</v>
+      </c>
+      <c r="Q240" t="s">
+        <v>2564</v>
+      </c>
       <c r="R240" t="s">
-        <v>2582</v>
+        <v>148</v>
       </c>
       <c r="S240" t="s">
-        <v>2583</v>
+        <v>2565</v>
       </c>
       <c r="T240" t="s">
-        <v>36</v>
+        <v>792</v>
       </c>
       <c r="U240" t="s">
-        <v>2584</v>
-[...1 lines deleted...]
-      <c r="V240"/>
+        <v>2566</v>
+      </c>
+      <c r="V240" t="s">
+        <v>2567</v>
+      </c>
       <c r="W240" t="s">
-        <v>2585</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" t="s">
-        <v>78</v>
+        <v>2569</v>
       </c>
       <c r="B241"/>
       <c r="C241" t="s">
-        <v>759</v>
+        <v>2570</v>
       </c>
       <c r="D241"/>
       <c r="E241" t="s">
-        <v>2586</v>
+        <v>2571</v>
       </c>
       <c r="F241" t="s">
-        <v>26</v>
+        <v>1325</v>
       </c>
       <c r="G241" t="s">
         <v>45</v>
       </c>
       <c r="H241" t="s">
-        <v>962</v>
+        <v>908</v>
       </c>
       <c r="I241" t="s">
-        <v>78</v>
+        <v>2572</v>
       </c>
       <c r="J241" t="s">
-        <v>2587</v>
+        <v>2573</v>
       </c>
       <c r="K241"/>
       <c r="L241">
-        <v>69003</v>
+        <v>74950</v>
       </c>
       <c r="M241" t="s">
-        <v>183</v>
+        <v>2572</v>
       </c>
       <c r="N241" t="s">
-        <v>966</v>
-[...1 lines deleted...]
-      <c r="O241"/>
+        <v>32</v>
+      </c>
+      <c r="O241" t="s">
+        <v>2574</v>
+      </c>
       <c r="P241" t="s">
-        <v>33</v>
+        <v>602</v>
       </c>
       <c r="Q241"/>
       <c r="R241" t="s">
-        <v>2588</v>
+        <v>2575</v>
       </c>
       <c r="S241" t="s">
-        <v>2589</v>
+        <v>2576</v>
       </c>
       <c r="T241" t="s">
-        <v>2590</v>
+        <v>2577</v>
       </c>
       <c r="U241" t="s">
-        <v>2591</v>
+        <v>2578</v>
       </c>
       <c r="V241"/>
       <c r="W241" t="s">
-        <v>2592</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" t="s">
-        <v>2593</v>
-[...3 lines deleted...]
-      </c>
+        <v>2580</v>
+      </c>
+      <c r="B242"/>
       <c r="C242" t="s">
-        <v>207</v>
+        <v>745</v>
       </c>
       <c r="D242"/>
       <c r="E242" t="s">
-        <v>2595</v>
+        <v>2581</v>
       </c>
       <c r="F242" t="s">
-        <v>1281</v>
+        <v>2582</v>
       </c>
       <c r="G242" t="s">
         <v>27</v>
       </c>
       <c r="H242" t="s">
-        <v>113</v>
+        <v>908</v>
       </c>
       <c r="I242"/>
       <c r="J242" t="s">
-        <v>2596</v>
+        <v>2583</v>
       </c>
       <c r="K242"/>
       <c r="L242">
-        <v>34160</v>
+        <v>11100</v>
       </c>
       <c r="M242" t="s">
-        <v>2597</v>
+        <v>2584</v>
       </c>
       <c r="N242" t="s">
-        <v>992</v>
+        <v>2585</v>
       </c>
       <c r="O242"/>
       <c r="P242" t="s">
         <v>33</v>
       </c>
-      <c r="Q242" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q242"/>
       <c r="R242" t="s">
-        <v>514</v>
+        <v>1235</v>
       </c>
       <c r="S242" t="s">
-        <v>2599</v>
+        <v>2586</v>
       </c>
       <c r="T242" t="s">
-        <v>2600</v>
+        <v>2587</v>
       </c>
       <c r="U242" t="s">
-        <v>2601</v>
-[...6 lines deleted...]
-      </c>
+        <v>2588</v>
+      </c>
+      <c r="V242"/>
+      <c r="W242"/>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" t="s">
-        <v>2604</v>
+        <v>2589</v>
       </c>
       <c r="B243"/>
       <c r="C243" t="s">
         <v>24</v>
       </c>
       <c r="D243"/>
       <c r="E243" t="s">
-        <v>2605</v>
+        <v>2590</v>
       </c>
       <c r="F243" t="s">
-        <v>2606</v>
+        <v>2591</v>
       </c>
       <c r="G243" t="s">
         <v>45</v>
       </c>
       <c r="H243" t="s">
-        <v>230</v>
+        <v>28</v>
       </c>
       <c r="I243" t="s">
-        <v>2607</v>
+        <v>2592</v>
       </c>
       <c r="J243" t="s">
-        <v>2608</v>
+        <v>2593</v>
       </c>
       <c r="K243"/>
-      <c r="L243">
-        <v>26420</v>
+      <c r="L243" t="s">
+        <v>2594</v>
       </c>
       <c r="M243" t="s">
-        <v>2609</v>
+        <v>2595</v>
       </c>
       <c r="N243" t="s">
-        <v>32</v>
+        <v>2540</v>
       </c>
       <c r="O243"/>
       <c r="P243" t="s">
-        <v>2610</v>
+        <v>2596</v>
       </c>
       <c r="Q243"/>
       <c r="R243" t="s">
-        <v>2172</v>
+        <v>2597</v>
       </c>
       <c r="S243" t="s">
-        <v>2611</v>
+        <v>2598</v>
       </c>
       <c r="T243" t="s">
-        <v>2612</v>
+        <v>36</v>
       </c>
       <c r="U243" t="s">
-        <v>2613</v>
-[...3 lines deleted...]
-      </c>
+        <v>2599</v>
+      </c>
+      <c r="V243"/>
       <c r="W243" t="s">
-        <v>2615</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="244" spans="1:23">
       <c r="A244" t="s">
-        <v>2616</v>
+        <v>78</v>
       </c>
       <c r="B244"/>
       <c r="C244" t="s">
-        <v>155</v>
+        <v>745</v>
       </c>
       <c r="D244"/>
       <c r="E244" t="s">
-        <v>2617</v>
+        <v>2601</v>
       </c>
       <c r="F244" t="s">
-        <v>2618</v>
-[...1 lines deleted...]
-      <c r="G244"/>
+        <v>26</v>
+      </c>
+      <c r="G244" t="s">
+        <v>45</v>
+      </c>
       <c r="H244" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="I244"/>
+        <v>948</v>
+      </c>
+      <c r="I244" t="s">
+        <v>78</v>
+      </c>
       <c r="J244" t="s">
-        <v>2619</v>
+        <v>2602</v>
       </c>
       <c r="K244"/>
       <c r="L244">
-        <v>75007</v>
+        <v>69003</v>
       </c>
       <c r="M244" t="s">
-        <v>2620</v>
+        <v>183</v>
       </c>
       <c r="N244" t="s">
-        <v>2621</v>
+        <v>952</v>
       </c>
       <c r="O244"/>
       <c r="P244" t="s">
-        <v>117</v>
+        <v>33</v>
       </c>
       <c r="Q244"/>
-      <c r="R244"/>
-[...2 lines deleted...]
-      <c r="U244"/>
+      <c r="R244" t="s">
+        <v>2603</v>
+      </c>
+      <c r="S244" t="s">
+        <v>2604</v>
+      </c>
+      <c r="T244" t="s">
+        <v>2605</v>
+      </c>
+      <c r="U244" t="s">
+        <v>2606</v>
+      </c>
       <c r="V244"/>
       <c r="W244" t="s">
-        <v>2622</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="245" spans="1:23">
       <c r="A245" t="s">
-        <v>2623</v>
+        <v>2608</v>
       </c>
       <c r="B245" t="s">
-        <v>2624</v>
+        <v>2609</v>
       </c>
       <c r="C245" t="s">
-        <v>42</v>
+        <v>207</v>
       </c>
       <c r="D245"/>
       <c r="E245" t="s">
-        <v>2625</v>
+        <v>2610</v>
       </c>
       <c r="F245" t="s">
-        <v>26</v>
+        <v>1267</v>
       </c>
       <c r="G245" t="s">
         <v>27</v>
       </c>
       <c r="H245" t="s">
-        <v>962</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="I245"/>
       <c r="J245" t="s">
-        <v>2627</v>
+        <v>2611</v>
       </c>
       <c r="K245"/>
       <c r="L245">
-        <v>31390</v>
+        <v>34160</v>
       </c>
       <c r="M245" t="s">
-        <v>2628</v>
+        <v>2612</v>
       </c>
       <c r="N245" t="s">
-        <v>129</v>
+        <v>978</v>
       </c>
       <c r="O245"/>
       <c r="P245" t="s">
-        <v>2629</v>
-[...1 lines deleted...]
-      <c r="Q245"/>
+        <v>33</v>
+      </c>
+      <c r="Q245" t="s">
+        <v>2613</v>
+      </c>
       <c r="R245" t="s">
-        <v>271</v>
+        <v>514</v>
       </c>
       <c r="S245" t="s">
-        <v>2630</v>
+        <v>2614</v>
       </c>
       <c r="T245" t="s">
-        <v>2631</v>
+        <v>2615</v>
       </c>
       <c r="U245" t="s">
-        <v>2632</v>
+        <v>2616</v>
       </c>
       <c r="V245" t="s">
-        <v>2633</v>
+        <v>2617</v>
       </c>
       <c r="W245" t="s">
-        <v>2634</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="246" spans="1:23">
       <c r="A246" t="s">
-        <v>2635</v>
-[...3 lines deleted...]
-      </c>
+        <v>2619</v>
+      </c>
+      <c r="B246"/>
       <c r="C246" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D246"/>
       <c r="E246" t="s">
-        <v>2637</v>
+        <v>2620</v>
       </c>
       <c r="F246" t="s">
-        <v>727</v>
+        <v>2621</v>
       </c>
       <c r="G246" t="s">
         <v>45</v>
       </c>
       <c r="H246" t="s">
         <v>230</v>
       </c>
-      <c r="I246"/>
+      <c r="I246" t="s">
+        <v>2622</v>
+      </c>
       <c r="J246" t="s">
-        <v>2638</v>
+        <v>2623</v>
       </c>
       <c r="K246"/>
       <c r="L246">
-        <v>73310</v>
+        <v>26420</v>
       </c>
       <c r="M246" t="s">
-        <v>2639</v>
+        <v>2624</v>
       </c>
       <c r="N246" t="s">
-        <v>2640</v>
+        <v>32</v>
       </c>
       <c r="O246"/>
       <c r="P246" t="s">
-        <v>2641</v>
+        <v>2625</v>
       </c>
       <c r="Q246"/>
       <c r="R246" t="s">
-        <v>2642</v>
+        <v>2182</v>
       </c>
       <c r="S246" t="s">
-        <v>2643</v>
+        <v>2626</v>
       </c>
       <c r="T246" t="s">
-        <v>2644</v>
+        <v>2627</v>
       </c>
       <c r="U246" t="s">
-        <v>2645</v>
+        <v>2628</v>
       </c>
       <c r="V246" t="s">
-        <v>2646</v>
-[...1 lines deleted...]
-      <c r="W246"/>
+        <v>2629</v>
+      </c>
+      <c r="W246" t="s">
+        <v>2630</v>
+      </c>
     </row>
     <row r="247" spans="1:23">
       <c r="A247" t="s">
-        <v>2647</v>
-[...3 lines deleted...]
-      </c>
+        <v>2631</v>
+      </c>
+      <c r="B247"/>
       <c r="C247" t="s">
-        <v>2649</v>
+        <v>155</v>
       </c>
       <c r="D247"/>
       <c r="E247" t="s">
-        <v>2650</v>
+        <v>2632</v>
       </c>
       <c r="F247" t="s">
-        <v>2651</v>
-[...3 lines deleted...]
-      </c>
+        <v>2633</v>
+      </c>
+      <c r="G247"/>
       <c r="H247" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="I247"/>
       <c r="J247" t="s">
-        <v>2652</v>
+        <v>2634</v>
       </c>
       <c r="K247"/>
       <c r="L247">
-        <v>69006</v>
+        <v>75007</v>
       </c>
       <c r="M247" t="s">
-        <v>183</v>
+        <v>2635</v>
       </c>
       <c r="N247" t="s">
-        <v>32</v>
+        <v>2636</v>
       </c>
       <c r="O247"/>
       <c r="P247" t="s">
-        <v>2653</v>
-[...18 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="Q247"/>
+      <c r="R247"/>
+      <c r="S247"/>
+      <c r="T247"/>
+      <c r="U247"/>
+      <c r="V247"/>
       <c r="W247" t="s">
-        <v>2659</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="248" spans="1:23">
       <c r="A248" t="s">
-        <v>2660</v>
+        <v>2638</v>
       </c>
       <c r="B248" t="s">
-        <v>2661</v>
+        <v>2639</v>
       </c>
       <c r="C248" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="D248"/>
       <c r="E248" t="s">
-        <v>2663</v>
+        <v>2640</v>
       </c>
       <c r="F248" t="s">
-        <v>112</v>
+        <v>26</v>
       </c>
       <c r="G248" t="s">
         <v>27</v>
       </c>
       <c r="H248" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="I248"/>
+        <v>948</v>
+      </c>
+      <c r="I248" t="s">
+        <v>2641</v>
+      </c>
       <c r="J248" t="s">
-        <v>2664</v>
+        <v>2642</v>
       </c>
       <c r="K248"/>
       <c r="L248">
-        <v>31068</v>
+        <v>31390</v>
       </c>
       <c r="M248" t="s">
-        <v>424</v>
+        <v>2643</v>
       </c>
       <c r="N248" t="s">
-        <v>50</v>
+        <v>129</v>
       </c>
       <c r="O248"/>
       <c r="P248" t="s">
-        <v>2665</v>
+        <v>2644</v>
       </c>
       <c r="Q248"/>
       <c r="R248" t="s">
-        <v>2666</v>
+        <v>271</v>
       </c>
       <c r="S248" t="s">
-        <v>2667</v>
+        <v>2645</v>
       </c>
       <c r="T248" t="s">
-        <v>2668</v>
+        <v>2646</v>
       </c>
       <c r="U248" t="s">
-        <v>2669</v>
+        <v>2647</v>
       </c>
       <c r="V248" t="s">
-        <v>2670</v>
+        <v>2648</v>
       </c>
       <c r="W248" t="s">
-        <v>2671</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="249" spans="1:23">
       <c r="A249" t="s">
-        <v>2672</v>
+        <v>2650</v>
       </c>
       <c r="B249" t="s">
-        <v>2673</v>
+        <v>2651</v>
       </c>
       <c r="C249" t="s">
-        <v>2649</v>
+        <v>110</v>
       </c>
       <c r="D249"/>
       <c r="E249" t="s">
-        <v>2674</v>
+        <v>2652</v>
       </c>
       <c r="F249" t="s">
-        <v>26</v>
+        <v>713</v>
       </c>
       <c r="G249" t="s">
         <v>45</v>
       </c>
       <c r="H249" t="s">
         <v>230</v>
       </c>
       <c r="I249"/>
       <c r="J249" t="s">
-        <v>2675</v>
+        <v>2653</v>
       </c>
       <c r="K249"/>
       <c r="L249">
-        <v>74960</v>
+        <v>73310</v>
       </c>
       <c r="M249" t="s">
-        <v>2676</v>
+        <v>2654</v>
       </c>
       <c r="N249" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>2655</v>
+      </c>
+      <c r="O249"/>
       <c r="P249" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>2656</v>
+      </c>
+      <c r="Q249"/>
       <c r="R249" t="s">
-        <v>2679</v>
+        <v>2657</v>
       </c>
       <c r="S249" t="s">
-        <v>2680</v>
+        <v>2658</v>
       </c>
       <c r="T249" t="s">
-        <v>2681</v>
+        <v>2659</v>
       </c>
       <c r="U249" t="s">
-        <v>2682</v>
+        <v>2660</v>
       </c>
       <c r="V249" t="s">
-        <v>2683</v>
-[...3 lines deleted...]
-      </c>
+        <v>2661</v>
+      </c>
+      <c r="W249"/>
     </row>
     <row r="250" spans="1:23">
       <c r="A250" t="s">
-        <v>2685</v>
-[...1 lines deleted...]
-      <c r="B250"/>
+        <v>2662</v>
+      </c>
+      <c r="B250" t="s">
+        <v>2663</v>
+      </c>
       <c r="C250" t="s">
-        <v>294</v>
+        <v>2664</v>
       </c>
       <c r="D250"/>
       <c r="E250" t="s">
-        <v>2686</v>
+        <v>2665</v>
       </c>
       <c r="F250" t="s">
-        <v>2687</v>
+        <v>2666</v>
       </c>
       <c r="G250" t="s">
         <v>45</v>
       </c>
       <c r="H250" t="s">
-        <v>194</v>
+        <v>92</v>
       </c>
       <c r="I250" t="s">
-        <v>2688</v>
+        <v>180</v>
       </c>
       <c r="J250" t="s">
-        <v>2689</v>
+        <v>2667</v>
       </c>
       <c r="K250"/>
       <c r="L250">
-        <v>74210</v>
+        <v>69006</v>
       </c>
       <c r="M250" t="s">
-        <v>2690</v>
+        <v>183</v>
       </c>
       <c r="N250" t="s">
-        <v>1058</v>
+        <v>32</v>
       </c>
       <c r="O250"/>
       <c r="P250" t="s">
-        <v>2691</v>
-[...1 lines deleted...]
-      <c r="Q250"/>
+        <v>2668</v>
+      </c>
+      <c r="Q250" t="s">
+        <v>2669</v>
+      </c>
       <c r="R250" t="s">
-        <v>2692</v>
+        <v>523</v>
       </c>
       <c r="S250" t="s">
-        <v>2693</v>
+        <v>2670</v>
       </c>
       <c r="T250" t="s">
-        <v>2694</v>
+        <v>2671</v>
       </c>
       <c r="U250" t="s">
-        <v>2695</v>
+        <v>2672</v>
       </c>
       <c r="V250" t="s">
-        <v>2696</v>
+        <v>2673</v>
       </c>
       <c r="W250" t="s">
-        <v>2697</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="251" spans="1:23">
       <c r="A251" t="s">
-        <v>2698</v>
-[...1 lines deleted...]
-      <c r="B251"/>
+        <v>2675</v>
+      </c>
+      <c r="B251" t="s">
+        <v>2676</v>
+      </c>
       <c r="C251" t="s">
         <v>139</v>
       </c>
       <c r="D251" t="s">
-        <v>2699</v>
+        <v>2677</v>
       </c>
       <c r="E251" t="s">
-        <v>2700</v>
+        <v>2678</v>
       </c>
       <c r="F251" t="s">
-        <v>2701</v>
+        <v>112</v>
       </c>
       <c r="G251" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H251" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="I251"/>
       <c r="J251" t="s">
-        <v>2703</v>
+        <v>2679</v>
       </c>
       <c r="K251"/>
       <c r="L251">
-        <v>73620</v>
+        <v>31068</v>
       </c>
       <c r="M251" t="s">
-        <v>2704</v>
+        <v>424</v>
       </c>
       <c r="N251" t="s">
-        <v>2705</v>
+        <v>50</v>
       </c>
       <c r="O251"/>
       <c r="P251" t="s">
-        <v>2706</v>
-[...3 lines deleted...]
-      </c>
+        <v>2680</v>
+      </c>
+      <c r="Q251"/>
       <c r="R251" t="s">
-        <v>2708</v>
+        <v>2681</v>
       </c>
       <c r="S251" t="s">
-        <v>2709</v>
+        <v>2682</v>
       </c>
       <c r="T251" t="s">
-        <v>2710</v>
+        <v>2683</v>
       </c>
       <c r="U251" t="s">
-        <v>2711</v>
+        <v>2684</v>
       </c>
       <c r="V251" t="s">
-        <v>2712</v>
+        <v>2685</v>
       </c>
       <c r="W251" t="s">
-        <v>2713</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="252" spans="1:23">
       <c r="A252" t="s">
-        <v>2714</v>
-[...1 lines deleted...]
-      <c r="B252"/>
+        <v>2687</v>
+      </c>
+      <c r="B252" t="s">
+        <v>2688</v>
+      </c>
       <c r="C252" t="s">
-        <v>24</v>
+        <v>2664</v>
       </c>
       <c r="D252"/>
       <c r="E252" t="s">
-        <v>2715</v>
+        <v>2689</v>
       </c>
       <c r="F252" t="s">
-        <v>311</v>
+        <v>26</v>
       </c>
       <c r="G252" t="s">
         <v>45</v>
       </c>
       <c r="H252" t="s">
-        <v>28</v>
+        <v>230</v>
       </c>
       <c r="I252"/>
       <c r="J252" t="s">
-        <v>2716</v>
+        <v>2690</v>
       </c>
       <c r="K252"/>
       <c r="L252">
-        <v>69000</v>
+        <v>74960</v>
       </c>
       <c r="M252" t="s">
-        <v>80</v>
+        <v>2691</v>
       </c>
       <c r="N252" t="s">
-        <v>1058</v>
-[...1 lines deleted...]
-      <c r="O252"/>
+        <v>129</v>
+      </c>
+      <c r="O252" t="s">
+        <v>2692</v>
+      </c>
       <c r="P252" t="s">
         <v>33</v>
       </c>
-      <c r="Q252"/>
-[...5 lines deleted...]
-      <c r="W252"/>
+      <c r="Q252" t="s">
+        <v>2693</v>
+      </c>
+      <c r="R252" t="s">
+        <v>2694</v>
+      </c>
+      <c r="S252" t="s">
+        <v>2695</v>
+      </c>
+      <c r="T252" t="s">
+        <v>2696</v>
+      </c>
+      <c r="U252" t="s">
+        <v>2697</v>
+      </c>
+      <c r="V252" t="s">
+        <v>2698</v>
+      </c>
+      <c r="W252" t="s">
+        <v>2699</v>
+      </c>
     </row>
     <row r="253" spans="1:23">
       <c r="A253" t="s">
-        <v>2717</v>
-[...3 lines deleted...]
-      </c>
+        <v>2700</v>
+      </c>
+      <c r="B253"/>
       <c r="C253" t="s">
-        <v>110</v>
+        <v>294</v>
       </c>
       <c r="D253"/>
       <c r="E253" t="s">
-        <v>2719</v>
+        <v>2701</v>
       </c>
       <c r="F253" t="s">
-        <v>2720</v>
+        <v>2702</v>
       </c>
       <c r="G253" t="s">
         <v>45</v>
       </c>
       <c r="H253" t="s">
         <v>194</v>
       </c>
       <c r="I253" t="s">
-        <v>2721</v>
+        <v>2703</v>
       </c>
       <c r="J253" t="s">
-        <v>2722</v>
+        <v>2704</v>
       </c>
       <c r="K253"/>
       <c r="L253">
-        <v>42260</v>
+        <v>74210</v>
       </c>
       <c r="M253" t="s">
-        <v>2723</v>
+        <v>2705</v>
       </c>
       <c r="N253" t="s">
-        <v>2724</v>
+        <v>1044</v>
       </c>
       <c r="O253"/>
       <c r="P253" t="s">
-        <v>2725</v>
+        <v>2706</v>
       </c>
       <c r="Q253"/>
       <c r="R253" t="s">
-        <v>2726</v>
+        <v>2707</v>
       </c>
       <c r="S253" t="s">
-        <v>2727</v>
+        <v>2708</v>
       </c>
       <c r="T253" t="s">
-        <v>1758</v>
+        <v>2709</v>
       </c>
       <c r="U253" t="s">
-        <v>2728</v>
+        <v>2710</v>
       </c>
       <c r="V253" t="s">
-        <v>2729</v>
+        <v>2711</v>
       </c>
       <c r="W253" t="s">
-        <v>2730</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="254" spans="1:23">
       <c r="A254" t="s">
-        <v>2731</v>
-[...3 lines deleted...]
-      </c>
+        <v>2713</v>
+      </c>
+      <c r="B254"/>
       <c r="C254" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="D254"/>
+        <v>139</v>
+      </c>
+      <c r="D254" t="s">
+        <v>2714</v>
+      </c>
       <c r="E254" t="s">
-        <v>2732</v>
+        <v>2715</v>
       </c>
       <c r="F254" t="s">
-        <v>690</v>
+        <v>2716</v>
       </c>
       <c r="G254" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H254" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="I254"/>
+        <v>266</v>
+      </c>
+      <c r="I254" t="s">
+        <v>2717</v>
+      </c>
       <c r="J254" t="s">
-        <v>2733</v>
+        <v>2718</v>
       </c>
       <c r="K254"/>
       <c r="L254">
-        <v>31059</v>
+        <v>73620</v>
       </c>
       <c r="M254" t="s">
-        <v>764</v>
+        <v>2719</v>
       </c>
       <c r="N254" t="s">
-        <v>32</v>
+        <v>2720</v>
       </c>
       <c r="O254"/>
       <c r="P254" t="s">
-        <v>2734</v>
-[...7 lines deleted...]
-      <c r="W254"/>
+        <v>2721</v>
+      </c>
+      <c r="Q254" t="s">
+        <v>2722</v>
+      </c>
+      <c r="R254" t="s">
+        <v>2723</v>
+      </c>
+      <c r="S254" t="s">
+        <v>2724</v>
+      </c>
+      <c r="T254" t="s">
+        <v>2725</v>
+      </c>
+      <c r="U254" t="s">
+        <v>2726</v>
+      </c>
+      <c r="V254" t="s">
+        <v>2727</v>
+      </c>
+      <c r="W254" t="s">
+        <v>2728</v>
+      </c>
     </row>
     <row r="255" spans="1:23">
       <c r="A255" t="s">
-        <v>2735</v>
-[...3 lines deleted...]
-      </c>
+        <v>2729</v>
+      </c>
+      <c r="B255"/>
       <c r="C255" t="s">
-        <v>930</v>
+        <v>24</v>
       </c>
       <c r="D255"/>
       <c r="E255" t="s">
-        <v>2737</v>
+        <v>2730</v>
       </c>
       <c r="F255" t="s">
-        <v>748</v>
+        <v>311</v>
       </c>
       <c r="G255" t="s">
         <v>45</v>
       </c>
       <c r="H255" t="s">
-        <v>194</v>
+        <v>28</v>
       </c>
       <c r="I255"/>
       <c r="J255" t="s">
-        <v>2738</v>
-[...3 lines deleted...]
-      </c>
+        <v>2731</v>
+      </c>
+      <c r="K255"/>
       <c r="L255">
-        <v>38040</v>
+        <v>69000</v>
       </c>
       <c r="M255" t="s">
-        <v>2465</v>
+        <v>80</v>
       </c>
       <c r="N255" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>1044</v>
+      </c>
+      <c r="O255"/>
       <c r="P255" t="s">
-        <v>693</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q255"/>
       <c r="R255"/>
       <c r="S255"/>
       <c r="T255"/>
       <c r="U255"/>
       <c r="V255"/>
-      <c r="W255" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W255"/>
     </row>
     <row r="256" spans="1:23">
       <c r="A256" t="s">
-        <v>2742</v>
-[...1 lines deleted...]
-      <c r="B256"/>
+        <v>2732</v>
+      </c>
+      <c r="B256" t="s">
+        <v>2733</v>
+      </c>
       <c r="C256" t="s">
-        <v>42</v>
+        <v>110</v>
       </c>
       <c r="D256"/>
       <c r="E256" t="s">
-        <v>2743</v>
+        <v>2734</v>
       </c>
       <c r="F256" t="s">
-        <v>2744</v>
+        <v>2735</v>
       </c>
       <c r="G256" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H256" t="s">
-        <v>92</v>
+        <v>194</v>
       </c>
       <c r="I256" t="s">
-        <v>2745</v>
+        <v>2736</v>
       </c>
       <c r="J256" t="s">
-        <v>2746</v>
+        <v>2737</v>
       </c>
       <c r="K256"/>
       <c r="L256">
-        <v>31100</v>
+        <v>42260</v>
       </c>
       <c r="M256" t="s">
-        <v>764</v>
+        <v>2738</v>
       </c>
       <c r="N256" t="s">
-        <v>2747</v>
+        <v>2739</v>
       </c>
       <c r="O256"/>
       <c r="P256" t="s">
-        <v>2748</v>
-[...3 lines deleted...]
-      </c>
+        <v>2740</v>
+      </c>
+      <c r="Q256"/>
       <c r="R256" t="s">
-        <v>2360</v>
+        <v>2741</v>
       </c>
       <c r="S256" t="s">
-        <v>2750</v>
+        <v>2742</v>
       </c>
       <c r="T256" t="s">
-        <v>2751</v>
+        <v>1768</v>
       </c>
       <c r="U256" t="s">
-        <v>2752</v>
+        <v>2743</v>
       </c>
       <c r="V256" t="s">
-        <v>2753</v>
+        <v>2744</v>
       </c>
       <c r="W256" t="s">
-        <v>2754</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="257" spans="1:23">
       <c r="A257" t="s">
-        <v>2755</v>
-[...1 lines deleted...]
-      <c r="B257"/>
+        <v>2746</v>
+      </c>
+      <c r="B257" t="s">
+        <v>2746</v>
+      </c>
       <c r="C257" t="s">
-        <v>24</v>
+        <v>207</v>
       </c>
       <c r="D257"/>
       <c r="E257" t="s">
-        <v>2756</v>
+        <v>2747</v>
       </c>
       <c r="F257" t="s">
-        <v>2757</v>
+        <v>690</v>
       </c>
       <c r="G257" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H257" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I257"/>
       <c r="J257" t="s">
-        <v>2759</v>
+        <v>2748</v>
       </c>
       <c r="K257"/>
       <c r="L257">
-        <v>69890</v>
+        <v>31059</v>
       </c>
       <c r="M257" t="s">
-        <v>2760</v>
+        <v>750</v>
       </c>
       <c r="N257" t="s">
-        <v>2761</v>
+        <v>32</v>
       </c>
       <c r="O257"/>
       <c r="P257" t="s">
-        <v>2762</v>
+        <v>2749</v>
       </c>
       <c r="Q257"/>
       <c r="R257"/>
       <c r="S257"/>
       <c r="T257"/>
       <c r="U257"/>
-      <c r="V257" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V257"/>
+      <c r="W257"/>
     </row>
     <row r="258" spans="1:23">
       <c r="A258" t="s">
-        <v>2765</v>
-[...1 lines deleted...]
-      <c r="B258"/>
+        <v>2750</v>
+      </c>
+      <c r="B258" t="s">
+        <v>2751</v>
+      </c>
       <c r="C258" t="s">
-        <v>110</v>
+        <v>42</v>
       </c>
       <c r="D258"/>
       <c r="E258" t="s">
-        <v>2766</v>
+        <v>2752</v>
       </c>
       <c r="F258" t="s">
-        <v>1881</v>
+        <v>2753</v>
       </c>
       <c r="G258" t="s">
         <v>45</v>
       </c>
       <c r="H258" t="s">
-        <v>28</v>
+        <v>2754</v>
       </c>
       <c r="I258" t="s">
-        <v>359</v>
+        <v>2755</v>
       </c>
       <c r="J258" t="s">
-        <v>2767</v>
+        <v>2756</v>
       </c>
       <c r="K258"/>
       <c r="L258">
-        <v>26400</v>
+        <v>69001</v>
       </c>
       <c r="M258" t="s">
-        <v>2768</v>
+        <v>80</v>
       </c>
       <c r="N258" t="s">
-        <v>1395</v>
-[...3 lines deleted...]
-      </c>
+        <v>2757</v>
+      </c>
+      <c r="O258"/>
       <c r="P258" t="s">
-        <v>2770</v>
+        <v>117</v>
       </c>
       <c r="Q258"/>
       <c r="R258" t="s">
-        <v>1548</v>
+        <v>2758</v>
       </c>
       <c r="S258" t="s">
-        <v>2058</v>
+        <v>2759</v>
       </c>
       <c r="T258" t="s">
-        <v>2771</v>
+        <v>2760</v>
       </c>
       <c r="U258" t="s">
-        <v>2772</v>
+        <v>2761</v>
       </c>
       <c r="V258" t="s">
-        <v>2773</v>
-[...1 lines deleted...]
-      <c r="W258"/>
+        <v>2762</v>
+      </c>
+      <c r="W258" t="s">
+        <v>2763</v>
+      </c>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" t="s">
-        <v>2774</v>
+        <v>2764</v>
       </c>
       <c r="B259" t="s">
-        <v>2775</v>
+        <v>2765</v>
       </c>
       <c r="C259" t="s">
-        <v>110</v>
+        <v>916</v>
       </c>
       <c r="D259"/>
       <c r="E259" t="s">
-        <v>2776</v>
+        <v>2766</v>
       </c>
       <c r="F259" t="s">
-        <v>2777</v>
+        <v>734</v>
       </c>
       <c r="G259" t="s">
         <v>45</v>
       </c>
       <c r="H259" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="I259"/>
       <c r="J259" t="s">
-        <v>2779</v>
+        <v>2767</v>
       </c>
       <c r="K259" t="s">
-        <v>2780</v>
+        <v>2257</v>
       </c>
       <c r="L259">
-        <v>74210</v>
+        <v>38040</v>
       </c>
       <c r="M259" t="s">
-        <v>2781</v>
+        <v>2480</v>
       </c>
       <c r="N259" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="O259"/>
+        <v>67</v>
+      </c>
+      <c r="O259" t="s">
+        <v>2768</v>
+      </c>
       <c r="P259" t="s">
-        <v>2782</v>
+        <v>693</v>
       </c>
       <c r="Q259" t="s">
-        <v>2783</v>
-[...15 lines deleted...]
-      </c>
+        <v>2769</v>
+      </c>
+      <c r="R259"/>
+      <c r="S259"/>
+      <c r="T259"/>
+      <c r="U259"/>
+      <c r="V259"/>
       <c r="W259" t="s">
-        <v>2788</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="260" spans="1:23">
       <c r="A260" t="s">
-        <v>2789</v>
-[...3 lines deleted...]
-      </c>
+        <v>2771</v>
+      </c>
+      <c r="B260"/>
       <c r="C260" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="D260"/>
       <c r="E260" t="s">
-        <v>2790</v>
+        <v>2772</v>
       </c>
       <c r="F260" t="s">
-        <v>311</v>
+        <v>2773</v>
       </c>
       <c r="G260" t="s">
         <v>27</v>
       </c>
       <c r="H260" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
       <c r="I260" t="s">
-        <v>2791</v>
+        <v>2774</v>
       </c>
       <c r="J260" t="s">
-        <v>2792</v>
+        <v>2775</v>
       </c>
       <c r="K260"/>
       <c r="L260">
-        <v>31200</v>
+        <v>31100</v>
       </c>
       <c r="M260" t="s">
-        <v>764</v>
+        <v>750</v>
       </c>
       <c r="N260" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>2776</v>
+      </c>
+      <c r="O260"/>
       <c r="P260" t="s">
-        <v>33</v>
+        <v>2777</v>
       </c>
       <c r="Q260" t="s">
-        <v>2794</v>
+        <v>2778</v>
       </c>
       <c r="R260" t="s">
-        <v>2795</v>
+        <v>2377</v>
       </c>
       <c r="S260" t="s">
-        <v>2796</v>
+        <v>2779</v>
       </c>
       <c r="T260" t="s">
-        <v>2797</v>
+        <v>2780</v>
       </c>
       <c r="U260" t="s">
-        <v>2798</v>
+        <v>2781</v>
       </c>
       <c r="V260" t="s">
-        <v>2799</v>
+        <v>2782</v>
       </c>
       <c r="W260" t="s">
-        <v>2800</v>
+        <v>2783</v>
       </c>
     </row>
     <row r="261" spans="1:23">
       <c r="A261" t="s">
-        <v>2801</v>
+        <v>2784</v>
       </c>
       <c r="B261"/>
       <c r="C261" t="s">
         <v>24</v>
       </c>
       <c r="D261"/>
       <c r="E261" t="s">
-        <v>2802</v>
+        <v>2785</v>
       </c>
       <c r="F261" t="s">
-        <v>311</v>
+        <v>2786</v>
       </c>
       <c r="G261" t="s">
         <v>45</v>
       </c>
       <c r="H261" t="s">
-        <v>28</v>
+        <v>113</v>
       </c>
       <c r="I261" t="s">
-        <v>2803</v>
+        <v>2787</v>
       </c>
       <c r="J261" t="s">
-        <v>2804</v>
+        <v>2788</v>
       </c>
       <c r="K261"/>
       <c r="L261">
-        <v>26000</v>
+        <v>69890</v>
       </c>
       <c r="M261" t="s">
-        <v>361</v>
+        <v>2789</v>
       </c>
       <c r="N261" t="s">
-        <v>32</v>
+        <v>2790</v>
       </c>
       <c r="O261"/>
       <c r="P261" t="s">
-        <v>33</v>
+        <v>2791</v>
       </c>
       <c r="Q261"/>
-      <c r="R261" t="s">
-[...11 lines deleted...]
-      <c r="V261"/>
+      <c r="R261"/>
+      <c r="S261"/>
+      <c r="T261"/>
+      <c r="U261"/>
+      <c r="V261" t="s">
+        <v>2792</v>
+      </c>
       <c r="W261" t="s">
-        <v>2808</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="262" spans="1:23">
       <c r="A262" t="s">
-        <v>2809</v>
+        <v>2794</v>
       </c>
       <c r="B262"/>
       <c r="C262" t="s">
         <v>110</v>
       </c>
       <c r="D262"/>
       <c r="E262" t="s">
-        <v>2810</v>
+        <v>2795</v>
       </c>
       <c r="F262" t="s">
-        <v>311</v>
+        <v>1891</v>
       </c>
       <c r="G262" t="s">
         <v>45</v>
       </c>
       <c r="H262" t="s">
-        <v>266</v>
+        <v>28</v>
       </c>
       <c r="I262" t="s">
-        <v>2811</v>
+        <v>359</v>
       </c>
       <c r="J262" t="s">
-        <v>2812</v>
+        <v>2796</v>
       </c>
       <c r="K262"/>
       <c r="L262">
-        <v>74650</v>
+        <v>26400</v>
       </c>
       <c r="M262" t="s">
-        <v>2453</v>
+        <v>2797</v>
       </c>
       <c r="N262" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="O262"/>
+        <v>1391</v>
+      </c>
+      <c r="O262" t="s">
+        <v>2798</v>
+      </c>
       <c r="P262" t="s">
-        <v>270</v>
+        <v>2799</v>
       </c>
       <c r="Q262"/>
       <c r="R262" t="s">
-        <v>1363</v>
+        <v>1551</v>
       </c>
       <c r="S262" t="s">
-        <v>2813</v>
+        <v>2068</v>
       </c>
       <c r="T262" t="s">
-        <v>1758</v>
+        <v>2800</v>
       </c>
       <c r="U262" t="s">
-        <v>2814</v>
+        <v>2801</v>
       </c>
       <c r="V262" t="s">
-        <v>2815</v>
-[...3 lines deleted...]
-      </c>
+        <v>2802</v>
+      </c>
+      <c r="W262"/>
     </row>
     <row r="263" spans="1:23">
       <c r="A263" t="s">
-        <v>2817</v>
-[...1 lines deleted...]
-      <c r="B263"/>
+        <v>2803</v>
+      </c>
+      <c r="B263" t="s">
+        <v>2804</v>
+      </c>
       <c r="C263" t="s">
-        <v>207</v>
+        <v>110</v>
       </c>
       <c r="D263"/>
       <c r="E263" t="s">
-        <v>2818</v>
+        <v>2805</v>
       </c>
       <c r="F263" t="s">
-        <v>2819</v>
+        <v>2806</v>
       </c>
       <c r="G263" t="s">
         <v>45</v>
       </c>
       <c r="H263" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I263" t="s">
-        <v>2820</v>
+        <v>2807</v>
       </c>
       <c r="J263" t="s">
-        <v>2821</v>
-[...1 lines deleted...]
-      <c r="K263"/>
+        <v>2808</v>
+      </c>
+      <c r="K263" t="s">
+        <v>2809</v>
+      </c>
       <c r="L263">
-        <v>69330</v>
+        <v>74210</v>
       </c>
       <c r="M263" t="s">
-        <v>2822</v>
+        <v>2810</v>
       </c>
       <c r="N263" t="s">
-        <v>32</v>
+        <v>129</v>
       </c>
       <c r="O263"/>
       <c r="P263" t="s">
-        <v>1817</v>
+        <v>2811</v>
       </c>
       <c r="Q263" t="s">
-        <v>2823</v>
+        <v>2812</v>
       </c>
       <c r="R263" t="s">
-        <v>1776</v>
+        <v>1335</v>
       </c>
       <c r="S263" t="s">
-        <v>2824</v>
+        <v>2813</v>
       </c>
       <c r="T263" t="s">
-        <v>954</v>
+        <v>2814</v>
       </c>
       <c r="U263" t="s">
-        <v>2825</v>
+        <v>2815</v>
       </c>
       <c r="V263" t="s">
-        <v>2826</v>
+        <v>2816</v>
       </c>
       <c r="W263" t="s">
-        <v>2827</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="264" spans="1:23">
       <c r="A264" t="s">
-        <v>2828</v>
+        <v>2818</v>
       </c>
       <c r="B264" t="s">
-        <v>2829</v>
+        <v>2818</v>
       </c>
       <c r="C264" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D264"/>
       <c r="E264" t="s">
-        <v>2831</v>
+        <v>2819</v>
       </c>
       <c r="F264" t="s">
-        <v>26</v>
+        <v>311</v>
       </c>
       <c r="G264" t="s">
         <v>27</v>
       </c>
       <c r="H264" t="s">
-        <v>230</v>
+        <v>28</v>
       </c>
       <c r="I264" t="s">
-        <v>2832</v>
+        <v>2820</v>
       </c>
       <c r="J264" t="s">
-        <v>2133</v>
+        <v>2821</v>
       </c>
       <c r="K264"/>
       <c r="L264">
-        <v>31062</v>
+        <v>31200</v>
       </c>
       <c r="M264" t="s">
-        <v>764</v>
+        <v>750</v>
       </c>
       <c r="N264" t="s">
-        <v>1621</v>
-[...1 lines deleted...]
-      <c r="O264"/>
+        <v>32</v>
+      </c>
+      <c r="O264" t="s">
+        <v>2822</v>
+      </c>
       <c r="P264" t="s">
-        <v>117</v>
+        <v>33</v>
       </c>
       <c r="Q264" t="s">
-        <v>2833</v>
+        <v>2823</v>
       </c>
       <c r="R264" t="s">
-        <v>1730</v>
+        <v>2824</v>
       </c>
       <c r="S264" t="s">
-        <v>1730</v>
-[...1 lines deleted...]
-      <c r="T264"/>
+        <v>2825</v>
+      </c>
+      <c r="T264" t="s">
+        <v>2826</v>
+      </c>
       <c r="U264" t="s">
-        <v>2834</v>
-[...2 lines deleted...]
-      <c r="W264"/>
+        <v>2827</v>
+      </c>
+      <c r="V264" t="s">
+        <v>2828</v>
+      </c>
+      <c r="W264" t="s">
+        <v>2829</v>
+      </c>
     </row>
     <row r="265" spans="1:23">
       <c r="A265" t="s">
-        <v>2835</v>
+        <v>2830</v>
       </c>
       <c r="B265"/>
       <c r="C265" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="D265"/>
       <c r="E265" t="s">
-        <v>2836</v>
+        <v>2831</v>
       </c>
       <c r="F265" t="s">
-        <v>26</v>
+        <v>311</v>
       </c>
       <c r="G265" t="s">
         <v>45</v>
       </c>
       <c r="H265" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I265" t="s">
-        <v>180</v>
+        <v>2832</v>
       </c>
       <c r="J265" t="s">
-        <v>2056</v>
+        <v>2833</v>
       </c>
       <c r="K265"/>
       <c r="L265">
-        <v>69002</v>
+        <v>26000</v>
       </c>
       <c r="M265" t="s">
-        <v>183</v>
+        <v>361</v>
       </c>
       <c r="N265" t="s">
-        <v>2837</v>
+        <v>32</v>
       </c>
       <c r="O265"/>
       <c r="P265" t="s">
-        <v>147</v>
+        <v>33</v>
       </c>
       <c r="Q265"/>
-      <c r="R265"/>
-[...2 lines deleted...]
-      <c r="U265"/>
+      <c r="R265" t="s">
+        <v>2834</v>
+      </c>
+      <c r="S265" t="s">
+        <v>2835</v>
+      </c>
+      <c r="T265" t="s">
+        <v>1758</v>
+      </c>
+      <c r="U265" t="s">
+        <v>2836</v>
+      </c>
       <c r="V265"/>
       <c r="W265" t="s">
-        <v>2838</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="266" spans="1:23">
       <c r="A266" t="s">
-        <v>2839</v>
+        <v>2838</v>
       </c>
       <c r="B266"/>
       <c r="C266" t="s">
         <v>110</v>
       </c>
       <c r="D266"/>
       <c r="E266" t="s">
-        <v>2840</v>
+        <v>2839</v>
       </c>
       <c r="F266" t="s">
-        <v>2576</v>
+        <v>311</v>
       </c>
       <c r="G266" t="s">
         <v>45</v>
       </c>
       <c r="H266" t="s">
-        <v>92</v>
+        <v>266</v>
       </c>
       <c r="I266" t="s">
+        <v>2840</v>
+      </c>
+      <c r="J266" t="s">
         <v>2841</v>
-      </c>
-[...1 lines deleted...]
-        <v>2842</v>
       </c>
       <c r="K266"/>
       <c r="L266">
-        <v>63160</v>
+        <v>74650</v>
       </c>
       <c r="M266" t="s">
-        <v>2843</v>
+        <v>2468</v>
       </c>
       <c r="N266" t="s">
-        <v>2844</v>
+        <v>67</v>
       </c>
       <c r="O266"/>
       <c r="P266" t="s">
-        <v>2430</v>
+        <v>270</v>
       </c>
       <c r="Q266"/>
       <c r="R266" t="s">
-        <v>83</v>
+        <v>1359</v>
       </c>
       <c r="S266" t="s">
+        <v>2842</v>
+      </c>
+      <c r="T266" t="s">
+        <v>1768</v>
+      </c>
+      <c r="U266" t="s">
+        <v>2843</v>
+      </c>
+      <c r="V266" t="s">
+        <v>2844</v>
+      </c>
+      <c r="W266" t="s">
         <v>2845</v>
-      </c>
-[...10 lines deleted...]
-        <v>2849</v>
       </c>
     </row>
     <row r="267" spans="1:23">
       <c r="A267" t="s">
-        <v>2850</v>
-[...3 lines deleted...]
-      </c>
+        <v>2846</v>
+      </c>
+      <c r="B267"/>
       <c r="C267" t="s">
         <v>207</v>
       </c>
       <c r="D267"/>
       <c r="E267" t="s">
-        <v>2852</v>
+        <v>2847</v>
       </c>
       <c r="F267" t="s">
-        <v>112</v>
+        <v>2848</v>
       </c>
       <c r="G267" t="s">
         <v>45</v>
       </c>
       <c r="H267" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I267"/>
+        <v>92</v>
+      </c>
+      <c r="I267" t="s">
+        <v>2849</v>
+      </c>
       <c r="J267" t="s">
-        <v>2853</v>
+        <v>2850</v>
       </c>
       <c r="K267"/>
       <c r="L267">
-        <v>42000</v>
+        <v>69330</v>
       </c>
       <c r="M267" t="s">
-        <v>2854</v>
+        <v>2851</v>
       </c>
       <c r="N267" t="s">
-        <v>2855</v>
+        <v>32</v>
       </c>
       <c r="O267"/>
       <c r="P267" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q267"/>
+        <v>1827</v>
+      </c>
+      <c r="Q267" t="s">
+        <v>2852</v>
+      </c>
       <c r="R267" t="s">
-        <v>54</v>
+        <v>1786</v>
       </c>
       <c r="S267" t="s">
+        <v>2853</v>
+      </c>
+      <c r="T267" t="s">
+        <v>940</v>
+      </c>
+      <c r="U267" t="s">
+        <v>2854</v>
+      </c>
+      <c r="V267" t="s">
+        <v>2855</v>
+      </c>
+      <c r="W267" t="s">
         <v>2856</v>
-      </c>
-[...10 lines deleted...]
-        <v>2859</v>
       </c>
     </row>
     <row r="268" spans="1:23">
       <c r="A268" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B268" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C268" t="s">
+        <v>139</v>
+      </c>
+      <c r="D268" t="s">
+        <v>2859</v>
+      </c>
+      <c r="E268" t="s">
         <v>2860</v>
       </c>
-      <c r="B268" t="s">
+      <c r="F268" t="s">
+        <v>26</v>
+      </c>
+      <c r="G268" t="s">
+        <v>27</v>
+      </c>
+      <c r="H268" t="s">
+        <v>230</v>
+      </c>
+      <c r="I268" t="s">
         <v>2861</v>
       </c>
-      <c r="C268" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="J268" t="s">
-        <v>2864</v>
+        <v>2143</v>
       </c>
       <c r="K268"/>
       <c r="L268">
-        <v>69008</v>
+        <v>31062</v>
       </c>
       <c r="M268" t="s">
-        <v>80</v>
+        <v>750</v>
       </c>
       <c r="N268" t="s">
-        <v>2865</v>
+        <v>1624</v>
       </c>
       <c r="O268"/>
       <c r="P268" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="Q268"/>
+        <v>117</v>
+      </c>
+      <c r="Q268" t="s">
+        <v>2862</v>
+      </c>
       <c r="R268" t="s">
-        <v>993</v>
+        <v>1740</v>
       </c>
       <c r="S268" t="s">
-        <v>2866</v>
-[...3 lines deleted...]
-      </c>
+        <v>1740</v>
+      </c>
+      <c r="T268"/>
       <c r="U268" t="s">
-        <v>2868</v>
-[...6 lines deleted...]
-      </c>
+        <v>2863</v>
+      </c>
+      <c r="V268"/>
+      <c r="W268"/>
     </row>
     <row r="269" spans="1:23">
       <c r="A269" t="s">
-        <v>2871</v>
-[...3 lines deleted...]
-      </c>
+        <v>2864</v>
+      </c>
+      <c r="B269"/>
       <c r="C269" t="s">
-        <v>207</v>
+        <v>139</v>
       </c>
       <c r="D269"/>
       <c r="E269" t="s">
-        <v>2873</v>
+        <v>2865</v>
       </c>
       <c r="F269" t="s">
-        <v>112</v>
+        <v>26</v>
       </c>
       <c r="G269" t="s">
         <v>45</v>
       </c>
       <c r="H269" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
       <c r="I269" t="s">
-        <v>1942</v>
+        <v>180</v>
       </c>
       <c r="J269" t="s">
-        <v>2874</v>
+        <v>2066</v>
       </c>
       <c r="K269"/>
-      <c r="L269" t="s">
-        <v>2875</v>
+      <c r="L269">
+        <v>69002</v>
       </c>
       <c r="M269" t="s">
-        <v>2876</v>
+        <v>183</v>
       </c>
       <c r="N269" t="s">
-        <v>2877</v>
+        <v>2866</v>
       </c>
       <c r="O269"/>
       <c r="P269" t="s">
-        <v>1138</v>
+        <v>147</v>
       </c>
       <c r="Q269"/>
-      <c r="R269" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="R269"/>
+      <c r="S269"/>
+      <c r="T269"/>
+      <c r="U269"/>
+      <c r="V269"/>
       <c r="W269" t="s">
-        <v>2882</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="270" spans="1:23">
       <c r="A270" t="s">
-        <v>2883</v>
+        <v>2868</v>
       </c>
       <c r="B270"/>
       <c r="C270" t="s">
-        <v>207</v>
+        <v>110</v>
       </c>
       <c r="D270"/>
       <c r="E270" t="s">
-        <v>2884</v>
+        <v>2869</v>
       </c>
       <c r="F270" t="s">
-        <v>26</v>
+        <v>2591</v>
       </c>
       <c r="G270" t="s">
         <v>45</v>
       </c>
       <c r="H270" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
       <c r="I270" t="s">
-        <v>2885</v>
+        <v>2870</v>
       </c>
       <c r="J270" t="s">
-        <v>2886</v>
-[...5 lines deleted...]
-        <v>1374</v>
+        <v>2871</v>
+      </c>
+      <c r="K270"/>
+      <c r="L270">
+        <v>63160</v>
       </c>
       <c r="M270" t="s">
-        <v>2888</v>
+        <v>2872</v>
       </c>
       <c r="N270" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>2873</v>
+      </c>
+      <c r="O270"/>
       <c r="P270" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>2447</v>
+      </c>
+      <c r="Q270"/>
       <c r="R270" t="s">
-        <v>54</v>
+        <v>83</v>
       </c>
       <c r="S270" t="s">
-        <v>2890</v>
+        <v>2874</v>
       </c>
       <c r="T270" t="s">
-        <v>2891</v>
+        <v>2875</v>
       </c>
       <c r="U270" t="s">
-        <v>2892</v>
+        <v>2876</v>
       </c>
       <c r="V270" t="s">
-        <v>2893</v>
+        <v>2877</v>
       </c>
       <c r="W270" t="s">
-        <v>2859</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="271" spans="1:23">
       <c r="A271" t="s">
-        <v>2894</v>
+        <v>2879</v>
       </c>
       <c r="B271" t="s">
-        <v>2895</v>
+        <v>2880</v>
       </c>
       <c r="C271" t="s">
         <v>207</v>
       </c>
       <c r="D271"/>
       <c r="E271" t="s">
-        <v>2896</v>
+        <v>2881</v>
       </c>
       <c r="F271" t="s">
-        <v>519</v>
+        <v>112</v>
       </c>
       <c r="G271" t="s">
         <v>45</v>
       </c>
       <c r="H271" t="s">
         <v>28</v>
       </c>
-      <c r="I271" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I271"/>
       <c r="J271" t="s">
-        <v>2898</v>
+        <v>2882</v>
       </c>
       <c r="K271"/>
       <c r="L271">
-        <v>15000</v>
+        <v>42000</v>
       </c>
       <c r="M271" t="s">
-        <v>2899</v>
+        <v>2883</v>
       </c>
       <c r="N271" t="s">
-        <v>2900</v>
+        <v>2884</v>
       </c>
       <c r="O271"/>
       <c r="P271" t="s">
-        <v>1138</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q271"/>
       <c r="R271" t="s">
-        <v>2902</v>
+        <v>54</v>
       </c>
       <c r="S271" t="s">
-        <v>2903</v>
+        <v>2885</v>
       </c>
       <c r="T271" t="s">
-        <v>1460</v>
+        <v>995</v>
       </c>
       <c r="U271" t="s">
-        <v>2904</v>
+        <v>2886</v>
       </c>
       <c r="V271" t="s">
-        <v>2905</v>
+        <v>2887</v>
       </c>
       <c r="W271" t="s">
-        <v>2882</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="272" spans="1:23">
       <c r="A272" t="s">
-        <v>2906</v>
+        <v>2889</v>
       </c>
       <c r="B272" t="s">
-        <v>2907</v>
+        <v>2890</v>
       </c>
       <c r="C272" t="s">
         <v>207</v>
       </c>
       <c r="D272"/>
       <c r="E272" t="s">
-        <v>2908</v>
+        <v>2891</v>
       </c>
       <c r="F272" t="s">
-        <v>2909</v>
+        <v>713</v>
       </c>
       <c r="G272" t="s">
         <v>45</v>
       </c>
       <c r="H272" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
       <c r="I272" t="s">
-        <v>172</v>
+        <v>2892</v>
       </c>
       <c r="J272" t="s">
-        <v>2910</v>
+        <v>2893</v>
       </c>
       <c r="K272"/>
-      <c r="L272" t="s">
-        <v>159</v>
+      <c r="L272">
+        <v>69008</v>
       </c>
       <c r="M272" t="s">
-        <v>160</v>
+        <v>80</v>
       </c>
       <c r="N272" t="s">
-        <v>2877</v>
+        <v>2894</v>
       </c>
       <c r="O272"/>
       <c r="P272" t="s">
-        <v>388</v>
+        <v>147</v>
       </c>
       <c r="Q272"/>
       <c r="R272" t="s">
-        <v>2911</v>
+        <v>979</v>
       </c>
       <c r="S272" t="s">
-        <v>2912</v>
+        <v>2895</v>
       </c>
       <c r="T272" t="s">
-        <v>1460</v>
+        <v>2896</v>
       </c>
       <c r="U272" t="s">
-        <v>2913</v>
+        <v>2897</v>
       </c>
       <c r="V272" t="s">
-        <v>2914</v>
+        <v>2898</v>
       </c>
       <c r="W272" t="s">
-        <v>2859</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="273" spans="1:23">
       <c r="A273" t="s">
-        <v>2915</v>
+        <v>2900</v>
       </c>
       <c r="B273" t="s">
-        <v>2916</v>
+        <v>2901</v>
       </c>
       <c r="C273" t="s">
         <v>207</v>
       </c>
       <c r="D273"/>
       <c r="E273" t="s">
-        <v>2917</v>
+        <v>2902</v>
       </c>
       <c r="F273" t="s">
-        <v>1289</v>
+        <v>112</v>
       </c>
       <c r="G273" t="s">
         <v>45</v>
       </c>
       <c r="H273" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="I273"/>
+        <v>28</v>
+      </c>
+      <c r="I273" t="s">
+        <v>1952</v>
+      </c>
       <c r="J273" t="s">
-        <v>2918</v>
+        <v>2903</v>
       </c>
       <c r="K273"/>
-      <c r="L273">
-        <v>26000</v>
+      <c r="L273" t="s">
+        <v>2904</v>
       </c>
       <c r="M273" t="s">
-        <v>883</v>
+        <v>2905</v>
       </c>
       <c r="N273" t="s">
-        <v>2919</v>
+        <v>2906</v>
       </c>
       <c r="O273"/>
       <c r="P273" t="s">
-        <v>1138</v>
+        <v>1124</v>
       </c>
       <c r="Q273"/>
       <c r="R273" t="s">
-        <v>2116</v>
+        <v>801</v>
       </c>
       <c r="S273" t="s">
-        <v>2920</v>
+        <v>2907</v>
       </c>
       <c r="T273" t="s">
-        <v>2921</v>
+        <v>2908</v>
       </c>
       <c r="U273" t="s">
-        <v>2922</v>
+        <v>2909</v>
       </c>
       <c r="V273" t="s">
-        <v>2923</v>
+        <v>2910</v>
       </c>
       <c r="W273" t="s">
-        <v>2859</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="274" spans="1:23">
       <c r="A274" t="s">
-        <v>2924</v>
-[...3 lines deleted...]
-      </c>
+        <v>2912</v>
+      </c>
+      <c r="B274"/>
       <c r="C274" t="s">
         <v>207</v>
       </c>
       <c r="D274"/>
       <c r="E274" t="s">
-        <v>2926</v>
+        <v>2913</v>
       </c>
       <c r="F274" t="s">
-        <v>2927</v>
+        <v>26</v>
       </c>
       <c r="G274" t="s">
         <v>45</v>
       </c>
       <c r="H274" t="s">
         <v>28</v>
       </c>
-      <c r="I274"/>
+      <c r="I274" t="s">
+        <v>2914</v>
+      </c>
       <c r="J274" t="s">
-        <v>2928</v>
-[...3 lines deleted...]
-        <v>69001</v>
+        <v>2915</v>
+      </c>
+      <c r="K274" t="s">
+        <v>2916</v>
+      </c>
+      <c r="L274" t="s">
+        <v>1370</v>
       </c>
       <c r="M274" t="s">
-        <v>80</v>
+        <v>2917</v>
       </c>
       <c r="N274" t="s">
-        <v>1477</v>
-[...1 lines deleted...]
-      <c r="O274"/>
+        <v>32</v>
+      </c>
+      <c r="O274" t="s">
+        <v>1777</v>
+      </c>
       <c r="P274" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="Q274"/>
+        <v>147</v>
+      </c>
+      <c r="Q274" t="s">
+        <v>2918</v>
+      </c>
       <c r="R274" t="s">
-        <v>287</v>
+        <v>54</v>
       </c>
       <c r="S274" t="s">
-        <v>2929</v>
+        <v>2919</v>
       </c>
       <c r="T274" t="s">
-        <v>2930</v>
+        <v>2920</v>
       </c>
       <c r="U274" t="s">
-        <v>2931</v>
+        <v>2921</v>
       </c>
       <c r="V274" t="s">
-        <v>2932</v>
+        <v>2922</v>
       </c>
       <c r="W274" t="s">
-        <v>2882</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="275" spans="1:23">
       <c r="A275" t="s">
-        <v>2933</v>
+        <v>2923</v>
       </c>
       <c r="B275" t="s">
-        <v>2934</v>
+        <v>2924</v>
       </c>
       <c r="C275" t="s">
         <v>207</v>
       </c>
       <c r="D275"/>
       <c r="E275" t="s">
-        <v>2873</v>
+        <v>2925</v>
       </c>
       <c r="F275" t="s">
-        <v>855</v>
+        <v>519</v>
       </c>
       <c r="G275" t="s">
         <v>45</v>
       </c>
       <c r="H275" t="s">
         <v>28</v>
       </c>
-      <c r="I275"/>
+      <c r="I275" t="s">
+        <v>2926</v>
+      </c>
       <c r="J275" t="s">
-        <v>2935</v>
+        <v>2927</v>
       </c>
       <c r="K275"/>
       <c r="L275">
-        <v>43000</v>
+        <v>15000</v>
       </c>
       <c r="M275" t="s">
-        <v>2936</v>
+        <v>2928</v>
       </c>
       <c r="N275" t="s">
-        <v>2877</v>
+        <v>2929</v>
       </c>
       <c r="O275"/>
       <c r="P275" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="Q275"/>
+        <v>1124</v>
+      </c>
+      <c r="Q275" t="s">
+        <v>2930</v>
+      </c>
       <c r="R275" t="s">
-        <v>913</v>
+        <v>2931</v>
       </c>
       <c r="S275" t="s">
-        <v>2937</v>
+        <v>2932</v>
       </c>
       <c r="T275" t="s">
-        <v>2938</v>
+        <v>1463</v>
       </c>
       <c r="U275" t="s">
-        <v>2939</v>
-[...1 lines deleted...]
-      <c r="V275"/>
+        <v>2933</v>
+      </c>
+      <c r="V275" t="s">
+        <v>2934</v>
+      </c>
       <c r="W275" t="s">
-        <v>2882</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="276" spans="1:23">
       <c r="A276" t="s">
-        <v>2940</v>
+        <v>2935</v>
       </c>
       <c r="B276" t="s">
-        <v>2941</v>
+        <v>2936</v>
       </c>
       <c r="C276" t="s">
         <v>207</v>
       </c>
       <c r="D276"/>
       <c r="E276" t="s">
-        <v>2942</v>
+        <v>2937</v>
       </c>
       <c r="F276" t="s">
-        <v>2943</v>
+        <v>2938</v>
       </c>
       <c r="G276" t="s">
         <v>45</v>
       </c>
       <c r="H276" t="s">
         <v>28</v>
       </c>
       <c r="I276" t="s">
-        <v>639</v>
+        <v>172</v>
       </c>
       <c r="J276" t="s">
-        <v>2944</v>
+        <v>2939</v>
       </c>
       <c r="K276"/>
-      <c r="L276">
-        <v>74000</v>
+      <c r="L276" t="s">
+        <v>159</v>
       </c>
       <c r="M276" t="s">
-        <v>910</v>
+        <v>160</v>
       </c>
       <c r="N276" t="s">
-        <v>2945</v>
+        <v>2906</v>
       </c>
       <c r="O276"/>
       <c r="P276" t="s">
-        <v>1138</v>
+        <v>388</v>
       </c>
       <c r="Q276"/>
       <c r="R276" t="s">
-        <v>2946</v>
+        <v>2940</v>
       </c>
       <c r="S276" t="s">
-        <v>2947</v>
+        <v>2941</v>
       </c>
       <c r="T276" t="s">
-        <v>1009</v>
+        <v>1463</v>
       </c>
       <c r="U276" t="s">
-        <v>2948</v>
+        <v>2942</v>
       </c>
       <c r="V276" t="s">
-        <v>2949</v>
+        <v>2943</v>
       </c>
       <c r="W276" t="s">
-        <v>2859</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="277" spans="1:23">
       <c r="A277" t="s">
-        <v>2950</v>
+        <v>2944</v>
       </c>
       <c r="B277" t="s">
-        <v>2861</v>
+        <v>2945</v>
       </c>
       <c r="C277" t="s">
         <v>207</v>
       </c>
       <c r="D277"/>
       <c r="E277" t="s">
-        <v>2873</v>
+        <v>2946</v>
       </c>
       <c r="F277" t="s">
-        <v>112</v>
+        <v>1275</v>
       </c>
       <c r="G277" t="s">
         <v>45</v>
       </c>
       <c r="H277" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="I277"/>
       <c r="J277" t="s">
-        <v>2951</v>
-[...3 lines deleted...]
-      </c>
+        <v>2947</v>
+      </c>
+      <c r="K277"/>
       <c r="L277">
-        <v>38100</v>
+        <v>26000</v>
       </c>
       <c r="M277" t="s">
-        <v>2953</v>
+        <v>869</v>
       </c>
       <c r="N277" t="s">
-        <v>2877</v>
+        <v>2948</v>
       </c>
       <c r="O277"/>
       <c r="P277" t="s">
-        <v>1138</v>
+        <v>1124</v>
       </c>
       <c r="Q277"/>
       <c r="R277" t="s">
-        <v>2954</v>
+        <v>2126</v>
       </c>
       <c r="S277" t="s">
-        <v>2955</v>
+        <v>2949</v>
       </c>
       <c r="T277" t="s">
-        <v>2956</v>
+        <v>2950</v>
       </c>
       <c r="U277" t="s">
-        <v>2957</v>
+        <v>2951</v>
       </c>
       <c r="V277" t="s">
-        <v>2958</v>
+        <v>2952</v>
       </c>
       <c r="W277" t="s">
-        <v>2859</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="278" spans="1:23">
       <c r="A278" t="s">
-        <v>2959</v>
+        <v>2953</v>
       </c>
       <c r="B278" t="s">
-        <v>2960</v>
+        <v>2954</v>
       </c>
       <c r="C278" t="s">
         <v>207</v>
       </c>
       <c r="D278"/>
       <c r="E278" t="s">
-        <v>2873</v>
+        <v>2955</v>
       </c>
       <c r="F278" t="s">
-        <v>855</v>
+        <v>2956</v>
       </c>
       <c r="G278" t="s">
         <v>45</v>
       </c>
       <c r="H278" t="s">
         <v>28</v>
       </c>
       <c r="I278"/>
       <c r="J278" t="s">
-        <v>2961</v>
+        <v>2957</v>
       </c>
       <c r="K278"/>
       <c r="L278">
-        <v>63000</v>
+        <v>69001</v>
       </c>
       <c r="M278" t="s">
-        <v>2962</v>
+        <v>80</v>
       </c>
       <c r="N278" t="s">
-        <v>2877</v>
+        <v>1480</v>
       </c>
       <c r="O278"/>
       <c r="P278" t="s">
-        <v>117</v>
+        <v>388</v>
       </c>
       <c r="Q278"/>
       <c r="R278" t="s">
-        <v>2030</v>
+        <v>287</v>
       </c>
       <c r="S278" t="s">
-        <v>2963</v>
+        <v>2958</v>
       </c>
       <c r="T278" t="s">
-        <v>2964</v>
+        <v>2959</v>
       </c>
       <c r="U278" t="s">
-        <v>2965</v>
-[...1 lines deleted...]
-      <c r="V278"/>
+        <v>2960</v>
+      </c>
+      <c r="V278" t="s">
+        <v>2961</v>
+      </c>
       <c r="W278" t="s">
-        <v>2882</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="279" spans="1:23">
       <c r="A279" t="s">
-        <v>2966</v>
+        <v>2962</v>
       </c>
       <c r="B279" t="s">
-        <v>2967</v>
+        <v>2963</v>
       </c>
       <c r="C279" t="s">
         <v>207</v>
       </c>
       <c r="D279"/>
       <c r="E279" t="s">
-        <v>2968</v>
+        <v>2902</v>
       </c>
       <c r="F279" t="s">
-        <v>727</v>
+        <v>841</v>
       </c>
       <c r="G279" t="s">
         <v>45</v>
       </c>
       <c r="H279" t="s">
         <v>28</v>
       </c>
       <c r="I279"/>
       <c r="J279" t="s">
-        <v>2969</v>
+        <v>2964</v>
       </c>
       <c r="K279"/>
       <c r="L279">
-        <v>73000</v>
+        <v>43000</v>
       </c>
       <c r="M279" t="s">
-        <v>101</v>
+        <v>2965</v>
       </c>
       <c r="N279" t="s">
-        <v>2919</v>
+        <v>2906</v>
       </c>
       <c r="O279"/>
       <c r="P279" t="s">
-        <v>388</v>
+        <v>117</v>
       </c>
       <c r="Q279"/>
       <c r="R279" t="s">
-        <v>2970</v>
+        <v>899</v>
       </c>
       <c r="S279" t="s">
-        <v>2971</v>
+        <v>2966</v>
       </c>
       <c r="T279" t="s">
-        <v>1009</v>
+        <v>2967</v>
       </c>
       <c r="U279" t="s">
-        <v>2972</v>
-[...3 lines deleted...]
-      </c>
+        <v>2968</v>
+      </c>
+      <c r="V279"/>
       <c r="W279" t="s">
-        <v>2859</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="280" spans="1:23">
       <c r="A280" t="s">
-        <v>2974</v>
-[...1 lines deleted...]
-      <c r="B280"/>
+        <v>2969</v>
+      </c>
+      <c r="B280" t="s">
+        <v>2970</v>
+      </c>
       <c r="C280" t="s">
         <v>207</v>
       </c>
       <c r="D280"/>
       <c r="E280" t="s">
-        <v>2975</v>
+        <v>2971</v>
       </c>
       <c r="F280" t="s">
-        <v>26</v>
+        <v>2972</v>
       </c>
       <c r="G280" t="s">
-        <v>2076</v>
+        <v>45</v>
       </c>
       <c r="H280" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="I280"/>
+        <v>28</v>
+      </c>
+      <c r="I280" t="s">
+        <v>639</v>
+      </c>
       <c r="J280" t="s">
-        <v>2976</v>
+        <v>2973</v>
       </c>
       <c r="K280"/>
       <c r="L280">
-        <v>33800</v>
+        <v>74000</v>
       </c>
       <c r="M280" t="s">
-        <v>2977</v>
+        <v>896</v>
       </c>
       <c r="N280" t="s">
-        <v>2978</v>
+        <v>2974</v>
       </c>
       <c r="O280"/>
       <c r="P280" t="s">
-        <v>1138</v>
+        <v>1124</v>
       </c>
       <c r="Q280"/>
       <c r="R280" t="s">
-        <v>2979</v>
+        <v>2975</v>
       </c>
       <c r="S280" t="s">
-        <v>2980</v>
+        <v>2976</v>
       </c>
       <c r="T280" t="s">
-        <v>2981</v>
+        <v>995</v>
       </c>
       <c r="U280" t="s">
-        <v>2982</v>
-[...2 lines deleted...]
-      <c r="W280"/>
+        <v>2977</v>
+      </c>
+      <c r="V280" t="s">
+        <v>2978</v>
+      </c>
+      <c r="W280" t="s">
+        <v>2888</v>
+      </c>
     </row>
     <row r="281" spans="1:23">
       <c r="A281" t="s">
-        <v>2983</v>
-[...1 lines deleted...]
-      <c r="B281"/>
+        <v>2979</v>
+      </c>
+      <c r="B281" t="s">
+        <v>2890</v>
+      </c>
       <c r="C281" t="s">
         <v>207</v>
       </c>
       <c r="D281"/>
       <c r="E281" t="s">
-        <v>2984</v>
+        <v>2902</v>
       </c>
       <c r="F281" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="G281" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H281" t="s">
         <v>28</v>
       </c>
-      <c r="I281"/>
+      <c r="I281" t="s">
+        <v>63</v>
+      </c>
       <c r="J281" t="s">
-        <v>1674</v>
+        <v>2980</v>
       </c>
       <c r="K281" t="s">
-        <v>2985</v>
+        <v>2981</v>
       </c>
       <c r="L281">
-        <v>31300</v>
+        <v>38100</v>
       </c>
       <c r="M281" t="s">
-        <v>764</v>
+        <v>2982</v>
       </c>
       <c r="N281" t="s">
-        <v>1203</v>
+        <v>2906</v>
       </c>
       <c r="O281"/>
       <c r="P281" t="s">
-        <v>33</v>
+        <v>1124</v>
       </c>
       <c r="Q281"/>
-      <c r="R281"/>
-[...3 lines deleted...]
-      <c r="V281"/>
+      <c r="R281" t="s">
+        <v>2983</v>
+      </c>
+      <c r="S281" t="s">
+        <v>2984</v>
+      </c>
+      <c r="T281" t="s">
+        <v>2985</v>
+      </c>
+      <c r="U281" t="s">
+        <v>2986</v>
+      </c>
+      <c r="V281" t="s">
+        <v>2987</v>
+      </c>
       <c r="W281" t="s">
-        <v>2986</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="282" spans="1:23">
       <c r="A282" t="s">
-        <v>2987</v>
-[...1 lines deleted...]
-      <c r="B282"/>
+        <v>2988</v>
+      </c>
+      <c r="B282" t="s">
+        <v>2989</v>
+      </c>
       <c r="C282" t="s">
-        <v>110</v>
+        <v>207</v>
       </c>
       <c r="D282"/>
       <c r="E282" t="s">
-        <v>2988</v>
+        <v>2902</v>
       </c>
       <c r="F282" t="s">
-        <v>867</v>
+        <v>841</v>
       </c>
       <c r="G282" t="s">
         <v>45</v>
       </c>
       <c r="H282" t="s">
-        <v>880</v>
+        <v>28</v>
       </c>
       <c r="I282"/>
       <c r="J282" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
       <c r="K282"/>
       <c r="L282">
-        <v>69100</v>
+        <v>63000</v>
       </c>
       <c r="M282" t="s">
-        <v>563</v>
+        <v>2991</v>
       </c>
       <c r="N282" t="s">
-        <v>32</v>
+        <v>2906</v>
       </c>
       <c r="O282"/>
       <c r="P282" t="s">
-        <v>33</v>
+        <v>117</v>
       </c>
       <c r="Q282"/>
       <c r="R282" t="s">
-        <v>2990</v>
+        <v>2040</v>
       </c>
       <c r="S282" t="s">
-        <v>2991</v>
+        <v>2992</v>
       </c>
       <c r="T282" t="s">
-        <v>2992</v>
+        <v>2993</v>
       </c>
       <c r="U282" t="s">
-        <v>2993</v>
-[...1 lines deleted...]
-      <c r="V282" t="s">
         <v>2994</v>
       </c>
+      <c r="V282"/>
       <c r="W282" t="s">
-        <v>2995</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="283" spans="1:23">
       <c r="A283" t="s">
+        <v>2995</v>
+      </c>
+      <c r="B283" t="s">
         <v>2996</v>
       </c>
-      <c r="B283" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C283" t="s">
-        <v>24</v>
+        <v>207</v>
       </c>
       <c r="D283"/>
       <c r="E283" t="s">
-        <v>2998</v>
+        <v>2997</v>
       </c>
       <c r="F283" t="s">
-        <v>2999</v>
+        <v>713</v>
       </c>
       <c r="G283" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H283" t="s">
         <v>28</v>
       </c>
-      <c r="I283" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I283"/>
       <c r="J283" t="s">
-        <v>3001</v>
+        <v>2998</v>
       </c>
       <c r="K283"/>
       <c r="L283">
-        <v>46000</v>
+        <v>73000</v>
       </c>
       <c r="M283" t="s">
-        <v>870</v>
+        <v>101</v>
       </c>
       <c r="N283" t="s">
-        <v>992</v>
+        <v>2948</v>
       </c>
       <c r="O283"/>
       <c r="P283" t="s">
-        <v>3002</v>
+        <v>388</v>
       </c>
       <c r="Q283"/>
       <c r="R283" t="s">
-        <v>3003</v>
+        <v>2999</v>
       </c>
       <c r="S283" t="s">
-        <v>3004</v>
+        <v>3000</v>
       </c>
       <c r="T283" t="s">
-        <v>3005</v>
+        <v>995</v>
       </c>
       <c r="U283" t="s">
-        <v>3006</v>
+        <v>3001</v>
       </c>
       <c r="V283" t="s">
-        <v>3007</v>
+        <v>3002</v>
       </c>
       <c r="W283" t="s">
-        <v>3008</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="284" spans="1:23">
       <c r="A284" t="s">
-        <v>3009</v>
-[...3 lines deleted...]
-      </c>
+        <v>3003</v>
+      </c>
+      <c r="B284"/>
       <c r="C284" t="s">
-        <v>155</v>
+        <v>207</v>
       </c>
       <c r="D284"/>
-      <c r="E284"/>
+      <c r="E284" t="s">
+        <v>3004</v>
+      </c>
       <c r="F284" t="s">
         <v>26</v>
       </c>
       <c r="G284" t="s">
-        <v>27</v>
+        <v>2086</v>
       </c>
       <c r="H284" t="s">
         <v>92</v>
       </c>
       <c r="I284"/>
       <c r="J284" t="s">
-        <v>3011</v>
-[...3 lines deleted...]
-      </c>
+        <v>3005</v>
+      </c>
+      <c r="K284"/>
       <c r="L284">
-        <v>34064</v>
+        <v>33800</v>
       </c>
       <c r="M284" t="s">
-        <v>416</v>
+        <v>3006</v>
       </c>
       <c r="N284" t="s">
-        <v>139</v>
+        <v>3007</v>
       </c>
       <c r="O284"/>
       <c r="P284" t="s">
-        <v>147</v>
+        <v>1124</v>
       </c>
       <c r="Q284"/>
-      <c r="R284"/>
-[...8 lines deleted...]
-      </c>
+      <c r="R284" t="s">
+        <v>3008</v>
+      </c>
+      <c r="S284" t="s">
+        <v>3009</v>
+      </c>
+      <c r="T284" t="s">
+        <v>3010</v>
+      </c>
+      <c r="U284" t="s">
+        <v>3011</v>
+      </c>
+      <c r="V284"/>
+      <c r="W284"/>
     </row>
     <row r="285" spans="1:23">
       <c r="A285" t="s">
-        <v>3015</v>
+        <v>3012</v>
       </c>
       <c r="B285"/>
       <c r="C285" t="s">
-        <v>24</v>
+        <v>207</v>
       </c>
       <c r="D285"/>
       <c r="E285" t="s">
-        <v>3016</v>
+        <v>3013</v>
       </c>
       <c r="F285" t="s">
         <v>26</v>
       </c>
       <c r="G285" t="s">
         <v>27</v>
       </c>
       <c r="H285" t="s">
         <v>28</v>
       </c>
       <c r="I285"/>
       <c r="J285" t="s">
-        <v>3017</v>
-[...1 lines deleted...]
-      <c r="K285"/>
+        <v>1677</v>
+      </c>
+      <c r="K285" t="s">
+        <v>3014</v>
+      </c>
       <c r="L285">
-        <v>48400</v>
+        <v>31300</v>
       </c>
       <c r="M285" t="s">
-        <v>3018</v>
+        <v>750</v>
       </c>
       <c r="N285" t="s">
-        <v>102</v>
+        <v>1189</v>
       </c>
       <c r="O285"/>
       <c r="P285" t="s">
         <v>33</v>
       </c>
       <c r="Q285"/>
-      <c r="R285" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R285"/>
+      <c r="S285"/>
+      <c r="T285"/>
+      <c r="U285"/>
       <c r="V285"/>
       <c r="W285" t="s">
-        <v>3022</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="286" spans="1:23">
       <c r="A286" t="s">
-        <v>3023</v>
+        <v>3016</v>
       </c>
       <c r="B286"/>
       <c r="C286" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="D286"/>
       <c r="E286" t="s">
-        <v>3024</v>
+        <v>3017</v>
       </c>
       <c r="F286" t="s">
-        <v>1643</v>
+        <v>853</v>
       </c>
       <c r="G286" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H286" t="s">
-        <v>28</v>
+        <v>866</v>
       </c>
       <c r="I286"/>
       <c r="J286" t="s">
-        <v>3025</v>
+        <v>3018</v>
       </c>
       <c r="K286"/>
       <c r="L286">
-        <v>48400</v>
+        <v>69100</v>
       </c>
       <c r="M286" t="s">
-        <v>3026</v>
+        <v>563</v>
       </c>
       <c r="N286" t="s">
-        <v>3027</v>
+        <v>32</v>
       </c>
       <c r="O286"/>
       <c r="P286" t="s">
-        <v>544</v>
+        <v>33</v>
       </c>
       <c r="Q286"/>
-      <c r="R286"/>
-[...2 lines deleted...]
-      <c r="U286"/>
+      <c r="R286" t="s">
+        <v>3019</v>
+      </c>
+      <c r="S286" t="s">
+        <v>3020</v>
+      </c>
+      <c r="T286" t="s">
+        <v>3021</v>
+      </c>
+      <c r="U286" t="s">
+        <v>3022</v>
+      </c>
       <c r="V286" t="s">
-        <v>3028</v>
+        <v>3023</v>
       </c>
       <c r="W286" t="s">
-        <v>3029</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="287" spans="1:23">
       <c r="A287" t="s">
-        <v>3030</v>
+        <v>3025</v>
       </c>
       <c r="B287" t="s">
-        <v>3031</v>
+        <v>3026</v>
       </c>
       <c r="C287" t="s">
-        <v>2555</v>
+        <v>24</v>
       </c>
       <c r="D287"/>
       <c r="E287" t="s">
-        <v>3032</v>
+        <v>3027</v>
       </c>
       <c r="F287" t="s">
-        <v>26</v>
+        <v>3028</v>
       </c>
       <c r="G287" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H287" t="s">
-        <v>922</v>
+        <v>28</v>
       </c>
       <c r="I287" t="s">
-        <v>3033</v>
+        <v>3029</v>
       </c>
       <c r="J287" t="s">
-        <v>3034</v>
+        <v>3030</v>
       </c>
       <c r="K287"/>
       <c r="L287">
-        <v>74100</v>
+        <v>46000</v>
       </c>
       <c r="M287" t="s">
-        <v>3035</v>
+        <v>856</v>
       </c>
       <c r="N287" t="s">
-        <v>32</v>
+        <v>978</v>
       </c>
       <c r="O287"/>
       <c r="P287" t="s">
-        <v>602</v>
+        <v>3031</v>
       </c>
       <c r="Q287"/>
       <c r="R287" t="s">
-        <v>1746</v>
+        <v>3032</v>
       </c>
       <c r="S287" t="s">
+        <v>3033</v>
+      </c>
+      <c r="T287" t="s">
+        <v>3034</v>
+      </c>
+      <c r="U287" t="s">
+        <v>3035</v>
+      </c>
+      <c r="V287" t="s">
         <v>3036</v>
       </c>
-      <c r="T287" t="s">
+      <c r="W287" t="s">
         <v>3037</v>
       </c>
-      <c r="U287" t="s">
-[...5 lines deleted...]
-      <c r="W287"/>
     </row>
     <row r="288" spans="1:23">
       <c r="A288" t="s">
-        <v>3040</v>
-[...1 lines deleted...]
-      <c r="B288"/>
+        <v>3038</v>
+      </c>
+      <c r="B288" t="s">
+        <v>3039</v>
+      </c>
       <c r="C288" t="s">
-        <v>24</v>
+        <v>155</v>
       </c>
       <c r="D288"/>
-      <c r="E288" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E288"/>
       <c r="F288" t="s">
-        <v>311</v>
+        <v>26</v>
       </c>
       <c r="G288" t="s">
         <v>27</v>
       </c>
       <c r="H288" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="I288"/>
       <c r="J288" t="s">
+        <v>3040</v>
+      </c>
+      <c r="K288" t="s">
+        <v>3041</v>
+      </c>
+      <c r="L288">
+        <v>34064</v>
+      </c>
+      <c r="M288" t="s">
+        <v>416</v>
+      </c>
+      <c r="N288" t="s">
+        <v>139</v>
+      </c>
+      <c r="O288"/>
+      <c r="P288" t="s">
+        <v>147</v>
+      </c>
+      <c r="Q288"/>
+      <c r="R288"/>
+      <c r="S288"/>
+      <c r="T288"/>
+      <c r="U288"/>
+      <c r="V288" t="s">
         <v>3042</v>
       </c>
-      <c r="K288"/>
-[...3 lines deleted...]
-      <c r="M288" t="s">
+      <c r="W288" t="s">
         <v>3043</v>
-      </c>
-[...26 lines deleted...]
-        <v>3051</v>
       </c>
     </row>
     <row r="289" spans="1:23">
       <c r="A289" t="s">
-        <v>3052</v>
+        <v>3044</v>
       </c>
       <c r="B289"/>
       <c r="C289" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D289"/>
       <c r="E289" t="s">
-        <v>3053</v>
+        <v>3045</v>
       </c>
       <c r="F289" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="G289" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H289" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I289"/>
       <c r="J289" t="s">
-        <v>3055</v>
+        <v>3046</v>
       </c>
       <c r="K289"/>
       <c r="L289">
-        <v>69007</v>
+        <v>48400</v>
       </c>
       <c r="M289" t="s">
-        <v>183</v>
+        <v>3047</v>
       </c>
       <c r="N289" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="O289"/>
       <c r="P289" t="s">
         <v>33</v>
       </c>
-      <c r="Q289" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q289"/>
       <c r="R289" t="s">
-        <v>2144</v>
+        <v>671</v>
       </c>
       <c r="S289" t="s">
-        <v>3058</v>
+        <v>3048</v>
       </c>
       <c r="T289" t="s">
-        <v>3059</v>
+        <v>3049</v>
       </c>
       <c r="U289" t="s">
-        <v>3060</v>
+        <v>3050</v>
       </c>
       <c r="V289"/>
       <c r="W289" t="s">
-        <v>3061</v>
+        <v>3051</v>
       </c>
     </row>
     <row r="290" spans="1:23">
       <c r="A290" t="s">
-        <v>3062</v>
-[...3 lines deleted...]
-      </c>
+        <v>3052</v>
+      </c>
+      <c r="B290"/>
       <c r="C290" t="s">
         <v>24</v>
       </c>
       <c r="D290"/>
       <c r="E290" t="s">
-        <v>3064</v>
+        <v>3053</v>
       </c>
       <c r="F290" t="s">
-        <v>2323</v>
+        <v>1646</v>
       </c>
       <c r="G290" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H290" t="s">
-        <v>3065</v>
+        <v>28</v>
       </c>
       <c r="I290"/>
       <c r="J290" t="s">
-        <v>3066</v>
+        <v>3054</v>
       </c>
       <c r="K290"/>
       <c r="L290">
-        <v>38710</v>
+        <v>48400</v>
       </c>
       <c r="M290" t="s">
-        <v>3067</v>
+        <v>3055</v>
       </c>
       <c r="N290" t="s">
-        <v>3068</v>
+        <v>3056</v>
       </c>
       <c r="O290"/>
       <c r="P290" t="s">
-        <v>388</v>
+        <v>544</v>
       </c>
       <c r="Q290"/>
-      <c r="R290" t="s">
-[...11 lines deleted...]
-      <c r="V290"/>
+      <c r="R290"/>
+      <c r="S290"/>
+      <c r="T290"/>
+      <c r="U290"/>
+      <c r="V290" t="s">
+        <v>3057</v>
+      </c>
       <c r="W290" t="s">
-        <v>3071</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="291" spans="1:23">
       <c r="A291" t="s">
-        <v>3072</v>
+        <v>3059</v>
       </c>
       <c r="B291" t="s">
-        <v>3073</v>
+        <v>3060</v>
       </c>
       <c r="C291" t="s">
-        <v>24</v>
+        <v>2570</v>
       </c>
       <c r="D291"/>
       <c r="E291" t="s">
-        <v>3074</v>
+        <v>3061</v>
       </c>
       <c r="F291" t="s">
-        <v>1357</v>
+        <v>26</v>
       </c>
       <c r="G291" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H291" t="s">
-        <v>92</v>
+        <v>908</v>
       </c>
       <c r="I291" t="s">
-        <v>27</v>
+        <v>3062</v>
       </c>
       <c r="J291" t="s">
-        <v>3075</v>
+        <v>3063</v>
       </c>
       <c r="K291"/>
       <c r="L291">
-        <v>31200</v>
+        <v>74100</v>
       </c>
       <c r="M291" t="s">
-        <v>424</v>
+        <v>3064</v>
       </c>
       <c r="N291" t="s">
-        <v>1192</v>
+        <v>32</v>
       </c>
       <c r="O291"/>
       <c r="P291" t="s">
-        <v>544</v>
+        <v>602</v>
       </c>
       <c r="Q291"/>
       <c r="R291" t="s">
-        <v>3076</v>
+        <v>1756</v>
       </c>
       <c r="S291" t="s">
-        <v>3077</v>
+        <v>3065</v>
       </c>
       <c r="T291" t="s">
-        <v>775</v>
+        <v>3066</v>
       </c>
       <c r="U291" t="s">
-        <v>3078</v>
+        <v>3067</v>
       </c>
       <c r="V291" t="s">
-        <v>3079</v>
-[...3 lines deleted...]
-      </c>
+        <v>3068</v>
+      </c>
+      <c r="W291"/>
     </row>
     <row r="292" spans="1:23">
       <c r="A292" t="s">
-        <v>3081</v>
-[...3 lines deleted...]
-      </c>
+        <v>3069</v>
+      </c>
+      <c r="B292"/>
       <c r="C292" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D292"/>
       <c r="E292" t="s">
-        <v>3083</v>
+        <v>3070</v>
       </c>
       <c r="F292" t="s">
-        <v>748</v>
+        <v>311</v>
       </c>
       <c r="G292" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H292" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="I292"/>
       <c r="J292" t="s">
-        <v>3085</v>
+        <v>3071</v>
       </c>
       <c r="K292"/>
       <c r="L292">
-        <v>26100</v>
+        <v>30580</v>
       </c>
       <c r="M292" t="s">
-        <v>3086</v>
+        <v>3072</v>
       </c>
       <c r="N292" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O292"/>
+        <v>67</v>
+      </c>
+      <c r="O292" t="s">
+        <v>3073</v>
+      </c>
       <c r="P292" t="s">
-        <v>33</v>
+        <v>3074</v>
       </c>
       <c r="Q292"/>
       <c r="R292" t="s">
-        <v>343</v>
+        <v>3075</v>
       </c>
       <c r="S292" t="s">
-        <v>344</v>
+        <v>3076</v>
       </c>
       <c r="T292" t="s">
-        <v>827</v>
+        <v>3077</v>
       </c>
       <c r="U292" t="s">
-        <v>3087</v>
+        <v>3078</v>
       </c>
       <c r="V292" t="s">
-        <v>3088</v>
+        <v>3079</v>
       </c>
       <c r="W292" t="s">
-        <v>3089</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="293" spans="1:23">
       <c r="A293" t="s">
-        <v>3090</v>
-[...3 lines deleted...]
-      </c>
+        <v>3081</v>
+      </c>
+      <c r="B293"/>
       <c r="C293" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="D293"/>
       <c r="E293" t="s">
-        <v>3092</v>
+        <v>3082</v>
       </c>
       <c r="F293" t="s">
-        <v>679</v>
+        <v>91</v>
       </c>
       <c r="G293" t="s">
         <v>45</v>
       </c>
       <c r="H293" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
       <c r="I293" t="s">
-        <v>3093</v>
+        <v>3083</v>
       </c>
       <c r="J293" t="s">
-        <v>3094</v>
+        <v>3084</v>
       </c>
       <c r="K293"/>
       <c r="L293">
-        <v>63200</v>
+        <v>69007</v>
       </c>
       <c r="M293" t="s">
-        <v>3095</v>
+        <v>183</v>
       </c>
       <c r="N293" t="s">
-        <v>3096</v>
-[...1 lines deleted...]
-      <c r="O293"/>
+        <v>32</v>
+      </c>
+      <c r="O293" t="s">
+        <v>3085</v>
+      </c>
       <c r="P293" t="s">
-        <v>2706</v>
+        <v>33</v>
       </c>
       <c r="Q293" t="s">
-        <v>3097</v>
+        <v>3086</v>
       </c>
       <c r="R293" t="s">
-        <v>671</v>
+        <v>2154</v>
       </c>
       <c r="S293" t="s">
-        <v>3098</v>
+        <v>3087</v>
       </c>
       <c r="T293" t="s">
-        <v>36</v>
+        <v>3088</v>
       </c>
       <c r="U293" t="s">
-        <v>3099</v>
-[...3 lines deleted...]
-      </c>
+        <v>3089</v>
+      </c>
+      <c r="V293"/>
       <c r="W293" t="s">
-        <v>3101</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="294" spans="1:23">
       <c r="A294" t="s">
-        <v>3102</v>
-[...1 lines deleted...]
-      <c r="B294"/>
+        <v>3091</v>
+      </c>
+      <c r="B294" t="s">
+        <v>3092</v>
+      </c>
       <c r="C294" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D294"/>
       <c r="E294" t="s">
-        <v>3103</v>
+        <v>3093</v>
       </c>
       <c r="F294" t="s">
-        <v>867</v>
+        <v>2332</v>
       </c>
       <c r="G294" t="s">
         <v>45</v>
       </c>
       <c r="H294" t="s">
-        <v>266</v>
+        <v>3094</v>
       </c>
       <c r="I294"/>
       <c r="J294" t="s">
-        <v>3104</v>
-[...3 lines deleted...]
-      </c>
+        <v>3095</v>
+      </c>
+      <c r="K294"/>
       <c r="L294">
-        <v>74960</v>
+        <v>38710</v>
       </c>
       <c r="M294" t="s">
-        <v>910</v>
+        <v>3096</v>
       </c>
       <c r="N294" t="s">
-        <v>1221</v>
+        <v>3097</v>
       </c>
       <c r="O294"/>
       <c r="P294" t="s">
-        <v>3106</v>
+        <v>388</v>
       </c>
       <c r="Q294"/>
-      <c r="R294"/>
-[...5 lines deleted...]
-      </c>
+      <c r="R294" t="s">
+        <v>2292</v>
+      </c>
+      <c r="S294" t="s">
+        <v>3098</v>
+      </c>
+      <c r="T294" t="s">
+        <v>36</v>
+      </c>
+      <c r="U294" t="s">
+        <v>3099</v>
+      </c>
+      <c r="V294"/>
       <c r="W294" t="s">
-        <v>3108</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="295" spans="1:23">
       <c r="A295" t="s">
-        <v>3109</v>
+        <v>3101</v>
       </c>
       <c r="B295" t="s">
-        <v>3110</v>
+        <v>3102</v>
       </c>
       <c r="C295" t="s">
-        <v>207</v>
+        <v>24</v>
       </c>
       <c r="D295"/>
       <c r="E295" t="s">
-        <v>3111</v>
+        <v>3103</v>
       </c>
       <c r="F295" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G295"/>
+        <v>1353</v>
+      </c>
+      <c r="G295" t="s">
+        <v>27</v>
+      </c>
       <c r="H295" t="s">
-        <v>230</v>
+        <v>92</v>
       </c>
       <c r="I295" t="s">
-        <v>3112</v>
+        <v>27</v>
       </c>
       <c r="J295" t="s">
-        <v>3113</v>
+        <v>3104</v>
       </c>
       <c r="K295"/>
       <c r="L295">
-        <v>75010</v>
+        <v>31200</v>
       </c>
       <c r="M295" t="s">
-        <v>2620</v>
+        <v>424</v>
       </c>
       <c r="N295" t="s">
-        <v>371</v>
+        <v>1178</v>
       </c>
       <c r="O295"/>
       <c r="P295" t="s">
-        <v>33</v>
+        <v>544</v>
       </c>
       <c r="Q295"/>
       <c r="R295" t="s">
-        <v>3114</v>
+        <v>3105</v>
       </c>
       <c r="S295" t="s">
-        <v>3115</v>
+        <v>3106</v>
       </c>
       <c r="T295" t="s">
-        <v>3116</v>
+        <v>761</v>
       </c>
       <c r="U295" t="s">
-        <v>3117</v>
+        <v>3107</v>
       </c>
       <c r="V295" t="s">
-        <v>3118</v>
+        <v>3108</v>
       </c>
       <c r="W295" t="s">
-        <v>3119</v>
+        <v>3109</v>
       </c>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" t="s">
-        <v>3120</v>
+        <v>3110</v>
       </c>
       <c r="B296" t="s">
-        <v>3121</v>
+        <v>3111</v>
       </c>
       <c r="C296" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="D296"/>
       <c r="E296" t="s">
-        <v>3122</v>
+        <v>3112</v>
       </c>
       <c r="F296" t="s">
-        <v>26</v>
+        <v>734</v>
       </c>
       <c r="G296" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H296" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="I296"/>
+        <v>28</v>
+      </c>
+      <c r="I296" t="s">
+        <v>3113</v>
+      </c>
       <c r="J296" t="s">
-        <v>3123</v>
+        <v>3114</v>
       </c>
       <c r="K296"/>
       <c r="L296">
-        <v>34000</v>
+        <v>26100</v>
       </c>
       <c r="M296" t="s">
-        <v>416</v>
+        <v>3115</v>
       </c>
       <c r="N296" t="s">
-        <v>3124</v>
+        <v>32</v>
       </c>
       <c r="O296"/>
       <c r="P296" t="s">
         <v>33</v>
       </c>
-      <c r="Q296" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q296"/>
       <c r="R296" t="s">
-        <v>3126</v>
+        <v>343</v>
       </c>
       <c r="S296" t="s">
-        <v>3127</v>
+        <v>344</v>
       </c>
       <c r="T296" t="s">
-        <v>3128</v>
+        <v>813</v>
       </c>
       <c r="U296" t="s">
-        <v>3129</v>
+        <v>3116</v>
       </c>
       <c r="V296" t="s">
-        <v>3130</v>
+        <v>3117</v>
       </c>
       <c r="W296" t="s">
-        <v>3131</v>
+        <v>3118</v>
       </c>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" t="s">
-        <v>3132</v>
-[...1 lines deleted...]
-      <c r="B297"/>
+        <v>3119</v>
+      </c>
+      <c r="B297" t="s">
+        <v>3120</v>
+      </c>
       <c r="C297" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D297"/>
       <c r="E297" t="s">
-        <v>3133</v>
+        <v>3121</v>
       </c>
       <c r="F297" t="s">
-        <v>311</v>
+        <v>679</v>
       </c>
       <c r="G297" t="s">
         <v>45</v>
       </c>
       <c r="H297" t="s">
         <v>28</v>
       </c>
       <c r="I297" t="s">
-        <v>3134</v>
+        <v>3122</v>
       </c>
       <c r="J297" t="s">
-        <v>3135</v>
+        <v>3123</v>
       </c>
       <c r="K297"/>
       <c r="L297">
-        <v>74920</v>
+        <v>63200</v>
       </c>
       <c r="M297" t="s">
-        <v>3136</v>
+        <v>3124</v>
       </c>
       <c r="N297" t="s">
-        <v>3137</v>
+        <v>3125</v>
       </c>
       <c r="O297"/>
       <c r="P297" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="Q297"/>
+        <v>2721</v>
+      </c>
+      <c r="Q297" t="s">
+        <v>3126</v>
+      </c>
       <c r="R297" t="s">
-        <v>643</v>
+        <v>671</v>
       </c>
       <c r="S297" t="s">
-        <v>644</v>
-[...1 lines deleted...]
-      <c r="T297"/>
+        <v>3127</v>
+      </c>
+      <c r="T297" t="s">
+        <v>36</v>
+      </c>
       <c r="U297" t="s">
-        <v>3138</v>
-[...1 lines deleted...]
-      <c r="V297"/>
+        <v>3128</v>
+      </c>
+      <c r="V297" t="s">
+        <v>3129</v>
+      </c>
       <c r="W297" t="s">
-        <v>3139</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="298" spans="1:23">
       <c r="A298" t="s">
-        <v>3140</v>
-[...1 lines deleted...]
-      <c r="B298"/>
+        <v>3131</v>
+      </c>
+      <c r="B298" t="s">
+        <v>3132</v>
+      </c>
       <c r="C298" t="s">
-        <v>24</v>
+        <v>207</v>
       </c>
       <c r="D298"/>
       <c r="E298" t="s">
-        <v>3141</v>
+        <v>3133</v>
       </c>
       <c r="F298" t="s">
         <v>26</v>
       </c>
-      <c r="G298" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G298"/>
       <c r="H298" t="s">
-        <v>28</v>
+        <v>230</v>
       </c>
       <c r="I298" t="s">
-        <v>430</v>
+        <v>3134</v>
       </c>
       <c r="J298" t="s">
-        <v>3142</v>
+        <v>3135</v>
       </c>
       <c r="K298"/>
       <c r="L298">
-        <v>48100</v>
+        <v>75010</v>
       </c>
       <c r="M298" t="s">
-        <v>3143</v>
+        <v>2635</v>
       </c>
       <c r="N298" t="s">
-        <v>32</v>
+        <v>371</v>
       </c>
       <c r="O298"/>
       <c r="P298" t="s">
         <v>33</v>
       </c>
       <c r="Q298"/>
       <c r="R298" t="s">
-        <v>3144</v>
+        <v>3136</v>
       </c>
       <c r="S298" t="s">
-        <v>3145</v>
+        <v>3137</v>
       </c>
       <c r="T298" t="s">
-        <v>3146</v>
+        <v>3138</v>
       </c>
       <c r="U298" t="s">
-        <v>3147</v>
+        <v>3139</v>
       </c>
       <c r="V298" t="s">
-        <v>3148</v>
+        <v>3140</v>
       </c>
       <c r="W298" t="s">
-        <v>3149</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="299" spans="1:23">
       <c r="A299" t="s">
-        <v>3150</v>
-[...1 lines deleted...]
-      <c r="B299"/>
+        <v>3142</v>
+      </c>
+      <c r="B299" t="s">
+        <v>3143</v>
+      </c>
       <c r="C299" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D299"/>
       <c r="E299" t="s">
-        <v>3151</v>
+        <v>3144</v>
       </c>
       <c r="F299" t="s">
-        <v>3152</v>
+        <v>26</v>
       </c>
       <c r="G299" t="s">
         <v>27</v>
       </c>
       <c r="H299" t="s">
-        <v>962</v>
-[...3 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="I299"/>
       <c r="J299" t="s">
-        <v>3042</v>
+        <v>3145</v>
       </c>
       <c r="K299"/>
       <c r="L299">
-        <v>30580</v>
+        <v>34000</v>
       </c>
       <c r="M299" t="s">
-        <v>3043</v>
+        <v>416</v>
       </c>
       <c r="N299" t="s">
-        <v>67</v>
+        <v>3146</v>
       </c>
       <c r="O299"/>
       <c r="P299" t="s">
-        <v>3154</v>
-[...1 lines deleted...]
-      <c r="Q299"/>
+        <v>33</v>
+      </c>
+      <c r="Q299" t="s">
+        <v>3147</v>
+      </c>
       <c r="R299" t="s">
-        <v>3046</v>
+        <v>3148</v>
       </c>
       <c r="S299" t="s">
-        <v>3047</v>
+        <v>3149</v>
       </c>
       <c r="T299" t="s">
-        <v>289</v>
+        <v>3150</v>
       </c>
       <c r="U299" t="s">
-        <v>3049</v>
+        <v>3151</v>
       </c>
       <c r="V299" t="s">
-        <v>3050</v>
+        <v>3152</v>
       </c>
       <c r="W299" t="s">
-        <v>3155</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" t="s">
-        <v>3156</v>
+        <v>3154</v>
       </c>
       <c r="B300"/>
       <c r="C300" t="s">
         <v>42</v>
       </c>
       <c r="D300"/>
       <c r="E300" t="s">
-        <v>3157</v>
+        <v>3155</v>
       </c>
       <c r="F300" t="s">
-        <v>3158</v>
+        <v>311</v>
       </c>
       <c r="G300" t="s">
         <v>45</v>
       </c>
       <c r="H300" t="s">
         <v>28</v>
       </c>
-      <c r="I300"/>
+      <c r="I300" t="s">
+        <v>3156</v>
+      </c>
       <c r="J300" t="s">
-        <v>3159</v>
+        <v>3157</v>
       </c>
       <c r="K300"/>
       <c r="L300">
-        <v>26300</v>
+        <v>74920</v>
       </c>
       <c r="M300" t="s">
-        <v>3160</v>
+        <v>3158</v>
       </c>
       <c r="N300" t="s">
-        <v>3161</v>
+        <v>3159</v>
       </c>
       <c r="O300"/>
       <c r="P300" t="s">
-        <v>2748</v>
+        <v>147</v>
       </c>
       <c r="Q300"/>
       <c r="R300" t="s">
-        <v>1548</v>
+        <v>643</v>
       </c>
       <c r="S300" t="s">
-        <v>2058</v>
-[...3 lines deleted...]
-      </c>
+        <v>644</v>
+      </c>
+      <c r="T300"/>
       <c r="U300" t="s">
-        <v>3163</v>
-[...3 lines deleted...]
-      </c>
+        <v>3160</v>
+      </c>
+      <c r="V300"/>
       <c r="W300" t="s">
-        <v>3165</v>
+        <v>3161</v>
       </c>
     </row>
     <row r="301" spans="1:23">
       <c r="A301" t="s">
-        <v>3166</v>
+        <v>3162</v>
       </c>
       <c r="B301"/>
       <c r="C301" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D301"/>
       <c r="E301" t="s">
-        <v>3168</v>
+        <v>3163</v>
       </c>
       <c r="F301" t="s">
-        <v>1986</v>
+        <v>26</v>
       </c>
       <c r="G301" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H301" t="s">
         <v>28</v>
       </c>
       <c r="I301" t="s">
-        <v>3169</v>
+        <v>430</v>
       </c>
       <c r="J301" t="s">
-        <v>3170</v>
+        <v>3164</v>
       </c>
       <c r="K301"/>
-      <c r="L301" t="s">
-        <v>3171</v>
+      <c r="L301">
+        <v>48100</v>
       </c>
       <c r="M301" t="s">
-        <v>3172</v>
+        <v>3165</v>
       </c>
       <c r="N301" t="s">
-        <v>1058</v>
+        <v>32</v>
       </c>
       <c r="O301"/>
       <c r="P301" t="s">
-        <v>3173</v>
+        <v>33</v>
       </c>
       <c r="Q301"/>
       <c r="R301" t="s">
-        <v>3174</v>
+        <v>3166</v>
       </c>
       <c r="S301" t="s">
-        <v>3175</v>
+        <v>3167</v>
       </c>
       <c r="T301" t="s">
-        <v>3176</v>
+        <v>3168</v>
       </c>
       <c r="U301" t="s">
-        <v>3177</v>
-[...1 lines deleted...]
-      <c r="V301"/>
+        <v>3169</v>
+      </c>
+      <c r="V301" t="s">
+        <v>3170</v>
+      </c>
       <c r="W301" t="s">
-        <v>3178</v>
+        <v>3171</v>
       </c>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" t="s">
-        <v>3179</v>
+        <v>3172</v>
       </c>
       <c r="B302"/>
       <c r="C302" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="D302"/>
       <c r="E302" t="s">
-        <v>3180</v>
+        <v>3173</v>
       </c>
       <c r="F302" t="s">
-        <v>2576</v>
+        <v>3174</v>
       </c>
       <c r="G302" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H302" t="s">
-        <v>28</v>
+        <v>948</v>
       </c>
       <c r="I302" t="s">
-        <v>3181</v>
+        <v>3175</v>
       </c>
       <c r="J302" t="s">
-        <v>3182</v>
+        <v>3071</v>
       </c>
       <c r="K302"/>
       <c r="L302">
-        <v>69590</v>
+        <v>30580</v>
       </c>
       <c r="M302" t="s">
-        <v>3183</v>
+        <v>3072</v>
       </c>
       <c r="N302" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="O302"/>
       <c r="P302" t="s">
-        <v>33</v>
+        <v>3176</v>
       </c>
       <c r="Q302"/>
       <c r="R302" t="s">
-        <v>1953</v>
+        <v>3075</v>
       </c>
       <c r="S302" t="s">
-        <v>1954</v>
-[...1 lines deleted...]
-      <c r="T302"/>
+        <v>3076</v>
+      </c>
+      <c r="T302" t="s">
+        <v>289</v>
+      </c>
       <c r="U302" t="s">
-        <v>3184</v>
+        <v>3078</v>
       </c>
       <c r="V302" t="s">
-        <v>3185</v>
+        <v>3079</v>
       </c>
       <c r="W302" t="s">
-        <v>3186</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="303" spans="1:23">
       <c r="A303" t="s">
-        <v>3187</v>
-[...3 lines deleted...]
-      </c>
+        <v>3178</v>
+      </c>
+      <c r="B303"/>
       <c r="C303" t="s">
         <v>42</v>
       </c>
       <c r="D303"/>
       <c r="E303" t="s">
-        <v>3189</v>
+        <v>3179</v>
       </c>
       <c r="F303" t="s">
-        <v>26</v>
+        <v>3180</v>
       </c>
       <c r="G303" t="s">
         <v>45</v>
       </c>
       <c r="H303" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I303"/>
       <c r="J303" t="s">
-        <v>1214</v>
+        <v>3181</v>
       </c>
       <c r="K303"/>
       <c r="L303">
-        <v>69007</v>
+        <v>26300</v>
       </c>
       <c r="M303" t="s">
-        <v>183</v>
+        <v>3182</v>
       </c>
       <c r="N303" t="s">
-        <v>32</v>
+        <v>3183</v>
       </c>
       <c r="O303"/>
       <c r="P303" t="s">
-        <v>3190</v>
+        <v>2777</v>
       </c>
       <c r="Q303"/>
-      <c r="R303"/>
-[...2 lines deleted...]
-      <c r="U303"/>
+      <c r="R303" t="s">
+        <v>1551</v>
+      </c>
+      <c r="S303" t="s">
+        <v>2068</v>
+      </c>
+      <c r="T303" t="s">
+        <v>3184</v>
+      </c>
+      <c r="U303" t="s">
+        <v>3185</v>
+      </c>
       <c r="V303" t="s">
-        <v>3191</v>
+        <v>3186</v>
       </c>
       <c r="W303" t="s">
-        <v>3192</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="304" spans="1:23">
       <c r="A304" t="s">
-        <v>3193</v>
-[...3 lines deleted...]
-      </c>
+        <v>3188</v>
+      </c>
+      <c r="B304"/>
       <c r="C304" t="s">
-        <v>759</v>
-[...1 lines deleted...]
-      <c r="D304"/>
+        <v>139</v>
+      </c>
+      <c r="D304" t="s">
+        <v>3189</v>
+      </c>
       <c r="E304" t="s">
-        <v>3195</v>
+        <v>3190</v>
       </c>
       <c r="F304" t="s">
-        <v>3196</v>
+        <v>1996</v>
       </c>
       <c r="G304" t="s">
         <v>45</v>
       </c>
       <c r="H304" t="s">
-        <v>922</v>
+        <v>28</v>
       </c>
       <c r="I304" t="s">
-        <v>3197</v>
+        <v>3191</v>
       </c>
       <c r="J304" t="s">
-        <v>3198</v>
+        <v>3192</v>
       </c>
       <c r="K304"/>
-      <c r="L304">
-        <v>42300</v>
+      <c r="L304" t="s">
+        <v>3193</v>
       </c>
       <c r="M304" t="s">
-        <v>2378</v>
+        <v>3194</v>
       </c>
       <c r="N304" t="s">
-        <v>2525</v>
+        <v>1044</v>
       </c>
       <c r="O304"/>
       <c r="P304" t="s">
+        <v>3195</v>
+      </c>
+      <c r="Q304"/>
+      <c r="R304" t="s">
+        <v>3196</v>
+      </c>
+      <c r="S304" t="s">
+        <v>3197</v>
+      </c>
+      <c r="T304" t="s">
+        <v>3198</v>
+      </c>
+      <c r="U304" t="s">
         <v>3199</v>
       </c>
-      <c r="Q304" t="s">
+      <c r="V304"/>
+      <c r="W304" t="s">
         <v>3200</v>
-      </c>
-[...16 lines deleted...]
-        <v>3206</v>
       </c>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" t="s">
-        <v>3207</v>
-[...3 lines deleted...]
-      </c>
+        <v>3201</v>
+      </c>
+      <c r="B305"/>
       <c r="C305" t="s">
-        <v>155</v>
+        <v>139</v>
       </c>
       <c r="D305" t="s">
-        <v>3209</v>
+        <v>2236</v>
       </c>
       <c r="E305" t="s">
-        <v>3210</v>
+        <v>3202</v>
       </c>
       <c r="F305" t="s">
-        <v>3211</v>
+        <v>2591</v>
       </c>
       <c r="G305" t="s">
         <v>45</v>
       </c>
       <c r="H305" t="s">
         <v>28</v>
       </c>
-      <c r="I305"/>
+      <c r="I305" t="s">
+        <v>3203</v>
+      </c>
       <c r="J305" t="s">
-        <v>3212</v>
+        <v>3204</v>
       </c>
       <c r="K305"/>
       <c r="L305">
-        <v>38000</v>
+        <v>69590</v>
       </c>
       <c r="M305" t="s">
-        <v>2465</v>
+        <v>3205</v>
       </c>
       <c r="N305" t="s">
         <v>32</v>
       </c>
       <c r="O305"/>
       <c r="P305" t="s">
-        <v>1119</v>
+        <v>33</v>
       </c>
       <c r="Q305"/>
       <c r="R305" t="s">
-        <v>3213</v>
+        <v>1963</v>
       </c>
       <c r="S305" t="s">
-        <v>3214</v>
-[...3 lines deleted...]
-      </c>
+        <v>1964</v>
+      </c>
+      <c r="T305"/>
       <c r="U305" t="s">
-        <v>3216</v>
+        <v>3206</v>
       </c>
       <c r="V305" t="s">
-        <v>3217</v>
+        <v>3207</v>
       </c>
       <c r="W305" t="s">
-        <v>3218</v>
+        <v>3208</v>
       </c>
     </row>
     <row r="306" spans="1:23">
       <c r="A306" t="s">
-        <v>3219</v>
-[...1 lines deleted...]
-      <c r="B306"/>
+        <v>3209</v>
+      </c>
+      <c r="B306" t="s">
+        <v>3210</v>
+      </c>
       <c r="C306" t="s">
         <v>42</v>
       </c>
       <c r="D306"/>
       <c r="E306" t="s">
-        <v>3220</v>
+        <v>3211</v>
       </c>
       <c r="F306" t="s">
-        <v>112</v>
+        <v>26</v>
       </c>
       <c r="G306" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H306" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I306"/>
+        <v>92</v>
+      </c>
+      <c r="I306" t="s">
+        <v>47</v>
+      </c>
       <c r="J306" t="s">
-        <v>3221</v>
+        <v>1200</v>
       </c>
       <c r="K306"/>
       <c r="L306">
-        <v>30110</v>
+        <v>69007</v>
       </c>
       <c r="M306" t="s">
-        <v>3222</v>
+        <v>183</v>
       </c>
       <c r="N306" t="s">
-        <v>3223</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="O306"/>
       <c r="P306" t="s">
-        <v>33</v>
+        <v>3212</v>
       </c>
       <c r="Q306"/>
       <c r="R306"/>
       <c r="S306"/>
       <c r="T306"/>
       <c r="U306"/>
       <c r="V306" t="s">
-        <v>3225</v>
+        <v>3213</v>
       </c>
       <c r="W306" t="s">
-        <v>3226</v>
+        <v>3214</v>
       </c>
     </row>
     <row r="307" spans="1:23">
       <c r="A307" t="s">
-        <v>3227</v>
+        <v>3215</v>
       </c>
       <c r="B307" t="s">
-        <v>3228</v>
+        <v>3216</v>
       </c>
       <c r="C307" t="s">
-        <v>24</v>
+        <v>745</v>
       </c>
       <c r="D307"/>
       <c r="E307" t="s">
-        <v>3229</v>
+        <v>3217</v>
       </c>
       <c r="F307" t="s">
-        <v>748</v>
+        <v>3218</v>
       </c>
       <c r="G307" t="s">
         <v>45</v>
       </c>
       <c r="H307" t="s">
-        <v>28</v>
+        <v>908</v>
       </c>
       <c r="I307" t="s">
-        <v>63</v>
+        <v>3219</v>
       </c>
       <c r="J307" t="s">
-        <v>2464</v>
+        <v>3220</v>
       </c>
       <c r="K307"/>
       <c r="L307">
-        <v>38000</v>
+        <v>42300</v>
       </c>
       <c r="M307" t="s">
-        <v>580</v>
+        <v>2395</v>
       </c>
       <c r="N307" t="s">
-        <v>67</v>
+        <v>2540</v>
       </c>
       <c r="O307"/>
       <c r="P307" t="s">
-        <v>1966</v>
-[...1 lines deleted...]
-      <c r="Q307"/>
+        <v>3221</v>
+      </c>
+      <c r="Q307" t="s">
+        <v>3222</v>
+      </c>
       <c r="R307" t="s">
-        <v>3230</v>
+        <v>3223</v>
       </c>
       <c r="S307" t="s">
-        <v>3231</v>
+        <v>3224</v>
       </c>
       <c r="T307" t="s">
-        <v>3232</v>
+        <v>3225</v>
       </c>
       <c r="U307" t="s">
-        <v>3233</v>
+        <v>3226</v>
       </c>
       <c r="V307" t="s">
-        <v>3234</v>
+        <v>3227</v>
       </c>
       <c r="W307" t="s">
-        <v>3235</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="308" spans="1:23">
       <c r="A308" t="s">
-        <v>3236</v>
-[...1 lines deleted...]
-      <c r="B308"/>
+        <v>3229</v>
+      </c>
+      <c r="B308" t="s">
+        <v>3230</v>
+      </c>
       <c r="C308" t="s">
-        <v>930</v>
-[...1 lines deleted...]
-      <c r="D308"/>
+        <v>155</v>
+      </c>
+      <c r="D308" t="s">
+        <v>3231</v>
+      </c>
       <c r="E308" t="s">
-        <v>3237</v>
+        <v>3232</v>
       </c>
       <c r="F308" t="s">
-        <v>126</v>
+        <v>3233</v>
       </c>
       <c r="G308" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H308" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I308"/>
       <c r="J308" t="s">
-        <v>3238</v>
+        <v>3234</v>
       </c>
       <c r="K308"/>
       <c r="L308">
-        <v>34295</v>
+        <v>38000</v>
       </c>
       <c r="M308" t="s">
-        <v>145</v>
+        <v>2480</v>
       </c>
       <c r="N308" t="s">
         <v>32</v>
       </c>
       <c r="O308"/>
       <c r="P308" t="s">
-        <v>147</v>
+        <v>1105</v>
       </c>
       <c r="Q308"/>
-      <c r="R308"/>
-[...2 lines deleted...]
-      <c r="U308"/>
+      <c r="R308" t="s">
+        <v>3235</v>
+      </c>
+      <c r="S308" t="s">
+        <v>3236</v>
+      </c>
+      <c r="T308" t="s">
+        <v>3237</v>
+      </c>
+      <c r="U308" t="s">
+        <v>3238</v>
+      </c>
       <c r="V308" t="s">
         <v>3239</v>
       </c>
       <c r="W308" t="s">
         <v>3240</v>
       </c>
     </row>
     <row r="309" spans="1:23">
       <c r="A309" t="s">
         <v>3241</v>
       </c>
-      <c r="B309" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B309"/>
       <c r="C309" t="s">
-        <v>110</v>
+        <v>42</v>
       </c>
       <c r="D309"/>
       <c r="E309" t="s">
-        <v>3243</v>
+        <v>3242</v>
       </c>
       <c r="F309" t="s">
-        <v>3244</v>
+        <v>112</v>
       </c>
       <c r="G309" t="s">
         <v>27</v>
       </c>
       <c r="H309" t="s">
-        <v>230</v>
+        <v>28</v>
       </c>
       <c r="I309"/>
       <c r="J309" t="s">
-        <v>3245</v>
+        <v>3243</v>
       </c>
       <c r="K309"/>
       <c r="L309">
-        <v>31200</v>
+        <v>30110</v>
       </c>
       <c r="M309" t="s">
-        <v>764</v>
+        <v>3244</v>
       </c>
       <c r="N309" t="s">
-        <v>1361</v>
-[...1 lines deleted...]
-      <c r="O309"/>
+        <v>3245</v>
+      </c>
+      <c r="O309" t="s">
+        <v>3246</v>
+      </c>
       <c r="P309" t="s">
-        <v>848</v>
+        <v>33</v>
       </c>
       <c r="Q309"/>
-      <c r="R309" t="s">
-[...2 lines deleted...]
-      <c r="S309" t="s">
+      <c r="R309"/>
+      <c r="S309"/>
+      <c r="T309"/>
+      <c r="U309"/>
+      <c r="V309" t="s">
         <v>3247</v>
       </c>
-      <c r="T309" t="s">
+      <c r="W309" t="s">
         <v>3248</v>
       </c>
-      <c r="U309" t="s">
-[...3 lines deleted...]
-      <c r="W309"/>
     </row>
     <row r="310" spans="1:23">
       <c r="A310" t="s">
+        <v>3249</v>
+      </c>
+      <c r="B310" t="s">
         <v>3250</v>
       </c>
-      <c r="B310" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C310" t="s">
-        <v>759</v>
+        <v>24</v>
       </c>
       <c r="D310"/>
       <c r="E310" t="s">
-        <v>3252</v>
+        <v>3251</v>
       </c>
       <c r="F310" t="s">
-        <v>2323</v>
+        <v>734</v>
       </c>
       <c r="G310" t="s">
         <v>45</v>
       </c>
       <c r="H310" t="s">
-        <v>962</v>
+        <v>28</v>
       </c>
       <c r="I310" t="s">
+        <v>63</v>
+      </c>
+      <c r="J310" t="s">
+        <v>2479</v>
+      </c>
+      <c r="K310"/>
+      <c r="L310">
+        <v>38000</v>
+      </c>
+      <c r="M310" t="s">
+        <v>580</v>
+      </c>
+      <c r="N310" t="s">
+        <v>67</v>
+      </c>
+      <c r="O310"/>
+      <c r="P310" t="s">
+        <v>1976</v>
+      </c>
+      <c r="Q310"/>
+      <c r="R310" t="s">
+        <v>3252</v>
+      </c>
+      <c r="S310" t="s">
         <v>3253</v>
       </c>
-      <c r="J310" t="s">
+      <c r="T310" t="s">
         <v>3254</v>
       </c>
-      <c r="K310"/>
-      <c r="L310" t="s">
+      <c r="U310" t="s">
         <v>3255</v>
       </c>
-      <c r="M310" t="s">
+      <c r="V310" t="s">
         <v>3256</v>
       </c>
-      <c r="N310" t="s">
-[...2 lines deleted...]
-      <c r="O310" t="s">
+      <c r="W310" t="s">
         <v>3257</v>
-      </c>
-[...12 lines deleted...]
-        <v>3259</v>
       </c>
     </row>
     <row r="311" spans="1:23">
       <c r="A311" t="s">
-        <v>3260</v>
+        <v>3258</v>
       </c>
       <c r="B311"/>
       <c r="C311" t="s">
-        <v>759</v>
+        <v>916</v>
       </c>
       <c r="D311"/>
       <c r="E311" t="s">
-        <v>3261</v>
+        <v>3259</v>
       </c>
       <c r="F311" t="s">
-        <v>1372</v>
+        <v>126</v>
       </c>
       <c r="G311" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H311" t="s">
-        <v>962</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I311"/>
       <c r="J311" t="s">
-        <v>3263</v>
+        <v>3260</v>
       </c>
       <c r="K311"/>
       <c r="L311">
-        <v>69400</v>
+        <v>34295</v>
       </c>
       <c r="M311" t="s">
-        <v>3264</v>
+        <v>145</v>
       </c>
       <c r="N311" t="s">
         <v>32</v>
       </c>
-      <c r="O311" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O311"/>
       <c r="P311" t="s">
-        <v>33</v>
-[...15 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="Q311"/>
+      <c r="R311"/>
+      <c r="S311"/>
+      <c r="T311"/>
+      <c r="U311"/>
       <c r="V311" t="s">
-        <v>3270</v>
+        <v>3261</v>
       </c>
       <c r="W311" t="s">
-        <v>3271</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="312" spans="1:23">
       <c r="A312" t="s">
-        <v>3272</v>
+        <v>3263</v>
       </c>
       <c r="B312" t="s">
-        <v>3273</v>
+        <v>3264</v>
       </c>
       <c r="C312" t="s">
-        <v>759</v>
+        <v>110</v>
       </c>
       <c r="D312"/>
       <c r="E312" t="s">
-        <v>3274</v>
+        <v>3265</v>
       </c>
       <c r="F312" t="s">
-        <v>748</v>
+        <v>3266</v>
       </c>
       <c r="G312" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H312" t="s">
-        <v>962</v>
-[...3 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="I312"/>
       <c r="J312" t="s">
-        <v>3276</v>
+        <v>3267</v>
       </c>
       <c r="K312"/>
       <c r="L312">
-        <v>69520</v>
+        <v>31200</v>
       </c>
       <c r="M312" t="s">
-        <v>3277</v>
+        <v>750</v>
       </c>
       <c r="N312" t="s">
-        <v>32</v>
+        <v>1357</v>
       </c>
       <c r="O312"/>
       <c r="P312" t="s">
-        <v>3278</v>
-[...3 lines deleted...]
-      </c>
+        <v>834</v>
+      </c>
+      <c r="Q312"/>
       <c r="R312" t="s">
-        <v>389</v>
+        <v>3268</v>
       </c>
       <c r="S312" t="s">
-        <v>3280</v>
+        <v>3269</v>
       </c>
       <c r="T312" t="s">
-        <v>3281</v>
+        <v>3270</v>
       </c>
       <c r="U312" t="s">
-        <v>3282</v>
-[...6 lines deleted...]
-      </c>
+        <v>3271</v>
+      </c>
+      <c r="V312"/>
+      <c r="W312"/>
     </row>
     <row r="313" spans="1:23">
       <c r="A313" t="s">
-        <v>3285</v>
+        <v>3272</v>
       </c>
       <c r="B313" t="s">
-        <v>3286</v>
+        <v>3273</v>
       </c>
       <c r="C313" t="s">
-        <v>759</v>
+        <v>745</v>
       </c>
       <c r="D313"/>
       <c r="E313" t="s">
-        <v>3287</v>
+        <v>3274</v>
       </c>
       <c r="F313" t="s">
-        <v>311</v>
+        <v>2332</v>
       </c>
       <c r="G313" t="s">
         <v>45</v>
       </c>
       <c r="H313" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I313"/>
+        <v>948</v>
+      </c>
+      <c r="I313" t="s">
+        <v>3275</v>
+      </c>
       <c r="J313" t="s">
-        <v>3288</v>
-[...3 lines deleted...]
-      </c>
+        <v>3276</v>
+      </c>
+      <c r="K313"/>
       <c r="L313" t="s">
-        <v>1755</v>
+        <v>3277</v>
       </c>
       <c r="M313" t="s">
-        <v>3290</v>
+        <v>3278</v>
       </c>
       <c r="N313" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O313"/>
+        <v>129</v>
+      </c>
+      <c r="O313" t="s">
+        <v>3279</v>
+      </c>
       <c r="P313" t="s">
-        <v>3291</v>
+        <v>1976</v>
       </c>
       <c r="Q313"/>
-      <c r="R313" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R313"/>
+      <c r="S313"/>
+      <c r="T313"/>
+      <c r="U313"/>
       <c r="V313" t="s">
-        <v>3296</v>
+        <v>3280</v>
       </c>
       <c r="W313" t="s">
-        <v>3297</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="314" spans="1:23">
       <c r="A314" t="s">
-        <v>3298</v>
+        <v>3282</v>
       </c>
       <c r="B314"/>
       <c r="C314" t="s">
-        <v>24</v>
+        <v>745</v>
       </c>
       <c r="D314"/>
       <c r="E314" t="s">
-        <v>3299</v>
+        <v>3283</v>
       </c>
       <c r="F314" t="s">
-        <v>1116</v>
+        <v>1368</v>
       </c>
       <c r="G314" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H314" t="s">
-        <v>880</v>
-[...1 lines deleted...]
-      <c r="I314"/>
+        <v>948</v>
+      </c>
+      <c r="I314" t="s">
+        <v>3284</v>
+      </c>
       <c r="J314" t="s">
-        <v>3300</v>
+        <v>3285</v>
       </c>
       <c r="K314"/>
       <c r="L314">
-        <v>32230</v>
+        <v>69400</v>
       </c>
       <c r="M314" t="s">
-        <v>3301</v>
+        <v>3286</v>
       </c>
       <c r="N314" t="s">
-        <v>1605</v>
-[...1 lines deleted...]
-      <c r="O314"/>
+        <v>32</v>
+      </c>
+      <c r="O314" t="s">
+        <v>3287</v>
+      </c>
       <c r="P314" t="s">
-        <v>3302</v>
-[...5 lines deleted...]
-      <c r="U314"/>
+        <v>33</v>
+      </c>
+      <c r="Q314" t="s">
+        <v>3288</v>
+      </c>
+      <c r="R314" t="s">
+        <v>589</v>
+      </c>
+      <c r="S314" t="s">
+        <v>3289</v>
+      </c>
+      <c r="T314" t="s">
+        <v>3290</v>
+      </c>
+      <c r="U314" t="s">
+        <v>3291</v>
+      </c>
       <c r="V314" t="s">
-        <v>3303</v>
+        <v>3292</v>
       </c>
       <c r="W314" t="s">
-        <v>3304</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="315" spans="1:23">
       <c r="A315" t="s">
-        <v>3305</v>
-[...1 lines deleted...]
-      <c r="B315"/>
+        <v>3294</v>
+      </c>
+      <c r="B315" t="s">
+        <v>3295</v>
+      </c>
       <c r="C315" t="s">
-        <v>110</v>
+        <v>745</v>
       </c>
       <c r="D315"/>
       <c r="E315" t="s">
-        <v>3306</v>
+        <v>3296</v>
       </c>
       <c r="F315" t="s">
-        <v>311</v>
+        <v>734</v>
       </c>
       <c r="G315" t="s">
         <v>45</v>
       </c>
       <c r="H315" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="I315"/>
+        <v>948</v>
+      </c>
+      <c r="I315" t="s">
+        <v>3297</v>
+      </c>
       <c r="J315" t="s">
-        <v>3307</v>
-[...5 lines deleted...]
-        <v>2579</v>
+        <v>3298</v>
+      </c>
+      <c r="K315"/>
+      <c r="L315">
+        <v>69520</v>
       </c>
       <c r="M315" t="s">
-        <v>3309</v>
+        <v>3299</v>
       </c>
       <c r="N315" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="O315"/>
       <c r="P315" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q315"/>
+        <v>3300</v>
+      </c>
+      <c r="Q315" t="s">
+        <v>3301</v>
+      </c>
       <c r="R315" t="s">
-        <v>3310</v>
+        <v>389</v>
       </c>
       <c r="S315" t="s">
-        <v>3311</v>
-[...2 lines deleted...]
-      <c r="U315"/>
+        <v>3302</v>
+      </c>
+      <c r="T315" t="s">
+        <v>3303</v>
+      </c>
+      <c r="U315" t="s">
+        <v>3304</v>
+      </c>
       <c r="V315" t="s">
-        <v>3312</v>
+        <v>3305</v>
       </c>
       <c r="W315" t="s">
-        <v>3313</v>
+        <v>3306</v>
       </c>
     </row>
     <row r="316" spans="1:23">
       <c r="A316" t="s">
-        <v>3314</v>
+        <v>3307</v>
       </c>
       <c r="B316" t="s">
-        <v>3315</v>
+        <v>3308</v>
       </c>
       <c r="C316" t="s">
-        <v>24</v>
+        <v>745</v>
       </c>
       <c r="D316"/>
       <c r="E316" t="s">
-        <v>3316</v>
+        <v>3309</v>
       </c>
       <c r="F316" t="s">
-        <v>2576</v>
+        <v>311</v>
       </c>
       <c r="G316" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H316" t="s">
         <v>28</v>
       </c>
       <c r="I316"/>
       <c r="J316" t="s">
-        <v>3317</v>
-[...3 lines deleted...]
-        <v>66350</v>
+        <v>3310</v>
+      </c>
+      <c r="K316" t="s">
+        <v>3311</v>
+      </c>
+      <c r="L316" t="s">
+        <v>1765</v>
       </c>
       <c r="M316" t="s">
-        <v>3318</v>
+        <v>3312</v>
       </c>
       <c r="N316" t="s">
-        <v>102</v>
+        <v>32</v>
       </c>
       <c r="O316"/>
       <c r="P316" t="s">
-        <v>3319</v>
+        <v>3313</v>
       </c>
       <c r="Q316"/>
       <c r="R316" t="s">
-        <v>221</v>
+        <v>3314</v>
       </c>
       <c r="S316" t="s">
-        <v>3320</v>
+        <v>3315</v>
       </c>
       <c r="T316" t="s">
-        <v>775</v>
+        <v>3316</v>
       </c>
       <c r="U316" t="s">
-        <v>3321</v>
+        <v>3317</v>
       </c>
       <c r="V316" t="s">
-        <v>3322</v>
+        <v>3318</v>
       </c>
       <c r="W316" t="s">
-        <v>3323</v>
+        <v>3319</v>
       </c>
     </row>
     <row r="317" spans="1:23">
       <c r="A317" t="s">
-        <v>3324</v>
-[...3 lines deleted...]
-      </c>
+        <v>3320</v>
+      </c>
+      <c r="B317"/>
       <c r="C317" t="s">
         <v>24</v>
       </c>
       <c r="D317"/>
       <c r="E317" t="s">
-        <v>3326</v>
+        <v>3321</v>
       </c>
       <c r="F317" t="s">
-        <v>237</v>
+        <v>1102</v>
       </c>
       <c r="G317" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H317" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>866</v>
+      </c>
+      <c r="I317"/>
       <c r="J317" t="s">
-        <v>3327</v>
+        <v>3322</v>
       </c>
       <c r="K317"/>
       <c r="L317">
-        <v>69003</v>
+        <v>32230</v>
       </c>
       <c r="M317" t="s">
-        <v>183</v>
+        <v>3323</v>
       </c>
       <c r="N317" t="s">
-        <v>3328</v>
+        <v>1608</v>
       </c>
       <c r="O317"/>
       <c r="P317" t="s">
-        <v>3329</v>
+        <v>3324</v>
       </c>
       <c r="Q317"/>
-      <c r="R317" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R317"/>
+      <c r="S317"/>
+      <c r="T317"/>
+      <c r="U317"/>
       <c r="V317" t="s">
-        <v>3334</v>
+        <v>3325</v>
       </c>
       <c r="W317" t="s">
-        <v>3335</v>
+        <v>3326</v>
       </c>
     </row>
     <row r="318" spans="1:23">
       <c r="A318" t="s">
-        <v>3336</v>
-[...3 lines deleted...]
-      </c>
+        <v>3327</v>
+      </c>
+      <c r="B318"/>
       <c r="C318" t="s">
-        <v>294</v>
+        <v>110</v>
       </c>
       <c r="D318"/>
-      <c r="E318"/>
+      <c r="E318" t="s">
+        <v>3328</v>
+      </c>
       <c r="F318" t="s">
-        <v>26</v>
+        <v>311</v>
       </c>
       <c r="G318" t="s">
         <v>45</v>
       </c>
       <c r="H318" t="s">
-        <v>230</v>
+        <v>92</v>
       </c>
       <c r="I318"/>
       <c r="J318" t="s">
-        <v>3338</v>
+        <v>3329</v>
       </c>
       <c r="K318" t="s">
-        <v>3339</v>
-[...2 lines deleted...]
-        <v>63001</v>
+        <v>3330</v>
+      </c>
+      <c r="L318" t="s">
+        <v>2594</v>
       </c>
       <c r="M318" t="s">
-        <v>587</v>
+        <v>3331</v>
       </c>
       <c r="N318" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="O318"/>
       <c r="P318" t="s">
-        <v>1768</v>
+        <v>33</v>
       </c>
       <c r="Q318"/>
       <c r="R318" t="s">
-        <v>3341</v>
+        <v>3332</v>
       </c>
       <c r="S318" t="s">
-        <v>3342</v>
-[...8 lines deleted...]
-      <c r="W318"/>
+        <v>3333</v>
+      </c>
+      <c r="T318"/>
+      <c r="U318"/>
+      <c r="V318" t="s">
+        <v>3334</v>
+      </c>
+      <c r="W318" t="s">
+        <v>3335</v>
+      </c>
     </row>
     <row r="319" spans="1:23">
       <c r="A319" t="s">
-        <v>3345</v>
+        <v>3336</v>
       </c>
       <c r="B319" t="s">
-        <v>3346</v>
+        <v>3337</v>
       </c>
       <c r="C319" t="s">
         <v>24</v>
       </c>
       <c r="D319"/>
       <c r="E319" t="s">
-        <v>3347</v>
+        <v>3338</v>
       </c>
       <c r="F319" t="s">
-        <v>142</v>
+        <v>2591</v>
       </c>
       <c r="G319" t="s">
         <v>27</v>
       </c>
       <c r="H319" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I319"/>
       <c r="J319" t="s">
-        <v>3349</v>
+        <v>3339</v>
       </c>
       <c r="K319"/>
       <c r="L319">
-        <v>32300</v>
+        <v>66350</v>
       </c>
       <c r="M319" t="s">
-        <v>3350</v>
+        <v>3340</v>
       </c>
       <c r="N319" t="s">
-        <v>3351</v>
+        <v>102</v>
       </c>
       <c r="O319"/>
       <c r="P319" t="s">
-        <v>33</v>
+        <v>3341</v>
       </c>
       <c r="Q319"/>
       <c r="R319" t="s">
-        <v>3352</v>
+        <v>221</v>
       </c>
       <c r="S319" t="s">
-        <v>3353</v>
+        <v>3342</v>
       </c>
       <c r="T319" t="s">
-        <v>850</v>
+        <v>761</v>
       </c>
       <c r="U319" t="s">
-        <v>3354</v>
+        <v>3343</v>
       </c>
       <c r="V319" t="s">
-        <v>3355</v>
+        <v>3344</v>
       </c>
       <c r="W319" t="s">
-        <v>3356</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="320" spans="1:23">
       <c r="A320" t="s">
-        <v>3357</v>
+        <v>3346</v>
       </c>
       <c r="B320" t="s">
-        <v>3358</v>
+        <v>3347</v>
       </c>
       <c r="C320" t="s">
-        <v>139</v>
+        <v>24</v>
       </c>
       <c r="D320"/>
       <c r="E320" t="s">
-        <v>3359</v>
+        <v>3348</v>
       </c>
       <c r="F320" t="s">
-        <v>26</v>
+        <v>237</v>
       </c>
       <c r="G320" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H320" t="s">
         <v>92</v>
       </c>
       <c r="I320" t="s">
-        <v>3360</v>
+        <v>45</v>
       </c>
       <c r="J320" t="s">
-        <v>3361</v>
+        <v>3349</v>
       </c>
       <c r="K320"/>
       <c r="L320">
-        <v>31300</v>
+        <v>69003</v>
       </c>
       <c r="M320" t="s">
-        <v>764</v>
+        <v>183</v>
       </c>
       <c r="N320" t="s">
-        <v>32</v>
+        <v>3350</v>
       </c>
       <c r="O320"/>
       <c r="P320" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>3351</v>
+      </c>
+      <c r="Q320"/>
       <c r="R320" t="s">
-        <v>3363</v>
+        <v>3352</v>
       </c>
       <c r="S320" t="s">
-        <v>3364</v>
+        <v>3353</v>
       </c>
       <c r="T320" t="s">
-        <v>3365</v>
+        <v>3354</v>
       </c>
       <c r="U320" t="s">
-        <v>3366</v>
+        <v>3355</v>
       </c>
       <c r="V320" t="s">
-        <v>3367</v>
+        <v>3356</v>
       </c>
       <c r="W320" t="s">
-        <v>3368</v>
+        <v>3357</v>
       </c>
     </row>
     <row r="321" spans="1:23">
       <c r="A321" t="s">
-        <v>3369</v>
-[...1 lines deleted...]
-      <c r="B321"/>
+        <v>3358</v>
+      </c>
+      <c r="B321" t="s">
+        <v>3359</v>
+      </c>
       <c r="C321" t="s">
-        <v>139</v>
-[...6 lines deleted...]
-      </c>
+        <v>294</v>
+      </c>
+      <c r="D321"/>
+      <c r="E321"/>
       <c r="F321" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="G321" t="s">
         <v>45</v>
       </c>
       <c r="H321" t="s">
-        <v>922</v>
-[...3 lines deleted...]
-      </c>
+        <v>230</v>
+      </c>
+      <c r="I321"/>
       <c r="J321" t="s">
-        <v>3373</v>
-[...1 lines deleted...]
-      <c r="K321"/>
+        <v>3360</v>
+      </c>
+      <c r="K321" t="s">
+        <v>3361</v>
+      </c>
       <c r="L321">
-        <v>38000</v>
+        <v>63001</v>
       </c>
       <c r="M321" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="N321" t="s">
         <v>32</v>
       </c>
-      <c r="O321"/>
+      <c r="O321" t="s">
+        <v>3362</v>
+      </c>
       <c r="P321" t="s">
-        <v>33</v>
+        <v>1778</v>
       </c>
       <c r="Q321"/>
       <c r="R321" t="s">
-        <v>34</v>
+        <v>3363</v>
       </c>
       <c r="S321" t="s">
-        <v>3374</v>
+        <v>3364</v>
       </c>
       <c r="T321" t="s">
-        <v>3375</v>
+        <v>3365</v>
       </c>
       <c r="U321" t="s">
-        <v>3376</v>
-[...3 lines deleted...]
-      </c>
+        <v>3366</v>
+      </c>
+      <c r="V321"/>
       <c r="W321"/>
     </row>
     <row r="322" spans="1:23">
       <c r="A322" t="s">
-        <v>3378</v>
+        <v>3367</v>
       </c>
       <c r="B322" t="s">
-        <v>3379</v>
+        <v>3368</v>
       </c>
       <c r="C322" t="s">
-        <v>207</v>
+        <v>24</v>
       </c>
       <c r="D322"/>
       <c r="E322" t="s">
-        <v>3380</v>
+        <v>3369</v>
       </c>
       <c r="F322" t="s">
-        <v>3381</v>
+        <v>142</v>
       </c>
       <c r="G322" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H322" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
       <c r="I322" t="s">
-        <v>3382</v>
+        <v>3370</v>
       </c>
       <c r="J322" t="s">
-        <v>3383</v>
+        <v>3371</v>
       </c>
       <c r="K322"/>
       <c r="L322">
-        <v>73000</v>
+        <v>32300</v>
       </c>
       <c r="M322" t="s">
-        <v>101</v>
+        <v>3372</v>
       </c>
       <c r="N322" t="s">
-        <v>1685</v>
-[...3 lines deleted...]
-      </c>
+        <v>3373</v>
+      </c>
+      <c r="O322"/>
       <c r="P322" t="s">
-        <v>3385</v>
+        <v>33</v>
       </c>
       <c r="Q322"/>
       <c r="R322" t="s">
-        <v>1363</v>
+        <v>3374</v>
       </c>
       <c r="S322" t="s">
-        <v>3386</v>
-[...1 lines deleted...]
-      <c r="T322"/>
+        <v>3375</v>
+      </c>
+      <c r="T322" t="s">
+        <v>836</v>
+      </c>
       <c r="U322" t="s">
-        <v>3387</v>
+        <v>3376</v>
       </c>
       <c r="V322" t="s">
-        <v>3388</v>
+        <v>3377</v>
       </c>
       <c r="W322" t="s">
-        <v>3389</v>
+        <v>3378</v>
       </c>
     </row>
     <row r="323" spans="1:23">
       <c r="A323" t="s">
-        <v>3390</v>
-[...1 lines deleted...]
-      <c r="B323"/>
+        <v>3379</v>
+      </c>
+      <c r="B323" t="s">
+        <v>3380</v>
+      </c>
       <c r="C323" t="s">
-        <v>759</v>
+        <v>139</v>
       </c>
       <c r="D323"/>
       <c r="E323" t="s">
-        <v>3391</v>
+        <v>3381</v>
       </c>
       <c r="F323" t="s">
         <v>26</v>
       </c>
       <c r="G323" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H323" t="s">
-        <v>922</v>
-[...1 lines deleted...]
-      <c r="I323"/>
+        <v>92</v>
+      </c>
+      <c r="I323" t="s">
+        <v>3382</v>
+      </c>
       <c r="J323" t="s">
-        <v>3392</v>
+        <v>3383</v>
       </c>
       <c r="K323"/>
       <c r="L323">
-        <v>38100</v>
+        <v>31300</v>
       </c>
       <c r="M323" t="s">
-        <v>580</v>
+        <v>750</v>
       </c>
       <c r="N323" t="s">
-        <v>3393</v>
+        <v>32</v>
       </c>
       <c r="O323"/>
       <c r="P323" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="Q323"/>
+        <v>147</v>
+      </c>
+      <c r="Q323" t="s">
+        <v>3384</v>
+      </c>
       <c r="R323" t="s">
-        <v>54</v>
+        <v>3385</v>
       </c>
       <c r="S323" t="s">
-        <v>3394</v>
+        <v>3386</v>
       </c>
       <c r="T323" t="s">
-        <v>3395</v>
+        <v>3387</v>
       </c>
       <c r="U323" t="s">
-        <v>3396</v>
-[...1 lines deleted...]
-      <c r="V323"/>
+        <v>3388</v>
+      </c>
+      <c r="V323" t="s">
+        <v>3389</v>
+      </c>
       <c r="W323" t="s">
-        <v>3397</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" t="s">
-        <v>3398</v>
+        <v>3391</v>
       </c>
       <c r="B324"/>
       <c r="C324" t="s">
-        <v>759</v>
-[...1 lines deleted...]
-      <c r="D324"/>
+        <v>139</v>
+      </c>
+      <c r="D324" t="s">
+        <v>3392</v>
+      </c>
       <c r="E324" t="s">
-        <v>3399</v>
+        <v>3393</v>
       </c>
       <c r="F324" t="s">
-        <v>3400</v>
+        <v>91</v>
       </c>
       <c r="G324" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H324" t="s">
-        <v>922</v>
-[...1 lines deleted...]
-      <c r="I324"/>
+        <v>908</v>
+      </c>
+      <c r="I324" t="s">
+        <v>3394</v>
+      </c>
       <c r="J324" t="s">
-        <v>3401</v>
+        <v>3395</v>
       </c>
       <c r="K324"/>
       <c r="L324">
-        <v>34000</v>
+        <v>38000</v>
       </c>
       <c r="M324" t="s">
-        <v>145</v>
+        <v>580</v>
       </c>
       <c r="N324" t="s">
         <v>32</v>
       </c>
       <c r="O324"/>
       <c r="P324" t="s">
         <v>33</v>
       </c>
       <c r="Q324"/>
       <c r="R324" t="s">
-        <v>3402</v>
+        <v>34</v>
       </c>
       <c r="S324" t="s">
-        <v>3403</v>
+        <v>3396</v>
       </c>
       <c r="T324" t="s">
-        <v>3404</v>
+        <v>3397</v>
       </c>
       <c r="U324" t="s">
-        <v>3405</v>
+        <v>3398</v>
       </c>
       <c r="V324" t="s">
-        <v>3406</v>
-[...3 lines deleted...]
-      </c>
+        <v>3399</v>
+      </c>
+      <c r="W324"/>
     </row>
     <row r="325" spans="1:23">
       <c r="A325" t="s">
-        <v>3408</v>
+        <v>3400</v>
       </c>
       <c r="B325" t="s">
-        <v>3409</v>
+        <v>3401</v>
       </c>
       <c r="C325" t="s">
-        <v>24</v>
+        <v>207</v>
       </c>
       <c r="D325"/>
       <c r="E325" t="s">
-        <v>3410</v>
+        <v>3402</v>
       </c>
       <c r="F325" t="s">
-        <v>1372</v>
+        <v>3403</v>
       </c>
       <c r="G325" t="s">
         <v>45</v>
       </c>
       <c r="H325" t="s">
-        <v>92</v>
+        <v>113</v>
       </c>
       <c r="I325" t="s">
-        <v>45</v>
+        <v>3404</v>
       </c>
       <c r="J325" t="s">
-        <v>3411</v>
+        <v>3405</v>
       </c>
       <c r="K325"/>
       <c r="L325">
-        <v>69003</v>
+        <v>73000</v>
       </c>
       <c r="M325" t="s">
-        <v>80</v>
+        <v>101</v>
       </c>
       <c r="N325" t="s">
-        <v>1395</v>
-[...1 lines deleted...]
-      <c r="O325"/>
+        <v>1695</v>
+      </c>
+      <c r="O325" t="s">
+        <v>3406</v>
+      </c>
       <c r="P325" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>3407</v>
+      </c>
+      <c r="Q325"/>
       <c r="R325" t="s">
-        <v>417</v>
+        <v>1359</v>
       </c>
       <c r="S325" t="s">
-        <v>3413</v>
-[...3 lines deleted...]
-      </c>
+        <v>3408</v>
+      </c>
+      <c r="T325"/>
       <c r="U325" t="s">
-        <v>3414</v>
+        <v>3409</v>
       </c>
       <c r="V325" t="s">
-        <v>3415</v>
+        <v>3410</v>
       </c>
       <c r="W325" t="s">
-        <v>3416</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="326" spans="1:23">
       <c r="A326" t="s">
-        <v>3417</v>
+        <v>3412</v>
       </c>
       <c r="B326"/>
       <c r="C326" t="s">
-        <v>110</v>
+        <v>745</v>
       </c>
       <c r="D326"/>
       <c r="E326" t="s">
-        <v>3418</v>
+        <v>3413</v>
       </c>
       <c r="F326" t="s">
-        <v>739</v>
+        <v>26</v>
       </c>
       <c r="G326" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H326" t="s">
-        <v>1126</v>
+        <v>908</v>
       </c>
       <c r="I326"/>
       <c r="J326" t="s">
-        <v>3419</v>
-[...3 lines deleted...]
-      </c>
+        <v>3414</v>
+      </c>
+      <c r="K326"/>
       <c r="L326">
-        <v>31520</v>
+        <v>38100</v>
       </c>
       <c r="M326" t="s">
-        <v>3421</v>
+        <v>580</v>
       </c>
       <c r="N326" t="s">
-        <v>220</v>
+        <v>3415</v>
       </c>
       <c r="O326"/>
       <c r="P326" t="s">
-        <v>3422</v>
+        <v>388</v>
       </c>
       <c r="Q326"/>
       <c r="R326" t="s">
-        <v>3423</v>
+        <v>54</v>
       </c>
       <c r="S326" t="s">
-        <v>3424</v>
+        <v>3416</v>
       </c>
       <c r="T326" t="s">
-        <v>3425</v>
+        <v>3417</v>
       </c>
       <c r="U326" t="s">
-        <v>3426</v>
+        <v>3418</v>
       </c>
       <c r="V326"/>
-      <c r="W326"/>
+      <c r="W326" t="s">
+        <v>3419</v>
+      </c>
     </row>
     <row r="327" spans="1:23">
       <c r="A327" t="s">
-        <v>3427</v>
-[...3 lines deleted...]
-      </c>
+        <v>3420</v>
+      </c>
+      <c r="B327"/>
       <c r="C327" t="s">
-        <v>42</v>
+        <v>745</v>
       </c>
       <c r="D327"/>
       <c r="E327" t="s">
-        <v>3429</v>
+        <v>3421</v>
       </c>
       <c r="F327" t="s">
-        <v>3430</v>
+        <v>3422</v>
       </c>
       <c r="G327" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H327" t="s">
-        <v>1913</v>
+        <v>908</v>
       </c>
       <c r="I327"/>
       <c r="J327" t="s">
-        <v>3431</v>
-[...3 lines deleted...]
-      </c>
+        <v>3423</v>
+      </c>
+      <c r="K327"/>
       <c r="L327">
-        <v>74100</v>
+        <v>34000</v>
       </c>
       <c r="M327" t="s">
-        <v>3433</v>
+        <v>145</v>
       </c>
       <c r="N327" t="s">
-        <v>3434</v>
+        <v>32</v>
       </c>
       <c r="O327"/>
       <c r="P327" t="s">
-        <v>3435</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q327"/>
       <c r="R327" t="s">
-        <v>3437</v>
+        <v>3424</v>
       </c>
       <c r="S327" t="s">
-        <v>3438</v>
+        <v>3425</v>
       </c>
       <c r="T327" t="s">
-        <v>3439</v>
+        <v>3426</v>
       </c>
       <c r="U327" t="s">
-        <v>3440</v>
+        <v>3427</v>
       </c>
       <c r="V327" t="s">
-        <v>3441</v>
+        <v>3428</v>
       </c>
       <c r="W327" t="s">
-        <v>3442</v>
+        <v>3429</v>
       </c>
     </row>
     <row r="328" spans="1:23">
       <c r="A328" t="s">
-        <v>3443</v>
+        <v>3430</v>
       </c>
       <c r="B328" t="s">
-        <v>3444</v>
+        <v>3431</v>
       </c>
       <c r="C328" t="s">
         <v>24</v>
       </c>
       <c r="D328"/>
       <c r="E328" t="s">
-        <v>3445</v>
+        <v>3432</v>
       </c>
       <c r="F328" t="s">
-        <v>3446</v>
+        <v>1368</v>
       </c>
       <c r="G328" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="H328" t="s">
-        <v>962</v>
+        <v>92</v>
       </c>
       <c r="I328" t="s">
-        <v>3447</v>
+        <v>45</v>
       </c>
       <c r="J328" t="s">
-        <v>3448</v>
+        <v>3433</v>
       </c>
       <c r="K328"/>
       <c r="L328">
-        <v>31200</v>
+        <v>69003</v>
       </c>
       <c r="M328" t="s">
-        <v>764</v>
+        <v>80</v>
       </c>
       <c r="N328" t="s">
-        <v>3449</v>
+        <v>1391</v>
       </c>
       <c r="O328"/>
       <c r="P328" t="s">
-        <v>2430</v>
-[...1 lines deleted...]
-      <c r="Q328"/>
+        <v>147</v>
+      </c>
+      <c r="Q328" t="s">
+        <v>3434</v>
+      </c>
       <c r="R328" t="s">
+        <v>417</v>
+      </c>
+      <c r="S328" t="s">
+        <v>3435</v>
+      </c>
+      <c r="T328" t="s">
+        <v>1192</v>
+      </c>
+      <c r="U328" t="s">
+        <v>3436</v>
+      </c>
+      <c r="V328" t="s">
+        <v>3437</v>
+      </c>
+      <c r="W328" t="s">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="329" spans="1:23">
+      <c r="A329" t="s">
+        <v>3439</v>
+      </c>
+      <c r="B329"/>
+      <c r="C329" t="s">
+        <v>110</v>
+      </c>
+      <c r="D329"/>
+      <c r="E329" t="s">
+        <v>3440</v>
+      </c>
+      <c r="F329" t="s">
+        <v>725</v>
+      </c>
+      <c r="G329" t="s">
+        <v>27</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I329"/>
+      <c r="J329" t="s">
+        <v>3441</v>
+      </c>
+      <c r="K329" t="s">
+        <v>3442</v>
+      </c>
+      <c r="L329">
+        <v>31520</v>
+      </c>
+      <c r="M329" t="s">
+        <v>3443</v>
+      </c>
+      <c r="N329" t="s">
+        <v>220</v>
+      </c>
+      <c r="O329"/>
+      <c r="P329" t="s">
+        <v>3444</v>
+      </c>
+      <c r="Q329"/>
+      <c r="R329" t="s">
+        <v>3445</v>
+      </c>
+      <c r="S329" t="s">
+        <v>3446</v>
+      </c>
+      <c r="T329" t="s">
+        <v>3447</v>
+      </c>
+      <c r="U329" t="s">
+        <v>3448</v>
+      </c>
+      <c r="V329"/>
+      <c r="W329"/>
+    </row>
+    <row r="330" spans="1:23">
+      <c r="A330" t="s">
+        <v>3449</v>
+      </c>
+      <c r="B330" t="s">
         <v>3450</v>
       </c>
-      <c r="S328" t="s">
+      <c r="C330" t="s">
+        <v>42</v>
+      </c>
+      <c r="D330"/>
+      <c r="E330" t="s">
         <v>3451</v>
       </c>
-      <c r="T328" t="s">
-[...2 lines deleted...]
-      <c r="U328" t="s">
+      <c r="F330" t="s">
         <v>3452</v>
       </c>
-      <c r="V328" t="s">
+      <c r="G330" t="s">
+        <v>45</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1923</v>
+      </c>
+      <c r="I330"/>
+      <c r="J330" t="s">
         <v>3453</v>
       </c>
-      <c r="W328" t="s">
+      <c r="K330" t="s">
         <v>3454</v>
+      </c>
+      <c r="L330">
+        <v>74100</v>
+      </c>
+      <c r="M330" t="s">
+        <v>3455</v>
+      </c>
+      <c r="N330" t="s">
+        <v>3456</v>
+      </c>
+      <c r="O330"/>
+      <c r="P330" t="s">
+        <v>3457</v>
+      </c>
+      <c r="Q330" t="s">
+        <v>3458</v>
+      </c>
+      <c r="R330" t="s">
+        <v>3459</v>
+      </c>
+      <c r="S330" t="s">
+        <v>3460</v>
+      </c>
+      <c r="T330" t="s">
+        <v>3461</v>
+      </c>
+      <c r="U330" t="s">
+        <v>3462</v>
+      </c>
+      <c r="V330" t="s">
+        <v>3463</v>
+      </c>
+      <c r="W330" t="s">
+        <v>3464</v>
+      </c>
+    </row>
+    <row r="331" spans="1:23">
+      <c r="A331" t="s">
+        <v>3465</v>
+      </c>
+      <c r="B331" t="s">
+        <v>3466</v>
+      </c>
+      <c r="C331" t="s">
+        <v>24</v>
+      </c>
+      <c r="D331"/>
+      <c r="E331" t="s">
+        <v>3467</v>
+      </c>
+      <c r="F331" t="s">
+        <v>3468</v>
+      </c>
+      <c r="G331" t="s">
+        <v>27</v>
+      </c>
+      <c r="H331" t="s">
+        <v>948</v>
+      </c>
+      <c r="I331" t="s">
+        <v>3469</v>
+      </c>
+      <c r="J331" t="s">
+        <v>3470</v>
+      </c>
+      <c r="K331"/>
+      <c r="L331">
+        <v>31200</v>
+      </c>
+      <c r="M331" t="s">
+        <v>750</v>
+      </c>
+      <c r="N331" t="s">
+        <v>3471</v>
+      </c>
+      <c r="O331"/>
+      <c r="P331" t="s">
+        <v>2447</v>
+      </c>
+      <c r="Q331"/>
+      <c r="R331" t="s">
+        <v>3472</v>
+      </c>
+      <c r="S331" t="s">
+        <v>3473</v>
+      </c>
+      <c r="T331" t="s">
+        <v>2615</v>
+      </c>
+      <c r="U331" t="s">
+        <v>3474</v>
+      </c>
+      <c r="V331" t="s">
+        <v>3475</v>
+      </c>
+      <c r="W331" t="s">
+        <v>3476</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">