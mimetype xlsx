--- v1 (2026-06-20)
+++ v2 (2026-08-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="liste_acteurs_toutes" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3477">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3524">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Sigle</t>
   </si>
   <si>
     <t>Type de structure</t>
   </si>
   <si>
     <t>Type de structure - autre</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Thématique(s) en lien</t>
   </si>
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Territoire d’intervention</t>
   </si>
   <si>
@@ -138,53 +138,50 @@
     <t>Tout public</t>
   </si>
   <si>
     <t>Laure</t>
   </si>
   <si>
     <t>Niatel</t>
   </si>
   <si>
     <t>Coordinatrice</t>
   </si>
   <si>
     <t>eveil@3paformation.fr</t>
   </si>
   <si>
     <t>05 61 08 11 30</t>
   </si>
   <si>
     <t>https://www.3paformation.fr/</t>
   </si>
   <si>
     <t>A.N.I.S. Etoilé (Agriculture, Nutrition, Interculturel, Solidarités)</t>
   </si>
   <si>
     <t>ANIS Etoilé</t>
-  </si>
-[...1 lines deleted...]
-    <t>Autres associations</t>
   </si>
   <si>
     <t>A.N.I.S. Etoilé (Agriculture, Nutrition, Interculturel, Solidarités) www.anisetoile.org  est une association agréée Jeunesse et Education Populaire qui a pour objectif d'élaborer et de conduire des projets en éducation à l'alimentation. 
 L'association considère l'alimentation comme un moyen de construire des liens et des : 
 	relations saines à soi-même, à sa santé, 
 	relations solidaires aux autres, à sa culture, à la culture de l'autre, 
 	relations saines et durables à la terre, à la nature cultivée ou sauvage, à l'ensemble des êtres vivants sur un territoire agri-alimentaire avec des ressources limités pour les générations actuelles et à venir   
 Dans notre perspective, l'éducation à l'alimentation est plurielle. Elle a pour principale objet le développement d'une compréhension globale, systémique des rapports entre alimentation, santé, cultures, environnement, économie et sociétés. 
  </t>
   </si>
   <si>
     <t>Changements climatiques, Alimentation et Agriculture, Santé-Environnement</t>
   </si>
   <si>
     <t>Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>Départements, Régions</t>
   </si>
   <si>
     <t>Auvergne Rhône-Alpes</t>
   </si>
   <si>
     <t>Marmilhat</t>
   </si>
@@ -203,50 +200,53 @@
   <si>
     <t>scolaires de la maternelle à l'Université - Jeunes en milieu hors scolaire - Personnes en situation de handicap - Professionnels de l'animation, ¨Professionnels de la petite enfance, Professionnels de la restauration collective</t>
   </si>
   <si>
     <t>Nathalie</t>
   </si>
   <si>
     <t>GREGORIS</t>
   </si>
   <si>
     <t>Coordinatrice Régionale</t>
   </si>
   <si>
     <t>contact@anisetoile.org</t>
   </si>
   <si>
     <t>0644935107</t>
   </si>
   <si>
     <t>https://www.anisetoile.org/association/</t>
   </si>
   <si>
     <t>Acepp38</t>
   </si>
   <si>
+    <t>Structure d'accueil petite enfance</t>
+  </si>
+  <si>
     <t>L'acepp38 est une fédération qui interviens sur les champs de la petite enfance et de la parentalité.
 Nous intervenons auprès des structures petite enfance et des familles pour le bien-être des tout-petits. Nos actions de promotion de la santé concernent les thèmes suivants : égalité filles-garçons, accompagnement des usages des écrans, place de la nature, gestion des émotions et accompagnement de la parentalité avec un dispositif itinérant d'aller vers.</t>
   </si>
   <si>
     <t>Nature et Santé, Environnement intérieur</t>
   </si>
   <si>
     <t>Isère</t>
   </si>
   <si>
     <t>132 impasse des hortensias</t>
   </si>
   <si>
     <t>38 430</t>
   </si>
   <si>
     <t>Saint Jean de Moirans</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Formation</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Parents, Professionnels</t>
   </si>
   <si>
@@ -293,87 +293,93 @@
   <si>
     <t>Animations en milieu scolaire</t>
   </si>
   <si>
     <t>Vincent</t>
   </si>
   <si>
     <t>Gissinger</t>
   </si>
   <si>
     <t>Chef de projet</t>
   </si>
   <si>
     <t>vincent.gissinger@acoucite.org</t>
   </si>
   <si>
     <t>04 72 91 86 00</t>
   </si>
   <si>
     <t>https://www.acoucite.org</t>
   </si>
   <si>
     <t>ADEIC LR</t>
   </si>
   <si>
+    <t>Autres associations</t>
+  </si>
+  <si>
     <t>L'Association de Défense, d'Éducation et d'Information des Consommateurs du Languedoc-Roussillon fait partie du réseau national de l'Adéic, une des 15 associations nationales agréées  pour représenter les consommateurs et défendre leurs intérêts. La spécificité de l'Adéic est de mettre l'accent sur l'éducation des jeunes consommateurs et sur la prévention des problèmes auxquels peuvent être confrontés les adultes.</t>
   </si>
   <si>
     <t>Alimentation et Agriculture</t>
   </si>
   <si>
     <t>Régions</t>
   </si>
   <si>
     <t>4 rue Jean Bouin</t>
   </si>
   <si>
     <t>Nîmes</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Conseils, expertise, Autre</t>
   </si>
   <si>
     <t>07 82 76 30 48</t>
   </si>
   <si>
     <t>https://www.adeic.fr/placemarks/adeic-languedoc-roussillon/</t>
   </si>
   <si>
     <t>Agate</t>
   </si>
   <si>
     <t>Agence Alpine des Territoires, Agate oeuvre auprès des collectivités et des territoires. Elle intervient dans le champs de l'éducation à l'environnement sur l'enjeu santé-environnement via les jardins, l'alimentation, l'écomibilité, le changement climatique et l'économie circulaire.</t>
   </si>
   <si>
     <t>25 rue Jean Pellerin</t>
   </si>
   <si>
     <t>Chambéry</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Animation de réseau, dialogue territorial</t>
+  </si>
+  <si>
+    <t>Professionnels, Élus</t>
   </si>
   <si>
     <t>Cendrine</t>
   </si>
   <si>
     <t>Gottot</t>
   </si>
   <si>
     <t>Chargée de mission EEDD-éco interprète</t>
   </si>
   <si>
     <t>Cendrine.gottot@agate-territoire.fr</t>
   </si>
   <si>
     <t>04 79 68 53 00</t>
   </si>
   <si>
     <t>https://agate-territoires.fr/velo-mixeur/</t>
   </si>
   <si>
     <t>AGENCE ENVIRONNEMENT &amp; SANTE</t>
   </si>
   <si>
     <t>Entreprise</t>
   </si>
@@ -509,117 +515,147 @@
   <si>
     <t>Mathilde</t>
   </si>
   <si>
     <t>Chargée de projet Animation One Health</t>
   </si>
   <si>
     <t>mathilde.cohen@arb-occitanie.fr</t>
   </si>
   <si>
     <t>04 67 17 87 46</t>
   </si>
   <si>
     <t>https://www.arb-occitanie.fr/</t>
   </si>
   <si>
     <t>Agence Régionale de Santé - Délégation départementale de l'Ardèche - Service Santé-Environnement</t>
   </si>
   <si>
     <t>ARS-DD07-SE</t>
   </si>
   <si>
     <t>Service de l’Etat et assimilés</t>
   </si>
   <si>
-    <t>Les directeurs sont rattachés au directeur général de l'ARS et sont placés sous son autorité. Ils représentent le directeur général dans les territoires et exercent, par sa délégation, l'autorité hiérarchique sur les agents des délégations. Les agents de la délégation départementale sont rattachés hiérarchiquement au directeur de la délégation, et fonctionnellement aux directions métiers du siège. Ainsi s'opère l'articulation optimale entre métiers et territoires. Les agents des territoires sont les référents pour toute la région sur certaines thématiques et participent, avec les agents du siège, aux projets conduits par les équipes projets. Ainsi, en matière d'Education à la Santé-Environnement par exemple, sous le couvert du chef du service santé-environnement, les chefs des 3 unités du service peuvent être référents de la région pour des projets menés localement (avis, suivi de projet...). Le service peut aussi être initiateur de projets menés avec des partenaires (IREPS, UNISCITE, collectivités...) ou en propre (sur l'ambroisie, les moustiques tigre... : conférences, diffusion d'outils pédagogiques...).</t>
-[...2 lines deleted...]
-    <t>Ondes électromagnétiques, Air Extérieur, Environnement sonore, Aménagement du territoire, Eau, Environnement intérieur</t>
+    <t>Les directeurs sont rattachés au directeur général de l'ARS et sont placés sous son autorité. Ils représentent le directeur général dans les territoires et exercent, par sa délégation, l'autorité hiérarchique sur les agents des délégations. Les agents de la délégation départementale sont rattachés hiérarchiquement au directeur de la délégation, et fonctionnellement aux directions métiers du siège. Ainsi s'opère l'articulation optimale entre métiers et territoires. Les agents des territoires sont les référents pour toute la région sur certaines thématiques et participent, avec les agents du siège, aux projets conduits par les équipes projets. Ainsi, en matière d'Education à la Santé-Environnement par exemple, sous le couvert du chef du service santé-environnement, les chefs des 3 unités du service peuvent être référents de la région pour des projets menés localement (avis, suivi de projet...). Le service peut aussi être initiateur de projets menés avec des partenaires ou en propre.</t>
+  </si>
+  <si>
+    <t>Ondes électromagnétiques, Nature et Santé, Air Extérieur, Environnement sonore, Changements climatiques, Aménagement du territoire, Eau, Environnement intérieur, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Commune, Intercommunalité, Départements</t>
+  </si>
+  <si>
+    <t>2 place Simone Veil</t>
+  </si>
+  <si>
+    <t>07000</t>
+  </si>
+  <si>
+    <t>PRIVAS</t>
+  </si>
+  <si>
+    <t>Information, communication, sensibilisation, Education, animation, médiation, Plaidoyer, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
+  </si>
+  <si>
+    <t>Fabrice</t>
+  </si>
+  <si>
+    <t>GOUEDO</t>
+  </si>
+  <si>
+    <t>ingénieur Santé-environnement</t>
+  </si>
+  <si>
+    <t>fabrice.gouedo@ars.sante.fr</t>
+  </si>
+  <si>
+    <t>0426209211</t>
+  </si>
+  <si>
+    <t>https://www.auvergne-rhone-alpes.ars.sante.fr/</t>
+  </si>
+  <si>
+    <t>Agence Régionale de Santé ARA - Délégation de la Savoie</t>
+  </si>
+  <si>
+    <t>ARS</t>
+  </si>
+  <si>
+    <t>L'ARS adapte, pilote et met en œuvre, dans la région, les politiques interministérielles de santé, elle prévient notamment les risques et promeut un environnement favorable à la santé. L'ARS participe à la définition et au pilotage des stratégies d'éducation en santé-environnement, et finance les projets du local au régional. Elle peut contribuer à certains projets de par ses compétences techniques et juridiques (conférences, création et prêt d'outils pédagogiques, diffusion de plaquettes et affiches, accompagnement de jeunes en service civique...).</t>
+  </si>
+  <si>
+    <t>Savoie</t>
+  </si>
+  <si>
+    <t>94 boulevard de Bellevue</t>
+  </si>
+  <si>
+    <t>Information, communication, sensibilisation, Plaidoyer, Conseils, expertise, Animation de réseau, dialogue territorial, Offre documentaire</t>
+  </si>
+  <si>
+    <t>ARA</t>
+  </si>
+  <si>
+    <t>ars-dt73-environnement-sante@ars.sante.fr</t>
+  </si>
+  <si>
+    <t>04 69 85 52 91</t>
+  </si>
+  <si>
+    <t>Agence Régionale de Santé ARA - Délégation Départementale de l'Ardèche</t>
+  </si>
+  <si>
+    <t>ARS ARA - DD07</t>
+  </si>
+  <si>
+    <t>Les agents des délégation départementales sont les référents pour toute la région sur certaines thématiques et participent, avec les agents du siège, aux projets conduits par les équipes projets, ce qui est notamment le cas pour la mise en oeuvre des actions d'Education en Santé-Environnement prévues par le Plan Régional Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Air Extérieur, Environnement sonore, Aménagement du territoire, Eau, Déchets, Environnement intérieur, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Ardèche</t>
   </si>
   <si>
     <t>Avenue Moulin de Madame</t>
   </si>
   <si>
-    <t>07000</t>
-[...40 lines deleted...]
-  <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Plaidoyer, Conseils, expertise, Animation de réseau, dialogue territorial, Formation, Offre documentaire</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Tout public</t>
   </si>
   <si>
     <t>0426209213</t>
   </si>
   <si>
     <t>Agence Régionale de Santé Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>ARS ARA</t>
-  </si>
-[...1 lines deleted...]
-    <t>L'ARS adapte, pilote et met en œuvre, dans la région, les politiques interministérielles de santé, elle prévient notamment les risques et promeut un environnement favorable à la santé. L'ARS participe à la définition et au pilotage des stratégies d'éducation en santé-environnement, et finance les projets du local au régional. Elle peut contribuer à certains projets de par ses compétences techniques et juridiques (conférences, création et prêt d'outils pédagogiques, diffusion de plaquettes et affiches, accompagnement de jeunes en service civique...).</t>
   </si>
   <si>
     <t>Nature et Santé, Air Extérieur, Environnement sonore, Aménagement du territoire, Eau, Environnement intérieur</t>
   </si>
   <si>
     <t>Région Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>241 Rue Garibaldi</t>
   </si>
   <si>
     <t>CS 93383</t>
   </si>
   <si>
     <t>LYON</t>
   </si>
   <si>
     <t>Conseils, expertise</t>
   </si>
   <si>
     <t>Bruno</t>
   </si>
   <si>
     <t>FABRES</t>
   </si>
@@ -655,50 +691,94 @@
     <t>63000 Clermont-Ferrand</t>
   </si>
   <si>
     <t>CLERMONT FERRAND</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Plaidoyer, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation, Offre documentaire</t>
   </si>
   <si>
     <t>gilles</t>
   </si>
   <si>
     <t>bidet</t>
   </si>
   <si>
     <t>Responsable pôle Santé-environnement</t>
   </si>
   <si>
     <t>gilles.bidet@ars.sante.fr</t>
   </si>
   <si>
     <t>0481106121</t>
   </si>
   <si>
     <t>https://www.ars.auvergne-rhone-alpes.sante.fr</t>
+  </si>
+  <si>
+    <t>Agglo Pays d'Issoire</t>
+  </si>
+  <si>
+    <t>API</t>
+  </si>
+  <si>
+    <t>Collectivité locale</t>
+  </si>
+  <si>
+    <t>Située au sud du département du Puy-de-Dôme, dans la grande région Auvergne-Rhône-Alpes, l'Agglo Pays d'Issoire se compose de 87 communes et 57 000 habitants.
+Issoire, la ville centre, est l'une des 4 sous-préfecture du Puy-de-Dôme. Elle compte 15 000 habitants.
+ </t>
+  </si>
+  <si>
+    <t>Intercommunalité</t>
+  </si>
+  <si>
+    <t>Agglo pays d'issoire: 87 communes</t>
+  </si>
+  <si>
+    <t>20 rue de la liberté</t>
+  </si>
+  <si>
+    <t>Issoire</t>
+  </si>
+  <si>
+    <t>Ellora</t>
+  </si>
+  <si>
+    <t>GIBSON</t>
+  </si>
+  <si>
+    <t>Coordinatrice du contrat local de santé</t>
+  </si>
+  <si>
+    <t>ELLORA.GIBSON@CAPISSOIRE.FR</t>
+  </si>
+  <si>
+    <t>0635318544</t>
+  </si>
+  <si>
+    <t>https://capissoire.fr</t>
   </si>
   <si>
     <t>AGIR pour la santé des générations futures</t>
   </si>
   <si>
     <t>AGIR</t>
   </si>
   <si>
     <t>Association du domaine de la promotion de la santé</t>
   </si>
   <si>
     <t>L'association "Agir pour la santé des générations futures" est rattachée à l'Agence Primum Non Nocere. Cette association a pour vocation la sensibilisation grand public à la santé environnementale. </t>
   </si>
   <si>
     <t>Régions, Autres (National, Europe)</t>
   </si>
   <si>
     <t>5 bis rue Franklin</t>
   </si>
   <si>
     <t>Béziers</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Parents</t>
   </si>
@@ -770,50 +850,59 @@
 Rigueur scientifique
 Humilité
 Urgence
 Notre approche
 La santé planétaire est un approche globale de la notion de santé, reliant différentes disciplines scientifiques (biologie, écologie, climatologie, anthropologie, etc.) et pratiques (médecines humaine et vétérinaire, architecture, agronomie, etc.).
 La santé planétaire éclaire les relations complexes qui nous lient aux écosystèmes terrestes. Le constat est sans appel : notre santé et notre bien-être dépendent de ceux de tous les autres êtres vivants.
 Il en découle qu'en prenant soin de la santé du vivant, nous prenons soin de nous-mêmes. Cette notion de co−bénéfices est au coeur de notre approche.
 Œuvrer pour la Santé Planétaire
 Nos actions en faveur de la santé planétaire sont guidées par la recherche de co−bénéfices : la plupart des stratégies d'atténuation et d'adaptation au changement climatique et environnemental améliorent également la santé et le bien-être des populations.
 Nos actions en faveur de la santé planétaire s'articulent autour de 4 axes principaux : 
 	Sensibiliser &amp; Éduquer
 	Mobiliser &amp; Participer
 	Proposer &amp; Influencer
 	Agir &amp; Soutenir</t>
   </si>
   <si>
     <t>Autres (National, Europe)</t>
   </si>
   <si>
     <t>Matafanière</t>
   </si>
   <si>
     <t>Saint-Genis-les-Ollières</t>
   </si>
   <si>
+    <t>Santé</t>
+  </si>
+  <si>
+    <t>Planétaire</t>
+  </si>
+  <si>
+    <t>contact@santeplanetaire.org</t>
+  </si>
+  <si>
     <t>https://santeplanetaire.org/</t>
   </si>
   <si>
     <t>ANA - CPIE Ariège</t>
   </si>
   <si>
     <t>Centre permanant d'initiative pour l'environnement Ariège</t>
   </si>
   <si>
     <t>L'Ana-Conservatoire d'espaces naturels Ariège se consacre à l'étude de la biodiversité, des milieux naturels, de la faune et de la flore, et aux relations qui lient l'humain et la nature, à l'échelle du département de l'Ariège. Sa politique vise à favoriser l'ouverture en s'appuyant sur le dialogue et une dynamique de partenariat continue.
 Sa vocation se décline en quatre axe :
 	Connaître : enrichir la connaissance dans le domaine des sciences naturalistes,
 	Transmettre et valoriser : mettre la somme de ces connaissance à la disposition du plus large public, dans le respect de l'éthique morale et scientifique et mettre en lumière la richesse du patrimoine naturel, à travers divers supports,
 	Préserver : protéger les milieux et les espèces en tenant compte des enjeux liés aux activités humaines,
 	Accompagner : permettre aux acteur-rices du territoire de prendre en compte et de valoriser la biodiversité locale.
 Les compétences de l'Ana-Conservatoire d'espaces naturels Ariège :
 	Les études et l'expertise : pour développer la connaissance et les sciences naturalistes,
 	La gestion des espèces et espaces naturels pour concilier développement des espèces et utilisation des espaces par l'humain,
 	La sensibilisation, l'éducation et la formation de tous les publics pour la préservation et le respect de l'environnement,
 	L'accompagnement des territoires et la valorisation de la biodiversité locale, pour mieux intégrer les enjeux environnementaux dans les politiques territoriales.
 Le Centre Permanents d'Initiative pour l'Environnement (CPIE) :
 L'association a été labelisée en CPIE en 2006. Ce label reconnaît la qualité des actions réalisées, la diversification des champs d'action, des thématiques d'intervention, ainsi qu'une réelle implantation territoriale. </t>
   </si>
   <si>
     <t>Nature et Santé, Air Extérieur, Eau, Santé-Environnement</t>
@@ -883,53 +972,50 @@
   <si>
     <t>animatrice nature</t>
   </si>
   <si>
     <t>sandrine.fouilloux@outlook.com</t>
   </si>
   <si>
     <t>09.67.36.56.69</t>
   </si>
   <si>
     <t>http://www.facebook.com/sandrine.fouilloux</t>
   </si>
   <si>
     <t>APIEU Mille feuilles</t>
   </si>
   <si>
     <t>APIEU : Atelier Permanent d'Initiation en l'Environnement Urbain</t>
   </si>
   <si>
     <t>L'APIEU Mille Feuilles a pour mission l'éducation à l'environnement urbain vers le développement durable. Convaincus de l'urgence écologique, nous nous employons à susciter une prise de conscience auprès de tous les publics de la maternelle aux maisons de retraite et ce dans tous les domaines : du tri des déchets en passant par les mobilités actives, la gestion de l'eau et de l'énergie, une consommation responsable, le lien santé environnement... Nous élaborons des projets pédagogiques avec des établissements scolaires, proposons des conseils dans les plans de déplacements scolaires et créons des outils ludiques.</t>
   </si>
   <si>
     <t>Environnement sonore, Changements climatiques, Eau, Déchets</t>
   </si>
   <si>
-    <t>Commune, Intercommunalité, Départements</t>
-[...1 lines deleted...]
-  <si>
     <t>Métropole de St-Etienne, Métropole de Lyon, Loire, Rhône</t>
   </si>
   <si>
     <t>11 Rue René Cassin</t>
   </si>
   <si>
     <t>St-Etienne</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Tout public</t>
   </si>
   <si>
     <t>Karine</t>
   </si>
   <si>
     <t>BOMBRUN</t>
   </si>
   <si>
     <t>Educatrice, chargée de projets</t>
   </si>
   <si>
     <t>apieumillefeuilles@wanadoo.fr</t>
   </si>
   <si>
     <t>0960546266</t>
@@ -938,50 +1024,53 @@
     <t>http://apieumillefeuilles.org</t>
   </si>
   <si>
     <t>Arbre et Paysage 66</t>
   </si>
   <si>
     <t>AP66</t>
   </si>
   <si>
     <t>L'association Arbre et Paysage 66 (AP66) a été créée fin 2019, sous l'impulsion notamment d'agriculteurs et de citoyens soucieux de restaurer le paysage et de préserver l'environnement.
 L'association est basée dans la commune d'Elne et hébergée au sein de la maison de projet.
 Notre association a pour objet de défendre, restaurer, valoriser l'environnement naturel et agricole, notamment en promouvant l'agroécologie ainsi qu'en éduquant à l'environnement et en accompagnant à la plantation de haies champêtres.
 Formes de sensibilisation proposées : Conférences, Ateliers, Animations, Formations, Expositions, Participation à des salons, Actions auprès des écoles et des publics  empêchés, Chantier de plantation de haies champêtres ...</t>
   </si>
   <si>
     <t>Département des Pyrénées-Orientales</t>
   </si>
   <si>
     <t>10 Rue des Blanqueries</t>
   </si>
   <si>
     <t>Appt 19</t>
   </si>
   <si>
     <t>ELNE</t>
+  </si>
+  <si>
+    <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Accompagnement à la plantation de Haies champêtres</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus</t>
   </si>
   <si>
     <t>Tous publics</t>
   </si>
   <si>
     <t>Muriel</t>
   </si>
   <si>
     <t>Mauconduit</t>
   </si>
   <si>
     <t>Animatrice</t>
   </si>
   <si>
     <t>muriel.mauconduit@ap66.org</t>
   </si>
   <si>
     <t>0663001179</t>
   </si>
@@ -1117,181 +1206,157 @@
     <t>Mèze</t>
   </si>
   <si>
     <t>Marina</t>
   </si>
   <si>
     <t>Correia</t>
   </si>
   <si>
     <t>Educatrice à l'environnement et coordinatrice/formatrice de la formation BPJEPS EEDD</t>
   </si>
   <si>
     <t>marina.correia@ardam.fr</t>
   </si>
   <si>
     <t>0467510053</t>
   </si>
   <si>
     <t>https://ardam.org/</t>
   </si>
   <si>
     <t>arkadarbre</t>
   </si>
   <si>
     <t>Structure au statut auto-entreprise.
-Une éducatrice sportive encadrante.
-[...5 lines deleted...]
-	Sensibilisation à l'Environnement.</t>
+Guide de Bain de Forêt et Praticienne en thérapie Forestière</t>
   </si>
   <si>
     <t>Commune, Départements</t>
   </si>
   <si>
     <t>Drôme Provençale</t>
   </si>
   <si>
     <t>75 chemin de Montluel</t>
   </si>
   <si>
     <t>Pont de Barret</t>
   </si>
   <si>
     <t>Bien-être</t>
   </si>
   <si>
-    <t>Individuels/Familles/Groupes</t>
+    <t>Instituts Médicaux éducatifs/Individuels/Groupes/</t>
   </si>
   <si>
     <t>Magali</t>
   </si>
   <si>
     <t>GREZ</t>
   </si>
   <si>
     <t>Chef d'entreprise</t>
   </si>
   <si>
     <t>arkadarbre@gmail.com</t>
   </si>
   <si>
     <t>0603100094</t>
   </si>
   <si>
     <t>https://arkadarbre.wordpress.com/</t>
-  </si>
-[...16 lines deleted...]
-    <t>04 69 85 52 91</t>
   </si>
   <si>
     <t>ARS Auvergne-Rhône-Alpes - Délégation départementale de la Drôme</t>
   </si>
   <si>
     <t>ARS ARA DD26</t>
   </si>
   <si>
     <t>L'Agence régionale de santé est l'interlocuteur unique des professionnels de santé et du médico-social, des services de l'Etat, des collectivités territoriales et des organismes gestionnaires sur tous les sujets de santé. Toutes ses actions sont conduites avec le soucis du dialogue et dans le respect des droits des usagers.
 Champs d'interventions en ESE :
 	Prévenir les risques &amp; promouvoir la santé dans les domaines de l'environnement, les maladies, les risques liés aux comportements.
 	Surveiller &amp; assurer la sécurité sanitaire des produits de santé, de la population, dans les établissements collectifs
 	Réceptionner et analyser les alertes présentant un risque pour la santé des habitants</t>
   </si>
   <si>
     <t>Ondes électromagnétiques, Air Extérieur, Environnement sonore, Changements climatiques, Aménagement du territoire, Eau, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>Drôme</t>
   </si>
   <si>
     <t>13, Avenue Maurice FAURE</t>
   </si>
   <si>
     <t>VALENCE</t>
   </si>
   <si>
     <t>RANDON</t>
   </si>
   <si>
     <t>Référente en santé-environnement</t>
   </si>
   <si>
     <t>camille.randon@ars.sante.fr</t>
   </si>
   <si>
     <t>0426209156</t>
   </si>
   <si>
     <t>ARS Auvergne-Rhône-Alpes délégation de Haute-Savoie</t>
   </si>
   <si>
-    <t>ARS DT74</t>
+    <t>ARS ARA DT74</t>
   </si>
   <si>
     <t>L'Agence régionale de santé est l'interlocuteur unique des professionnels de santé et du médico-social, des services de l'Etat, des collectivités territoriales et des organismes gestionnaires sur tous les sujets de santé. Toutes ses actions sont conduites avec le soucis du dialogue et dans le respect des droits des usagers. </t>
   </si>
   <si>
     <t>7 rue Dupanloup</t>
   </si>
   <si>
     <t>ANNECY</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Plaidoyer</t>
   </si>
   <si>
     <t>Prévenir les risques &amp; promouvoir la santé dans les domaines de l’environnement, les maladies, les risques liés aux comportements</t>
   </si>
   <si>
     <t>Florence</t>
   </si>
   <si>
     <t>CHEMIN</t>
   </si>
   <si>
     <t>Chef de Pôle Santé Publique</t>
   </si>
   <si>
-    <t>04 26 20 93 61</t>
+    <t>ars-dt73-sante-environnement@ars.sante.fr</t>
   </si>
   <si>
     <t>https://www.auvergne-rhone-alpes.ars.sante.fr</t>
   </si>
   <si>
     <t>ARS Direction départementale de l'ARIÈGE</t>
   </si>
   <si>
     <t>ARS DD09</t>
   </si>
   <si>
     <t>La Délégation Départementale de l'ARS (DD ARS), est l'antenne de proximité de l'Agence Régionale de Santé au niveau de chaque département.
 Elle assure la traduction et l'adaptation des grandes orientations régionales (définies dans le Projet Régional de Santé – PRS) aux réalités et aux besoins spécifiques de chaque territoire départemental.
 Voici une description de ses missions principales :
 Représentation et Dialogue de Proximité
 	Lien avec les Acteurs Locaux : Le Délégué Départemental est le représentant de l'ARS auprès du Préfet de Département, des élus locaux (maires, présidents d'intercommunalités), des professionnels de santé (médecins, infirmiers, etc.), des établissements, des usagers et des associations.
 	Animation Territoriale : Elle anime les instances locales de démocratie en santé, comme le Conseil Territorial de Santé (CTS), pour associer les acteurs à la définition des priorités de santé à l'échelle du département.
 	Partenariats : Elle est le moteur de la signature et du suivi des Contrats Locaux de Santé (CLS) avec les collectivités pour financer des actions ciblées sur des problématiques locales (prévention, accès aux soins).
 Déclinaison de la Politique Régionale
 La DD ARS assure l'application concrète des trois grands axes de l'ARS au niveau départemental :
 Organisation des Soins :
 	Lutte contre les Déserts Médicaux : Elle met en œuvre les dispositifs d'aide à l'installation et soutient la création de Maisons de Santé Pluriprofessionnelles (MSP) et de Communautés Professionnelles Territoriales de Santé (CPTS).
 	Parcours de Soins : Elle facilite la coordination entre les établissements hospitaliers, les structures médico-sociales (EHPAD, handicap) et les professionnels de ville (DAC).
 Santé Publique et Prévention :
 	Déclinaison des Plans : Elle adapte et finance les actions de prévention et de promotion de la santé (vaccination, addictions, dépistage) en fonction des besoins locaux.
@@ -1712,50 +1777,53 @@
   <si>
     <t>Artnatureconnexion</t>
   </si>
   <si>
     <t>Artnatureconnexion est un concept d'interventions proposées par Catherine Chulliat plasticienne scénographe : une approche artistique et corporelle pour se (re)connecter au monde naturel.à soi, aux autres, Un temps de recentrage en extérieur, d'expression, de partage pour développer notre intérêt pour le bien commun, affirmer notre conscience écologique et agir au quotidien.</t>
   </si>
   <si>
     <t>53 rue Saint Hubert</t>
   </si>
   <si>
     <t>Chaussan</t>
   </si>
   <si>
     <t>Interventions artistiques</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
     <t>Catherine</t>
   </si>
   <si>
     <t>Chulliat</t>
   </si>
   <si>
+    <t>catherine.chulliat@gmail.com</t>
+  </si>
+  <si>
     <t>https://www.artnatureconnexion.com/</t>
   </si>
   <si>
     <t>Artpiculture</t>
   </si>
   <si>
     <t>Depuis 2009, l'association Artpiculture conçoit et réalise des programmes d'animation et de formation guidées par les abeilles. Nous contribuons à mettre (ou remettre) l'émerveillement de la nature à portée des enfants et des familles pour faire évoluer les pratiques envers la biodiversité et le climat. De l'abeille sociale aux abeilles solitaires, des pollinisateurs à la biodiversité commune, du jardin potager aux dégustations partagées, des modes de vie économes à une consommation zéro-déchet… nous travaillons avec 100 partenaires dans les départements du Sud-Ouest, et œuvrons auprès de 8000 personnes par an pour transmettre des modes de vie écoresponsables.</t>
   </si>
   <si>
     <t>Nature et Santé, Alimentation et Agriculture, Santé-Environnement</t>
   </si>
   <si>
     <t>1 rue bis du Bousquet</t>
   </si>
   <si>
     <t>Artagnan</t>
   </si>
   <si>
     <t>Grand public / public scolaire cycle 1 à 3</t>
   </si>
   <si>
     <t>Laetitia</t>
   </si>
   <si>
     <t>Smani</t>
@@ -1845,135 +1913,50 @@
     <t>LA MURE</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Ingénierie de projet</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Tout public</t>
   </si>
   <si>
     <t>Scolaires et habitants</t>
   </si>
   <si>
     <t>Jean-Paul</t>
   </si>
   <si>
     <t>BIESSY</t>
   </si>
   <si>
     <t>Chargé de mission EEDD</t>
   </si>
   <si>
     <t>bise-du-connest@orange.fr</t>
   </si>
   <si>
     <t>0671050941</t>
-  </si>
-[...83 lines deleted...]
-    <t>https://association-cie.fr/</t>
   </si>
   <si>
     <t>Association Consommation, Logement et Cadre de Vie 63</t>
   </si>
   <si>
     <t>CLCV 63</t>
   </si>
   <si>
     <t>La CLCV (Consommation, Logement et Cadre de Vie) est une association de consommateurs et d'usagers de biens et de services, qui se regroupent et agissent collectivement sur le cadre de vie.
 Nous proposons principalement des ateliers collectifs, des animations participatives, des réunions d'information et de sensibilisation en santé-environnement.
  </t>
   </si>
   <si>
     <t>32, rue Gabriel Péri</t>
   </si>
   <si>
     <t>Résidence la Liberté</t>
   </si>
   <si>
     <t>Clermont-Ferrand</t>
   </si>
   <si>
     <t>Animation</t>
   </si>
   <si>
@@ -2318,53 +2301,50 @@
   <si>
     <t>Chargée de mission</t>
   </si>
   <si>
     <t>noemie@reseaumarguerite.org</t>
   </si>
   <si>
     <t>https://reseaumarguerite.org</t>
   </si>
   <si>
     <t>Association Semis à tout va...</t>
   </si>
   <si>
     <t>"Pour semer à tout va des graines d'envies nature, d'idées colorées et de projets communs"</t>
   </si>
   <si>
     <t>Semis à tout va... est une association d'éducation à l'environnement vers un développement durable. Basée dans le sud du département du Puy de Dôme, nous accompagnons des projets en lien avec la préservation de l'environnement, notamment par l'accompagnement de la création et animation de jardins à but pédagogique, thérapeutiques etc... Nous réalisons des ballades sensorielles et des ateliers de land art...Par l'approche sensible, sensorielle, artistique et tribale nous œuvrons à sensibiliser nos publics divers et variés.</t>
   </si>
   <si>
     <t>Puy de dôme</t>
   </si>
   <si>
     <t>20 rue du palais</t>
   </si>
   <si>
-    <t>Issoire</t>
-[...1 lines deleted...]
-  <si>
     <t>Balades sensorielles, arts et nature, hortithérapie, jardin, ecopsychologie</t>
   </si>
   <si>
     <t>Lan</t>
   </si>
   <si>
     <t>Animatrice et coordinatrice</t>
   </si>
   <si>
     <t>semisatoutva@gmail.com</t>
   </si>
   <si>
     <t>0622188926</t>
   </si>
   <si>
     <t>Atmo Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>Atmo Auvergne-Rhône-Alpes est l'expert de référence sur l'air en région Auvergne-Rhône-Alpes. Organisme d'intérêt général, il réunit l'ensemble des acteurs régionaux engagés dans la surveillance, la communication sur l'air et la mise en œuvre d'actions conduisant à son amélioration.
 Au service des territoires pour une amélioration durable de la qualité de l'air, Atmo Auvergne-Rhône-Alpes gère un observatoire environnemental relatif à l'air et à la pollution atmosphérique.
 Avec près de 50 années d'expertise et un ancrage territorial fort, l'observatoire s'engage depuis plusieurs années dans l'accompagnement des changements de comportements en faveur de la qualité de l'air et propose de nombreux services gratuits à disposition des acteurs du territoire et des habitants.</t>
   </si>
   <si>
     <t>Air Extérieur, Environnement intérieur, Santé-Environnement</t>
   </si>
@@ -2446,53 +2426,50 @@
   <si>
     <t>32, place Jean Moulin</t>
   </si>
   <si>
     <t>Gaillac</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Salariés, Tout public</t>
   </si>
   <si>
     <t>Alicia</t>
   </si>
   <si>
     <t>Lira</t>
   </si>
   <si>
     <t>contact.jardindesemotions@gmail.com</t>
   </si>
   <si>
     <t>https://www.aujardindesemotions.fr/</t>
   </si>
   <si>
     <t>AUAT-aua / Toulouse</t>
   </si>
   <si>
-    <t>Collectivité locale</t>
-[...1 lines deleted...]
-  <si>
     <t>Structure de recherche</t>
   </si>
   <si>
     <t>UNE INGENIERIE PUBLIQUE PARTENARIALE
 Depuis près de 50 ans, l'AUAT accompagne le développement de l'aire urbaine de Toulouse et éclaire les collectivités et les acteurs de la ville dans la connaissance des évolutions urbaines, sociales, économiques et environnementales. Elle constitue aussi un espace de parole et de confrontation des enjeux pour l'élaboration de projets partagés, à la croisée des territoires et de leurs représentations élues, institutionnelles, associatives. Cette originalité a conduit depuis plusieurs années de nombreux territoires de l'aire métropolitaine, à rejoindre ce partenariat. </t>
   </si>
   <si>
     <t>11 Boulevard des Récollets</t>
   </si>
   <si>
     <t>cs 97802</t>
   </si>
   <si>
     <t>Toulouse</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Conseils, expertise, Ingénierie de projet, Formation, Offre documentaire, Autre</t>
   </si>
   <si>
     <t>05 62 26 86 26</t>
   </si>
   <si>
     <t>https://www.aua-toulouse.org/</t>
   </si>
   <si>
@@ -2535,50 +2512,53 @@
   </si>
   <si>
     <t>Mon objectif principal est de remettre les personnes en contact direct avec la nature, recréer ce lien à travers le corps et les émotions, grâce à des propositions d'animations et activités de reconnexion, avec des approches ludiques, artistiques, et sensorielles.
 Accompagner et faire vivre des expériences de nature !</t>
   </si>
   <si>
     <t>Vallons et Monts du Lyonnais, Ouest Lyonnais, Rhône, Loire</t>
   </si>
   <si>
     <t>675 chemin de Pragrand</t>
   </si>
   <si>
     <t>SOUZY</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Salariés, Tout public</t>
   </si>
   <si>
     <t>tout public : individuels, groupes, familles, associations, entreprises, institutions, centre médico-sociaux, EVJF, agence d'éco-tourisme (slow tourisme),  à partir de 18 mois jusqu'au grand âge</t>
   </si>
   <si>
     <t>Sylvie</t>
   </si>
   <si>
     <t>ALLINE</t>
+  </si>
+  <si>
+    <t>sylvie.alline@gmail.com</t>
   </si>
   <si>
     <t>Bâti Poucet</t>
   </si>
   <si>
     <t>Bâti Poucet est votre partenaire de jeu dans l'expérimentation du cadre de vie éco-responsable.
 Animations, ateliers, balades découvertes, interventions scolaires.</t>
   </si>
   <si>
     <t>Ondes électromagnétiques, Changements climatiques, Aménagement du territoire, Eau, Déchets, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>7 rue Jeanne d'Arc</t>
   </si>
   <si>
     <t>Alès</t>
   </si>
   <si>
     <t>à partir de 7 ans. Enfants et jeunes de préférence.</t>
   </si>
   <si>
     <t>Ghislaine</t>
   </si>
   <si>
     <t>Scheffer</t>
@@ -2799,51 +2779,51 @@
 	des animations environnementales,
 	des classes de découverte,
 	des séjours de vacances,
 	des formations bafa,
 	de l'expertise environnementale,
 	accueil de groupes,
 	week-end famille,
 	séminaires entreprises,
 	voyages d'études (BTS, Licence,...)
 Le CAP Tronçais mène de nombreuses actions d'éducation à l'environnement depuis plusieurs années et notamment des actions d'information et de sensibilisation sur la thématique « santé et environnement » et plus spécifiquement sur la qualité de l'air intérieur et les risques sanitaires environnementaux.
 Ces actions sont réalisées grâce au soutien et au financement de l'Agence Régionale de Santé Auvergne-Rhône-Alpes (ARS) sur l'ensemble des bassins de santé du département de l'Allier (Moulins, Montluçon, Vichy).</t>
   </si>
   <si>
     <t>Nature et Santé, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>14 avenue Nicolas Rambourg</t>
   </si>
   <si>
     <t>03360</t>
   </si>
   <si>
     <t>Saint-Bonnet-Tronçais</t>
   </si>
   <si>
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Tout public, Professionnels, Élus, Tout public</t>
+    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Tout public</t>
   </si>
   <si>
     <t>DENIZOT</t>
   </si>
   <si>
     <t>Technicien Animateur Environnement</t>
   </si>
   <si>
     <t>cap.troncais@orange.fr</t>
   </si>
   <si>
     <t>04 70 09 00 23</t>
   </si>
   <si>
     <t>http://www.patro.fr</t>
   </si>
   <si>
     <t>Carrefour des Sciences et des Arts</t>
   </si>
   <si>
     <t>L'association Carrefour des Sciences et des Arts, créée en 1994, sillonne le territoire lotois à la rencontre de petits et grands pour aiguiser l'esprit critique par des actions de médiation culturelles et scientifiques.
 Diffuser la culture scientifique sur l'ensemble du territoire, pour tous 
 Notre association est investie par des salariés et bénévoles passionnés et enthousiastes qui œuvrent ensemble pour que le monde de la recherche soit compréhensible par le grand public ; pour mettre l'environnement, la science, la technique et l'innovation à portée de tous. Mieux comprendre la science et ses enjeux passe par des actions de terrains, au quotidien. Nous donnons au public les outils pour s'informer, comprendre et se questionner. Notre association offre des temps et des lieux de rencontres conviviaux pour découvrir, apprendre, s'informer, partager et échanger.
 Une association au carrefour des sciences pour comprendre le monde qui nous entoure
 Nous sommes convaincus que la démarche scientifique est un moyen pertinent pour explorer et comprendre le monde ; pour construire le futur ; pour aiguiser l'esprit critique et permettre l'ouverture d'esprit. La science est pour nous une partie intégrante de la culture, qui est elle-même un outil puissant pour résister aux obscurantismes.
@@ -2900,60 +2880,63 @@
 Cycles d'animations en Éducation au Monde et aux Autres en milieu scolaire, Ateliers pratiques et initiations pour adultes, Jeux pour jeunes et moins jeunes, Spectacles (Conférences gesticulées), Stands de démonstration d'alternatives, Accompagnements techniques personnalisés, Enseignement
 Thématiques privilégiées: Énergie-Climat, Alimentation, Agriculture</t>
   </si>
   <si>
     <t>Changements climatiques, Alimentation et Agriculture, Eau, Déchets</t>
   </si>
   <si>
     <t>Commune, Intercommunalité, Départements, Régions, Autres (National, Europe)</t>
   </si>
   <si>
     <t>France entière, focus sur Rhône-Alpes</t>
   </si>
   <si>
     <t>13bis rue Montplaisir</t>
   </si>
   <si>
     <t>Valence</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Formation, Autre</t>
   </si>
   <si>
     <t>Spectacle, Vulgarisation, Accompagnement technique</t>
   </si>
   <si>
-    <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Tout public, Professionnels, Élus, Salariés, Tout public</t>
+    <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Professionnels, Élus, Salariés, Tout public</t>
   </si>
   <si>
     <t>Jérémy "Job"</t>
   </si>
   <si>
     <t>Guendouz</t>
   </si>
   <si>
     <t>animateur</t>
+  </si>
+  <si>
+    <t>gestion.catalyse@gmail.com</t>
   </si>
   <si>
     <t>0612402882</t>
   </si>
   <si>
     <t>http://asso-catalyse.fr</t>
   </si>
   <si>
     <t>CAUE 30</t>
   </si>
   <si>
     <t>Le Conseil d'Architecture d'Urbanisme et de l'Environnement du Gard (CAUE) assume ses missions à travers les diverses interventions d'une équipe pluridisciplinaire qui fonde le dialogue avec tous les acteurs du cadre de vie et du développement local (élus, agents de développement, techniciens, artisans, personnes ressources, etc.), sur une reconnaissance de l'identité spécifique de chacun des territoires gardois.</t>
   </si>
   <si>
     <t>Air Extérieur, Changements climatiques, Aménagement du territoire, Santé-Environnement</t>
   </si>
   <si>
     <t>29, Rue Charlemagne</t>
   </si>
   <si>
     <t>04 66 36 10 60</t>
   </si>
   <si>
     <t>https://www.les-caue-occitanie.fr/gard</t>
   </si>
@@ -3009,50 +2992,53 @@
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Professionnels, Élus, Tout public</t>
   </si>
   <si>
     <t>Léa</t>
   </si>
   <si>
     <t>Mabille</t>
   </si>
   <si>
     <t>Conseillère pédagogie</t>
   </si>
   <si>
     <t>lea.mabille@caue74.fr</t>
   </si>
   <si>
     <t>04 50 88 21 10</t>
   </si>
   <si>
     <t>https://ilot-s.caue74.fr/</t>
   </si>
   <si>
     <t>CCAS de Givors - Service Santé</t>
   </si>
   <si>
+    <t>Structure d'animation / loisirs</t>
+  </si>
+  <si>
     <t>Etablissement public autonome</t>
   </si>
   <si>
     <t>Service santé du Centre Communal d'Action Sociale</t>
   </si>
   <si>
     <t>Commune</t>
   </si>
   <si>
     <t>Givors</t>
   </si>
   <si>
     <t>Place Jean Jaurès</t>
   </si>
   <si>
     <t>GIVORS</t>
   </si>
   <si>
     <t>Bienvenue</t>
   </si>
   <si>
     <t>Responsable service santé</t>
   </si>
   <si>
     <t>stephane.bienvenue@ville-givors.fr</t>
@@ -3086,50 +3072,53 @@
     <t>parents enfants scolaires séniors</t>
   </si>
   <si>
     <t>MARIE</t>
   </si>
   <si>
     <t>ROUGET</t>
   </si>
   <si>
     <t>coordinatrice santé</t>
   </si>
   <si>
     <t>comite12.depistage.cancers@gmail.com</t>
   </si>
   <si>
     <t>0618442503</t>
   </si>
   <si>
     <t>http://www.preventiondepistagecancers12.fr/</t>
   </si>
   <si>
     <t>Centre Hospitalier Métropole Savoie</t>
   </si>
   <si>
     <t>CHMS</t>
+  </si>
+  <si>
+    <t>Structure de soins</t>
   </si>
   <si>
     <t>Centre Hospitalier</t>
   </si>
   <si>
     <t>L'Unité transversale d'éducation du patient (UTEP) du CHMS est composée de deux médecins et d'une infirmière.
 Elle a pour missions :
 	accompagnement méthodologique,
 	aide dans la rédaction des dossiers de déclaration des programmes d'éducation thérapeutique du patient (ETP),
 	accompagnement des équipes pour les évaluations annuelles et quadriennales,
 	formation (formation de 40h, sensibilisation...),
 	veille documentaire ETP,
 	centre ressource en ETP pour tout le département de la Savoie,
 	animation du « COPIL ETP » pour les professionnels hospitaliers du GHT et libéraux du département,
 	promotion de l'ETP dans tout le département de la Savoie
 	promotion de la place des patients « partenaires » dans les programmes d'ETP
 	travail en collaboration avec l'IREPS et la MRSS
 	collaboration étroite avec les autres UTEPs de la région et l'ARS.
 	...
 Depuis peu, elle élargit ses missions à la promotion de la santé sur l'accompagnement méthodologique des équipes, le lien avec la direction, les sources de financements externes éventuels... en collaboration avec l'IREPS 73.</t>
   </si>
   <si>
     <t>Publics hospitaliers pour la promotion de la santé (en partenariat avec l'IREPS 73), public ville-hôpital pour l'éducation thérapeutique</t>
   </si>
   <si>
@@ -3151,53 +3140,50 @@
     <t>Médecin</t>
   </si>
   <si>
     <t>anouk.gachet@ch-metropole-savoie.fr</t>
   </si>
   <si>
     <t>0479965050</t>
   </si>
   <si>
     <t>http://www.ch-metropole-savoie.fr</t>
   </si>
   <si>
     <t>CENTRE INTERCOMMUNAL D'ACTION SOCIALE DU PAYS VOIRONNAIS</t>
   </si>
   <si>
     <t>CIAS</t>
   </si>
   <si>
     <t>La collectivité porte un projet "santé-environnement" soutenu par l'ARS. 
 Il est coordonné par le service Enfance, Jeunesse, Prévention, Santé du CIAS du Pays voironnais qui anime un groupe de travail interne à la collectivité, auquel 5 autres services participent : gestion des déchets ; énergie et environnement ; agriculture, forêt et développement rural ; mobilités.
 Les services proposent des actions en direction d'Elus, d'usagers et de professionnels : Cycles de conférences (thèmes : santé environnement, qualité de l'air, alimentation, ...) ; goûters "circuits courts" ; sensibilisation à l'utilisation de textiles sanitaires lavables ; action "mobilités actives" ; jardins partagés ; campagne de sensibilisation c'est possible.net. ; communication et sensibilisation "ambroisie" et "moustiques tigres", ...
  </t>
   </si>
   <si>
     <t>Air Extérieur, Alimentation et Agriculture, Déchets, Santé-Environnement</t>
-  </si>
-[...1 lines deleted...]
-    <t>Intercommunalité</t>
   </si>
   <si>
     <t>Pays Voironnais</t>
   </si>
   <si>
     <t>40 RUE MAINSSIEUX</t>
   </si>
   <si>
     <t>VOIRON</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Animation de réseau, dialogue territorial</t>
   </si>
   <si>
     <t>Muzafera</t>
   </si>
   <si>
     <t>MURATOVIC</t>
   </si>
   <si>
     <t>Chargée de coopération</t>
   </si>
   <si>
     <t>muzafera.muratovic@paysvoironnais.com</t>
   </si>
@@ -3367,51 +3353,51 @@
     <t>CPIE Pilat</t>
   </si>
   <si>
     <t>La Maison de l'Eau et de l'Environnement, labellisée Centre Permanent d'Initiatives pour l'Environnement des Monts du Pilat (CPIE des Monts du Pilat), est une association qui a pour objet de favoriser l'éducation a l'environnement et le développement durable du territoire. 
 Elle réalise sa mission à travers la sensibilisation et l'éducation de tous à l'environnement (animations scolaires et classes natures, sorties grand public, formations d'élus et techniciens, création d'outils pédagogiques...) et l'accompagnement pour le développement durable du territoire ( construction du dialogue territorial par la concertation et les démarches participatives, animation de réseaux d'acteurs, de programmes de sciences participatives, assistance au développement de politiques éducatives...). 
 Elle a la particularité de gérer un centre d'hébergement de groupes ouvert à tout public (scolaires, particuliers, professionnels...). 
 La raison d'être de l'association est d'œuvrer à faciliter les interactions de l'écosystème Humain/Nature dans leurs respects complets. Les valeurs de bienveillance, respect, partage, confiance et liberté sont présentes dans tous ses domaines d'action. L'expérimentation, l'innovation et la créativité sont utilisées comme outil de référence afin de favoriser les initiatives :
        - en interne : dans le fonctionnement propre de la structure
        - en externe:  dans l'exercice de ses activités
 L'accompagnement et l'Implication sont ses deux moyens d'actions privilégiés.
 Le CPIE met en place des actions de sensibilisation, de formation, d'accompagnement de collectivités sur des thématiques liées à la prévention santé-environnement, comme l'alimentation, l'eau, le jardinage et les produits phytosanitaires, les tiques et les maladies vectorielles et l'ambroisie à feuilles d'armoise et les allergies au pollen.</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Alimentation et Agriculture, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>Territoire d'intervention privilégié : Parc naturel régional du Pilat élargi. Mais interventions également sur l'ensemble du département de la Loire pour certains projets (Santé-Environnement par exemple).</t>
   </si>
   <si>
     <t>405 chemin des Forêts</t>
   </si>
   <si>
     <t>Marlhes</t>
   </si>
   <si>
-    <t>Enfants (7-12 ans), Famille, Tout public, Professionnels, Tout public</t>
+    <t>Enfants (7-12 ans), Famille, Professionnels, Tout public</t>
   </si>
   <si>
     <t>Moine</t>
   </si>
   <si>
     <t>Co-directrice</t>
   </si>
   <si>
     <t>emilie.moine@cpie-pilat.fr</t>
   </si>
   <si>
     <t>0477400140</t>
   </si>
   <si>
     <t>http://www.cpiedupilat.fr</t>
   </si>
   <si>
     <t>Centre Permanent d'Initiatives pour l'Environnement du Haut-Languedoc</t>
   </si>
   <si>
     <t>CPIE HL</t>
   </si>
   <si>
     <t>Depuis 40 ans le Centre Permanent d'Initiatives pour l'Environnement du Haut-Languedoc (CPIE HL) oeuvre pour une meilleure connaissance de son territoire :
 par le biais d'inventaires de terrain, par une implication de l'association dans les projets de territoires mais aussi par le souci permanent d'être à l'écoute des acteurs locaux et d'être ainsi en phase avec les enjeux environnementaux spécifiques du Haut-Languedoc.
@@ -3479,78 +3465,75 @@
   <si>
     <t>Famille, Professionnels, Tout public</t>
   </si>
   <si>
     <t>Dyon</t>
   </si>
   <si>
     <t>Chargée de projet éco consommation</t>
   </si>
   <si>
     <t>p.dyon@ceder-provence.org</t>
   </si>
   <si>
     <t>04 75 26 22 53</t>
   </si>
   <si>
     <t>https://www.ceder-provence.org/</t>
   </si>
   <si>
     <t>Centre Régional de Coordination des Dépistages des Cancers Auvergne Rhône Alpes</t>
   </si>
   <si>
     <t>CRCDC AuRA</t>
   </si>
   <si>
-    <t>Le Centre Régional de Coordination des Dépistages des Cancers Auvergne-Rhône-Alpes (CRCDC AuRA) association loi 1901 dont le siège est à St Etienne est né le 1/01/2019 de la fusion ou reprise des 10 structures départementales préexistantes. Il est missionné par le Ministère de la Santé pour organiser, informer, mettre en œuvre les programmes de dépistage des cancers du Sein, Colorectal, Col de l'Utérus et sensibilise tant la population cible (hommes de 50 à 74 ans et femmes de 25 à 74 ans) que les professionnels de santé. La stratégie de promotion des dépistages mise en place vise à augmenter sur les territoires les moins participants, les taux de réalisation des examens proposés (mammographie, frottis, test HPV, test immunologique) et à réduire les inégalités d'accès au dépistage des publics vulnérables. Le CRCDC AuRA est financé par l'Etat via l'Agence Régionale de Santé (ARS), l'Assurance Maladie, et des collectivités (Départements du Rhône, Métropole de Lyon et Haute-Savoie). Son effectif régional de près de 100 salariés dont 8 médecins coordonnateurs est gouverné par le Bureau et une équipe opérationnelle composée d'un Médecin Directeur, un Directeur Administratif et Financier et de référents par programme ou secteur d'activité (Data Management, Assurance Qualité, Informatique, Communication).</t>
+    <t>Le Centre Régional de Coordination des Dépistages des Cancers Auvergne-Rhône-Alpes (CRCDC AuRA) association loi 1901 dont le siège est à St Etienne est né le 1/01/2019 de la fusion ou reprise des 10 structures départementales préexistantes. Il est missionné par le Ministère de la Santé pour organiser, informer, mettre en œuvre les programmes de dépistage des cancers du Sein, Colorectal, Col de l'Utérus et sensibilise tant la population cible (hommes de 50 à 74 ans et femmes de 25 à 74 ans) que les professionnels de santé. La stratégie de promotion des dépistages mise en place vise à augmenter sur les territoires les moins participants, les taux de réalisation des examens proposés (mammographie, frottis, test HPV, test immunologique) et à réduire les inégalités d'accès au dépistage des publics vulnérables. Le CRCDC AuRA est financé par l'Etat via l'Agence Régionale de Santé (ARS), l'Assurance Maladie, et des collectivités (Départements du Rhône, Métropole de Lyon et Haute-Savoie). Son effectif régional de près de 110 salariés dont 8 médecins coordonnateurs est gouverné par le Bureau et une équipe opérationnelle composée d'un Médecin Directeur, un Directeur Administratif et Financier et de référents par programme ou secteur d'activité (Data Management, Assurance Qualité, Informatique, Communication).</t>
   </si>
   <si>
     <t>58 rue Robespierre</t>
   </si>
   <si>
     <t>ST ETIENNE</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Formation</t>
   </si>
   <si>
-    <t>Tout public, Professionnels, Salariés, Publics spécifiques (handicap, milieu fermé …)</t>
+    <t>Professionnels, Salariés, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
     <t>Hommes et femmes de 50 à 74 ans pour le dépistage colorectal - Femmes de 50 à 74 ans pour le dépistage du cancer du sein - Femmes de 25 à 65 ans pour le dépistage des cancers du col utérin</t>
   </si>
   <si>
-    <t>Jocelyne</t>
-[...2 lines deleted...]
-    <t>CHEVALLIER</t>
+    <t>Sourice</t>
   </si>
   <si>
     <t>Responsable Communication</t>
   </si>
   <si>
-    <t>jocelyne.chevallier@depistagecanceraura.fr</t>
+    <t>charles.sourice@depistagecanceraura.fr</t>
   </si>
   <si>
     <t>04 76 41 25 25</t>
   </si>
   <si>
     <t>https://www.depistagecanceraura.fr</t>
   </si>
   <si>
     <t>Centre social Condorcet</t>
   </si>
   <si>
     <t>Créée par et pour les habitants, l'association « CENTRE SOCIAL CONDORCET » met en œuvre un projet social : lieu intergénérationnel d'écoute, d'entraide et de soutien, ainsi que d'animation sur le quartier du Parc. Il est ouvert par ailleurs aux autres quartiers de la ville et aux autres communes.
 L'association « CENTRE SOCIAL CONDORCET » est ouverte à tous et a pour but :
 	De mener une action globale destinée à toutes les générations (petite enfance, enfance, jeunesse, adulte)
 	    De lutter contre les exclusions
 	    D'aider les familles dans leur vie quotidienne et dans leur rôle de parents
 	    D'animer la vie sociale
 	    De favoriser les actions de solidarité, la cohésion sociale, la convivialité, le vivre ensemble
 	    De développer des actions de prévention
 	    De promouvoir la culture et offrir à tous des loisirs
 Activités :
 	Une cuisinière cuisine sur place avec les produits de saison et provenant de producteurs locaux (légumes, œufs, viande, fromage…) pour les enfants du multi-accueil et du centre de loisirs
 	Tri des déchets (en cuisine ou sur les différents ateliers), utilisation d'un compost
 	Un jardin pédagogique naturel ouvert aux adhérents sur les terres de Bio-cultura (exploitation maraichère à vocation d'insertion sociale et professionnelle) cela permet d'être en lien avec la nature et d'apprendre à la respecter. Enfants et adultes se sont appropriés le jardin et cultivent ensemble la terre.
 	Un espace d'herbes aromatiques au centre social
@@ -3623,108 +3606,105 @@
   <si>
     <t>Grivot</t>
   </si>
   <si>
     <t>Marilyne</t>
   </si>
   <si>
     <t>Chargée de développement</t>
   </si>
   <si>
     <t>uva.forez@gmail.com</t>
   </si>
   <si>
     <t>0477960943</t>
   </si>
   <si>
     <t>http://csm.montbrison42.fr</t>
   </si>
   <si>
     <t>CENTRE SOCIAL SOLEIL LEVANT</t>
   </si>
   <si>
     <t>CSSL</t>
   </si>
   <si>
-    <t>Structure d'animation / loisirs</t>
-[...1 lines deleted...]
-  <si>
     <t>Le Centre Social Soleil Levant mène des actions collectives de sensibilisation à l'environnement, des évènements à l'échelle du quartier et/ou de la ville pour promouvoir des valeurs de solidarité, de tolérance, de convivialité. Des activités régulières sont proposées pour les enfants et les adultes.</t>
   </si>
   <si>
     <t>20 RUE DES AUBEPINES</t>
   </si>
   <si>
     <t>FIRMINY</t>
   </si>
   <si>
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Tout public, Tout public</t>
-[...1 lines deleted...]
-  <si>
     <t>Céline</t>
   </si>
   <si>
     <t>VERICEL</t>
   </si>
   <si>
     <t>REFERENTE FAMILLES</t>
   </si>
   <si>
     <t>animationsfamilles@cssl.info</t>
   </si>
   <si>
     <t>0477562309</t>
   </si>
   <si>
     <t>https://soleillevant.centres-sociaux.fr/</t>
   </si>
   <si>
     <t>Centre Socioculturel l'Equipage et Point info santé</t>
   </si>
   <si>
     <t>Centre social associatif, nous proposons des services et activités multiples, de la petite enfance à l'avancée en âge. Nous sommes également depuis plus de 10 ans, reconnus comme Point Info Santé, en proposant des séances en milieu scolaire ou en dehors, sur des thématiques diverses: alimentation, addictions, sexualité et relation amoureuse; etc.</t>
   </si>
   <si>
     <t>Forez est</t>
   </si>
   <si>
     <t>16 RUE DE ST GALMIER</t>
   </si>
   <si>
     <t>CHAZELLES SUR LYON</t>
   </si>
   <si>
     <t>tout public</t>
   </si>
   <si>
     <t>PAULINE</t>
   </si>
   <si>
     <t>BRAGA</t>
   </si>
   <si>
     <t>directrice</t>
+  </si>
+  <si>
+    <t>csx.chazelles@wanadoo.fr</t>
   </si>
   <si>
     <t>https://www.lequipage.centres-sociaux.fr</t>
   </si>
   <si>
     <t>CEREMA Occitanie</t>
   </si>
   <si>
     <t>L'expertise publique pour la transition écologique et la cohésion des territoires
 Le Cerema (Centre d'études et d'expertise sur les risques, l'environnement, la mobilité et l'aménagement) est un établissement public tourné vers l'appui aux politiques publiques, placé sous la double tutelle du ministère de la transition écologique et du ministère de la cohésion des territoires et des relations avec les collectivités territoriales.
 Le Cerema Occitanie est l'une des 9 directions territoriales du Cerema. Partenaire reconnu pour son expertise et son potentiel d'innovation et de recherche, il accompagne les acteurs du territoire pour la réalisation de leurs projets dans les 6 domaines d'action du Cerema.
 	Expertise et ingénierie territoriale
 	Bâtiment
 	Mobilités
 	Infrastructures de transport
 	Environnement et risques
 	Mer et littoral
 Implanté au cœur de la région, avec son siège et deux départements à Toulouse et une agence à Montpellier, la direction territoriale Occitanie, créée au 1er juillet 2021, est implantée au plus près de ses partenaires pour répondre aux grands défis d'aujourd'hui et de demain : le changement climatique, l'accompagnement des territoires dans la transition écologique, l'aménagement du littoral, la mobilité en zone très dense ou en zone rurale, les risques naturels, les infrastructures et les ouvrages d'art, l'aménagement durable, la sobriété foncière et l'observation satellitaire.
 Les équipes toulousaines constituent également l'un des 6 laboratoires inter-régionaux de l'établissement dans le domaine des infrastructures, dont les essais dans le domaine des bétons et de la géotechnique sont accrédités COFRAC.</t>
   </si>
   <si>
     <t>Nature et Santé, Air Extérieur, Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Eau, Déchets, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>1 Avenue du Colonel Roche</t>
@@ -3747,86 +3727,86 @@
   <si>
     <t>Chaire de recherche</t>
   </si>
   <si>
     <t>La chaire HOPE portée par la Fondation Grenoble INP a été inaugurée en septembre 2018. Elle a pour objet d'innover au service de la lutte contre la précarité énergétique en mobilisant les acteurs des mondes académiques, économiques et politiques. Les travaux de la chaire sont de deux natures : un axe recherche et un axe applicatif.
 L' axe « recherche » a pour objectif d'approfondir la connaissance de la précarité énergétique à travers différentes thématiques :
 	Approfondir la connaissance des dispositifs et acteurs existants et contribuer à une compréhension collective de ce qui fonctionne ou ne fonctionne pas bien sur le terrain.
 	Elargir la connaissance sur la précarité énergétique en étudiant des domaines encore peu explorés comme le lien de causalité entre précarité énergétique et santé ou encore précarité énergétique et mobilité. Cela permet de promouvoir le décloisonnement par une approche systémique.
 	Stimuler l'innovation au sens large : technologique, organisationnelle, financière, juridique, comportementale, etc.
 L' axe « applicatif » doit permettre à des acteurs d'imaginer de nouvelles modalités d'actions pour faire face au phénomène. Ce deuxième axe est exploré de différentes manières : 
 	Par la mobilisation d'étudiants au travers de projets académiques qui aboutissent à la proposition d'outils et de méthodes à destination des professionnels de terrain.
 	Par la participation à des évènements, à des initiatives ou à des projets partenaires en diffusant les résultats de recherche.
 	Par le test et la co-construction d'outils avec des citoyens et des acteurs locaux
 	Par l'essaimage et la diffusion de bonnes pratiques auprès des acteurs locaux et nationaux</t>
   </si>
   <si>
     <t>Aménagement du territoire, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>Commune, Intercommunalité, Autres (National, Europe)</t>
   </si>
   <si>
     <t>46 avenue Félix Viallet</t>
   </si>
   <si>
+    <t>Grenoble</t>
+  </si>
+  <si>
     <t>Information, communication, sensibilisation, Conseils, expertise, Animation de réseau, dialogue territorial</t>
   </si>
   <si>
     <t>Jeunes (12-25 ans), Famille, Professionnels, Tout public</t>
   </si>
   <si>
     <t>Régis</t>
   </si>
   <si>
     <t>Largillier</t>
   </si>
   <si>
     <t>Titulaire de la chaire</t>
   </si>
   <si>
     <t>regis.largillier@fondation.grenoble-inp.fr</t>
   </si>
   <si>
     <t>Cirad</t>
   </si>
   <si>
     <t>Le Cirad est l'organisme français de recherche agronomique et de coopération internationale pour le développement durable des régions tropicales et méditerranéennes.
 Activités
 Ses activités relèvent des sciences du vivant, des sciences sociales et des sciences de l'ingénieur appliquées à l'agriculture, à l'alimentation, à l'environnement et à la gestion des territoires.
 Il travaille autour de grandes thématiques telles que la sécurité alimentaire, le changement climatique, la gestion des ressources naturelles, la réduction des inégalités et la lutte contre la pauvreté.
 Mission
 Avec ses partenaires du Sud, le Cirad produit et transmet de nouvelles connaissances pour accompagner l'innovation et le développement agricole. Il met son expertise scientifique et institutionnelle au service des politiques publiques de ces pays et des débats internationaux sur les grands enjeux de l'agriculture. Il apporte son soutien à la diplomatie scientifique de la France.</t>
   </si>
   <si>
     <t>Avenue Agropolis</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Offre documentaire, Autre</t>
-  </si>
-[...1 lines deleted...]
-    <t>Professionnels, Élus</t>
   </si>
   <si>
     <t>04 67 61 58 00</t>
   </si>
   <si>
     <t>https://www.cirad.fr/</t>
   </si>
   <si>
     <t>Cirque &amp; cAmpagnie</t>
   </si>
   <si>
     <t>C&amp;C</t>
   </si>
   <si>
     <t>Adhérente à la FFEC (Fédération française des Ecoles de Cirque) Cirque &amp; cAmpagnie est une école itinérante qui propose des ateliers d'initiation aux Arts de Cirque dans le Gers et son alentours.
 Il s'agit aussi bien d'ateliers hebdomadaires ou ponctuels, des stages et masterclass que des interventions auprès de différentes structures s'adressant à un large public.
 Aériens - Jonglerie - Equilibre - Acrobaties -  Porté acrobatique - Jeux d'acteur  Projets collectifs - Mise en Scène
 Elle s'inscrit dans des projets variés en répondant à divers appels à projets, comme par exemple celui de la santé et de l'environnement.</t>
   </si>
   <si>
     <t>Gers et Alentours</t>
   </si>
   <si>
     <t>Le Village</t>
   </si>
@@ -3972,50 +3952,53 @@
   <si>
     <t>Cocagne Alimen'Terre</t>
   </si>
   <si>
     <t>Structure d'hébergement / insertion</t>
   </si>
   <si>
     <t>Chantier d'insertion par l'animation d'actions de sensibilisation à la transition alimentaire, pour promouvoir l'accès à une alimentation de qualité, locale, durable, pour tous.</t>
   </si>
   <si>
     <t>Actions principalement en Haute-Garonne ; Référence régionale du programme "paniers solidaires" du Réseau Cocagne à l'échelle de la région Occitanie</t>
   </si>
   <si>
     <t>2 rue de Valenciennes</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Plaidoyer, Animation de réseau, dialogue territorial</t>
   </si>
   <si>
     <t>Amandine</t>
   </si>
   <si>
     <t>Monteil</t>
   </si>
   <si>
+    <t>Directrice</t>
+  </si>
+  <si>
     <t>a.monteil@cocagnehautegaronne.org</t>
   </si>
   <si>
     <t>0652249746</t>
   </si>
   <si>
     <t>https://cocagne-alimenterre.org/</t>
   </si>
   <si>
     <t>CODES 34</t>
   </si>
   <si>
     <t>Comité d'éducation pour la santé de l'Hérault</t>
   </si>
   <si>
     <t>Le CODES 34 est une association dont l'objectif est d'accompagner les populations à choisir des modes de vie qui préservent et améliorent la santé.
 Nous prônons une approche positive et globale de la santé, ressource au service de la réalisation et l'épanouissement de chacun. Nos interventions s'appuient sur la reconnaissance et le respect des individus, tendent à les rendre acteurs de leur propre santé (autonomie et responsabilité) et participent la réduction des inégalités sociales de santé.
 Proche des valeurs de l'économie sociale et solidaire et de l'éducation populaire, l'équipe pluridisciplinaire, met ses compétences au service de :
 	tous les publics (enfants, adolescents, jeunes adultes, adultes, etc.)., 
 	des professionnels, pour un soutien, un accompagnement, de la formation, de la mise à disposition d'outils, etc.</t>
   </si>
   <si>
     <t>Aménagement du territoire, Alimentation et Agriculture, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
@@ -4025,159 +4008,180 @@
     <t>Information, communication, sensibilisation, Education, animation, médiation, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation, Offre documentaire</t>
   </si>
   <si>
     <t>Delphine</t>
   </si>
   <si>
     <t>Lavabre-Mias</t>
   </si>
   <si>
     <t>Chargée de mission santé</t>
   </si>
   <si>
     <t>delphine.lavabre-mias@codes34.org</t>
   </si>
   <si>
     <t>04 67 64 07 28</t>
   </si>
   <si>
     <t>https://codes34.org/</t>
   </si>
   <si>
     <t>Collectif Eduquer Dehors 69</t>
   </si>
   <si>
     <t>CED 69</t>
+  </si>
+  <si>
+    <t>Collectif interassociations</t>
   </si>
   <si>
     <t>Le Collectif Éduquer Dehors 69 regroupe 9 associations de différents domaines de l'éducation à l'environnement, de l'éducation populaire et de la promotion de la santé. Le Collectif accompagne les acteurs éducatifs de la Métropole de Lyon et du département du Rhône vers le développement de la pratique du dehors. 
 Aujourd'hui existe une vraie prise de conscience parmi les équipes pédagogiques de la nécessité de se lier et de s'ancrer au vivant. 
 Dans cette perspective, et forts de la pluralité de ses acteurs, le Collectif Éduquer Dehors 69 accompagne les équipes pédagogiques dont les enseignant.es, les collectivités et les acteurs du lien social et familial dans le déploiement de l'éducation dehors.
 Chaque association membre du collectif accompagne historiquement différents publics et acteurs de l'éducation notamment des enseignant.es à travers des actions éducatives en extérieur, par, avec et pour la nature.
 L'ensemble des structures a déjà travaillé avec d'autres associations du collectif et/ou fait partie des réseaux territoriaux d'éducation à l'environnement.
 Les associations membres du collectif :
 	Arthropologia
 	Ceux-ci Cela
 	France Nature Environnement Rhône
 	La Méandre
 	Ligue de Protection des Oiseaux
 	Maison de l'Environnement de la Métropole de Lyon
 	MNLE 69
 	Nature et Sens
 	Promotion Santé ARA, délégation 69
 Retrouver la présentation du CED 69 dans le podcast des Rencontres Internationales de la Classe Dehors de la Fabrique des Communs.
 Retrouver la présentation du Collectif Éduquer Dehors 69 sur le site de la Maison de l'Environnement de la Métropole de Lyon.</t>
   </si>
   <si>
     <t>Métropole de Lyon et département du Rhône</t>
   </si>
   <si>
     <t>14 avenue Tony Garnier</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Parents, Professionnels, Élus</t>
   </si>
   <si>
+    <t>CED</t>
+  </si>
+  <si>
+    <t>eduquerdehors69@gmail.com</t>
+  </si>
+  <si>
     <t>Collectif Pétale 07</t>
   </si>
   <si>
     <t>Le collectif Pétale 07 est né en 2009, suite aux premières Assises ardéchoises de l'EEDD, pour répondre aux besoins des acteurs de partager leurs pratiques, de renforcer le travail en partenariat et de construire des actions collectives.
 Ouvert à toutes et tous, le collectif est construit comme un espace d'expérimentation et de concertation entre les organismes publics, les collectivités territoriales et les acteurs privés. Il a choisi une gouvernance qui prend en compte la diversité des acteurs, de leurs attentes et des problématiques liées à l'animation et à la cohésion d'un réseau (collégiale, comité stratégique, groupes thématiques).
 Face aux enjeux environnementaux et sociaux et dans la perspective des objectifs de développement durable de l'Agenda 2030 des Nations Unies, les groupes de travail tissent des liens avec l'ensemble des acteurs éducatifs ardéchois. Ce réseau d'acteurs développe une gestion mutualisée des ressources et s'appuie sur des méthodes de travail et des outils collaboratifs. Chacun veille à privilégier le contact avec la Nature, à développer des pédagogies actives, à favoriser les démarches participatives et la réflexion collective. 
 En s'articulant avec les politiques publiques, le collectif encourage des actions éducatives à destination de tous les publics et professionnels.
 L'objectif est d'accompagner le changement de pratiques des équipes et des structures en matière d'écologie au quotidien et de coopération. Il favorise ainsi l'émergence de citoyens responsables, respectueux de la Vie et des Hommes, des citoyens capables de participer à l'action et à la décision collective.
 L'enjeu, aujourd'hui en Ardèche, est de renforcer l'organisation du réseau d'acteurs de l'éducation à l'environnement et au développement durable, et de participer à la mise en cohérence des actions de chacun afin de construire ensemble les projets de demain et contribuer collectivement aux dynamiques régionales et nationales. </t>
   </si>
   <si>
     <t>882 chemin de chaussy</t>
   </si>
   <si>
     <t>07120</t>
   </si>
   <si>
     <t>Balazuc</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Jeanne</t>
   </si>
   <si>
     <t>Baury</t>
   </si>
   <si>
     <t>contact@petale07.org</t>
   </si>
   <si>
     <t>https://www.petale07.org/</t>
   </si>
   <si>
     <t>Collectivité de Meylan</t>
   </si>
   <si>
     <t>Mairie De Meylan Pole Prévention et médiation Chargée de Missions Prévention santé Référent qualité de l'air Formation de sensibilisation QAI, Asthme, Allergie Gestion des alertes Pollution, Polliniques , Grand froid , Canicule Gestion et coordination des PAI des enfants sous la responsabilité de la commune</t>
   </si>
   <si>
     <t>Meylan</t>
   </si>
   <si>
     <t>4 avenue du vercors</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Famille, Parents, Professionnels</t>
   </si>
   <si>
+    <t>Odile</t>
+  </si>
+  <si>
+    <t>Senneret-Jacquet</t>
+  </si>
+  <si>
+    <t>odile.senneret-jacquet@meylan.fr</t>
+  </si>
+  <si>
     <t>0476415948</t>
   </si>
   <si>
     <t>Collège Jean Rostand Bellerive sur Allier</t>
   </si>
   <si>
     <t>Actions de préventions santé, environnement et citoyenneté
 	Développement des compétences psychosociales</t>
   </si>
   <si>
     <t>Jean Ferlot</t>
   </si>
   <si>
     <t>03700</t>
   </si>
   <si>
     <t>BELLERIVE SUR ALLIER</t>
   </si>
   <si>
     <t>Jeunes (12-25 ans)</t>
   </si>
   <si>
     <t>collégiens</t>
   </si>
   <si>
     <t>MAIN</t>
   </si>
   <si>
     <t>Infirmière</t>
+  </si>
+  <si>
+    <t>sylvie.main@ac-clermont.fr</t>
   </si>
   <si>
     <t>04 70 32 50 41</t>
   </si>
   <si>
     <t>Colnex</t>
   </si>
   <si>
     <t>Colnex est une entreprise à mission spécialisée dans la mobilisation citoyenne face aux enjeux de santé-environnement, en particulier la lutte contre le moustique tigre. Notre approche repose sur un dispositif complet combinant sciences comportementales, numérique et intelligence collective.
 Nous avons conçu Zzzapp, un outil d'éducation à la vigilance sanitaire qui engage les habitants à repérer les gîtes larvaires dans leur environnement quotidien. Grâce à une application mobile intuitive et gratuite, des kits pédagogiques, des cycles d'animation et des outils de suivi pour les collectivités, nous accompagnons les territoires dans la construction de réponses durables, ancrées localement. Nos interventions prennent la forme de campagnes participatives, d'ateliers en milieu scolaire, de formations pour les agents et d'animations de quartier, toujours dans une logique de responsabilisation et de coopération.</t>
   </si>
   <si>
     <t>Colnex intervient partout en France, en ville comme en zone rurale, auprès des collectivités, ARS et associations, pour accompagner les territoires colonisés ou en vigilance moustique tigre.</t>
   </si>
   <si>
     <t>29 Chemin du Vieux Chêne</t>
   </si>
   <si>
     <t>MEYLAN</t>
   </si>
   <si>
     <t>Colnex développe un programme de R&amp;D en sciences comportementales, avec des laboratoires en éducation, sociologie et psychologie, pour renforcer l’engagement citoyen et l’efficacité des outils.</t>
   </si>
   <si>
     <t>Nos actions s’adressent aux citoyens de tout âge : enfants, familles, élus, agents, écoles, centres sociaux, bailleurs, associations. Objectif : rendre les bons gestes visibles et les ancrer collectivement.</t>
@@ -4209,50 +4213,87 @@
     <t>18 Rue de Vouroux</t>
   </si>
   <si>
     <t>03150</t>
   </si>
   <si>
     <t>Varennes-sur-Allier</t>
   </si>
   <si>
     <t>SIRINE</t>
   </si>
   <si>
     <t>REJAB</t>
   </si>
   <si>
     <t>Chargée de mission politiques de santé communautaire</t>
   </si>
   <si>
     <t>sirine.rejab@interco-abl.fr</t>
   </si>
   <si>
     <t>0682358104</t>
   </si>
   <si>
     <t>http://peps.interco-abl.info/</t>
+  </si>
+  <si>
+    <t>Communauté d'Agglomération du Grand Annecy</t>
+  </si>
+  <si>
+    <t>CA Grand Annecy</t>
+  </si>
+  <si>
+    <t>Le Grand Annecy est une communauté d'agglomération située en Haute-Savoie, en région Auvergne-Rhône-Alpes. Il regroupe 34 communes et agit au service d'un territoire marqué par une forte attractivité, une diversité de cadres de vie — urbains, périurbains, ruraux et de montagne — ainsi que par des enjeux importants en matière de transition écologique, de qualité de vie, de mobilités, d'accès aux services et de réduction des inégalités.
+L'agglomération intervient dans plusieurs champs de politiques publiques ayant un impact direct ou indirect sur la santé des habitants : aménagement du territoire, habitat, mobilités, environnement, eau, déchets, climat-air-énergie, grand âge, solidarités, développement territorial et coordination des acteurs. Cette diversité de compétences constitue un levier important pour intégrer la santé dans les politiques locales, au-delà du seul champ sanitaire.
+Le Grand Annecy porte notamment le Contrat Local de Santé 2025-2029, en lien avec l'Agence Régionale de Santé Auvergne-Rhône-Alpes et de nombreux partenaires institutionnels et associatifs. Ce contrat vise à améliorer l'état de santé de la population, réduire les inégalités sociales et territoriales de santé, et renforcer la coordination entre les acteurs du territoire.
+Le CLS s'inscrit dans une approche globale de la santé, tenant compte des déterminants sociaux, environnementaux et territoriaux : conditions de vie, cadre de vie, environnement, accès aux soins et à la prévention, mobilités, logement, alimentation, santé mentale, vieillissement, handicap et vulnérabilités.
+ </t>
+  </si>
+  <si>
+    <t>34 communes du Grand Annecy</t>
+  </si>
+  <si>
+    <t>46 avenue des Iles</t>
+  </si>
+  <si>
+    <t>Seray</t>
+  </si>
+  <si>
+    <t>Travailloux</t>
+  </si>
+  <si>
+    <t>Coordinatrice CLS &amp; CTG</t>
+  </si>
+  <si>
+    <t>stravailloux@grandannecy.fr</t>
+  </si>
+  <si>
+    <t>04 50 63 48 48</t>
+  </si>
+  <si>
+    <t>https://www.grandannecy.fr/mon-quotidien/ameliore-mon-cadre-de-vie/ma-sante</t>
   </si>
   <si>
     <t>COMMUNAUTÉ DE COMMUNE PAYS DU MONT BLANC</t>
   </si>
   <si>
     <t>CCPMB</t>
   </si>
   <si>
     <t>La Communauté de Communes Pays du Mont-Blanc propose aux écoles du territoire de nombreuses animations nature totalement gratuites. Elles sont en lien avec les programmes scolaires, pour les classes de maternelle, élémentaire et collège. Ces animations se font soit en classe, soit sur le terrain. Une manière originale pour faire découvrir aux élèves le monde qui les entoure et la place de l'homme dans son environnement.
 De plus, le territoire dispose de deux joyaux de biodiversité, les réserves naturelles nationales de Passy et des Contamines-Montjoie. Les animatrices proposent des animations sur les réserves naturelles pendant les périodes de vacances scolaires. </t>
   </si>
   <si>
     <t>Air Extérieur, Changements climatiques, Eau</t>
   </si>
   <si>
     <t>COMBLOUX / LES CONTAMINES-MONTJOIE / CORDON / DEMI-QUARTIER / DOMANCY / MEGEVE / PASSY / PRAZ-SUR-ARLY / SAINT-GERVAIS-LES-BAINS / SALLANCHES</t>
   </si>
   <si>
     <t>648, chemin des Prés Caton</t>
   </si>
   <si>
     <t>P.A.E du Mont-Blanc</t>
   </si>
   <si>
     <t>PASSY</t>
@@ -4277,50 +4318,56 @@
   </si>
   <si>
     <t>CC ARC</t>
   </si>
   <si>
     <t>La Communauté de Communes Ardèche Rhône Coiron est en charge d'un Projet Alimentaire Territorial (PAT) qui se décline de plusieurs façons :
 - La valorisation des circuits courts/de proximité sur le territoire, en concertation avec les agriculteurs.rices, les commerçant.e.s et les habitant.e.s du territoire.
 - La sensibilisation à une alimentation et une agriculture durables auprès des scolaires et du grand public, en mobilisant les associations, les CCAS, les EBE et les chantiers d'insertion afin d'inclure le plus grand nombre.
 - La sensibilisation à la lutte contre le gaspillage alimentaire.
 - La valorisation des déchets verts auprès des agriculteurs.
 - L'aide à l'installation d'agriculteurs.rices via la recherche de foncier agricole.</t>
   </si>
   <si>
     <t>Alimentation et Agriculture, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>10 avenue de la résistance</t>
   </si>
   <si>
     <t>07350</t>
   </si>
   <si>
     <t>Cruas</t>
   </si>
   <si>
+    <t>Rhone-Coison</t>
+  </si>
+  <si>
+    <t>pat@ardecherhonecoiron.fr</t>
+  </si>
+  <si>
     <t>https://ardecherhonecoiron.fr/</t>
   </si>
   <si>
     <t>Communauté de Communes Bastides de Lomagne</t>
   </si>
   <si>
     <t>CCBL</t>
   </si>
   <si>
     <t>La Communauté de Communes Bastides de Lomagne (CCBL) regroupe 41 communes rurales dans l'est du département du Gers. Pour ces communes membres, la communauté de communes gère des compétences: aménagement de l'espace, voirie, affaires scolaires et périscolaires, affaires sociales, tourisme, culture, assainissement., sur un territoire de 424 Km² et pour 11 600 habitants. La CCBL offre du service public depuis le plus jeune âge (crèches), en passant par l'enfance et la jeunesse jusqu'à la personne âgée (Service d'aide et d'accompagnement à domicile).</t>
   </si>
   <si>
     <t>Alimentation et Agriculture, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>Les interventions sont réalisées sur les 41 communes du territoire intercommunal.</t>
   </si>
   <si>
     <t>Route d'Auch</t>
   </si>
   <si>
     <t>Zone Artisanale</t>
   </si>
   <si>
     <t>MAUVEZIN</t>
@@ -4454,140 +4501,146 @@
   <si>
     <t>0785362014</t>
   </si>
   <si>
     <t>Communauté de communes Les Versants d'Aime</t>
   </si>
   <si>
     <t>CoVA</t>
   </si>
   <si>
     <t>Composée des communes d'Aime-La-Plagne, La Plagne Tarentaise, Landry et Peisey-Nancroix, la Communauté de communes des Versants d'Aime est compétente en matière de développement économique et agricole, d'aménagement de l'espace, d'environnement et de gestion des déchets, d'action sociale et scolaire, d'équipements sportifs et de loisirs, de culture, de logement et de cadre de vie. Ce territoire rural et montagneux, partagé entre villages et stations, compte 10 000 habitants.</t>
   </si>
   <si>
     <t>Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>1002 Avenue de la Tarentaise</t>
   </si>
   <si>
     <t>AIME LA PLAGNE</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Professionnels</t>
   </si>
   <si>
+    <t>Collectivité</t>
+  </si>
+  <si>
+    <t>contact@versantsdaime.fr</t>
+  </si>
+  <si>
     <t>https://versantsdaime.fr/</t>
   </si>
   <si>
     <t>Communauté de communes Pays d'Evian et Vallée d'Abondance</t>
   </si>
   <si>
     <t>CCPEVA</t>
   </si>
   <si>
     <t>La communauté de communes Pays d'Évian Vallée d'Abondance est un espace solidaire et cohérent de 22 communes membres, qui partagent des intérêts communs.
 Services à ce jour engagés sur le sujet : relais petite enfance, service biodiversité et service cohésion territoriale</t>
   </si>
   <si>
     <t>851 avenue des rives du Léman</t>
   </si>
   <si>
     <t>Publier</t>
   </si>
   <si>
     <t>Agnès</t>
   </si>
   <si>
     <t>Artus</t>
   </si>
   <si>
     <t>Chargée de mission CLS/CTG</t>
   </si>
   <si>
     <t>agnes.artus@cc-peva.fr</t>
   </si>
   <si>
     <t>https://www.cc-peva.fr/</t>
   </si>
   <si>
     <t>Commune de Bessay sur Allier</t>
   </si>
   <si>
+    <t>Page de la Commune de Bessay sur Allier </t>
+  </si>
+  <si>
     <t>9 route de Lyon</t>
   </si>
   <si>
     <t>03340</t>
   </si>
   <si>
     <t>Bessay sur Allier</t>
   </si>
   <si>
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Tout public, Élus</t>
+    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Élus, Tout public</t>
   </si>
   <si>
     <t>Ludovic</t>
   </si>
   <si>
     <t>Desfarges</t>
   </si>
   <si>
     <t>Responsable Espaces verts</t>
   </si>
   <si>
     <t>ldesfarges2@gmail.com</t>
   </si>
   <si>
     <t>06.82.66.07.84</t>
   </si>
   <si>
     <t>Compost &amp; Territoire</t>
   </si>
   <si>
     <t>C&amp;T</t>
   </si>
   <si>
     <t>Association de Développement du compostage de proximité, au plus près des habitants : compostage individuel, partagé de quartier, autonome dans les lieux de restauration collective, lombricompostage.
 Aide au montage de projets par les collectivités à compétence déchets, suivi de composteurs, conseils, animations scolaires sur le compostage et le gaspillage alimentaire. Formations " référent de site" et "guide-composteur-pailleur" labellisées par l'ADEME. Ateliers jardinage au naturel, gestion des déchets verts, restauration des sols, accueil de la biodiversité, choix de végétaux et de semences...</t>
   </si>
   <si>
     <t>Alimentation et Agriculture, Déchets</t>
   </si>
   <si>
     <t>Drome et Ardèche</t>
   </si>
   <si>
     <t>3210 rte de la Vaumane</t>
   </si>
   <si>
     <t>Chabrillan</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Tout public, Professionnels, Élus</t>
   </si>
   <si>
     <t>Blandine</t>
   </si>
   <si>
     <t>de Montmorillon</t>
   </si>
   <si>
     <t>formatrice, animatrice</t>
   </si>
   <si>
     <t>blandine@compost-territoire.org</t>
   </si>
   <si>
     <t>06 52 41 63 40</t>
   </si>
   <si>
     <t>http:/compost-territoire.org</t>
   </si>
   <si>
     <t>Conseil d'Architecture, d'Urbanisme et d'Environnement de l'Allier</t>
   </si>
   <si>
     <t>CAUE 03</t>
   </si>
@@ -4721,54 +4774,54 @@
   <si>
     <t>04 66 65 64 57</t>
   </si>
   <si>
     <t>http://www.copage-lozere.org/</t>
   </si>
   <si>
     <t>Couches Lavables et Compagnie</t>
   </si>
   <si>
     <t>Conseil, accompagnement et formation Couches Lavables à destination des familles, des collectivités, et des professionnels de la périnatalité (sages-femmes, maternités) et de la petite enfance (crèches, assistantes maternelles...)</t>
   </si>
   <si>
     <t>Région AURA, autres régions possibles</t>
   </si>
   <si>
     <t>9 chemin de la Bichecorne</t>
   </si>
   <si>
     <t>Entremont Le Vieux</t>
   </si>
   <si>
     <t>Famille, Parents, Professionnels, Élus</t>
   </si>
   <si>
-    <t>laurent</t>
-[...2 lines deleted...]
-    <t>levrot</t>
+    <t>Laurent</t>
+  </si>
+  <si>
+    <t>Levrot</t>
   </si>
   <si>
     <t>contact@couches-lavables-et-compagnie.com</t>
   </si>
   <si>
     <t>0661942976</t>
   </si>
   <si>
     <t>https://couches-lavables-et-compagnie.com/</t>
   </si>
   <si>
     <t>CPIE Apieu</t>
   </si>
   <si>
     <t>L‘Atelier Permanent d'Initiation à l'Environnement Urbain Montpellier Mèze a été créé en 1984 à l'initiative et avec l'aide du Ministère de l'Environnement et des villes de Montpellier et Mèze.
 L'APIEU est labellisé CPIE (centre permanent d'initiatives à l'environnement) depuis 1990 et est membre de l'Union Nationale des CPIE.
 En 2010 il prend le nom de CPIE APIEU – Territoires de Montpellier.
 Nos valeurs
 Les valeurs de l'APIEU sont fondées sur :
 	L'éducation à l'environnement dans le respect des personnes et de l'environnement, par une démarche d'accompagnement aux changements.
 	L'innovation permanente et la création, dans un fonctionnement en laboratoire d'idées et de pratiques.
 	Le transfert des connaissances et la recherche pour alimenter le contenu de nos pratiques.
 	Le travail en réseaux comme moteur de nos actions.
 	L'indépendance d'esprit et d'action, dans l'interaction entre institution et société civile.
 	L'action personnelle et collective au sein d'une équipe rassemblée autour de valeurs et de pratiques communes.
@@ -4846,94 +4899,100 @@
   <si>
     <t>contact@cpie-bugeygenevois.fr</t>
   </si>
   <si>
     <t>04.50.59.00.61</t>
   </si>
   <si>
     <t>https://cpie-bugeygenevois.fr/</t>
   </si>
   <si>
     <t>CPIE Chablais-Léman</t>
   </si>
   <si>
     <t>Le Centre Permanent d'Initiatives pour l'Environnement (CPIE) Chablais-Léman est une association de loi 1901. Labellisée CPIE depuis décembre 2018, l'association est ancrée sur le territoire du Chablais depuis 2012. En accord avec les objectifs des CPIE, l'association travaille sur deux axes :
 	L'éducation et la sensibilisation à l'environnement.
 	L'accompagnement des territoires.
 Nos champs d'intervention sont les milieux naturels, l'alimentation durable et la santé-environnement. Nos actions reposent sur les fondements de l'économie sociale et solidaire, du développement durable et de l'éducation populaire. Nous sommes membre du réseau régional des CPIE, du réseau départemental « Empreintes » (patrimoine naturel et culturel) et du réseau régional d'éducation à l'environnement et au développement durable « GRAINE ».</t>
   </si>
   <si>
     <t>Alimentation et Agriculture, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>Chablais</t>
   </si>
   <si>
-    <t>32 rue de la mairie</t>
+    <t>21 rue de la mairie</t>
   </si>
   <si>
     <t>Marin</t>
   </si>
   <si>
-    <t>Enfants (7-12 ans), Adolescents (13-18 ans), Famille, Tout public, Élus, Publics spécifiques (handicap, milieu fermé …)</t>
+    <t>Enfants (7-12 ans), Adolescents (13-18 ans), Famille, Élus, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
+  </si>
+  <si>
+    <t>CPIE</t>
+  </si>
+  <si>
+    <t>Chablais-Léman</t>
+  </si>
+  <si>
+    <t>info@cpiechablaisleman.fr</t>
   </si>
   <si>
     <t>0450730920</t>
   </si>
   <si>
-    <t>http://www.art-terre.net/</t>
+    <t>https://www.cpiechablaisleman.fr</t>
   </si>
   <si>
     <t>CPIE CLERMONT-DOMES</t>
   </si>
   <si>
     <t>Le CPIE accueille les scolaires sur le site de Theix, et intervient partout sur le département, dans les classes ou dehors. Nos animations en milieu scolaire sont basées sur les programmes pédagogiques validés par la direction académique et/ou le rectorat. Nous intervenons aussi en centres de loisir et lors des temps périscolaires. 
 Nous accompagnons des collectivités dans leurs démarches d'EEDD sur des projets annuels : élaboration, encadrement, soutien technique, pédagogique et méthodologique. Nous concevons des démarches pédagogiques spécifiques (du programme à l'évaluation) adaptées aux enjeux d'un thème, d'un territoire, d'un partenaire. Nous organisons et encadrons des classes de découvertes, des animations ponctuelles et des évènements (Semaine européenne du développement durable).
 Les actions d'Accompagnement Territorial peuvent être très larges et touchent de très nombreux domaines du développement durable : agenda 21 de communes ou de structures d'hébergements privées, « Mon Resto Responsable », Plans Alimentaires territoriaux, Santé-environnement (Radon et qualité de l'air intérieur), plantes invasives, mobilités, consultation du public, alimentation durable et gaspillage alimentaire, aménagements de l'espace naturel, risques majeurs, …
 Le CPIE Clermont-Dômes est ainsi reconnu pour sa capacité à agir sur son territoire et apporter une vraie offre de service aux collectivités porteuses de projet.
 Le CPIE conduit ses actions d'Accompagnement Territorial en adaptant la méthode au projet et à l'objectif fixé : 
 - Accompagnement de structure en démarche de développement durable
 - Techniques participatives, médiation, concertation pour la conception et le suivi de projet
 - Accompagnement de projet : élaboration, encadrement, soutien technique et méthodologique
 - Animation de tables rondes, espaces de parole
 - Organisation et animation d'évènements citoyens ponctuels (forum, débat public…) 
 - Information et sensibilisations d'élus et de techniciens</t>
   </si>
   <si>
     <t>Puy-de-Dôme</t>
   </si>
   <si>
     <t>1 rue des colonies</t>
   </si>
   <si>
     <t>63 122</t>
   </si>
   <si>
     <t>SAINT GENES CHAMPANELLE</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tout public, Professionnels</t>
   </si>
   <si>
     <t>GRAND</t>
   </si>
   <si>
     <t>Chargé de projets</t>
   </si>
   <si>
     <t>ngrand@cpie63.fr</t>
   </si>
   <si>
     <t>0473873521</t>
   </si>
   <si>
     <t>https://cpie-clermont-domes.org/</t>
   </si>
   <si>
     <t>CPIE du Gard</t>
   </si>
   <si>
     <t>Centre Permanent d'Initiatives pour l'Environnement</t>
   </si>
   <si>
     <t>La MNE-RENE 30 (Maison de la Nature et de l'Environnement – Réseau d'Education à la Nature et à l'Environnement du Gard) est labelisée CPIE - Centre Permanent d'Initiatives pour l'Environnement - du Gard depuis janvier 2020. Elle a pour objet la promotion et le développement de l'éducation à l'environnement et au développement durable (EEDD) dans le Gard, et cela à travers à la mise en réseau des acteurs.
 L'association a pour missions de mutualiser les expériences et les connaissances, de mettre à disposition des ressources pédagogiques, de coordonner des programmes éducatifs, d'accompagner les porteurs de projets concourant à la transition écologique des territoires, et de favoriser l'accès à l'information concernant l'environnement et le développement durable. Le CPIE du Gard conduit des projets avec de nombreux partenaires associatifs et publics au niveau départemental et régional.
@@ -5319,75 +5378,69 @@
     <t>Demain la Terre !</t>
   </si>
   <si>
     <t>DLT</t>
   </si>
   <si>
     <t>L'association Demain la Terre ! a pour missions principales d'éduquer à l'environnement pour un développement durable et de valoriser le patrimoine naturel et culturel.
 Elle est impliquée dans les réseaux d'éducation à l'environnement agissant à plusieurs échelons territoriaux (départemental, régional et national) :
 	COOPERE 34
 	GRAINE Occitanie
 	FRENE : Réseau Français d'Education à la Nature et à l'Environnement</t>
   </si>
   <si>
     <t>Nature et Santé, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>Demain la Terre ! est active dans le Centre Hérault (34), entre le Causse du Larzac, le Lac du Salagou et l’étang de Thau. Des actions ponctuelles amènent parfois l’association à intervenir dans d’autres lieux du département ou de la région.</t>
   </si>
   <si>
     <t>12 boulevard Saint Louis</t>
   </si>
   <si>
     <t>Gignac</t>
   </si>
   <si>
-    <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Professionnels, Élus, Salariés, Tout public</t>
-[...1 lines deleted...]
-  <si>
     <t>Laurence</t>
   </si>
   <si>
     <t>Preud'homme</t>
   </si>
   <si>
     <t>animatrice environnement</t>
   </si>
   <si>
     <t>animation@demainlaterre.fr</t>
   </si>
   <si>
     <t>04 67 57 25 44</t>
   </si>
   <si>
     <t>http://demainlaterre.fr</t>
   </si>
   <si>
     <t>Département Cancer Environnement du Centre Léon Bérard</t>
-  </si>
-[...1 lines deleted...]
-    <t>Structure de soins</t>
   </si>
   <si>
     <t>Le Centre Léon Bérard est un Établissement de Soins Privé d'Intérêt Collectif (ESPIC) spécialisé en cancérologie. Il développe, depuis 2009, un programme interdisciplinaire - « Cancer, Environnement et Nutrition » au sein d'un département dédié, intégré à ses missions de soins, de prévention et de recherche. Le département Cancer Environnement vise à favoriser la prise en charge des facteurs environnementaux, professionnels et nutritionnels ayant une incidence sur les cancers. Il participe, notamment, à la mise en œuvre, à l'échelon régional, des mesures relatives à la thématique transversale Cancer et Environnement des plans de santé publique (Plan National et Régional Santé Environnement, Plan Cancer, Plan Santé Travail, Programme National Nutrition Santé).</t>
   </si>
   <si>
     <t>Air Extérieur, Alimentation et Agriculture, Déchets, Environnement intérieur</t>
   </si>
   <si>
     <t>Auvergne Rhône Alpes ; national</t>
   </si>
   <si>
     <t>28 rue Laennec</t>
   </si>
   <si>
     <t>Emeline</t>
   </si>
   <si>
     <t>Girard</t>
   </si>
   <si>
     <t>emeline.girard@lyon.unicancer.fr</t>
   </si>
   <si>
     <t>0478782800</t>
   </si>
@@ -5912,50 +5965,53 @@
   <si>
     <t>autoconstructeurs/rénovateurs essentiellement</t>
   </si>
   <si>
     <t>pauline</t>
   </si>
   <si>
     <t>chazot</t>
   </si>
   <si>
     <t>présidente</t>
   </si>
   <si>
     <t>ecolab30170@gmail.com</t>
   </si>
   <si>
     <t>0695901300</t>
   </si>
   <si>
     <t>http://www.ecolab30.fr</t>
   </si>
   <si>
     <t>Ecole de la Quintessence</t>
   </si>
   <si>
+    <t>Collectif</t>
+  </si>
+  <si>
     <t>Nous sommes un collectif de praticiens, qui œuvre ensemble pour accompagner les choix éclairés des personnes en devenir et qu'elles soient actrices de leur parcours.
 Nous proposons des accompagnements personnalisés afin de développer les compétences et spécificités de chacun. Un lieu d'apprentissage et de pratique qui offre une approche intégrative de la santé et du bien-être.
 L'Ecole de la Quintessence est une école de philosophie de vie, une bibliothèque du monde où chacun pourra puiser des ressources, pour agrandir son référentiel et se former.</t>
   </si>
   <si>
     <t>10 Voie Romaine</t>
   </si>
   <si>
     <t>07380</t>
   </si>
   <si>
     <t>Pont-de-Labeaume</t>
   </si>
   <si>
     <t>CHARLES WALLNER</t>
   </si>
   <si>
     <t>Fondatrice</t>
   </si>
   <si>
     <t>ecole-quintessence@charles-wallner.fr</t>
   </si>
   <si>
     <t>0670486613</t>
   </si>
@@ -6001,50 +6057,53 @@
 	Des ateliers de Travail qui Relie, pour transformer ses éco-émotions et se relier à d'autres personnes avec la même sensibilité
 	Des bains de forêt pour se relier au vivant et découvrir des ressources pour gérer son stress
 	Des conférences sur les éco-émotions, ou sur le changement climatique
 	Des formations en santé-environnement
 	Des formations en gestion du stress
 	Des fresques : Fresque du Climat et Fresque des Nouveaux récits, pour travailler la notion de futur désirable
 Une palette d'outils pour appréhender les enjeux de santé-environnement : les comprendre et bien vivre avec la conscience de la complexité de ce monde.</t>
   </si>
   <si>
     <t>Auvergne-Rhone-Alpes, Bourgogne-Franche-Comté et Grand Est</t>
   </si>
   <si>
     <t>250 chemin de fondlouet</t>
   </si>
   <si>
     <t>AIGUEPERSE</t>
   </si>
   <si>
     <t>Emmanuelle</t>
   </si>
   <si>
     <t>CHEMINAT</t>
   </si>
   <si>
     <t>Ecothérapeute</t>
+  </si>
+  <si>
+    <t>e.cheminat@ecotherapeute.fr</t>
   </si>
   <si>
     <t>https://www.eco-therapeute.fr/</t>
   </si>
   <si>
     <t>En Nature Simon.e</t>
   </si>
   <si>
     <t>Cette association a pour objet de:
 o Promouvoir, agir et accompagner tous les publics, de la périnatalité au grand âge, en faveur de la reconnexion à la nature et du développement global des participants (savoir-être, savoir-faire, savoir)
 o Sensibiliser et Encourager au respect et à la protection de l'environnement et du vivant
 o Promouvoir et agir en faveur de l'éducation des enfants dans la nature
 o Co-construire les projets de l'association en partenariat avec des acteurs de la “Santé Environnement” et développer des liens entre culture et nature, entre arts et nature
 o Organiser des ateliers, formations et stages sur ces thèmes
 o Accompagner la participation citoyenne</t>
   </si>
   <si>
     <t>Isère et Trièves</t>
   </si>
   <si>
     <t>10 place de la mairie</t>
   </si>
   <si>
     <t>MENS</t>
   </si>
@@ -6273,68 +6332,50 @@
 	en choisissant une alimentation plus durable on encourage des modes de production plus vertueux pour l'environnement (pas d'agriculture intensive, moins ou pas de pesticides, respect des saisons et du local) tout en agissant sur notre santé (moins de produits transformés, une alimentation bio et de saison). La diminution de consommation de produits carnés permettra de faire une économie qui pourra être injectée dans des produits de meilleure qualité. 
 	faire le choix de verdir un établissement scolaire va modifier l'environnement extérieur et favoriser le bien-être des individus qui l'occupent au quotidien. Ces quelques exemples nous montrent que les actions individuelles et collectives auront des impacts multiples sur les sphères de la santé, de l'environnement et du budget des individus.</t>
   </si>
   <si>
     <t>Toulouse Métropole et ses environs</t>
   </si>
   <si>
     <t>2 allée Fédérica Montseny</t>
   </si>
   <si>
     <t>Facilitation</t>
   </si>
   <si>
     <t>Adolescents (13-18 ans), Famille, Parents, Professionnels, Tout public</t>
   </si>
   <si>
     <t>Habitants, collectivités, bailleurs sociaux, établissements scolaires, entreprises, etc.</t>
   </si>
   <si>
     <t>contact@faireco-asso.fr</t>
   </si>
   <si>
     <t>https://faireco-asso.fr/</t>
   </si>
   <si>
-    <t>FD des MFR Drôme-Ardèche</t>
-[...16 lines deleted...]
-  <si>
     <t>Fédération Départementale des CIVAM de l'Ardèche</t>
   </si>
   <si>
     <t>CIVAM Ardèche</t>
   </si>
   <si>
     <t>La Fédération Départementale des CIVAM de l'Ardèche (CIVAM 07), Centres d'Initiatives pour Valoriser l'Agriculture et le Milieu Rural, est une association de ruraux qui cherchent à construire un monde rural vivant et solidaire, ouvert sur la société, et porteur d'avenir !
  </t>
   </si>
   <si>
     <t>1064 Chemin du Pradel</t>
   </si>
   <si>
     <t>Mirabel</t>
   </si>
   <si>
     <t>Bird</t>
   </si>
   <si>
     <t>animatrice-coordinatrice</t>
   </si>
   <si>
     <t>alicia@civamardeche.org</t>
   </si>
   <si>
@@ -6391,50 +6432,74 @@
 	Développement de l'agriculture biologique, de l'agroécologie et de l'agroforesterie
 	Accueil éducatif à la ferme et éducation à l'agriculture durable
 	Agritourisme et opération « Le Gard de Ferme en Ferme »
 	Création d'activités agri-rurales
 	Alternatives aux pesticides en zones non agricoles
 	Accompagnement à la création de jardins collectifs
 	Compostage collectif à la ferme de broyats végétaux
 	Apiculture</t>
   </si>
   <si>
     <t>Changements climatiques, Alimentation et Agriculture</t>
   </si>
   <si>
     <t>Tout le territoire gardois</t>
   </si>
   <si>
     <t>216 chemin de Campagne</t>
   </si>
   <si>
     <t>Sommières</t>
   </si>
   <si>
     <t>https://www.civamgard.fr/</t>
   </si>
   <si>
+    <t>Fédération des MFR Drôme-Ardèche</t>
+  </si>
+  <si>
+    <t>Les MFR de Drôme Ardèche accueillent les jeunes dès 14 ans pour leur proposer un accompagnement vers la formation la plus adaptée à leur projet .
+Les six MFR vous invitent à les découvrir. Plus de  50 classes proposées pour répondre aux besoins des jeunes et aux besoins des entreprises.
+Des formations pour orientations et des formations dans des filières professionnelles préparant à des diplômes allant du CAP à la Licence professionnelle dans les secteurs de la production agricole ( animale et végétale) et horticole, de l'aménagement et gestion des milieux naturels de la restauration la cuisine, du commerce des services aux personnes ou aux entreprises (sanitaire - santé - social).
+ </t>
+  </si>
+  <si>
+    <t>4, rue de la Cure</t>
+  </si>
+  <si>
+    <t>Châteuneuf/Isère</t>
+  </si>
+  <si>
+    <t>Fédé</t>
+  </si>
+  <si>
+    <t>fd.26@mfr.asso.fr</t>
+  </si>
+  <si>
+    <t>0775717075</t>
+  </si>
+  <si>
     <t>Fédération Promotion Santé</t>
   </si>
   <si>
     <t>La Fédération Promotion Santé est le principal réseau spécialiste de l'éducation et de la promotion de la santé en France. Elle est dotée d'un solide maillage territorial grâce aux associations Promotion Santé réparties sur le territoire national (métropole et outremer).
 La Fédération Promotion Santé est membre du réseau national de santé publique coordonné par Santé publique France. Elle entretient également des liens de coopération avec plusieurs institutions investies dans le champ de l'éducation et de la promotion de la santé telles que la Protection judiciaire de la jeunesse ou encore des sociétés savantes telles que la Société française de santé publique. La Fédération Promotion Santé est engagée dans une démarche qualité et accompagne, dans le cadre de sa mission de professionnalisation des acteurs du champ, les structures désireuses d'en faire autant.</t>
   </si>
   <si>
     <t>Bâtiment Recherche Sud</t>
   </si>
   <si>
     <t>5 Cours des Humanités</t>
   </si>
   <si>
     <t>Aubervilliers Cedex</t>
   </si>
   <si>
     <t>Ferron</t>
   </si>
   <si>
     <t>Déléguée générale</t>
   </si>
   <si>
     <t>c.ferron@federation-promotion-sante.org</t>
   </si>
   <si>
@@ -6490,53 +6555,50 @@
   </si>
   <si>
     <t>Fondation Rovaltain</t>
   </si>
   <si>
     <t>Fondation de Coopération Scientifique</t>
   </si>
   <si>
     <t>La Fondation ROVALTAIN, qui se situe à Valence (Drôme), est une Fondation de coopération scientifique à but non lucratif, reconnue d'utilité publique, spécialisée en "Santé et Environnement".
 La mission principale de la Fondation est de promouvoir la recherche en Santé-Environnement, avec une forte coloration en Ecotoxicologie et Toxicologie environnementale :
 - La Fondation soutient la science et contribue au développement des savoirs, tant en répondant à des appels à projet qu'en coordonnant des projets de recherche avec des laboratoires nationaux et internationaux.
 - Elle assure la promotion de la recherche et la vulgarisation des sciences environnementales vers le citoyen,
 - La Fondation a également pour mission de créer du lien entre les différents acteurs de la sphère Santé-environnement (Chercheurs, Elus, Etudiants, Entreprises, Enseignants, Citoyens, Agriculteurs, Associations, Institutions…) afin de faciliter le dialogue et la mise en place de partenariats.</t>
   </si>
   <si>
     <t>Nature et Santé, Air Extérieur, Environnement sonore, Changements climatiques, Alimentation et Agriculture, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>Départements, Régions, Autres (National, Europe)</t>
   </si>
   <si>
     <t>3 rue Henry Chalamet</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Animation de réseau, dialogue territorial, Formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tout public, Professionnels, Élus, Salariés</t>
   </si>
   <si>
     <t>Delphine DELAUNAY</t>
   </si>
   <si>
     <t>/ Mathilde MOIZO</t>
   </si>
   <si>
     <t>contact@fcsrovaltain.org</t>
   </si>
   <si>
     <t>0970650350</t>
   </si>
   <si>
     <t>http://www.fcsrovaltain.org/</t>
   </si>
   <si>
     <t>Forest et Zen</t>
   </si>
   <si>
     <t>Formes d'actions :
 	animation ponctuelles
 	accompagnement -  création de projets pédagogique 
 	Informations et sensibilisation
 	Bain de forêts - sylvothérapie
@@ -6544,50 +6606,53 @@
 Approches pédagogiques
 	Ludiques
 	Sensible
 	Artistes 
 	Sensorielle
 	Cognitive
 	Expérimentale-scientifique
  </t>
   </si>
   <si>
     <t>37 Les Loges</t>
   </si>
   <si>
     <t>03220</t>
   </si>
   <si>
     <t>Vaumas</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Salariés, Publics spécifiques (handicap, milieu fermé …)</t>
   </si>
   <si>
     <t>Garcia</t>
   </si>
   <si>
+    <t>contact@forestetzen.fr</t>
+  </si>
+  <si>
     <t>FR CIVAM Occitanie</t>
   </si>
   <si>
     <t>Fédération régionale des CIVAM Occitanie</t>
   </si>
   <si>
     <t>La Fédération Régionale des CIVAM d'Occitanie est une fédération associative d'éducation populaire qui accompagne depuis près de 40 ans des projets collectifs en faveur d'une agriculture et d'une alimentation durables. La fédération régionale regroupe une vingtaine de fédérations départementales et groupes locaux d'agriculteurs et de ruraux d'Occitanie qui, par l'information, l'échange et la dynamique collective, innovent sur les territoires.
 Le rôle de la fédération régionale des CIVAM est de mettre en réseau et de représenter les intérêts de ses adhérents au niveau de la grande région Occitanie. Elle porte aussi des actions en direct auxquelles elle associe ses membres sur le territoire régional.</t>
   </si>
   <si>
     <t>bat B Mas de Saporta</t>
   </si>
   <si>
     <t>CS 50023</t>
   </si>
   <si>
     <t>Lattes</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Animation de réseau, dialogue territorial, Offre documentaire</t>
   </si>
   <si>
     <t>04 67 06 23 40</t>
   </si>
   <si>
@@ -6599,69 +6664,78 @@
   <si>
     <t>FNE Ain</t>
   </si>
   <si>
     <t>France Nature Environnement Ain anciennement, FRAPNA Ain (Fédération Rhône-Alpes de Protection de la Nature) est une association de type loi 1901, d'intérêt général, à caractère non lucratif qui regroupe des associations adhérentes ou fédérées et des membres individuels. Affiliée à France Nature Environnement Auvergne-Rhône-Alpes, elle a pour objet la préservation du patrimoine naturel. Depuis 45 ans, FNE Ain milite et agit pour :
 	La défense et la protection des écosystèmes ;
 	La sauvegarde de l'environnement naturel et urbain, des milieux naturels, de la faune et de la flore du département de l'Ain ;
 	La lutte contre les pollutions de toutes sortes (air, eau, bruit, déchets, radio-activité…).</t>
   </si>
   <si>
     <t>Nature et Santé, Aménagement du territoire, Alimentation et Agriculture, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>Ain</t>
   </si>
   <si>
     <t>44 avenue de Jasseron</t>
   </si>
   <si>
     <t>01000</t>
   </si>
   <si>
     <t>Bourg-en-Bresse</t>
   </si>
   <si>
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Tout public</t>
+    <t>Olivier</t>
+  </si>
+  <si>
+    <t>Coffin</t>
+  </si>
+  <si>
+    <t>ain@fne-aura.org</t>
   </si>
   <si>
     <t>04 74 21 38 79</t>
   </si>
   <si>
     <t>https://www.fne-aura.org/ain</t>
   </si>
   <si>
     <t>France Nature Environnement du  Rhône</t>
   </si>
   <si>
     <t>FNE-Rhône</t>
   </si>
   <si>
     <t>Depuis plus de quarante ans, FNE-Rhône agit pour préserver la nature et l'environnement. Pour cela elle mène des actions de gestion, de protection et de sensibilisation. L'éducation à la nature et à l'environnement s'inscrit de façon prioritaire dans les actions de FNE-Rhône. La démarche pédagogique qui imprègne ses activités éducatives repose sur le principe « aimer et comprendre pour protéger » Dans cet esprit, nos interventions ont pour but de sensibiliser à la richesse et à la fragilité de la nature, de favoriser la compréhension des liens entre les êtres vivants, de susciter des interrogations sur la place de l'homme dans la nature et sa responsabilité vis à vis de l'environnement. Elles peuvent prendre la forme de conférences, de cycle d'animations, d'accompagnement de projets... FNE-Rhône s'engage à sensibiliser la société. Elle s'adresse donc aux décideurs pour la prise en compte de la nature, de l'environnement et de l'écocitoyenneté, mais également au grand public grâce à ses publications, l'organisation de sorties et de conférences.</t>
   </si>
   <si>
     <t>22 rue Edouard Aynard</t>
+  </si>
+  <si>
+    <t>Villeurbanne</t>
   </si>
   <si>
     <t>Cedric</t>
   </si>
   <si>
     <t>Bonvoisin</t>
   </si>
   <si>
     <t>Animateur Nature</t>
   </si>
   <si>
     <t>cedric.bonvoisin@fne-aura.org</t>
   </si>
   <si>
     <t>04 37 47 88 52</t>
   </si>
   <si>
     <t>https://www.fne-aura.org/rhone</t>
   </si>
   <si>
     <t>FRANCE NATURE ENVIRONNEMENT LOIRE</t>
   </si>
   <si>
     <t>FNE LOIRE</t>
   </si>
@@ -6669,60 +6743,60 @@
     <t>Avant de s'appeler France Nature Environnement Loire, la Fédération Rhône-Alpes de Protection de la Nature de la Loire naît en 1984 d'une volonté commune des associations du département. En 2019, elle devient France Nature Environnement Loire et se compose d'une trentaine de salarié(e)s.
 Son action permet de sensibiliser 300 000 personnes par an dont 25 000 scolaires.
 FNE Loire fédère une vingtaine d'associations locales qui œuvrent, chacune dans son domaine,  au respect de notre environnement. Elle compte 7 000 adhérents.
 Ce mouvement citoyen réunit des milliers de militants, bénévoles ou salariés, qui rencontrent les élus et les décideurs, forment les bénévoles, font entendre la voix de la nature dans une centaine de commissions par an, participent aux débats et consultations publics.
 FNE Loire mène des actions pour la protection de la faune et de la flore, des milieux naturels et de l'environnement en vue de :
 	Connaître, préserver et valoriser les milieux naturels de notre région par le biais de suivis scientifiques et d' inventaires de leur faune et de leur flore.
 	Restaurer les écosystèmes pour maintenir la biodiversité avec la réhabilitation et gestion de sites de nature et la mise en place de sentiers d'interprétations.La création de l'Ecopole du Forez est un exemple de réhabilitation et une réussite pour le tourisme de nature dans notre département. Plus d'1 million de personnes ont déjà découvert le site depuis son ouverture en 1993. La création de la Réserve Naturelle Régionale des Gorges de la Loire a permis de préserver un milieu emblématique aux portes de Saint-Etienne.
 	Lutter contre les pollutions, les dégradations de notre environnement et du patrimoine naturel en proposant des alternatives pour l'aménagement et le développement de notre territoire au sein de commissions et d'instances officielles (soit près de 300 réunions par an). Ceci nous permet de jouer un rôle important dans le débat environnemental. FNE Loire se porte aussi partie civile dans certaines affaires de pollutions ou au tribunal administratif lorsque c'est nécessaire…
 	Éduquer à la nature et à l'environnement par l'intermédiaire d'interventions sur des thématiques environnementales (déchets, tri sélectif, écocitoyenneté, jardinage bio…), la sensibilisation des écoles, collèges, lycées professionnels et universités et la formation professionnelle auprès des animateurs, des élus et des techniciens.
 	Sensibiliser le grand public avec des visites à thèmes de sensibilisation à la nature, des expositions pédagogiques interactives, des ateliers et des conférences.
 Elle dispose des agréments au titre de protection de l'environnement, de l'Education Nationale et de Jeunesse et sports. FNE Loire est adhérente au Graine, à FNE AURA (reconnue d'Utilité Publique), à FNE, au REN et membre du Collectif Loire d'Education à l'Environnement et au Développement Durable (CLEEDD).</t>
   </si>
   <si>
     <t>Nature et Santé, Air Extérieur, Environnement sonore, Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>Loire (42)</t>
   </si>
   <si>
     <t>11 rue rené Cassin</t>
   </si>
   <si>
     <t>Saint Etienne</t>
   </si>
   <si>
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Tout public, Professionnels, Élus, Salariés, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
-[...1 lines deleted...]
-  <si>
     <t>Fabien</t>
   </si>
   <si>
     <t>BONNISSOL</t>
   </si>
   <si>
     <t>Responsable du pôle éducation</t>
+  </si>
+  <si>
+    <t>animation-loire@fne-aura.org</t>
   </si>
   <si>
     <t>0477495733</t>
   </si>
   <si>
     <t>https://www.fne-aura.org/loire/</t>
   </si>
   <si>
     <t>France Nature Environnement Occitanie Pyrénées</t>
   </si>
   <si>
     <t>FNE Occitanie Pyrénées</t>
   </si>
   <si>
     <t>FNE Occitanie Pyrénées fédère le réseau de ses membres associatifs et individuels et appuie leurs actions lorsqu'ils en font la demande.
 L'équipe salariée de FNE Occitanie Pyrénées agit aussi au quotidien sur de nombreux projets, depuis l'éducation à l'environnement jusqu'à des actions en justice, en passant par diverses mobilisations des nombreuses compétences et expertises présentes au sein de notre réseau.</t>
   </si>
   <si>
     <t>Air Extérieur, Changements climatiques, Alimentation et Agriculture, Eau, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>Départements de l'ancienne région Midi-Pyrénées</t>
   </si>
   <si>
     <t>14 rue de Tivoli</t>
@@ -6761,61 +6835,72 @@
     <t>07110</t>
   </si>
   <si>
     <t>LARGENTIERE</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Plaidoyer, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial</t>
   </si>
   <si>
     <t>RAMI</t>
   </si>
   <si>
     <t>etudes-ardeche@frapna-aura.org</t>
   </si>
   <si>
     <t>04.75.93.41.45</t>
   </si>
   <si>
     <t>https://www.fne-aura.org/ardeche/</t>
   </si>
   <si>
     <t>FREDON Occitanie</t>
   </si>
   <si>
     <t>FREDON Occitanie est un organisme au service de la santé des végétaux et de la protection de l'environnement. Elle travaille en synergie avec ses sections départementales, les FDGDON.
-La FREDON OC constitue avec les Fédérations départementales :
-[...1 lines deleted...]
-La fédération régionale est une fédération dédiée au sanitaire du végétal qui agit dans l'intérêt général en zone rurale comme urbaine. Elle a pour objet essentiel la protection de l'état sanitaire des végétaux et du patrimoine naturel dans l'intérêt public. Elle agit contre les organismes nuisibles, les espèces exotiques envahissantes et les dangers sanitaires qui portent atteinte à la santé des végétaux ou à la santé publique.
+Pour la protection de l'environnement, FREDON Occitanie exerce, directement ou par l'intermédiaire de ses membres adhérents, ses activités dans le domaine de la protection de la nature et de la gestion de la faune sauvage, de l'amélioration du cadre de vie, de la protection de l'eau, de l'air, des sols, des sites et paysages, de l'urbanisme, et a pour objet la lutte contre les pollutions et les nuisances.
+Elle a pour objet essentiel la protection de l'état sanitaire des végétaux et du patrimoine naturel en zone rurale comme urbaine et agit dans l'interêt public contre les organismes nuisibles, les espèces exotiques envahissantes et les dangers sanitaires qui portent atteinte à la santé des végétaux ou à la santé publique.
 Cette fédération régionale a aussi pour objet de définir et de coordonner régionalement les orientations sanitaires qu'elles soient politiques, stratégiques et opérationnelles dans l'intérêt du public. Elle coordonne l'action des fédérations départementales (FDGDON) et des groupements de défense (GDON) contre les organismes nuisibles et les dangers sanitaires tels que notamment définis aux articles L 201-1 et D 201-2 du code rural.
 Elle agit dans le respect de la politique sanitaire régionale définie nationalement par l'État et met en place le schéma sanitaire.</t>
   </si>
   <si>
-    <t>10 Chemin de la plaine</t>
-[...2 lines deleted...]
-    <t>Juvignac</t>
+    <t>114 rue orion</t>
+  </si>
+  <si>
+    <t>Vailhauquès</t>
+  </si>
+  <si>
+    <t>Florian</t>
+  </si>
+  <si>
+    <t>Martel</t>
+  </si>
+  <si>
+    <t>chargé de mission espaces végétalisés - animateur de réseau</t>
+  </si>
+  <si>
+    <t>contact@fredon-occitanie.fr</t>
   </si>
   <si>
     <t>04 67 75 64 48</t>
   </si>
   <si>
     <t>https://www.fredonoccitanie.com/</t>
   </si>
   <si>
     <t>FREDON-AURA 73-74</t>
   </si>
   <si>
     <t>Acteur indépendant, nous sommes un réseau d'experts au service de la santé des végétaux, de l'environnement et des hommes.</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Aménagement du territoire, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>40 av Terraillet</t>
   </si>
   <si>
     <t>Saint Baldoph</t>
   </si>
   <si>
     <t>PLAVERET</t>
   </si>
@@ -6865,51 +6950,51 @@
   <si>
     <t>Karelle</t>
   </si>
   <si>
     <t>LOCQUENEAUX</t>
   </si>
   <si>
     <t>Présidente</t>
   </si>
   <si>
     <t>scic.gral@gmail.com</t>
   </si>
   <si>
     <t>0662214201</t>
   </si>
   <si>
     <t>https://coopcircuits.fr/g-r-a-l-groupement-pour-la-resilience-alimentaire-local…</t>
   </si>
   <si>
     <t>Gée Aude</t>
   </si>
   <si>
     <t>Groupe d'éducation à l'environnement de l'Aude</t>
   </si>
   <si>
-    <t>Gée Aude a pour objet la promotion et le développement de l'éducation à l'environnement et au développement durable (EEDD) dans l'Aude à travers la mise en réseau des acteurs concernés et dans le respect des valeurs et des principes énoncés dans la Charte de l'association. 
+    <t>Gée Aude a pour objet la promotion et le développement de l'éducation à l'environnement et au développement durable (EEDD) dans l'Aude à travers la mise en réseau des acteurs concernés et dans le respect des valeurs et des principes énoncés dans le projet associatif. 
 Le réseau s'est donné pour missions de :
 	Porter la parole des associations d'EEDD et favoriser les partenariats et la concertation entre l'ensemble des acteurs ;
 	Coordonner des programmes pédagogiques et actions collectives ;
 	Animer des dynamiques d'échanges et de rencontres thématiques et territoriales entre acteurs éducatifs ;
 	Mettre en œuvre des actions de formation et d'accompagnement à la professionnalisation des acteurs EEDD ;
 	Faciliter l'accès à l'information et aux ressources en EEDD.</t>
   </si>
   <si>
     <t>9 Boulevard Marcou</t>
   </si>
   <si>
     <t>Anne</t>
   </si>
   <si>
     <t>Canovas</t>
   </si>
   <si>
     <t>info@geeaude.org</t>
   </si>
   <si>
     <t>0768283366</t>
   </si>
   <si>
     <t>https://geeaude.org/</t>
   </si>
@@ -6980,51 +7065,51 @@
   </si>
   <si>
     <t>La mission du GRAINE Auvergne-Rhône-Alpes est de promouvoir et de développer l'éducation à l'environnement et au développement durable (EEDD) en Auvergne-Rhône-Alpes.
 En tant que réseau régional, il facilite et articule la mise en relation de celles et ceux qui agissent pour l'EEDD :
 Educateur·trice·s à l'environnement, animateur·trice·s nature, animateur·trice·s de réseaux, formateur·trice·s, éducateur·trice·s pour la santé, éducateur·trice·s à la solidarité internationale, animateur·trice·s en éducation populaire, élu·e·s et technicien·ne·s de collectivités, salarié·e·s d'entreprises, élu·e·s, salarié·e·s et bénévoles d'associations, enseignant·e·s, accompagnateur·trice·s en montagne, animateur·trice·s sportifs, animateur·trice·s des parcs et réserves, de fermes pédagogiques, entrepreneur·e·s solidaires, professionnel·le·s du tourisme…
 Le GRAINE rassemble, forme, mobilise, accompagne, informe celles et ceux qui agissent pour l'EEDD.
 Le GRAINE favorise les partenariats, permet la mutualisation d'outils et la circulation d'informations, accompagne l'évolution des pratiques professionnelles, renforce la cohérence et l'efficacité des actions sur toute la région, permet aussi une meilleure visibilité des acteurs et vise la reconnaissance de l'utilité sociale de l'EEDD.
 Pour atteindre ses objectifs le GRAINE coordonne de nombreuses actions destinées et ouvertes à toutes les personnes et structures intéressées.</t>
   </si>
   <si>
     <t>4 place Carnot</t>
   </si>
   <si>
     <t>Adèle</t>
   </si>
   <si>
     <t>Petit</t>
   </si>
   <si>
     <t>Chargée de communication</t>
   </si>
   <si>
     <t>adele.petit@graine-ara.org</t>
   </si>
   <si>
-    <t>09 72 30 04 90</t>
+    <t>07 72 18 59 89</t>
   </si>
   <si>
     <t>http://graine-ara.org</t>
   </si>
   <si>
     <t>Graine de Jade</t>
   </si>
   <si>
     <t>Le crédo de Graine de Jade est d'éduquer à la biodiversité en favorisant les connaissances sur l'environnement.
 Graine de Jade est une association fondée en 2012, situé sur le Causse de Blandas en périphérie du Parc des Cévennes, pour faire découvrir, connaître, animer, auprès de différents publics l'environnement et la biodiversité.
 A travers la pratique de la randonnée pédestre, tranquillement au rythme des pas accueillez les sensations qui vous entourent : admirer, sentir, gouter et savourer...
 L'objet de l'Association est de faire découvrir, connaître, animer, auprès de différents publics l'environnement, pour mieux l'appréhender et la préserver. Sensibiliser les citoyens à une vie plus respectueuse de la planète.
 Cristelina est enthousiaste dès qu'il s'agit de partager sa passion de la nature ! Accompagnatrice en montagne et éducatrice de l'environnement. Elle est à l'écoute des petits et des grands pour animer avec dynamisme les projets pédagogiques dans les écoles et les balades familiales.</t>
   </si>
   <si>
     <t>Gard (Cévènnes jusqu'à Nîmes ponctuellement)</t>
   </si>
   <si>
     <t>Le Vigan</t>
   </si>
   <si>
     <t>Cristelina</t>
   </si>
   <si>
     <t>FERNANDEZ</t>
@@ -7713,59 +7798,57 @@
   <si>
     <t>Charlie</t>
   </si>
   <si>
     <t>Braesch</t>
   </si>
   <si>
     <t>legoutdusauvage@gmail.com</t>
   </si>
   <si>
     <t>0782273182</t>
   </si>
   <si>
     <t>https://www.legoutdusauvage.com/</t>
   </si>
   <si>
     <t>Le Totem et l@ Plume</t>
   </si>
   <si>
     <t>Ecrivaine publique et numérique</t>
   </si>
   <si>
     <t>Le Totem et l@ Plume accompagne à l'écocitoyenneté active par des ateliers de sensibilisation et d'initiation :
 	Comment composter, pourquoi ? En compostage domestique, partagé ou avec un lombricomposteur ; comment utiliser sur place ses déchets de jardinage et de taille?
 	Le jardin sauvage &amp; rebelle, ou comment accueillir la petite faune et la biodiversité chez soi.
-	Ateliers sécurité alimentaire et circuits courts :  découvrir les outils de sciences participatives, d'expression citoyenne et écocitoyenne, les sites et applis de trocs et d'échange, de glanage, etc ; découvrir des moyens d'intégrer globalement sa place au milieu d'une multitude de systèmes interconnectés (animaux, nature, alimentation, ressources naturelles, pollution, etc..).
+	Ateliers sécurité alimentaire, circuits courts, sciences participatives, solidarité, ..  :  Des risques sanitaires alimentaires en cours, aux choix éthiques de nos achats, les applis nous informent et nous accompagnent, nous initient aux  sciences participatives, à l''expression citoyenne et écocitoyenne, au partage et à la solidarité par les sites et applis de trocs et d'échange, de glanage, etc .. Être initié aux moyens d'intégrer globalement sa place au milieu d'une multitude de systèmes interconnectés (animaux, nature, alimentation, ressources naturelles, pollution, etc..).
+	Ecocitoyenneté numérique : Comment et pourquoi utiliser le numérique pour l'expression de son écocitoyenneté active. Le numérique se fait soutien aux métamorphoses et devient un véritable levier qui nous rassemble.
 En tant qu'auto-entrepreneure ou en médiation numérique salariée, j'ai eu l'occasion d'expérimenter plusieurs types d'accompagnements avec plusieurs publics. Ma participation active par le biais d'une association de sensibilisation au Vivant et de mobilisations dans des actions collectives, me permettent de mettre en place et de tester des actions/mobilisations pour la nature.
-J'ai été formée comme "Guide Composteur" par la Scop Compostons de Montpellier.</t>
-[...5 lines deleted...]
-    <t>Sète</t>
+J'ai été formée comme "Guide Composteur"  et "animation en compostage" par la Scop Compostons de Montpellier.</t>
+  </si>
+  <si>
+    <t>Rue Blaise Pascal</t>
   </si>
   <si>
     <t>éveil</t>
   </si>
   <si>
     <t>Jeunes (12-25 ans), Famille, Professionnels, Élus, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
     <t>Bérodier</t>
   </si>
   <si>
     <t>letotemlaplume@gmail.com</t>
   </si>
   <si>
     <t>0787310821</t>
   </si>
   <si>
     <t>https://totemplume.wixsite.com/servicesecrivaine</t>
   </si>
   <si>
     <t>Le Vieux Biclou</t>
   </si>
   <si>
     <t>Promotion de l'écomobilité, atelier associatif de réparation de vélo, vélo-école</t>
   </si>
@@ -7824,66 +7907,66 @@
     <t>Les Amanins</t>
   </si>
   <si>
     <t>Centre agroécologique</t>
   </si>
   <si>
     <t>Notre centre agroécologique accueille divers publics tout au long de l'année. La terre des Amanins s'étend sur 55 hectares de champs, prairies et forêts, dans un écrin de verdure. 
 Nous oeuvrons pour que l'humain et la nature se retrouvent. C'est à la fois une ferme en activité, et un lieu de transmission :
 - L'accueil : Des bâtiments d'accueil écoconstruits, des énergies renouvelables, une restauration "du jardin à l'assiette" 100% bio et 80% à base des produits de notre ferme, des ateliers de transmission, le tout dans un cadre convivial et chaleureux.
 - L'école : Parce que la coopération s'apprend, l'école du Colibri met en œuvre un projet pédagogique permettant aux enfants d'apprendre à vivre ensemble, et d'être en paix avec : soi-même, les autres, l'environnement.
 - La ferme : L'autonomie alimentaire du centre passe par un travail agricole important. Les pratiques agricoles des Amanins s'inscrivent dans une démarche d'agroécologie. Vingt hectares de terre cultivable permettent de cultiver céréales, légumineuses, fourrages, légumes et petits fruits.</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Alimentation et Agriculture, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>Nos publics viennent de partout en France, et même au-delà.</t>
   </si>
   <si>
     <t>1324 Route de Crest</t>
   </si>
   <si>
     <t>LA-ROCHE-SUR-GRANE</t>
   </si>
   <si>
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Tout public, Professionnels, Salariés, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
+    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Salariés, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
     <t>Nous accueillons des publics variés : adultes, familles &amp; grand public (stages, formations, séminaires, séjours familles, évènements...), enfants &amp; adolescents (animations à la journée, classes découvertes)...</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>Roché</t>
   </si>
   <si>
     <t>Coordinatrice du pôle animation</t>
   </si>
   <si>
-    <t>classe.decouvouerte@lesamanins.com</t>
+    <t>classe.decouverte@lesamanins.com</t>
   </si>
   <si>
     <t>04 75 42 75 05</t>
   </si>
   <si>
     <t>http://www.lesamanins.com</t>
   </si>
   <si>
     <t>Les Bleues'Bellules</t>
   </si>
   <si>
     <t>Formations-Ateliers-Conférences-Stages" : Les Bleues'Bellules célèbrent l'amour de la nature ...celle du dehors et celle du dedans "
 Évènements d'entreprise : Chouchoutez vos collaborateurs !
 Et permettez-leur de vivre des expériences de nature ! Qu'il s'agisse de mieux se connaître en dehors du cadre habituel, créer des liens privilégiés, débloquer certaines situations, remobiliser les collaborateurs ou amorcer de nouveaux projets, choisir de la faire en pleine nature avec Les Bleues'Bellules, c'est déjà délivrer un message ! Et oui, en optant pour l'une de nos propositions, vous offrez un espace-temps…pour respirer et ralentir !
 Pour de l'authenticité dans le partage, du bien-être dehors en se reconnectant à des instincts naturels, pour explorer notre part la plus créative, la plus coopérante, la plus ingénieuse. C'est tout cela qui se joue en nature ! Et en plus, vous montrez votre engagement au grand mouvement de transition écologique …car la connexion à la nature en est une pierre angulaire, si elle n'en n'est pas le fondement !
 Formations Qualiopi :
 « Accompagnement à l'école du dehors »
 « Eveil à la nature pour les tout-petits » 
 « Vers un pouvoir d'agir joyeux et motivé en EEDD »
 L'objectif des formations ? Que tout cela essaime ! De nos jours, le Syndrome du manque de nature est prégnant à tous les échelons de la société, et il est essentiel que les professionnels (une force vive !) qui accompagnent des enfants et des adultes le fassent en nature. Et même, que ceux qui le font déjà dehors avec une orientation « connaissances » puissent ouvrir le champ des possibles, vers des moments de connexion à la nature. Il est temps de réinventer notre rapport au monde, et même dans nos pratiques professionnelles. Pour que nous soyons tous des vivants parmi les vivants ! Sortir de l'éducation et de l'accompagnement hors-sol, sortir du ‘tout naturaliste', revoir sa posture, disposer d'outils et développer sa confiance, c'est ce que je souhaite partager à travers les formations proposées.
 Ateliers de reconnexion à la nature : Un savant mélange entre la sylvothérapie (shinrin-yoku) et le coaching par la nature, ici on ne parle pas de faire une activité mais de vivre une expérience ! Cela favorise la découverte de notre intériorité et crée un pont entre notre nature intérieure et la nature extérieure (on parle de nature miroir).
 Pour les entreprises, structures et particuliers. Sous forme de team-building et coaching pour les entreprises, et sous forme de sortie pour les structures et particuliers, les ateliers sont ponctués de moments conviviaux, d'expériences en nature et de moments d'expression. Ces sorties en immersion sont une pratique orientée Santé Environnement (One Health),  un moyen de revenir à la nature et au cœur !
 Ateliers de pédagogie par la nature :
 C'est une pédagogie tout-droit venue des Forest School ! En France, cette pratique est cadrée et doit répondre à sept points-clés (site RPPN). Différente de l'animation nature, la pédagogie par la nature (PPN) favorise un développement holistique de l'enfant, dans ses savoir-être, savoir et savoir-faire ! Les enfants y apprennent à être, plutôt que faire !
 Et tout cela se joue lors d'activités proposées, comme sculpter une baguette magique (avec de vrais outils !), construire des cabanes, grimper aux arbres, la cuisine de la gadoue, le jeu libre, s'initier à des gestes et apprentissages primitifs, le sit-spot, suivre les traces d'animaux, etc., la liste est infinie !
@@ -8020,60 +8103,63 @@
   <si>
     <t>Guardiola</t>
   </si>
   <si>
     <t>Coordinatrice Pédagogique Transition Ecologique</t>
   </si>
   <si>
     <t>a.guardiola@debrouillonet.org</t>
   </si>
   <si>
     <t>09 81 36 97 02</t>
   </si>
   <si>
     <t>Les Petits Débrouillards Occitanie - antenne Pyrénées-Orientales</t>
   </si>
   <si>
     <t>Le mouvement des Petits Débrouillards est un réseau associatif d'éducation populaire qui agit en dehors ou en complément des systèmes éducatifs institutionnels.
 Visant l'émancipation des individus et des communautés humaines et aspirant à l'amélioration du système social et au développement des solidarités, « Les Petits Débrouillards » contribuent à former des citoyens actifs, capables d'opinions réfléchies et critiques, acteurs de la construction du monde d'aujourd'hui et de demain.
 Fondé en 1986, le mouvement des Petits Débrouillards cible tous les publics et plus particulièrement les jeunes, en développant la prise de conscience du caractère complexe des relations entre sciences et sociétés. Il le fait autour d'activités et d'expériences scientifiques et techniques.
 L'association participe activement à la campagne Pik'tro, dispositif pédagogique régional qui sensibilise la population d'Occitanie aux enjeux sanitaires liés aux moustique tigre, mais aussi des tiques et des chenilles processionnaires.</t>
   </si>
   <si>
     <t>Perpignan</t>
   </si>
   <si>
-    <t>3 bis avenue de Belfort</t>
-[...8 lines deleted...]
-    <t>c.jourget@debrouillonet.org</t>
+    <t>1 rue Léon Blum</t>
+  </si>
+  <si>
+    <t>Le Soler</t>
+  </si>
+  <si>
+    <t>REGLI</t>
+  </si>
+  <si>
+    <t>Coordinatrice et animatrice scientifique</t>
+  </si>
+  <si>
+    <t>n.regli@debrouillonet.org</t>
   </si>
   <si>
     <t>https://www.lespetitsdebrouillards.org/?rub=ou&amp;region=occ#0AF1EE1AB616423EAD65B…</t>
   </si>
   <si>
     <t>Les Pieds à Terre</t>
   </si>
   <si>
     <t>L'association les Pieds à Terre, par son réseau d'acteurs sur le territoire et par l'ensemble de ses actions transversales d'Education à l'Environnement, propose des activités relevant de trois secteurs d'activités :
 	Le secteur EEDD, regroupant les animations d'Education à Environnement à destination de publics scolaires, mais également grand public, public en situation de handicap, élus … ainsi que les projets de classes découvertes
 	Le secteur ACM, avec l'organisation de séjour vacances pour les jeunes du territoire, ainsi que l'animation d'accueil de loisir à l'année. 
 	Le secteur formation, à destination des professionnels de l'animation, mais également des jeunes adultes en formation ou encore des élus.
 Dans une société de plus en plus repliée sur le virtuel et coupée du lien à la nature, nous faisons le constat que l'enfant passe de moins en moins de temps dehors :
 	Les parents n'osent plus le laisser sortir tout seul dans la nature,
 	Le nombre et la durée des séjours diminuent,
 	Les propositions d'immersion dans la nature sont de plus en plus frileuses, la peur du risque freine les initiatives de sorties, d'excursions, de camps itinérants...
 Et pourtant, l'individu se forme au contact de la nature : construire, explorer, couper, faire, découvrir, échanger, observer, autant d'actions qui permettent à chaque individu d'être interpelé par la nature en vue d'attiser nos sens et notre imaginaire. Elle est une source inépuisable d'émerveillement.
 Cette nature est surtout infiniment diverse, c'est un formidable livre ouvert sur la connaissance, un terrain d'apprentissage de la complexité. Ainsi, l'éducation dans la nature est source de nombreux savoirs, mais plus encore de savoir-faire et de savoir-être. C'est aussi un espace de liberté où l'on part à l'aventure, de loisirs et de plaisirs qui nous permettent de nous découvrir, de nous confronter au vivant, aux éléments et à nous-même, d'apprendre l'humilité, de réconcilier nos antagonismes, de coopérer avec les autres...
 L'association les Pieds à Terre s'inscrit dans une démarche d'Education Populaire et dans la dynamique de son territoire. De part cette démarche, nos valeurs s'inscrivent dans cinq grandes orientations, développées ci-après.</t>
   </si>
   <si>
     <t>Rue du Château</t>
   </si>
   <si>
     <t>Chilhac</t>
@@ -8305,93 +8391,99 @@
 	Découvrir les richesses du patrimoine naturel local.
 	(Re) Mettre en contact l'homme avec la nature.
 	Initier aux techniques d'observation.
 	 Se questionner sur le fonctionnement des écosystèmes.
 	Comprendre les enjeux environnementaux actuels. 
 	Connaître, préserver et respecter son environnement proche.
 	Sensibiliser et former les acteurs de la protection de la nature d'aujourd'hui et de demain.
 La LPO s'adresse à tous publics en veillant à :
 - Sensibiliser sur la nécessité d'un usage raisonné et durable des ressources naturelles afin de protéger la biodiversité.
 - Engager peu à peu les jeunes citoyens dans la découverte sensible et réfléchie des phénomènes naturels et des faits culturels qui l'entourent.
 - Favoriser la solidarité entre les individus, les générations, les territoires et l'environnement.
 - Faire vivre la notion de civisme à l'égard de l'environnement en sensibilisant les jeunes enfants et adolescents à l'impact de leurs comportements sur le milieu naturel.
 - Favoriser l'éveil et l'épanouissement des enfants et adolescents en proposant des supports ludiques et pédagogiques autour de la biodiversité.
 De l'échange informel à un cycle de formation, de la conférence au chantier, de l'action ponctuelle à un cycle d'animations, de la participation aux protocoles d'études existants  à des ateliers; la forme de nos interventions s'adaptent à votre demande .</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Eau</t>
   </si>
   <si>
     <t>Ardèche-Drôme-Isère-Rhône-Haute Savoie- Savoie- Loire-Auvergne-Ain</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Salariés, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
+    <t>Cyrielle</t>
+  </si>
+  <si>
+    <t>Jourget</t>
+  </si>
+  <si>
     <t>Coordinatrice régionale</t>
   </si>
   <si>
     <t>cyrielle.jourget@lpo.fr</t>
   </si>
   <si>
     <t>07 45 86 01 78</t>
   </si>
   <si>
     <t>https://auvergne-rhone-alpes.lpo.fr/</t>
   </si>
   <si>
     <t>LPO AuRA - Rhône</t>
   </si>
   <si>
     <t>LPO AuRA -Rhône</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>100 rue des fougères</t>
   </si>
   <si>
     <t>Leslie</t>
   </si>
   <si>
     <t>FAVRE</t>
   </si>
   <si>
     <t>Cheffe de projet EEDD</t>
   </si>
   <si>
     <t>leslie.favre@lpo.fr</t>
   </si>
   <si>
     <t>04 37 61 05 06</t>
   </si>
   <si>
     <t>https://auvergne-rhone-alpes.lpo.fr/lpo-locales/rhone/</t>
   </si>
   <si>
-    <t>LPO Auvergne-Rhône-Alpes  - délégations Savoie et Haute-Savoie</t>
+    <t>LPO AuRA - Savoie et Haute-Savoie</t>
   </si>
   <si>
     <t>LPO 73 + 74</t>
   </si>
   <si>
     <t>La LPO AURA c'est : agir pour l'oiseau, la faune sauvage, la nature et l'Homme, et lutter contre le déclin de la biodiversité, par la connaissance, la protection, l'éducation et la mobilisation.
 Les objectifs de l'éducation à l'environnement de la LPO AURA : 
 	Découvrir les richesses du patrimoine naturel local.
 	(Re) Mettre en contact l'homme avec la nature.
 	Initier aux techniques d'observation.
 	 Se questionner sur le fonctionnement des écosystèmes.
 	Comprendre les enjeux environnementaux actuels. 
 	Connaître, préserver et respecter son environnement proche.
 	Sensibiliser et former les acteurs de la protection de la nature d'aujourd'hui et de demain.
 La LPO s'adresse à tous publics en veillant à :
 - Sensibiliser sur la nécessité d'un usage raisonné et durable des ressources naturelles afin de protéger la biodiversité.
 - Engager peu à peu les jeunes citoyens dans la découverte sensible et réfléchie des phénomènes naturels et des faits culturels qui l'entourent.
 - Favoriser la solidarité entre les individus, les générations, les territoires et l'environnement.
 - Faire vivre la notion de civisme à l'égard de l'environnement en sensibilisant les jeunes enfants et adolescents à l'impact de leurs comportements sur le milieu naturel.
 - Favoriser l'éveil et l'épanouissement des enfants et adolescents en proposant des supports ludiques et pédagogiques autour de la biodiversité.
 De l'échange informel à un cycle de formation, de la conférence au chantier, de l'action ponctuelle à un cycle d'animations, de la participation aux protocoles d'études existants  à des ateliers; la forme de nos interventions s'adapte à votre demande .</t>
   </si>
   <si>
     <t>Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Eau, Environnement intérieur</t>
   </si>
@@ -8419,54 +8511,54 @@
   <si>
     <t>anelyse.flandin@lpo.fr</t>
   </si>
   <si>
     <t>07.82.50.69.62</t>
   </si>
   <si>
     <t>http://haute-savoie.lpo.fr/index.php?m_id=22038&amp;item=38</t>
   </si>
   <si>
     <t>LPO Isère</t>
   </si>
   <si>
     <t>LPO AURA - Isère</t>
   </si>
   <si>
     <t>Nature et Santé, Aménagement du territoire, Alimentation et Agriculture, Eau</t>
   </si>
   <si>
     <t>5 place Bir Hakeim</t>
   </si>
   <si>
     <t>GRENOBLE</t>
   </si>
   <si>
-    <t>orianne</t>
-[...2 lines deleted...]
-    <t>jouvel</t>
+    <t>Orianne</t>
+  </si>
+  <si>
+    <t>Jouvel</t>
   </si>
   <si>
     <t>animatrice naturaliste</t>
   </si>
   <si>
     <t>orianne.jouvel@lpo.fr</t>
   </si>
   <si>
     <t>0476517803</t>
   </si>
   <si>
     <t>http://isere.lpo.fr</t>
   </si>
   <si>
     <t>LPO Occitanie - DT Lot</t>
   </si>
   <si>
     <t>LPO Occitanie</t>
   </si>
   <si>
     <t>La LPO Occitanie - Délégation Territoriale Lot est une association dont le but est la protection et la préservation de l'environnement ainsi que la sensibilisation à la nature. Son action s'étend ainsi à la biodiversité lotoise (amphibiens, mammifères, papillons...). Présente depuis 1987 dans le Lot en tant que Lot nature puis LPO Lot, l'association est installée au centre de Cahors et rayonne sur tout le département. Elle réalise des diagnostics territoriaux, des suivis et des inventaires de la faune et de la flore présentes sur le territoire, met en place des mesures de préservation, réalise des expertises et propose des animations à destination du grand public et des scolaires.</t>
   </si>
   <si>
     <t>Lot (46)</t>
   </si>
@@ -8707,53 +8799,50 @@
   <si>
     <t>9 rue dumont d'urville</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Famille, Parents</t>
   </si>
   <si>
     <t>Enfants (3-11 ans) Adolescents (11-17 ans)</t>
   </si>
   <si>
     <t>Steiler</t>
   </si>
   <si>
     <t>animation.nature@mejcroixrousse.org</t>
   </si>
   <si>
     <t>04 78 29 84 06</t>
   </si>
   <si>
     <t>https://mejcroixrousse.org/</t>
   </si>
   <si>
     <t>Maison de la Petite Enfance - Scionzier</t>
   </si>
   <si>
-    <t>Structure d'accueil petite enfance</t>
-[...1 lines deleted...]
-  <si>
     <t>La Maison de la Petite Enfance de Scionzier comprend le RPE (Relai Petite Enfance) ainsi qu'une crèche municipale de 35 places.</t>
   </si>
   <si>
     <t>Scionzier</t>
   </si>
   <si>
     <t>7 rue du Crétêt</t>
   </si>
   <si>
     <t>Etablissement d'Accueil du Jeune Enfant</t>
   </si>
   <si>
     <t>Ludivine</t>
   </si>
   <si>
     <t>Pechberty</t>
   </si>
   <si>
     <t>Infirmière de la crèche</t>
   </si>
   <si>
     <t>infirmierecreche@scionzier.fr</t>
   </si>
   <si>
     <t>https://www.scionzier.fr/vie-de-famille/accueil-petite-enfance</t>
@@ -8879,53 +8968,50 @@
   </si>
   <si>
     <t>0467862027</t>
   </si>
   <si>
     <t>https://www.miamuse-nutrition.com</t>
   </si>
   <si>
     <t>Mille Traces</t>
   </si>
   <si>
     <t>Mille Traces agit pour l'éducation à l'environnement et la protection de la nature.
 Avec l'appui d'éducateurs à l'environnement, de guides naturalistes, de bénévoles et de scientifiques elle intervient sous forme de conférences, stages de formation, expositions itinérantes, stands d'information, ateliers techniques ou créatifs, sorties de terrain, et animations scolaires et extra scolaires.</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>Le territoire dépend du type d'action développée.</t>
   </si>
   <si>
     <t>Rousset en Vercors</t>
   </si>
   <si>
     <t>Saint Agnan en Vercors</t>
-  </si>
-[...1 lines deleted...]
-    <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Tout public, Tout public</t>
   </si>
   <si>
     <t>THIERY</t>
   </si>
   <si>
     <t>Chargée de projets / guide naturaliste / éducatrice à l'environnement</t>
   </si>
   <si>
     <t>contact@mille-traces.org</t>
   </si>
   <si>
     <t>04 75 48 13 77</t>
   </si>
   <si>
     <t>http://www.mille-traces.org</t>
   </si>
   <si>
     <t>Ministère de la Transition écologique</t>
   </si>
   <si>
     <t>Les missions du ministère
 La ministre de la Transition écologique
 Elle prépare et met en œuvre la politique du Gouvernement dans les domaines du développement durable, de l'environnement, notamment de la protection et de la valorisation de la nature et de la biodiversité, des technologies vertes, de la transition énergétique et de l'énergie, notamment en matière tarifaire, du climat, de la prévention des risques naturels et technologiques, de la sécurité industrielle, des transports et de leurs infrastructures, de l'équipement et de la mer. Elle élabore et met en œuvre la politique de lutte contre le réchauffement climatique et la pollution atmosphérique. Elle promeut une gestion durable des ressources rares.
 Elle est chargée des relations internationales sur le climat. A ce titre, elle conduit les négociations européennes et internationales sur le climat et veille à la mise en œuvre des accords conclus, en concertation avec le ministre de l'Europe et des affaires étrangères.
 Elle est chargée de la promotion et du développement de l'économie sociale et solidaire.
@@ -9002,50 +9088,91 @@
     <t>431 Impasse de Putignet</t>
   </si>
   <si>
     <t>RUFFIEUX</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Conseils, expertise, Ingénierie de projet, Formation</t>
   </si>
   <si>
     <t>Jeunes (12-25 ans), Famille, Professionnels, Élus, Salariés</t>
   </si>
   <si>
     <t>Philippe</t>
   </si>
   <si>
     <t>PETIT</t>
   </si>
   <si>
     <t>Président</t>
   </si>
   <si>
     <t>philippe.petit@mler.fr</t>
   </si>
   <si>
     <t>06 79 22 90 50</t>
+  </si>
+  <si>
+    <t>Multi BEES</t>
+  </si>
+  <si>
+    <t>Société</t>
+  </si>
+  <si>
+    <t>1. La structure
+Multi BEES est un réseau national d'animateurs et d'animatrices engagés, fondé par Julie Lainez, spécialisé dans l'animation d'ateliers participatifs autour de la nature, de la biodiversité et de la transition zéro déchet.
+La structure conçoit et déploie des actions de sensibilisation de proximité basées sur la pédagogie active et le concept du "faire soi-même". Ces interventions conviviales et concrètes s'adressent aux entreprises (pour accompagner leurs démarches RSE, animer des événements ou proposer des team-buildings engagés) ainsi qu'aux collectivités et établissements publics (milieu scolaire, crèches, centres de loisirs ou médiathèques). Multi BEES propose également des ateliers à destination des particuliers.
+L'objectif est de permettre à chaque public, quel que soit son âge, de se reconnecter au vivant tout en s'appropriant des gestes écoresponsables simples, économiques et durables à appliquer au quotidien.
+2. Nos ateliers
+Pour répondre aux besoins de ses différents publics, Multi BEES s'appuie sur une grande variété de formats d'intervention pragmatiques et interactifs :
+	Des ateliers participatifs : axés sur la biodiversité de proximité, ils invitent les participants à fabriquer des objets concrets (hôtels à insectes, nichoirs, kokedamas) ou à s'impliquer dans des projets (création de potagers, mise en place de composts).
+	Des sessions de transmission de savoir-faire : des ateliers techniques axés sur le zéro déchet pour apprendre à fabriquer soi-même ses produits du quotidien (cosmétiques naturels, produits ménagers sains) tout en apprenant à décrypter l'impact environnemental et sanitaire des composants industriels.
+	Des parcours d'accompagnement structurels : des interventions thématiques conçues pour s'intégrer directement dans les programmes scolaires ou pour accompagner les structures petite enfance et les collectivités vers des démarches durables.</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Déchets</t>
+  </si>
+  <si>
+    <t>171 chemin du pré de l'âne</t>
+  </si>
+  <si>
+    <t>Montverdun</t>
+  </si>
+  <si>
+    <t>Famille, Professionnels, Salariés, Tout public</t>
+  </si>
+  <si>
+    <t>Lainez</t>
+  </si>
+  <si>
+    <t>contact@multibees.com</t>
+  </si>
+  <si>
+    <t>04 12 04 23 22</t>
+  </si>
+  <si>
+    <t>https://www.multibees.com/</t>
   </si>
   <si>
     <t>Mutualité française Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>MfARA</t>
   </si>
   <si>
     <t>Organisme de protection sociale</t>
   </si>
   <si>
     <t>La Mutualité française Auvergne-Rhône-Alpes est investie dans la prévention et la promotion de la santé. Cette démarche s'inscrit dans une approche globale de la santé et privilégie l'intervention de proximité et la participation du public. Ses actions se déclinent sur les douze départements de la région. La Mutualité française Auvergne-Rhône-Alpes mène des actions de prévention et de promotion de la santé environnement dans le champ de la petite enfance depuis 2012 et en a fait une priorité stratégique de son activité. Elle souhaite ainsi poursuivre en déployant des actions locales sur l'ensemble du territoire de la Région pour sensibiliser à ces enjeux et diffuser les leviers pour agir.</t>
   </si>
   <si>
     <t>Ondes électromagnétiques, Air Extérieur, Alimentation et Agriculture, Eau, Environnement intérieur</t>
   </si>
   <si>
     <t>67 quai Charles de Gaulle</t>
   </si>
   <si>
     <t>Parents, Professionnels</t>
   </si>
   <si>
     <t>Professionnels de la périnatalité et petite enfance. Futurs et jeunes parents.</t>
   </si>
@@ -9235,50 +9362,56 @@
     <t>Ronsin</t>
   </si>
   <si>
     <t>Technicienne environnement et animatrice nature</t>
   </si>
   <si>
     <t>nature.biodiversite@hotmail.com</t>
   </si>
   <si>
     <t>0676234026</t>
   </si>
   <si>
     <t>https://www.facebook.com/NatureBiodiversite.RonsinBetty/</t>
   </si>
   <si>
     <t>Nature et Sens</t>
   </si>
   <si>
     <t>Nature et Sens accompagne le lien entre humain et nature en ville. 
 Balades avec expériences sensorielles (marche en aveugle, temps d'écoute guidés), partage de ressentis et créativité collective. 
 Regards croisés art-santé-écologie
 Lyon et alentours</t>
   </si>
   <si>
     <t>Non renseigné</t>
+  </si>
+  <si>
+    <t>Association</t>
+  </si>
+  <si>
+    <t>contact@nature-sens.org</t>
   </si>
   <si>
     <t>NEOECOLO</t>
   </si>
   <si>
     <t>Libère l'écolo qui est en toi</t>
   </si>
   <si>
     <t>NÉOÉCOLO accompagne les structures de promotion de la santé et de l'environnement à déployer leur impact et renouer avec leur mission : développer le pouvoir d'agir. Nous développons pour vos bénéficiaires des programmes collectifs et multi-séances clé en main ou sur mesure pour accompagner le changement durablement sur les sujets de Santé Écologie. Chaque programme est associé à une mesure d'impact.
 La force de NÉOÉCOLO est d'allier l'expertise en santé-environnement à l'accompagnement au changement écologique.
 NEOECOLO est fondé par ANAIS LESIOURD, écolo enthousiaste depuis 2015. Formée en santé environnement par l'IFSEN et à l'accompagnement au changement des transitions écologiques et sociétales par Changement vivant (Lara Mang Joubert).</t>
   </si>
   <si>
     <t>Changements climatiques, Déchets, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>LOIRE, RHONE, Agglo Roanne, Agglo Loire Forez</t>
   </si>
   <si>
     <t>482 LE COIN</t>
   </si>
   <si>
     <t>SAINT MARTIN LA SAUVETE</t>
   </si>
   <si>
@@ -9356,150 +9489,134 @@
   <si>
     <t>8 quai Jean Moulin</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Plaidoyer, Conseils, expertise, Offre documentaire</t>
   </si>
   <si>
     <t>Célia</t>
   </si>
   <si>
     <t>Colombier</t>
   </si>
   <si>
     <t>chargée d'études santé environnement</t>
   </si>
   <si>
     <t>celia.colombier@ors-auvergne-rhone-alpes.org</t>
   </si>
   <si>
     <t>04 72 07 46 20</t>
   </si>
   <si>
     <t>https://www.ors-auvergne-rhone-alpes.org/index.asp</t>
   </si>
   <si>
-    <t>Observatoire territorial des conduites à risque de l'adolescent</t>
-[...19 lines deleted...]
-  <si>
     <t>Octopus, fédération régionale des musiques actuelles en Occitanie</t>
   </si>
   <si>
     <t>Octopus est, depuis 2018, la Fédération des Musiques Actuelles en Occitanie.
 Elle est composée à ce jour de plus de 120 adhérent·e·s réparti·e·s sur les 13 départements de la région.
 L'équipe est constituée de 10 personnes, entre Toulouse et Montpellier, qui participent à fédérer les acteur·rice·s des musiques actuelles de la région et à défendre leurs intérêts, ainsi que ceux de la filière.
 L'association accompagne la structuration et le développement professionnels grâce à la veille, la ressource, et l'organisation de formations.
 Elle œuvre également à la prévention, la réduction des risques et la santé, en milieu festif, ainsi qu'à la lutte contre les violences sexistes et sexuelles, et les LGBTI-phobies.
 Enfin, la fédération soutient les musiques actuelles grâce aux dialogues et concertations avec les partenaires institutionnels, à l'observation, et la représentation.</t>
   </si>
   <si>
     <t>Environnement sonore, Santé-Environnement</t>
   </si>
   <si>
     <t>Région Occitanie</t>
   </si>
   <si>
     <t>2 rue Raymond Lizop</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Plaidoyer, Ingénierie de projet, Animation de réseau, dialogue territorial</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans)</t>
   </si>
   <si>
     <t>Publics de tout âge et tout genre</t>
   </si>
   <si>
     <t>Goffinet</t>
   </si>
   <si>
     <t>Responsable du pôle prévention</t>
   </si>
   <si>
     <t>prevention@federation-octopus.org</t>
   </si>
   <si>
     <t>0698782901</t>
   </si>
   <si>
     <t>https://federation-octopus.org/</t>
   </si>
   <si>
     <t>Oïkos : la maison, son environnement</t>
   </si>
   <si>
     <t>L'association Oïkos, ouverte à tou.t.e.s, a pour objet le développement et la promotion de la construction et de la rénovation dans le respect de l'environnement, de la santé des individus, et la mise en évidence des impacts économiques et sociaux induits. L'association mène toute action propre à concourir à son objet, notamment la formation, la sensibilisation à l'habitat et son environnement, l'accompagnement et l'information des particulier.e.s, des professionnel.le.s et des collectivités.</t>
   </si>
   <si>
-    <t>Ondes électromagnétiques, Air Extérieur, Aménagement du territoire, Eau, Environnement intérieur, Santé-Environnement</t>
-[...8 lines deleted...]
-    <t>LA TOUR DE SALVAGNY</t>
+    <t>Changements climatiques, Environnement intérieur, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Métropole de Lyon, Rhône et départements limitrophes, AURA et membre de réseaux nationaux</t>
+  </si>
+  <si>
+    <t>117 rue Pierre Passemard</t>
+  </si>
+  <si>
+    <t>L'Arbresle</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Animation de réseau, dialogue territorial, Formation, Offre documentaire</t>
   </si>
   <si>
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Tout public, Professionnels, Élus, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
-[...2 lines deleted...]
-    <t>0981609283</t>
+    <t>Jeunes (12-25 ans), Famille, Professionnels, Élus, Tout public</t>
+  </si>
+  <si>
+    <t>LEROUX</t>
+  </si>
+  <si>
+    <t>informer@oikos-ecoconstruction.com</t>
+  </si>
+  <si>
+    <t>09 70 70 00 93</t>
   </si>
   <si>
     <t>https://oikos-ecoconstruction.com/</t>
   </si>
   <si>
     <t>Osm'Ose</t>
   </si>
   <si>
-    <t>Animatrice et formatrice dans le champ de l'Éducation aux Mondes et aux Autres ( Éducation à l'Environnement, Citoyenneté et Solidarité Internationale, Éducation relationnelle).
-	Référente départementale avec l'IREPS en ESE (Education Santé-Environnement) pour le RDEE (Réseau Drômois d'Education à l'Environnement).</t>
+    <t>Animatrice et formatrice dans le champ de l'Éducation aux Mondes et aux Autres ( Éducation à l'Environnement, Citoyenneté et Solidarité Internationale, Éducation relationnelle).</t>
   </si>
   <si>
     <t>1 IMPASSE SAINT PIERRE</t>
   </si>
   <si>
     <t>AOUSTE SUR SYE</t>
   </si>
   <si>
     <t>Professeure de Yoga</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Jeunes (12-25 ans), Tout public</t>
   </si>
   <si>
     <t>Animatrice et formatrice</t>
   </si>
   <si>
     <t>cecile.petit.si@gmail.com</t>
   </si>
   <si>
     <t>06 60 61 01 58</t>
   </si>
   <si>
     <t>Osmose santé environnementale</t>
   </si>
@@ -9580,76 +9697,50 @@
   <si>
     <t>Accompagnement à la création de jardins partagés</t>
   </si>
   <si>
     <t>Famille; adultes; enfants; adolescents; jeunes. Publics fragile ou non.</t>
   </si>
   <si>
     <t>Anaïs</t>
   </si>
   <si>
     <t>Marquet</t>
   </si>
   <si>
     <t>Co-directrice; animatrice</t>
   </si>
   <si>
     <t>anais@partageonslesjardins.fr</t>
   </si>
   <si>
     <t>0687378167</t>
   </si>
   <si>
     <t>http://partageonslesjardins.fr</t>
   </si>
   <si>
-    <t>Passerelle Nature</t>
-[...24 lines deleted...]
-  <si>
     <t>Passeuse de Nature Annecy</t>
   </si>
   <si>
     <t>Passeuse de Nature Annecy développe des actions visant à reconnecter les publics à la nature et à encourager des comportements plus respectueux du vivant. 
 Les animations s'adressent à différents publics (enfants, jeunes, familles, adultes - grand public, scolaires, centres de loisirs) et prennent la forme notamment de sorties nature, d'ateliers pédagogiques, d'animations de sensibilisation à la biodiversité locale, ainsi que d'interventions favorisant l'observation, l'expérimentation et l'éveil au lien sensible avec les milieux naturels. Ancrées dans le territoire, mes actions s'appuient sur une approche pédagogique active et bienveillante qui favorise l'autonomie, la compréhension des enjeux environnementaux locaux et l'engagement citoyen. 
  </t>
   </si>
   <si>
     <t>Haute Savoie, Grand Annecy, Parc des Bauges, Pays de l’Albanais, Fier &amp; Usses, Genevois français, Plus loin sur demande</t>
   </si>
   <si>
     <t>60 impasse du chavan</t>
   </si>
   <si>
     <t>Provent</t>
   </si>
   <si>
     <t>blanprovent@gmail.com</t>
   </si>
   <si>
     <t>0666163055</t>
   </si>
   <si>
     <t>https://passeusedenatureannecy.com/</t>
   </si>
@@ -9701,73 +9792,88 @@
 Elle joue un rôle d'interface entre les espaces de l'action, de la recherche et de la décision publique au travers de différentes activités : 
 	L'accompagnement de projets en santé des populations, notamment des projets de recherche 
 	L'animation de formations et d'interventions autour des inégalités sociales de santé
 	La conception d'outils et de méthodes pour la prise en compte des inégalités sociales de santé
 Depuis 2022, la plateforme fait partie du réseau SO-RISP (Réseau Recherche Interventionnelle Santé Populations | SO-RISP (sorisp.fr)), un réseau national en RISP (Recherche Interventionnelle en Santé des Populations). </t>
   </si>
   <si>
     <t>National, principalement en Occitanie</t>
   </si>
   <si>
     <t>Acteur.rices de terrain (santé), Décideur.euses, Chercheur.es et Etudiant.es</t>
   </si>
   <si>
     <t>contact@aapriss.fr</t>
   </si>
   <si>
     <t>Pôle ESE</t>
   </si>
   <si>
     <t>Depuis 2010, le GRAINE et l'IREPS animent le pôle thématique régional ESE qui a pour objectif d'accompagner et de développer l'éducation et la promotion de la santé-environnement en Auvergne-Rhône-Alpes. Cette dynamique de mise en réseau des acteurs éducatifs en santé-environnement est issue d'une volonté croisée du GRAINE et de l'IREPS de travailler ensemble.</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Plaidoyer, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
+    <t>Odessa Marmorat (GRAINE)</t>
+  </si>
+  <si>
+    <t>Marie Pagès-Gold (Promotion Santé ARA)</t>
+  </si>
+  <si>
+    <t>info@pole-ese-ara.org</t>
+  </si>
+  <si>
     <t>https://ese-ara.org/le-pole-ese</t>
   </si>
   <si>
     <t>Pose Sauvage</t>
   </si>
   <si>
-    <t>Pose Sauvage accompagne les entreprises (RSE), les collectivités et les particuliers dans leurs projets d'éducation à l'environnement mais aussi d'illustration et de médiation :
+    <t>Pose Sauvage accompagne les entreprises, les collectivités et les particuliers dans leurs projets d'éducation à l'environnement mais aussi d'illustration et de médiation :
 - reportage et illustration photo et vidéo ;
 - éducation à la nature ;
 - stage, balade poétique et sensible et immersion nature.
 Pour en savoir plus --&gt; https://www.pose-sauvage.fr/</t>
   </si>
   <si>
+    <t>Nature et Santé, Environnement sonore, Changements climatiques, Eau, Santé-Environnement</t>
+  </si>
+  <si>
     <t>Auvergne</t>
   </si>
   <si>
     <t>5 rue Saint Esprit</t>
   </si>
   <si>
     <t>BILLOM</t>
   </si>
   <si>
-    <t>Information, communication, sensibilisation, Education, animation, médiation, Plaidoyer, Animation de réseau, dialogue territorial, Offre documentaire</t>
+    <t>Information, communication, sensibilisation, Education, animation, médiation, Plaidoyer, Animation de réseau, dialogue territorial, Formation, Offre documentaire, Autre</t>
+  </si>
+  <si>
+    <t>Photographie et vidéo</t>
   </si>
   <si>
     <t>Amaridon</t>
   </si>
   <si>
     <t>Educateur à l'environnement, éco-interprète, photographe</t>
   </si>
   <si>
     <t>amaridon@yahoo.fr</t>
   </si>
   <si>
     <t>0672383133</t>
   </si>
   <si>
     <t>https://www.pose-sauvage.fr/</t>
   </si>
   <si>
     <t>Promotion Santé Auvergne Rhône-Alpes / Délégation de la Loire</t>
   </si>
   <si>
     <t>PSARA 42</t>
   </si>
   <si>
     <t>Objectifs et missions principales de la structure :
 	Contribuer à améliorer la santé des populations en agissant sur les différents déterminants de santé.
@@ -10786,124 +10892,100 @@
   </si>
   <si>
     <t>SCOP CAE Oxalis</t>
   </si>
   <si>
     <t>S'ortie a intégré Oxalis en janvier 2022. L'activité S'ortie, représentée par Marie-Laure Ponnelle et Cédric Bonvoisin, est un des collaborateurs d'Oxalis. Nous partageons des valeurs communes et cela nous permet d'exercer notre toute jeune activité. Le cœur d'activité est d'intervenir auprès de différents publics de la crèche à l'adulte en privilégiant le contact avec la nature : L'animation nature pour tous !
 Les objectifs de notre activité sont :
 	Reconnecter les personnes à la nature
 	Mettre en avant les liens forts que nous avons avec la nature
 	Favoriser les pédagogies alternatives : Pédagogie de projet, pédagogie active, accompagnement à l'école du dehors, éducation par la nature
 	Prendre plaisir dans la nature</t>
   </si>
   <si>
     <t>Ain rhône</t>
   </si>
   <si>
     <t>106 impasse maillard</t>
   </si>
   <si>
     <t>01400</t>
   </si>
   <si>
     <t>chatillon sur chalaronne</t>
   </si>
   <si>
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Salariés, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
-[...1 lines deleted...]
-  <si>
     <t>Marie-Laure</t>
   </si>
   <si>
     <t>Ponnelle</t>
   </si>
   <si>
     <t>Animatrice nature</t>
   </si>
   <si>
     <t>marielaure.ponnelle@s-ortie.fr</t>
   </si>
   <si>
     <t>https://s-ortie.fr/</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://www.s-ortie.fr/</t>
   </si>
   <si>
     <t>Santé Environnement Auvergne Rhône-Alpes</t>
   </si>
   <si>
     <t>SERA</t>
   </si>
   <si>
     <t>Mener des actions en santé-environnement, créer des synergies, mieux connaître, mieux informer, mieux prévenir des… 
 Ce que nous voulons :
 	Une meilleure connaissance des causes environnementales des maladies (recherche, outils de surveillance…),sans omettre les conséquences sanitaires et environnementales du dérèglement climatique.
 	Une information indépendante, pluraliste, scientifiquement rigoureuse pour la population, les élus, les professionnels…
 	L'intégration de la santé-environnement dans la formation (initiale et continue) et sa prise en compte dans toutes les autres politiques publiques.
 	Des débats citoyens sur les produits et les choix technologiques d'aujourd'hui comme ceux du futur.
 	Des modes de production plus respectueux de la santé et de l'environnement qui préservent la biodiversité.
 	La prévention, la reconnaissance et la prise en charge des pathologies environnementales émergentes qui vont en croissant.
 Ce que nous proposons :
 	L'accès pour nos adhérents aux études scientifiques en santé environnementale.
 	La projection de films documentaires, l'animation de débats et des formations (nous sommes acteurs de l'Institut de Formation - IFSEN).
 	Des animations : voici quelques thèmes que nous pouvons animer, ceux-ci peuvent bien sûr être déclinés selon vos demandes et selon les publics, associatifs, professionnels, universitaires ou scolaires : lien entre environnement et santé, et effets sur la santé de la qualité de l'eau, qualité de l'air extérieur et intérieur, alimentation et agriculture, perturbateurs endocriniens et toxiques, gestion des déchets, rayonnements électromagnétiques, téléphonie mobile, dérèglements climatiques, bruit etc…
 Se renseigner sur nos conditions et planning d'interventions :
 Tél :  04 76 47 02 53 ou 07 81 34 57 24
 SERA siège social :
 Maison des Associations de la Croix-Rousse
 28 rue Denfert Rochereau
 69004 LYON</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Famille, Parents, Professionnels, Élus, Tout public</t>
   </si>
   <si>
+    <t>Asso</t>
+  </si>
+  <si>
+    <t>contact@sera.asso.fr</t>
+  </si>
+  <si>
     <t>04 76 47 02 53</t>
   </si>
   <si>
     <t>https://www.sera.asso.fr/</t>
   </si>
   <si>
     <t>SCHS Ville Roanne</t>
   </si>
   <si>
     <t>SCHS Roanne</t>
   </si>
   <si>
     <t>Nous sommes à la fois Service Communal d'Hygiène et Santé Ville de Roanne (une antenne de l'Agence Régionale de Santé) et Service Sécurité Accessibilité Santé Publique et Développement Durable de la ville.
 Principales thématiques traitées :
 	Lutte contre l'Habitat Indigne : constat + mise en demeure
 	Suivi bâtiment santé : amiante, legionnelle, QAI, radon etc
 	Risques majeurs : mise à jour du Plan Communale de Sauvegarde et organisation des astreintes
 	Sensibilisation à la Santé envt : à destination des agents, et du public
  </t>
   </si>
   <si>
     <t>Air Extérieur, Environnement sonore, Déchets, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>Uniquement sur la Ville de Roanne</t>
@@ -11068,73 +11150,125 @@
   <si>
     <t>SF</t>
   </si>
   <si>
     <t>Formation et conseil en santé-environnement</t>
   </si>
   <si>
     <t>Air Extérieur, Environnement sonore, Changements climatiques, Alimentation et Agriculture, Eau, Déchets, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>42 rue charles baudelaire</t>
   </si>
   <si>
     <t>Sophie</t>
   </si>
   <si>
     <t>Fleckenstein</t>
   </si>
   <si>
     <t>Formatrice conseil</t>
   </si>
   <si>
     <t>soffleck@gmail.com</t>
   </si>
   <si>
+    <t>Syndicat de Développement du Pays Coeur d'Hérault</t>
+  </si>
+  <si>
+    <t>PCH</t>
+  </si>
+  <si>
+    <t>SYDEL du Pays Cœur d'Hérault est un syndicat mixte de développement local situé dans le département de l'Hérault. Il regroupe les trois communautés de communes du territoire : Vallée de l'Hérault, Clermontais et Lodévois &amp; Larzac, représentant 77 communes et environ 85 000 habitants.
+Le SYDEL a pour mission de porter et coordonner les politiques de développement à l'échelle du Pays Cœur d'Hérault. Il intervient notamment dans les domaines de l'aménagement du territoire, de la mobilité, de la transition écologique, de l'énergie-climat, du développement économique et de la planification territoriale. Il assure également l'élaboration et le suivi de documents stratégiques tels que le SCoT (Schéma de Cohérence Territoriale) et le PCAET (Plan Climat-Air-Énergie Territorial).</t>
+  </si>
+  <si>
+    <t>Air Extérieur, Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Communautés de communes du Clermontais, du Lodévois &amp; Larzac et de la Vallée de l'Hérault</t>
+  </si>
+  <si>
+    <t>9 Rue de la Lucque,</t>
+  </si>
+  <si>
+    <t>Saint-André-de-Sangonis</t>
+  </si>
+  <si>
+    <t>Parents, Professionnels, Élus, Tout public</t>
+  </si>
+  <si>
+    <t>Louise</t>
+  </si>
+  <si>
+    <t>Barrière</t>
+  </si>
+  <si>
+    <t>Chargé de mission Pôle Santé</t>
+  </si>
+  <si>
+    <t>louise.barriere@coeur-herault.fr</t>
+  </si>
+  <si>
+    <t>04 67 02 01 01</t>
+  </si>
+  <si>
+    <t>https://www.coeur-herault.fr/</t>
+  </si>
+  <si>
     <t>Syndicat Intercommunal de Collecte et de Traitement des Ordures Ménagères du Nord Allier</t>
   </si>
   <si>
     <t>SICTOM Nord Allier</t>
   </si>
   <si>
     <t>Créé en 1976, le Syndicat Intercommunal de Collecte et de Traitement des Ordures Ménagères du Nord Allier est un syndicat mixte fermé.
 La compétence déchets est détenue par les Communautés de Communes et d'Agglomération. Suite à la loi NOTRe du 7 août 2015 (Nouvelle Organisation Territoriale de la République), ces Communautés ont décidé de transférer cette compétence au SICTOM Nord Allier.</t>
   </si>
   <si>
     <t>72 communes</t>
   </si>
   <si>
     <t>RD 779 - Lieu-dit "Prends-y-Garde"</t>
   </si>
   <si>
     <t>03230</t>
   </si>
   <si>
     <t>CHEZY</t>
   </si>
   <si>
     <t>Prévention des déchets</t>
+  </si>
+  <si>
+    <t>Sictom</t>
+  </si>
+  <si>
+    <t>Nord Allier</t>
+  </si>
+  <si>
+    <t>sictomnordallier@sictomnordallier.fr</t>
   </si>
   <si>
     <t>0470467719</t>
   </si>
   <si>
     <t>https://www.sictomnordallier.fr</t>
   </si>
   <si>
     <t>Syndicat Mixte du Beaujolais - Geopark Beaujolais</t>
   </si>
   <si>
     <t>Le Syndicat Mixte du Beaujolais porte plusieurs actions à destination du territoire Beaujolais. L'une d'entre-elles est le Geopark Beaujolais. Geopark est un label UNESCO qui valorise des territoires avec une géologie et un patrimoine associé d'une grande valeur ! Pour faire vivre ce label, plusieurs piliers sont développés chaque année dont un volet pédagogique avec la réalisation d'interventions en milieu scolaire, la réalisation de formations à destination des enseignants et des guides de terrain, ou encore la création d'outils pédagogiques. LA stratégie du Géoparc repose sur X axes :
 	Sensibilisation du grand public et des scolaires aux enjeux environnementaux
 	Protection du patrimoine géologique dans un territoire en mouvement
 	Déploiement du développement durable dans un contexte d'urgence climatique</t>
   </si>
   <si>
     <t>Communauté d'agglomération de l'Ouest Rhodanien - Communauté de communes Saône Beaujolais - Communauté d'agglomération Villefranche Beaujolais Saône - Communauté de communes Beaujolais Pierres Dorées</t>
   </si>
   <si>
     <t>172 boulevard Victor Vermorel</t>
   </si>
   <si>
     <t>Villefranche-sur-Saône</t>
   </si>
@@ -11254,78 +11388,108 @@
   <si>
     <t>https://www.parc-monts-ardeche.fr/</t>
   </si>
   <si>
     <t>Terra Alter</t>
   </si>
   <si>
     <t>Plateforme de collecte, de transformation et distribution de fruits et légumes bio &amp; locaux</t>
   </si>
   <si>
     <t>Route du lac</t>
   </si>
   <si>
     <t>Marciac</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Tout public, Professionnels, Élus, Salariés, Publics spécifiques (handicap, milieu fermé …)</t>
   </si>
   <si>
     <t>05 62 08 24 62</t>
   </si>
   <si>
     <t>https://www.terraalter.org/</t>
   </si>
   <si>
+    <t>Thonon Agglomération</t>
+  </si>
+  <si>
+    <t>TA</t>
+  </si>
+  <si>
+    <t>Thonon Agglomération est un EPCI composé de 25 communes et de près de 100 000 habitants. Devenue compétente en matière de santé en 2025, l'agglomération porte son premier Contrat local de santé 2026-2030. Ce contrat s'appuie sur 4 axes prioritaires dont un en santé-environnement. </t>
+  </si>
+  <si>
+    <t>2 place de l'hôtel de ville</t>
+  </si>
+  <si>
+    <t>marie</t>
+  </si>
+  <si>
+    <t>LIEVRE</t>
+  </si>
+  <si>
+    <t>Coordinateur du Contrat local de santé</t>
+  </si>
+  <si>
+    <t>m-lievre@thononagglo.fr</t>
+  </si>
+  <si>
+    <t>https://www.thononagglo.fr/</t>
+  </si>
+  <si>
     <t>Tifaine.b</t>
   </si>
   <si>
     <t>J'accompagne des personnes, collectifs et organisations dans leurs transitions écologiques, sociales et humaines.
-Formée à la facilitation, à l'éducation populaire et à l'écopsychologie, je conçois et anime des espaces d'apprentissage et de transformation où l'on relie intériorité, collectif et lien au vivant.
+Formée à la facilitation, à l'éducation populaire et à l'écothérapie, je conçois et anime des espaces d'apprentissage et de transformation où l'on relie intériorité, collectif et lien au vivant.
 Domaines d'intervention :
 	Transition écologique et sociale
 	Gouvernance partagée &amp; intelligence collective
-	Écopsychologie et lien au vivant
+	Écothérapie et lien au vivant
 	Formation et accompagnement 
 Publics :
 Individus, associations, collectivités, acteurs éducatif,  éducation à l'environnement et de la santé-environnement.
 Site : https://tifainetifb.wixsite.com/website</t>
   </si>
   <si>
     <t>30 rue des écoles</t>
   </si>
   <si>
     <t>30 chemin des écoles</t>
   </si>
   <si>
     <t>Aubenas</t>
   </si>
   <si>
     <t>Tifaine</t>
   </si>
   <si>
     <t>Beuf</t>
+  </si>
+  <si>
+    <t>tifaine.b@etik.com</t>
   </si>
   <si>
     <t>0768073235</t>
   </si>
   <si>
     <t>https://tifainetifb.wixsite.com/website</t>
   </si>
   <si>
     <t>Tram'66</t>
   </si>
   <si>
     <t>TRAM'66</t>
   </si>
   <si>
     <t>"La Tram'66, pour faire circuler les idées d'éducation à l'environnement" est une association Loi 1901 dont l'objet est de promouvoir le développement de l'Education à l'Environnement vers un Développement Durable sur le territoire des Pyrénées Orientales, à travers la mise en réseau d'acteurs.
 Le réseau s'est donné pour mission de :
 	favoriser les partenariats, les échanges et les rencontres
 	coordonner des programmes pédagogiques
 	accompagner des dynamiques thématiques et territoriales
 	faciliter l'accès à l'information en éducation à l'environnement </t>
   </si>
   <si>
     <t>1 Boulevard de Clairfont</t>
   </si>
   <si>
@@ -11367,50 +11531,53 @@
   <si>
     <t>GAELLE</t>
   </si>
   <si>
     <t>GRATTARD</t>
   </si>
   <si>
     <t>Déléguée régionale</t>
   </si>
   <si>
     <t>g.grattard@urcpie-aura.org</t>
   </si>
   <si>
     <t>0437434506</t>
   </si>
   <si>
     <t>https://www.urcpie-aura.org</t>
   </si>
   <si>
     <t>Université Clermont Auvergne</t>
   </si>
   <si>
     <t>UCA</t>
   </si>
   <si>
+    <t>Université</t>
+  </si>
+  <si>
     <t>28 place Henri Dunant</t>
   </si>
   <si>
     <t>TSA 50500</t>
   </si>
   <si>
     <t>Expertise</t>
   </si>
   <si>
     <t>Marie-Pierre</t>
   </si>
   <si>
     <t>SAUVANT-ROCHAT</t>
   </si>
   <si>
     <t>Professeur d'université / Santé Publique</t>
   </si>
   <si>
     <t>m-pierre.sauvant-rochat@uca.fr</t>
   </si>
   <si>
     <t>URCPIE Occitanie</t>
   </si>
   <si>
     <t>Union régionale des Centres Permanents d'Initiatives pour l'Environnement d'Occitanie</t>
@@ -11497,86 +11664,50 @@
     <t>Le verger Essen'Ciel est né en décembre 2014, à l'initiative de la mairie.
 Il s'agit d'un espace public ouvert de 1200 m² réservé à des arbres fruitiers (une vingtaine), des plantes aromatiques, des fleurs, des fruits et légumes et entretenu par des habitants du quartier (une douzaine).
 Nous disposons également d'un compost et pratiquons la permaculture.
 Il y a aujourd'hui plus de 400 espèces végétales différentes, et ce lieu est devenu une bulle d'oxygène, appréciée par tous les habitants qui le côtoient et profitent des récoltes.
 Nous sommes également labellisés Eco jardin depuis 2017.</t>
   </si>
   <si>
     <t>quartier du secteur 1 de Grenoble</t>
   </si>
   <si>
     <t>64 rue Ampère</t>
   </si>
   <si>
     <t>Cubas</t>
   </si>
   <si>
     <t>community manager</t>
   </si>
   <si>
     <t>verger.essenciel@gmail.com</t>
   </si>
   <si>
     <t>0611812140</t>
   </si>
   <si>
-    <t>Vers Un Environnement Sain</t>
-[...34 lines deleted...]
-  <si>
     <t>Ville de Grenoble</t>
   </si>
   <si>
     <t>Service santé environnementale / Direction Santé publique et environnementale :
 - police sanitaire ;
 - pilotage, coordination ou pilotage de projets de santé environnementale : qualité de l'air intérieur, ondes électromagnétiques, perturbateurs endocriniens, environnement sonore, repérage de l'habitat indigne.</t>
   </si>
   <si>
     <t>47 avenue Marcelin Berthelot</t>
   </si>
   <si>
     <t>Conseils, expertise, Ingénierie de projet</t>
   </si>
   <si>
     <t>Rubin</t>
   </si>
   <si>
     <t>responsable du service Santé environnementale</t>
   </si>
   <si>
     <t>nathalie.rubin@grenoble.fr</t>
   </si>
   <si>
     <t>https://www.grenoble.fr/1686-sante-environnementale.htm</t>
   </si>
@@ -11673,53 +11804,50 @@
     <t>christina.jones@waltr.fr</t>
   </si>
   <si>
     <t>wecf France</t>
   </si>
   <si>
     <t>wecf</t>
   </si>
   <si>
     <t>wecf France est l'antenne française de WECF, Women Engage for a Common Future, réseau international d'organisations féminines et environnementales, crée en 1994, à la suite du Sommet de la Terre qui s'est tenu à Rio de Janeiro en 1992. wecf France a été fondée le 31 mars 2008 avec une double vocation : agir au niveau local et plaider au niveau national et international pour « construire avec les femmes un monde sain, durable et équitable ». Toutes ses actions reposent sur trois piliers autour de l'égalité de genre : la promotion d'un environnement sans substances toxiques, la mise en œuvre des objectifs du développement durable et l'économie circulaire.</t>
   </si>
   <si>
     <t>Ondes électromagnétiques, Nature et Santé, Changements climatiques, Alimentation et Agriculture, Eau, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>13 Avenue Émile Zola</t>
   </si>
   <si>
     <t>Cité de la Solidarité Internationale</t>
   </si>
   <si>
     <t>Annemasse</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Plaidoyer, Conseils, expertise, Animation de réseau, dialogue territorial, Formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>Parents, Professionnels, Élus, Tout public</t>
   </si>
   <si>
     <t>professionnel·les de la périnatalité , jeunes et futurs parents, publics en défaveur sociale</t>
   </si>
   <si>
     <t>Malika</t>
   </si>
   <si>
     <t>Berkaine</t>
   </si>
   <si>
     <t>Assistante de direction</t>
   </si>
   <si>
     <t>wecf.france@wecf.org</t>
   </si>
   <si>
     <t>0450834818</t>
   </si>
   <si>
     <t>https://wecf-france.org/</t>
   </si>
   <si>
     <t>Zero Waste Toulouse</t>
   </si>
@@ -12088,77 +12216,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W331"/>
+  <dimension ref="A1:W329"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="110.83" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="1557.048" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="228.801" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="293.643" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="228.801" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="252.367" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="41.133" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="182.813" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -12263,128 +12391,128 @@
       </c>
       <c r="S2" t="s">
         <v>35</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
       <c r="U2" t="s">
         <v>37</v>
       </c>
       <c r="V2" t="s">
         <v>38</v>
       </c>
       <c r="W2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D3"/>
       <c r="E3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3" t="s">
         <v>43</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>44</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>45</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>46</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="K3"/>
       <c r="L3">
         <v>63370</v>
       </c>
       <c r="M3" t="s">
+        <v>48</v>
+      </c>
+      <c r="N3" t="s">
         <v>49</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>50</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>51</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>52</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>53</v>
       </c>
-      <c r="R3" t="s">
+      <c r="S3" t="s">
         <v>54</v>
       </c>
-      <c r="S3" t="s">
+      <c r="T3" t="s">
         <v>55</v>
       </c>
-      <c r="T3" t="s">
+      <c r="U3" t="s">
         <v>56</v>
       </c>
-      <c r="U3" t="s">
+      <c r="V3" t="s">
         <v>57</v>
       </c>
-      <c r="V3" t="s">
+      <c r="W3" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C4" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
         <v>61</v>
       </c>
       <c r="F4" t="s">
         <v>62</v>
       </c>
       <c r="G4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H4" t="s">
         <v>28</v>
       </c>
       <c r="I4" t="s">
         <v>63</v>
       </c>
       <c r="J4" t="s">
         <v>64</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="s">
         <v>65</v>
       </c>
       <c r="M4" t="s">
         <v>66</v>
       </c>
       <c r="N4" t="s">
         <v>67</v>
       </c>
       <c r="O4"/>
       <c r="P4" t="s">
         <v>68</v>
       </c>
       <c r="Q4"/>
@@ -12401,51 +12529,51 @@
         <v>71</v>
       </c>
       <c r="V4" t="s">
         <v>72</v>
       </c>
       <c r="W4" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>74</v>
       </c>
       <c r="B5"/>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
         <v>75</v>
       </c>
       <c r="F5" t="s">
         <v>76</v>
       </c>
       <c r="G5" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H5" t="s">
         <v>77</v>
       </c>
       <c r="I5" t="s">
         <v>78</v>
       </c>
       <c r="J5" t="s">
         <v>79</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>69007</v>
       </c>
       <c r="M5" t="s">
         <v>80</v>
       </c>
       <c r="N5" t="s">
         <v>32</v>
       </c>
       <c r="O5" t="s">
         <v>81</v>
       </c>
       <c r="P5" t="s">
         <v>33</v>
@@ -12456,19516 +12584,19550 @@
       <c r="R5" t="s">
         <v>83</v>
       </c>
       <c r="S5" t="s">
         <v>84</v>
       </c>
       <c r="T5" t="s">
         <v>85</v>
       </c>
       <c r="U5" t="s">
         <v>86</v>
       </c>
       <c r="V5" t="s">
         <v>87</v>
       </c>
       <c r="W5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>89</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I6"/>
       <c r="J6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K6"/>
       <c r="L6">
         <v>30000</v>
       </c>
       <c r="M6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O6"/>
       <c r="P6" t="s">
         <v>33</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B7"/>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G7" t="s">
+        <v>44</v>
+      </c>
+      <c r="H7" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="K7"/>
       <c r="L7">
         <v>73000</v>
       </c>
       <c r="M7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="O7"/>
-      <c r="P7"/>
+      <c r="P7" t="s">
+        <v>104</v>
+      </c>
       <c r="Q7"/>
       <c r="R7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="S7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="T7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="U7" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="V7" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="W7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F8" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="H8" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I8"/>
       <c r="J8" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K8"/>
       <c r="L8">
         <v>32600</v>
       </c>
       <c r="M8" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N8" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="Q8"/>
       <c r="R8" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="S8" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="T8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="U8" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="V8"/>
       <c r="W8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F9" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="H9" t="s">
         <v>28</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="K9"/>
       <c r="L9">
         <v>48000</v>
       </c>
       <c r="M9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="N9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O9"/>
       <c r="P9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="Q9"/>
       <c r="R9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="S9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="T9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="U9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="V9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="W9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C10" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D10" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E10" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F10" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G10" t="s">
         <v>27</v>
       </c>
       <c r="H10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="K10" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="L10">
         <v>34064</v>
       </c>
       <c r="M10" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="N10" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="O10"/>
       <c r="P10" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="Q10"/>
       <c r="R10" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="S10" t="s">
         <v>70</v>
       </c>
       <c r="T10" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="U10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="V10" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="W10" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B11" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C11" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="F11" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="G11" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H11" t="s">
-        <v>28</v>
+        <v>160</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="K11"/>
       <c r="L11" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="M11" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="N11" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="O11"/>
       <c r="P11" t="s">
-        <v>162</v>
+        <v>51</v>
       </c>
       <c r="Q11"/>
       <c r="R11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="S11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="T11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="U11" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="V11"/>
+        <v>168</v>
+      </c>
+      <c r="V11" t="s">
+        <v>169</v>
+      </c>
       <c r="W11" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B12" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C12" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="F12" t="s">
-        <v>171</v>
+        <v>26</v>
       </c>
       <c r="G12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H12" t="s">
         <v>28</v>
       </c>
       <c r="I12" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="J12" t="s">
-        <v>158</v>
+        <v>175</v>
       </c>
       <c r="K12"/>
-      <c r="L12" t="s">
-        <v>159</v>
+      <c r="L12">
+        <v>73000</v>
       </c>
       <c r="M12" t="s">
-        <v>160</v>
+        <v>102</v>
       </c>
       <c r="N12" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="O12"/>
       <c r="P12" t="s">
-        <v>174</v>
+        <v>33</v>
       </c>
       <c r="Q12"/>
       <c r="R12" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="S12" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="T12"/>
-      <c r="U12"/>
+      <c r="U12" t="s">
+        <v>178</v>
+      </c>
       <c r="V12" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="W12" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B13" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C13" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="F13" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="G13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H13" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I13" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="J13" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>69003</v>
+        <v>185</v>
+      </c>
+      <c r="K13"/>
+      <c r="L13" t="s">
+        <v>162</v>
       </c>
       <c r="M13" t="s">
-        <v>183</v>
+        <v>163</v>
       </c>
       <c r="N13" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="O13"/>
       <c r="P13" t="s">
-        <v>33</v>
+        <v>187</v>
       </c>
       <c r="Q13"/>
       <c r="R13" t="s">
-        <v>185</v>
+        <v>165</v>
       </c>
       <c r="S13" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="T13"/>
       <c r="U13" t="s">
+        <v>168</v>
+      </c>
+      <c r="V13" t="s">
         <v>188</v>
       </c>
-      <c r="V13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W13" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
+        <v>189</v>
+      </c>
+      <c r="B14" t="s">
         <v>190</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
+        <v>173</v>
+      </c>
+      <c r="F14" t="s">
+        <v>191</v>
+      </c>
+      <c r="G14" t="s">
+        <v>44</v>
+      </c>
+      <c r="H14" t="s">
+        <v>93</v>
+      </c>
+      <c r="I14" t="s">
         <v>192</v>
       </c>
-      <c r="F14" t="s">
+      <c r="J14" t="s">
         <v>193</v>
       </c>
-      <c r="G14" t="s">
-[...2 lines deleted...]
-      <c r="H14" t="s">
+      <c r="K14" t="s">
         <v>194</v>
       </c>
-      <c r="I14">
-[...2 lines deleted...]
-      <c r="J14" t="s">
+      <c r="L14">
+        <v>69003</v>
+      </c>
+      <c r="M14" t="s">
         <v>195</v>
       </c>
-      <c r="K14" t="s">
+      <c r="N14" t="s">
         <v>196</v>
-      </c>
-[...7 lines deleted...]
-        <v>198</v>
       </c>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>33</v>
       </c>
       <c r="Q14"/>
       <c r="R14" t="s">
+        <v>197</v>
+      </c>
+      <c r="S14" t="s">
+        <v>198</v>
+      </c>
+      <c r="T14" t="s">
         <v>199</v>
       </c>
-      <c r="S14" t="s">
+      <c r="U14" t="s">
         <v>200</v>
       </c>
-      <c r="T14" t="s">
+      <c r="V14" t="s">
         <v>201</v>
       </c>
-      <c r="U14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="W14" t="s">
-        <v>204</v>
+        <v>170</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B15" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C15" t="s">
-        <v>207</v>
+        <v>157</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
+        <v>204</v>
+      </c>
+      <c r="F15" t="s">
+        <v>205</v>
+      </c>
+      <c r="G15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H15" t="s">
+        <v>206</v>
+      </c>
+      <c r="I15">
+        <v>63</v>
+      </c>
+      <c r="J15" t="s">
+        <v>207</v>
+      </c>
+      <c r="K15" t="s">
         <v>208</v>
       </c>
-      <c r="F15" t="s">
-[...5 lines deleted...]
-      <c r="H15" t="s">
+      <c r="L15">
+        <v>63000</v>
+      </c>
+      <c r="M15" t="s">
         <v>209</v>
       </c>
-      <c r="I15"/>
-      <c r="J15" t="s">
+      <c r="N15" t="s">
         <v>210</v>
-      </c>
-[...8 lines deleted...]
-        <v>32</v>
       </c>
       <c r="O15"/>
       <c r="P15" t="s">
-        <v>212</v>
+        <v>33</v>
       </c>
       <c r="Q15"/>
       <c r="R15" t="s">
+        <v>211</v>
+      </c>
+      <c r="S15" t="s">
+        <v>212</v>
+      </c>
+      <c r="T15" t="s">
         <v>213</v>
       </c>
-      <c r="S15" t="s">
-[...2 lines deleted...]
-      <c r="T15"/>
       <c r="U15" t="s">
         <v>214</v>
       </c>
-      <c r="V15"/>
-      <c r="W15"/>
+      <c r="V15" t="s">
+        <v>215</v>
+      </c>
+      <c r="W15" t="s">
+        <v>216</v>
+      </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>217</v>
+      </c>
+      <c r="B16" t="s">
+        <v>218</v>
+      </c>
       <c r="C16" t="s">
-        <v>110</v>
+        <v>219</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="F16" t="s">
-        <v>112</v>
+        <v>26</v>
       </c>
       <c r="G16" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H16" t="s">
-        <v>194</v>
+        <v>221</v>
       </c>
       <c r="I16" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="J16" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="K16"/>
       <c r="L16">
-        <v>11570</v>
+        <v>63500</v>
       </c>
       <c r="M16" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="N16" t="s">
-        <v>220</v>
+        <v>32</v>
       </c>
       <c r="O16"/>
       <c r="P16" t="s">
         <v>33</v>
       </c>
       <c r="Q16"/>
       <c r="R16" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="S16" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="T16" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="U16" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="V16" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="W16" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B17" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C17" t="s">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F17" t="s">
         <v>26</v>
       </c>
       <c r="G17" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H17" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="K17"/>
       <c r="L17">
-        <v>69290</v>
+        <v>34500</v>
       </c>
       <c r="M17" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="N17" t="s">
         <v>32</v>
       </c>
       <c r="O17"/>
       <c r="P17" t="s">
-        <v>33</v>
+        <v>238</v>
       </c>
       <c r="Q17"/>
-      <c r="R17"/>
-      <c r="S17"/>
+      <c r="R17" t="s">
+        <v>239</v>
+      </c>
+      <c r="S17" t="s">
+        <v>239</v>
+      </c>
       <c r="T17"/>
-      <c r="U17"/>
+      <c r="U17" t="s">
+        <v>240</v>
+      </c>
       <c r="V17"/>
-      <c r="W17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>234</v>
-[...3 lines deleted...]
-      </c>
+        <v>241</v>
+      </c>
+      <c r="B18"/>
       <c r="C18" t="s">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="F18" t="s">
-        <v>237</v>
+        <v>114</v>
       </c>
       <c r="G18" t="s">
         <v>27</v>
       </c>
       <c r="H18" t="s">
-        <v>28</v>
+        <v>206</v>
       </c>
       <c r="I18" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="J18" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="K18"/>
-      <c r="L18" t="s">
-        <v>240</v>
+      <c r="L18">
+        <v>11570</v>
       </c>
       <c r="M18" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="N18" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="O18"/>
       <c r="P18" t="s">
-        <v>243</v>
+        <v>33</v>
       </c>
       <c r="Q18"/>
       <c r="R18" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="S18" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="T18" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="U18" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="V18" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="W18" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>253</v>
+      </c>
+      <c r="B19" t="s">
+        <v>254</v>
+      </c>
       <c r="C19" t="s">
-        <v>110</v>
+        <v>233</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
       <c r="G19" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H19" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="I19"/>
       <c r="J19" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="K19"/>
       <c r="L19">
-        <v>15350</v>
+        <v>69290</v>
       </c>
       <c r="M19" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="N19" t="s">
         <v>32</v>
       </c>
       <c r="O19"/>
       <c r="P19" t="s">
         <v>33</v>
       </c>
-      <c r="Q19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q19"/>
       <c r="R19" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="S19" t="s">
-        <v>257</v>
-[...3 lines deleted...]
-      </c>
+        <v>260</v>
+      </c>
+      <c r="T19"/>
       <c r="U19" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>261</v>
+      </c>
+      <c r="V19"/>
       <c r="W19" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B20" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C20" t="s">
         <v>24</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F20" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G20" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H20" t="s">
-        <v>266</v>
+        <v>28</v>
       </c>
       <c r="I20" t="s">
         <v>267</v>
       </c>
       <c r="J20" t="s">
         <v>268</v>
       </c>
       <c r="K20"/>
-      <c r="L20">
-        <v>42100</v>
+      <c r="L20" t="s">
+        <v>269</v>
       </c>
       <c r="M20" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="N20" t="s">
-        <v>129</v>
+        <v>271</v>
       </c>
       <c r="O20"/>
       <c r="P20" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="Q20"/>
       <c r="R20" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="S20" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="T20" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="U20" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="V20" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="W20" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="B21"/>
       <c r="C21" t="s">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F21" t="s">
         <v>26</v>
       </c>
       <c r="G21" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H21" t="s">
         <v>28</v>
       </c>
       <c r="I21" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="J21" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="K21" t="s">
         <v>282</v>
       </c>
+      <c r="K21"/>
       <c r="L21">
-        <v>66200</v>
+        <v>15350</v>
       </c>
       <c r="M21" t="s">
         <v>283</v>
       </c>
       <c r="N21" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="O21" t="s">
+        <v>32</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q21" t="s">
         <v>284</v>
       </c>
-      <c r="P21" t="s">
+      <c r="R21" t="s">
         <v>285</v>
       </c>
-      <c r="Q21" t="s">
+      <c r="S21" t="s">
         <v>286</v>
       </c>
-      <c r="R21" t="s">
+      <c r="T21" t="s">
         <v>287</v>
       </c>
-      <c r="S21" t="s">
+      <c r="U21" t="s">
         <v>288</v>
       </c>
-      <c r="T21" t="s">
+      <c r="V21" t="s">
         <v>289</v>
       </c>
-      <c r="U21" t="s">
+      <c r="W21" t="s">
         <v>290</v>
-      </c>
-[...4 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>291</v>
+      </c>
+      <c r="B22" t="s">
+        <v>292</v>
+      </c>
       <c r="C22" t="s">
-        <v>294</v>
+        <v>24</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s">
+        <v>293</v>
+      </c>
+      <c r="F22" t="s">
+        <v>294</v>
+      </c>
+      <c r="G22" t="s">
+        <v>44</v>
+      </c>
+      <c r="H22" t="s">
+        <v>160</v>
+      </c>
+      <c r="I22" t="s">
         <v>295</v>
       </c>
-      <c r="F22" t="s">
+      <c r="J22" t="s">
         <v>296</v>
-      </c>
-[...10 lines deleted...]
-        <v>298</v>
       </c>
       <c r="K22"/>
       <c r="L22">
-        <v>43200</v>
+        <v>42100</v>
       </c>
       <c r="M22" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="N22" t="s">
-        <v>300</v>
+        <v>131</v>
       </c>
       <c r="O22"/>
       <c r="P22" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="Q22" t="s">
+        <v>298</v>
+      </c>
+      <c r="Q22"/>
+      <c r="R22" t="s">
+        <v>299</v>
+      </c>
+      <c r="S22" t="s">
+        <v>300</v>
+      </c>
+      <c r="T22" t="s">
         <v>301</v>
       </c>
-      <c r="R22" t="s">
+      <c r="U22" t="s">
         <v>302</v>
       </c>
-      <c r="S22" t="s">
+      <c r="V22" t="s">
         <v>303</v>
       </c>
-      <c r="T22" t="s">
+      <c r="W22" t="s">
         <v>304</v>
-      </c>
-[...7 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
+        <v>305</v>
+      </c>
+      <c r="B23" t="s">
+        <v>306</v>
+      </c>
+      <c r="C23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23" t="s">
+        <v>307</v>
+      </c>
+      <c r="F23" t="s">
+        <v>26</v>
+      </c>
+      <c r="G23" t="s">
+        <v>27</v>
+      </c>
+      <c r="H23" t="s">
+        <v>28</v>
+      </c>
+      <c r="I23" t="s">
         <v>308</v>
       </c>
-      <c r="B23"/>
-[...3 lines deleted...]
-      <c r="D23" t="s">
+      <c r="J23" t="s">
         <v>309</v>
       </c>
-      <c r="E23" t="s">
+      <c r="K23" t="s">
         <v>310</v>
       </c>
-      <c r="F23" t="s">
+      <c r="L23">
+        <v>66200</v>
+      </c>
+      <c r="M23" t="s">
         <v>311</v>
       </c>
-      <c r="G23" t="s">
-[...6 lines deleted...]
-      <c r="J23" t="s">
+      <c r="N23" t="s">
         <v>312</v>
       </c>
-      <c r="K23"/>
-[...3 lines deleted...]
-      <c r="M23" t="s">
+      <c r="O23" t="s">
         <v>313</v>
       </c>
-      <c r="N23" t="s">
-[...2 lines deleted...]
-      <c r="O23" t="s">
+      <c r="P23" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="Q23" t="s">
         <v>315</v>
       </c>
       <c r="R23" t="s">
         <v>316</v>
       </c>
       <c r="S23" t="s">
         <v>317</v>
       </c>
       <c r="T23" t="s">
         <v>318</v>
       </c>
       <c r="U23" t="s">
         <v>319</v>
       </c>
       <c r="V23" t="s">
         <v>320</v>
       </c>
       <c r="W23" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>322</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24"/>
+      <c r="C24" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
         <v>324</v>
       </c>
       <c r="F24" t="s">
         <v>325</v>
       </c>
       <c r="G24" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H24" t="s">
-        <v>266</v>
+        <v>45</v>
       </c>
       <c r="I24" t="s">
         <v>326</v>
       </c>
       <c r="J24" t="s">
         <v>327</v>
       </c>
       <c r="K24"/>
       <c r="L24">
-        <v>34140</v>
+        <v>43200</v>
       </c>
       <c r="M24" t="s">
         <v>328</v>
       </c>
       <c r="N24" t="s">
-        <v>32</v>
+        <v>329</v>
       </c>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="Q24"/>
+        <v>132</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>330</v>
+      </c>
       <c r="R24" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="S24" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="T24" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="U24" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="V24" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="W24" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D25"/>
+        <v>24</v>
+      </c>
+      <c r="D25" t="s">
+        <v>338</v>
+      </c>
       <c r="E25" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="F25" t="s">
-        <v>311</v>
+        <v>340</v>
       </c>
       <c r="G25" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H25" t="s">
-        <v>337</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="K25"/>
       <c r="L25">
-        <v>26160</v>
+        <v>26190</v>
       </c>
       <c r="M25" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="N25" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="O25" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="P25" t="s">
         <v>33</v>
       </c>
       <c r="Q25" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="R25" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="S25" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="T25" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="U25" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="V25" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="W25" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B26" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C26" t="s">
-        <v>155</v>
+        <v>24</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>178</v>
+        <v>353</v>
       </c>
       <c r="F26" t="s">
-        <v>26</v>
+        <v>354</v>
       </c>
       <c r="G26" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H26" t="s">
-        <v>28</v>
+        <v>160</v>
       </c>
       <c r="I26" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="J26" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="K26"/>
       <c r="L26">
-        <v>73000</v>
+        <v>34140</v>
       </c>
       <c r="M26" t="s">
-        <v>101</v>
+        <v>357</v>
       </c>
       <c r="N26" t="s">
-        <v>353</v>
+        <v>32</v>
       </c>
       <c r="O26"/>
       <c r="P26" t="s">
-        <v>33</v>
+        <v>132</v>
       </c>
       <c r="Q26"/>
-      <c r="R26"/>
-[...2 lines deleted...]
-      <c r="U26"/>
+      <c r="R26" t="s">
+        <v>358</v>
+      </c>
+      <c r="S26" t="s">
+        <v>359</v>
+      </c>
+      <c r="T26" t="s">
+        <v>360</v>
+      </c>
+      <c r="U26" t="s">
+        <v>361</v>
+      </c>
       <c r="V26" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="W26" t="s">
-        <v>167</v>
+        <v>363</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>364</v>
+      </c>
+      <c r="B27"/>
       <c r="C27" t="s">
-        <v>155</v>
+        <v>112</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="F27" t="s">
-        <v>358</v>
+        <v>340</v>
       </c>
       <c r="G27" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H27" t="s">
-        <v>194</v>
+        <v>366</v>
       </c>
       <c r="I27" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="J27" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="K27"/>
       <c r="L27">
-        <v>26000</v>
+        <v>26160</v>
       </c>
       <c r="M27" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="N27" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="O27"/>
+        <v>131</v>
+      </c>
+      <c r="O27" t="s">
+        <v>370</v>
+      </c>
       <c r="P27" t="s">
         <v>33</v>
       </c>
-      <c r="Q27"/>
+      <c r="Q27" t="s">
+        <v>371</v>
+      </c>
       <c r="R27" t="s">
-        <v>131</v>
+        <v>372</v>
       </c>
       <c r="S27" t="s">
-        <v>362</v>
+        <v>373</v>
       </c>
       <c r="T27" t="s">
-        <v>363</v>
+        <v>374</v>
       </c>
       <c r="U27" t="s">
-        <v>364</v>
+        <v>375</v>
       </c>
       <c r="V27" t="s">
-        <v>365</v>
+        <v>376</v>
       </c>
       <c r="W27" t="s">
-        <v>167</v>
+        <v>377</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="B28" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="C28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D28"/>
       <c r="E28" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="F28" t="s">
-        <v>26</v>
+        <v>381</v>
       </c>
       <c r="G28" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H28" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I28"/>
+        <v>206</v>
+      </c>
+      <c r="I28" t="s">
+        <v>382</v>
+      </c>
       <c r="J28" t="s">
-        <v>369</v>
+        <v>383</v>
       </c>
       <c r="K28"/>
       <c r="L28">
-        <v>74000</v>
+        <v>26000</v>
       </c>
       <c r="M28" t="s">
-        <v>370</v>
+        <v>384</v>
       </c>
       <c r="N28" t="s">
-        <v>371</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="O28"/>
       <c r="P28" t="s">
         <v>33</v>
       </c>
       <c r="Q28"/>
       <c r="R28" t="s">
-        <v>373</v>
+        <v>133</v>
       </c>
       <c r="S28" t="s">
-        <v>374</v>
+        <v>385</v>
       </c>
       <c r="T28" t="s">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="U28"/>
+        <v>386</v>
+      </c>
+      <c r="U28" t="s">
+        <v>387</v>
+      </c>
       <c r="V28" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
       <c r="W28" t="s">
-        <v>377</v>
+        <v>170</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>378</v>
+        <v>389</v>
       </c>
       <c r="B29" t="s">
-        <v>379</v>
+        <v>390</v>
       </c>
       <c r="C29" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D29"/>
       <c r="E29" t="s">
-        <v>380</v>
+        <v>391</v>
       </c>
       <c r="F29" t="s">
-        <v>381</v>
+        <v>26</v>
       </c>
       <c r="G29" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H29" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>383</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>392</v>
+      </c>
+      <c r="K29"/>
+      <c r="L29">
+        <v>74000</v>
       </c>
       <c r="M29" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="N29" t="s">
-        <v>387</v>
-[...1 lines deleted...]
-      <c r="O29"/>
+        <v>394</v>
+      </c>
+      <c r="O29" t="s">
+        <v>395</v>
+      </c>
       <c r="P29" t="s">
-        <v>388</v>
+        <v>33</v>
       </c>
       <c r="Q29"/>
       <c r="R29" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="S29" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="T29" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="U29" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="V29"/>
+        <v>399</v>
+      </c>
+      <c r="V29" t="s">
+        <v>201</v>
+      </c>
       <c r="W29" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="B30" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="C30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D30"/>
       <c r="E30" t="s">
-        <v>380</v>
+        <v>403</v>
       </c>
       <c r="F30" t="s">
-        <v>381</v>
+        <v>404</v>
       </c>
       <c r="G30" t="s">
         <v>27</v>
       </c>
       <c r="H30" t="s">
         <v>28</v>
       </c>
       <c r="I30" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
       <c r="J30" t="s">
-        <v>397</v>
-[...3 lines deleted...]
-        <v>11000</v>
+        <v>406</v>
+      </c>
+      <c r="K30" t="s">
+        <v>407</v>
+      </c>
+      <c r="L30" t="s">
+        <v>408</v>
       </c>
       <c r="M30" t="s">
-        <v>398</v>
+        <v>409</v>
       </c>
       <c r="N30" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
       <c r="O30"/>
       <c r="P30" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="Q30"/>
       <c r="R30" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
       <c r="S30" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
       <c r="T30" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="U30" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
       <c r="V30"/>
       <c r="W30" t="s">
-        <v>393</v>
+        <v>416</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>403</v>
+        <v>417</v>
       </c>
       <c r="B31" t="s">
-        <v>404</v>
+        <v>418</v>
       </c>
       <c r="C31" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
-        <v>380</v>
+        <v>403</v>
       </c>
       <c r="F31" t="s">
-        <v>381</v>
+        <v>404</v>
       </c>
       <c r="G31" t="s">
         <v>27</v>
       </c>
       <c r="H31" t="s">
         <v>28</v>
       </c>
       <c r="I31" t="s">
-        <v>405</v>
+        <v>419</v>
       </c>
       <c r="J31" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="K31"/>
       <c r="L31">
-        <v>12000</v>
+        <v>11000</v>
       </c>
       <c r="M31" t="s">
-        <v>407</v>
+        <v>421</v>
       </c>
       <c r="N31" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
       <c r="O31"/>
       <c r="P31" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="Q31"/>
       <c r="R31" t="s">
-        <v>408</v>
+        <v>422</v>
       </c>
       <c r="S31" t="s">
-        <v>409</v>
+        <v>423</v>
       </c>
       <c r="T31" t="s">
-        <v>401</v>
+        <v>424</v>
       </c>
       <c r="U31" t="s">
-        <v>410</v>
+        <v>425</v>
       </c>
       <c r="V31"/>
       <c r="W31" t="s">
-        <v>393</v>
+        <v>416</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>411</v>
+        <v>426</v>
       </c>
       <c r="B32" t="s">
-        <v>412</v>
+        <v>427</v>
       </c>
       <c r="C32" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
-        <v>380</v>
+        <v>403</v>
       </c>
       <c r="F32" t="s">
-        <v>381</v>
+        <v>404</v>
       </c>
       <c r="G32" t="s">
         <v>27</v>
       </c>
       <c r="H32" t="s">
         <v>28</v>
       </c>
       <c r="I32" t="s">
-        <v>413</v>
+        <v>428</v>
       </c>
       <c r="J32" t="s">
-        <v>414</v>
-[...3 lines deleted...]
-      </c>
+        <v>429</v>
+      </c>
+      <c r="K32"/>
       <c r="L32">
-        <v>34067</v>
+        <v>12000</v>
       </c>
       <c r="M32" t="s">
-        <v>416</v>
+        <v>430</v>
       </c>
       <c r="N32" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
       <c r="O32"/>
       <c r="P32" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="Q32"/>
       <c r="R32" t="s">
-        <v>417</v>
+        <v>431</v>
       </c>
       <c r="S32" t="s">
-        <v>418</v>
+        <v>432</v>
       </c>
       <c r="T32" t="s">
-        <v>401</v>
+        <v>424</v>
       </c>
       <c r="U32" t="s">
-        <v>419</v>
+        <v>433</v>
       </c>
       <c r="V32"/>
       <c r="W32" t="s">
-        <v>393</v>
+        <v>416</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>420</v>
+        <v>434</v>
       </c>
       <c r="B33" t="s">
-        <v>421</v>
+        <v>435</v>
       </c>
       <c r="C33" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
-        <v>380</v>
+        <v>403</v>
       </c>
       <c r="F33" t="s">
-        <v>381</v>
+        <v>404</v>
       </c>
       <c r="G33" t="s">
         <v>27</v>
       </c>
       <c r="H33" t="s">
         <v>28</v>
       </c>
       <c r="I33" t="s">
-        <v>422</v>
+        <v>436</v>
       </c>
       <c r="J33" t="s">
-        <v>423</v>
-[...1 lines deleted...]
-      <c r="K33"/>
+        <v>437</v>
+      </c>
+      <c r="K33" t="s">
+        <v>438</v>
+      </c>
       <c r="L33">
-        <v>31050</v>
+        <v>34067</v>
       </c>
       <c r="M33" t="s">
-        <v>424</v>
+        <v>439</v>
       </c>
       <c r="N33" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
       <c r="O33"/>
       <c r="P33" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="Q33"/>
       <c r="R33" t="s">
-        <v>425</v>
+        <v>440</v>
       </c>
       <c r="S33" t="s">
-        <v>426</v>
+        <v>441</v>
       </c>
       <c r="T33" t="s">
-        <v>401</v>
+        <v>424</v>
       </c>
       <c r="U33" t="s">
-        <v>427</v>
+        <v>442</v>
       </c>
       <c r="V33"/>
       <c r="W33" t="s">
-        <v>393</v>
+        <v>416</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>428</v>
+        <v>443</v>
       </c>
       <c r="B34" t="s">
-        <v>429</v>
+        <v>444</v>
       </c>
       <c r="C34" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D34"/>
       <c r="E34" t="s">
-        <v>380</v>
+        <v>403</v>
       </c>
       <c r="F34" t="s">
-        <v>381</v>
+        <v>404</v>
       </c>
       <c r="G34" t="s">
         <v>27</v>
       </c>
       <c r="H34" t="s">
         <v>28</v>
       </c>
       <c r="I34" t="s">
-        <v>430</v>
+        <v>445</v>
       </c>
       <c r="J34" t="s">
-        <v>431</v>
+        <v>446</v>
       </c>
       <c r="K34"/>
       <c r="L34">
-        <v>48005</v>
+        <v>31050</v>
       </c>
       <c r="M34" t="s">
-        <v>432</v>
+        <v>447</v>
       </c>
       <c r="N34" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
       <c r="O34"/>
       <c r="P34" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="Q34"/>
       <c r="R34" t="s">
-        <v>433</v>
+        <v>448</v>
       </c>
       <c r="S34" t="s">
-        <v>434</v>
+        <v>449</v>
       </c>
       <c r="T34" t="s">
-        <v>435</v>
+        <v>424</v>
       </c>
       <c r="U34" t="s">
-        <v>436</v>
+        <v>450</v>
       </c>
       <c r="V34"/>
       <c r="W34" t="s">
-        <v>393</v>
+        <v>416</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>437</v>
+        <v>451</v>
       </c>
       <c r="B35" t="s">
-        <v>438</v>
+        <v>452</v>
       </c>
       <c r="C35" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
-        <v>380</v>
+        <v>403</v>
       </c>
       <c r="F35" t="s">
-        <v>381</v>
+        <v>404</v>
       </c>
       <c r="G35" t="s">
         <v>27</v>
       </c>
       <c r="H35" t="s">
         <v>28</v>
       </c>
       <c r="I35" t="s">
-        <v>439</v>
+        <v>453</v>
       </c>
       <c r="J35" t="s">
-        <v>440</v>
-[...3 lines deleted...]
-      </c>
+        <v>454</v>
+      </c>
+      <c r="K35"/>
       <c r="L35">
-        <v>65013</v>
+        <v>48005</v>
       </c>
       <c r="M35" t="s">
-        <v>442</v>
+        <v>455</v>
       </c>
       <c r="N35" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
       <c r="O35"/>
       <c r="P35" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="Q35"/>
       <c r="R35" t="s">
-        <v>443</v>
+        <v>456</v>
       </c>
       <c r="S35" t="s">
-        <v>444</v>
+        <v>457</v>
       </c>
       <c r="T35" t="s">
-        <v>445</v>
+        <v>458</v>
       </c>
       <c r="U35" t="s">
-        <v>446</v>
+        <v>459</v>
       </c>
       <c r="V35"/>
       <c r="W35" t="s">
-        <v>393</v>
+        <v>416</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="B36" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
       <c r="C36" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D36"/>
       <c r="E36" t="s">
-        <v>380</v>
+        <v>403</v>
       </c>
       <c r="F36" t="s">
-        <v>381</v>
+        <v>404</v>
       </c>
       <c r="G36" t="s">
         <v>27</v>
       </c>
       <c r="H36" t="s">
         <v>28</v>
       </c>
       <c r="I36" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="J36" t="s">
-        <v>450</v>
+        <v>463</v>
       </c>
       <c r="K36" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="L36">
-        <v>66020</v>
+        <v>65013</v>
       </c>
       <c r="M36" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="N36" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
       <c r="O36"/>
       <c r="P36" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="Q36"/>
       <c r="R36" t="s">
-        <v>453</v>
+        <v>466</v>
       </c>
       <c r="S36" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="T36" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
       <c r="U36" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="V36"/>
       <c r="W36" t="s">
-        <v>393</v>
+        <v>416</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
       <c r="B37" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="C37" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
-        <v>380</v>
+        <v>403</v>
       </c>
       <c r="F37" t="s">
-        <v>381</v>
+        <v>404</v>
       </c>
       <c r="G37" t="s">
         <v>27</v>
       </c>
       <c r="H37" t="s">
         <v>28</v>
       </c>
       <c r="I37" t="s">
-        <v>459</v>
+        <v>472</v>
       </c>
       <c r="J37" t="s">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="K37"/>
+        <v>473</v>
+      </c>
+      <c r="K37" t="s">
+        <v>474</v>
+      </c>
       <c r="L37">
-        <v>30906</v>
+        <v>66020</v>
       </c>
       <c r="M37" t="s">
-        <v>461</v>
+        <v>475</v>
       </c>
       <c r="N37" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
       <c r="O37"/>
       <c r="P37" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="Q37"/>
       <c r="R37" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
       <c r="S37" t="s">
-        <v>463</v>
+        <v>477</v>
       </c>
       <c r="T37" t="s">
-        <v>464</v>
+        <v>478</v>
       </c>
       <c r="U37" t="s">
-        <v>465</v>
+        <v>479</v>
       </c>
       <c r="V37"/>
       <c r="W37" t="s">
-        <v>393</v>
+        <v>416</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>466</v>
+        <v>480</v>
       </c>
       <c r="B38" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="C38" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D38"/>
       <c r="E38" t="s">
-        <v>380</v>
+        <v>403</v>
       </c>
       <c r="F38" t="s">
-        <v>381</v>
+        <v>404</v>
       </c>
       <c r="G38" t="s">
         <v>27</v>
       </c>
       <c r="H38" t="s">
         <v>28</v>
       </c>
       <c r="I38" t="s">
-        <v>468</v>
+        <v>482</v>
       </c>
       <c r="J38" t="s">
-        <v>469</v>
-[...3 lines deleted...]
-      </c>
+        <v>483</v>
+      </c>
+      <c r="K38"/>
       <c r="L38">
-        <v>32020</v>
+        <v>30906</v>
       </c>
       <c r="M38" t="s">
-        <v>471</v>
+        <v>484</v>
       </c>
       <c r="N38" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
       <c r="O38"/>
       <c r="P38" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="Q38"/>
       <c r="R38" t="s">
-        <v>472</v>
+        <v>485</v>
       </c>
       <c r="S38" t="s">
-        <v>473</v>
+        <v>486</v>
       </c>
       <c r="T38" t="s">
-        <v>391</v>
+        <v>487</v>
       </c>
       <c r="U38" t="s">
-        <v>474</v>
+        <v>488</v>
       </c>
       <c r="V38"/>
       <c r="W38" t="s">
-        <v>393</v>
+        <v>416</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>475</v>
+        <v>489</v>
       </c>
       <c r="B39" t="s">
-        <v>476</v>
+        <v>490</v>
       </c>
       <c r="C39" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D39"/>
       <c r="E39" t="s">
-        <v>380</v>
+        <v>403</v>
       </c>
       <c r="F39" t="s">
-        <v>381</v>
+        <v>404</v>
       </c>
       <c r="G39" t="s">
         <v>27</v>
       </c>
       <c r="H39" t="s">
         <v>28</v>
       </c>
       <c r="I39" t="s">
-        <v>477</v>
+        <v>491</v>
       </c>
       <c r="J39" t="s">
-        <v>478</v>
-[...1 lines deleted...]
-      <c r="K39"/>
+        <v>492</v>
+      </c>
+      <c r="K39" t="s">
+        <v>493</v>
+      </c>
       <c r="L39">
-        <v>46000</v>
+        <v>32020</v>
       </c>
       <c r="M39" t="s">
-        <v>479</v>
+        <v>494</v>
       </c>
       <c r="N39" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
       <c r="O39"/>
       <c r="P39" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="Q39"/>
       <c r="R39" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
       <c r="S39" t="s">
-        <v>481</v>
+        <v>496</v>
       </c>
       <c r="T39" t="s">
-        <v>435</v>
+        <v>414</v>
       </c>
       <c r="U39" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
       <c r="V39"/>
       <c r="W39" t="s">
-        <v>393</v>
+        <v>416</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>483</v>
+        <v>498</v>
       </c>
       <c r="B40" t="s">
-        <v>484</v>
+        <v>499</v>
       </c>
       <c r="C40" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D40"/>
       <c r="E40" t="s">
-        <v>380</v>
+        <v>403</v>
       </c>
       <c r="F40" t="s">
-        <v>381</v>
+        <v>404</v>
       </c>
       <c r="G40" t="s">
         <v>27</v>
       </c>
       <c r="H40" t="s">
         <v>28</v>
       </c>
       <c r="I40" t="s">
-        <v>485</v>
+        <v>500</v>
       </c>
       <c r="J40" t="s">
-        <v>486</v>
+        <v>501</v>
       </c>
       <c r="K40"/>
       <c r="L40">
-        <v>81000</v>
+        <v>46000</v>
       </c>
       <c r="M40" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
       <c r="N40" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
       <c r="O40"/>
       <c r="P40" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="Q40"/>
       <c r="R40" t="s">
-        <v>148</v>
+        <v>503</v>
       </c>
       <c r="S40" t="s">
-        <v>488</v>
+        <v>504</v>
       </c>
       <c r="T40" t="s">
-        <v>489</v>
+        <v>458</v>
       </c>
       <c r="U40" t="s">
-        <v>490</v>
+        <v>505</v>
       </c>
       <c r="V40"/>
       <c r="W40" t="s">
-        <v>393</v>
+        <v>416</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>491</v>
+        <v>506</v>
       </c>
       <c r="B41" t="s">
-        <v>492</v>
+        <v>507</v>
       </c>
       <c r="C41" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D41"/>
       <c r="E41" t="s">
-        <v>380</v>
+        <v>403</v>
       </c>
       <c r="F41" t="s">
-        <v>381</v>
+        <v>404</v>
       </c>
       <c r="G41" t="s">
         <v>27</v>
       </c>
       <c r="H41" t="s">
         <v>28</v>
       </c>
       <c r="I41" t="s">
-        <v>493</v>
+        <v>508</v>
       </c>
       <c r="J41" t="s">
-        <v>494</v>
+        <v>509</v>
       </c>
       <c r="K41"/>
       <c r="L41">
-        <v>82000</v>
+        <v>81000</v>
       </c>
       <c r="M41" t="s">
-        <v>495</v>
+        <v>510</v>
       </c>
       <c r="N41" t="s">
-        <v>387</v>
+        <v>410</v>
       </c>
       <c r="O41"/>
       <c r="P41" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="Q41"/>
       <c r="R41" t="s">
-        <v>496</v>
+        <v>150</v>
       </c>
       <c r="S41" t="s">
-        <v>497</v>
+        <v>511</v>
       </c>
       <c r="T41" t="s">
-        <v>498</v>
+        <v>512</v>
       </c>
       <c r="U41" t="s">
-        <v>499</v>
+        <v>513</v>
       </c>
       <c r="V41"/>
       <c r="W41" t="s">
-        <v>393</v>
+        <v>416</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>500</v>
+        <v>514</v>
       </c>
       <c r="B42" t="s">
-        <v>501</v>
+        <v>515</v>
       </c>
       <c r="C42" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>502</v>
+        <v>403</v>
       </c>
       <c r="F42" t="s">
-        <v>381</v>
+        <v>404</v>
       </c>
       <c r="G42" t="s">
         <v>27</v>
       </c>
       <c r="H42" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="I42"/>
+        <v>28</v>
+      </c>
+      <c r="I42" t="s">
+        <v>516</v>
+      </c>
       <c r="J42" t="s">
-        <v>503</v>
+        <v>517</v>
       </c>
       <c r="K42"/>
       <c r="L42">
-        <v>34067</v>
+        <v>82000</v>
       </c>
       <c r="M42" t="s">
-        <v>416</v>
+        <v>518</v>
       </c>
       <c r="N42" t="s">
-        <v>387</v>
-[...3 lines deleted...]
-      </c>
+        <v>410</v>
+      </c>
+      <c r="O42"/>
       <c r="P42" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="Q42"/>
       <c r="R42" t="s">
-        <v>504</v>
+        <v>519</v>
       </c>
       <c r="S42" t="s">
-        <v>505</v>
+        <v>520</v>
       </c>
       <c r="T42" t="s">
-        <v>506</v>
+        <v>521</v>
       </c>
       <c r="U42" t="s">
-        <v>507</v>
+        <v>522</v>
       </c>
       <c r="V42"/>
       <c r="W42" t="s">
-        <v>393</v>
+        <v>416</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>508</v>
-[...1 lines deleted...]
-      <c r="B43"/>
+        <v>523</v>
+      </c>
+      <c r="B43" t="s">
+        <v>524</v>
+      </c>
       <c r="C43" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
-        <v>509</v>
+        <v>525</v>
       </c>
       <c r="F43" t="s">
-        <v>311</v>
+        <v>404</v>
       </c>
       <c r="G43" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H43" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I43"/>
       <c r="J43" t="s">
-        <v>510</v>
+        <v>526</v>
       </c>
       <c r="K43"/>
       <c r="L43">
-        <v>69440</v>
+        <v>34067</v>
       </c>
       <c r="M43" t="s">
-        <v>511</v>
+        <v>439</v>
       </c>
       <c r="N43" t="s">
-        <v>139</v>
+        <v>410</v>
       </c>
       <c r="O43" t="s">
-        <v>512</v>
+        <v>395</v>
       </c>
       <c r="P43" t="s">
-        <v>513</v>
+        <v>411</v>
       </c>
       <c r="Q43"/>
       <c r="R43" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
       <c r="S43" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-      <c r="U43"/>
+        <v>528</v>
+      </c>
+      <c r="T43" t="s">
+        <v>529</v>
+      </c>
+      <c r="U43" t="s">
+        <v>530</v>
+      </c>
       <c r="V43"/>
       <c r="W43" t="s">
-        <v>516</v>
+        <v>416</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>517</v>
+        <v>531</v>
       </c>
       <c r="B44"/>
       <c r="C44" t="s">
-        <v>24</v>
+        <v>141</v>
       </c>
       <c r="D44"/>
       <c r="E44" t="s">
-        <v>518</v>
+        <v>532</v>
       </c>
       <c r="F44" t="s">
-        <v>519</v>
+        <v>340</v>
       </c>
       <c r="G44" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H44" t="s">
         <v>28</v>
       </c>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44" t="s">
-        <v>520</v>
+        <v>533</v>
       </c>
       <c r="K44"/>
       <c r="L44">
-        <v>65500</v>
+        <v>69440</v>
       </c>
       <c r="M44" t="s">
-        <v>521</v>
+        <v>534</v>
       </c>
       <c r="N44" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O44"/>
+        <v>141</v>
+      </c>
+      <c r="O44" t="s">
+        <v>535</v>
+      </c>
       <c r="P44" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="Q44"/>
       <c r="R44" t="s">
-        <v>523</v>
+        <v>537</v>
       </c>
       <c r="S44" t="s">
-        <v>524</v>
-[...3 lines deleted...]
-      </c>
+        <v>538</v>
+      </c>
+      <c r="T44"/>
       <c r="U44" t="s">
-        <v>526</v>
+        <v>539</v>
       </c>
       <c r="V44"/>
       <c r="W44" t="s">
-        <v>527</v>
+        <v>540</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>528</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="B45"/>
       <c r="C45" t="s">
         <v>24</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
-        <v>529</v>
+        <v>542</v>
       </c>
       <c r="F45" t="s">
-        <v>530</v>
+        <v>543</v>
       </c>
       <c r="G45" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H45" t="s">
         <v>28</v>
       </c>
-      <c r="I45"/>
+      <c r="I45">
+        <v>65</v>
+      </c>
       <c r="J45" t="s">
-        <v>531</v>
+        <v>544</v>
       </c>
       <c r="K45"/>
       <c r="L45">
-        <v>73000</v>
+        <v>65500</v>
       </c>
       <c r="M45" t="s">
-        <v>101</v>
+        <v>545</v>
       </c>
       <c r="N45" t="s">
-        <v>161</v>
+        <v>32</v>
       </c>
       <c r="O45"/>
       <c r="P45" t="s">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="Q45"/>
+        <v>33</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>546</v>
+      </c>
       <c r="R45" t="s">
-        <v>533</v>
+        <v>547</v>
       </c>
       <c r="S45" t="s">
-        <v>534</v>
+        <v>548</v>
       </c>
       <c r="T45" t="s">
-        <v>535</v>
+        <v>549</v>
       </c>
       <c r="U45" t="s">
-        <v>536</v>
+        <v>550</v>
       </c>
       <c r="V45"/>
       <c r="W45" t="s">
-        <v>537</v>
+        <v>551</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>538</v>
+        <v>552</v>
       </c>
       <c r="B46" t="s">
-        <v>539</v>
+        <v>552</v>
       </c>
       <c r="C46" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D46"/>
       <c r="E46" t="s">
-        <v>540</v>
+        <v>553</v>
       </c>
       <c r="F46" t="s">
-        <v>91</v>
+        <v>554</v>
       </c>
       <c r="G46" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H46" t="s">
-        <v>230</v>
+        <v>28</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>541</v>
-[...3 lines deleted...]
-      </c>
+        <v>555</v>
+      </c>
+      <c r="K46"/>
       <c r="L46">
-        <v>34000</v>
+        <v>73000</v>
       </c>
       <c r="M46" t="s">
-        <v>145</v>
+        <v>102</v>
       </c>
       <c r="N46" t="s">
-        <v>543</v>
+        <v>312</v>
       </c>
       <c r="O46"/>
       <c r="P46" t="s">
-        <v>544</v>
+        <v>556</v>
       </c>
       <c r="Q46"/>
-      <c r="R46"/>
-[...2 lines deleted...]
-      <c r="U46"/>
+      <c r="R46" t="s">
+        <v>557</v>
+      </c>
+      <c r="S46" t="s">
+        <v>558</v>
+      </c>
+      <c r="T46" t="s">
+        <v>559</v>
+      </c>
+      <c r="U46" t="s">
+        <v>560</v>
+      </c>
       <c r="V46"/>
-      <c r="W46"/>
+      <c r="W46" t="s">
+        <v>561</v>
+      </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>545</v>
+        <v>562</v>
       </c>
       <c r="B47" t="s">
-        <v>546</v>
+        <v>563</v>
       </c>
       <c r="C47" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D47"/>
       <c r="E47" t="s">
-        <v>547</v>
+        <v>564</v>
       </c>
       <c r="F47" t="s">
-        <v>548</v>
+        <v>92</v>
       </c>
       <c r="G47" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H47" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="I47"/>
       <c r="J47" t="s">
-        <v>549</v>
-[...1 lines deleted...]
-      <c r="K47"/>
+        <v>565</v>
+      </c>
+      <c r="K47" t="s">
+        <v>566</v>
+      </c>
       <c r="L47">
-        <v>38350</v>
+        <v>34000</v>
       </c>
       <c r="M47" t="s">
-        <v>550</v>
+        <v>147</v>
       </c>
       <c r="N47" t="s">
-        <v>551</v>
+        <v>567</v>
       </c>
       <c r="O47"/>
       <c r="P47" t="s">
-        <v>552</v>
-[...18 lines deleted...]
-      </c>
+        <v>568</v>
+      </c>
+      <c r="Q47"/>
+      <c r="R47"/>
+      <c r="S47"/>
+      <c r="T47"/>
+      <c r="U47"/>
+      <c r="V47"/>
       <c r="W47"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>559</v>
+        <v>569</v>
       </c>
       <c r="B48" t="s">
-        <v>560</v>
+        <v>570</v>
       </c>
       <c r="C48" t="s">
         <v>24</v>
       </c>
       <c r="D48"/>
       <c r="E48" t="s">
-        <v>561</v>
+        <v>571</v>
       </c>
       <c r="F48" t="s">
-        <v>26</v>
+        <v>572</v>
       </c>
       <c r="G48" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H48" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="I48"/>
+        <v>28</v>
+      </c>
+      <c r="I48" t="s">
+        <v>63</v>
+      </c>
       <c r="J48" t="s">
-        <v>562</v>
+        <v>573</v>
       </c>
       <c r="K48"/>
       <c r="L48">
-        <v>69100</v>
+        <v>38350</v>
       </c>
       <c r="M48" t="s">
-        <v>563</v>
+        <v>574</v>
       </c>
       <c r="N48" t="s">
-        <v>67</v>
+        <v>575</v>
       </c>
       <c r="O48"/>
       <c r="P48" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q48"/>
+        <v>576</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>577</v>
+      </c>
       <c r="R48" t="s">
-        <v>564</v>
+        <v>578</v>
       </c>
       <c r="S48" t="s">
-        <v>565</v>
+        <v>579</v>
       </c>
       <c r="T48" t="s">
-        <v>566</v>
+        <v>580</v>
       </c>
       <c r="U48" t="s">
-        <v>567</v>
+        <v>581</v>
       </c>
       <c r="V48" t="s">
-        <v>568</v>
-[...3 lines deleted...]
-      </c>
+        <v>582</v>
+      </c>
+      <c r="W48"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="B49" t="s">
-        <v>560</v>
+        <v>584</v>
       </c>
       <c r="C49" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D49"/>
       <c r="E49" t="s">
-        <v>571</v>
+        <v>585</v>
       </c>
       <c r="F49" t="s">
-        <v>572</v>
+        <v>114</v>
       </c>
       <c r="G49" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H49" t="s">
         <v>28</v>
       </c>
-      <c r="I49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I49"/>
       <c r="J49" t="s">
-        <v>573</v>
-[...1 lines deleted...]
-      <c r="K49"/>
+        <v>586</v>
+      </c>
+      <c r="K49" t="s">
+        <v>587</v>
+      </c>
       <c r="L49">
-        <v>73000</v>
+        <v>63000</v>
       </c>
       <c r="M49" t="s">
-        <v>101</v>
+        <v>588</v>
       </c>
       <c r="N49" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="O49"/>
+        <v>32</v>
+      </c>
+      <c r="O49" t="s">
+        <v>589</v>
+      </c>
       <c r="P49" t="s">
         <v>33</v>
       </c>
       <c r="Q49"/>
       <c r="R49" t="s">
-        <v>574</v>
+        <v>590</v>
       </c>
       <c r="S49" t="s">
-        <v>575</v>
+        <v>591</v>
       </c>
       <c r="T49" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-      <c r="V49"/>
+        <v>592</v>
+      </c>
+      <c r="U49" t="s">
+        <v>593</v>
+      </c>
+      <c r="V49" t="s">
+        <v>594</v>
+      </c>
       <c r="W49" t="s">
-        <v>569</v>
+        <v>595</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>577</v>
+        <v>596</v>
       </c>
       <c r="B50" t="s">
-        <v>560</v>
+        <v>597</v>
       </c>
       <c r="C50" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D50"/>
       <c r="E50" t="s">
-        <v>578</v>
+        <v>598</v>
       </c>
       <c r="F50" t="s">
-        <v>572</v>
+        <v>26</v>
       </c>
       <c r="G50" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H50" t="s">
         <v>28</v>
       </c>
-      <c r="I50"/>
+      <c r="I50" t="s">
+        <v>599</v>
+      </c>
       <c r="J50" t="s">
-        <v>579</v>
+        <v>600</v>
       </c>
       <c r="K50"/>
-      <c r="L50">
-        <v>38000</v>
+      <c r="L50" t="s">
+        <v>601</v>
       </c>
       <c r="M50" t="s">
-        <v>580</v>
+        <v>602</v>
       </c>
       <c r="N50" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="O50"/>
       <c r="P50" t="s">
-        <v>33</v>
+        <v>603</v>
       </c>
       <c r="Q50"/>
-      <c r="R50"/>
-[...3 lines deleted...]
-      <c r="V50"/>
+      <c r="R50" t="s">
+        <v>604</v>
+      </c>
+      <c r="S50" t="s">
+        <v>605</v>
+      </c>
+      <c r="T50" t="s">
+        <v>36</v>
+      </c>
+      <c r="U50" t="s">
+        <v>606</v>
+      </c>
+      <c r="V50" t="s">
+        <v>607</v>
+      </c>
       <c r="W50" t="s">
-        <v>581</v>
+        <v>608</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>582</v>
+        <v>609</v>
       </c>
       <c r="B51" t="s">
-        <v>583</v>
+        <v>610</v>
       </c>
       <c r="C51" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D51"/>
+        <v>60</v>
+      </c>
+      <c r="D51" t="s">
+        <v>611</v>
+      </c>
       <c r="E51" t="s">
-        <v>584</v>
+        <v>612</v>
       </c>
       <c r="F51" t="s">
-        <v>112</v>
+        <v>613</v>
       </c>
       <c r="G51" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H51" t="s">
         <v>28</v>
       </c>
-      <c r="I51"/>
+      <c r="I51" t="s">
+        <v>614</v>
+      </c>
       <c r="J51" t="s">
-        <v>585</v>
-[...3 lines deleted...]
-      </c>
+        <v>615</v>
+      </c>
+      <c r="K51"/>
       <c r="L51">
-        <v>63000</v>
+        <v>63100</v>
       </c>
       <c r="M51" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="N51" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>616</v>
+      </c>
+      <c r="O51"/>
       <c r="P51" t="s">
-        <v>33</v>
+        <v>617</v>
       </c>
       <c r="Q51"/>
       <c r="R51" t="s">
-        <v>589</v>
+        <v>618</v>
       </c>
       <c r="S51" t="s">
-        <v>590</v>
+        <v>619</v>
       </c>
       <c r="T51" t="s">
-        <v>591</v>
+        <v>36</v>
       </c>
       <c r="U51" t="s">
-        <v>592</v>
+        <v>620</v>
       </c>
       <c r="V51" t="s">
-        <v>593</v>
+        <v>621</v>
       </c>
       <c r="W51" t="s">
-        <v>594</v>
+        <v>622</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>595</v>
-[...3 lines deleted...]
-      </c>
+        <v>623</v>
+      </c>
+      <c r="B52"/>
       <c r="C52" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="D52"/>
       <c r="E52" t="s">
-        <v>597</v>
+        <v>624</v>
       </c>
       <c r="F52" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>625</v>
+      </c>
+      <c r="G52"/>
       <c r="H52" t="s">
         <v>28</v>
       </c>
       <c r="I52" t="s">
-        <v>598</v>
+        <v>626</v>
       </c>
       <c r="J52" t="s">
-        <v>599</v>
+        <v>627</v>
       </c>
       <c r="K52"/>
-      <c r="L52" t="s">
-        <v>600</v>
+      <c r="L52">
+        <v>78290</v>
       </c>
       <c r="M52" t="s">
-        <v>601</v>
+        <v>628</v>
       </c>
       <c r="N52" t="s">
         <v>32</v>
       </c>
       <c r="O52"/>
       <c r="P52" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="Q52"/>
+        <v>629</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>630</v>
+      </c>
       <c r="R52" t="s">
-        <v>603</v>
+        <v>631</v>
       </c>
       <c r="S52" t="s">
-        <v>604</v>
+        <v>632</v>
       </c>
       <c r="T52" t="s">
-        <v>36</v>
+        <v>633</v>
       </c>
       <c r="U52" t="s">
-        <v>605</v>
+        <v>634</v>
       </c>
       <c r="V52" t="s">
-        <v>606</v>
+        <v>635</v>
       </c>
       <c r="W52" t="s">
-        <v>607</v>
+        <v>636</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>608</v>
+        <v>637</v>
       </c>
       <c r="B53" t="s">
-        <v>609</v>
+        <v>638</v>
       </c>
       <c r="C53" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D53"/>
       <c r="E53" t="s">
-        <v>611</v>
+        <v>639</v>
       </c>
       <c r="F53" t="s">
-        <v>612</v>
+        <v>340</v>
       </c>
       <c r="G53" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H53" t="s">
         <v>28</v>
       </c>
       <c r="I53" t="s">
-        <v>613</v>
+        <v>640</v>
       </c>
       <c r="J53" t="s">
-        <v>614</v>
+        <v>641</v>
       </c>
       <c r="K53"/>
       <c r="L53">
-        <v>63100</v>
+        <v>74310</v>
       </c>
       <c r="M53" t="s">
-        <v>587</v>
+        <v>642</v>
       </c>
       <c r="N53" t="s">
-        <v>615</v>
+        <v>32</v>
       </c>
       <c r="O53"/>
       <c r="P53" t="s">
-        <v>616</v>
-[...1 lines deleted...]
-      <c r="Q53"/>
+        <v>149</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>643</v>
+      </c>
       <c r="R53" t="s">
-        <v>617</v>
+        <v>644</v>
       </c>
       <c r="S53" t="s">
-        <v>618</v>
+        <v>645</v>
       </c>
       <c r="T53" t="s">
-        <v>36</v>
+        <v>646</v>
       </c>
       <c r="U53" t="s">
-        <v>619</v>
-[...3 lines deleted...]
-      </c>
+        <v>647</v>
+      </c>
+      <c r="V53"/>
       <c r="W53" t="s">
-        <v>621</v>
+        <v>648</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="B54"/>
+        <v>649</v>
+      </c>
+      <c r="B54" t="s">
+        <v>650</v>
+      </c>
       <c r="C54" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="D54"/>
       <c r="E54" t="s">
-        <v>623</v>
+        <v>651</v>
       </c>
       <c r="F54" t="s">
-        <v>624</v>
-[...1 lines deleted...]
-      <c r="G54"/>
+        <v>543</v>
+      </c>
+      <c r="G54" t="s">
+        <v>27</v>
+      </c>
       <c r="H54" t="s">
         <v>28</v>
       </c>
       <c r="I54" t="s">
-        <v>625</v>
+        <v>652</v>
       </c>
       <c r="J54" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="K54"/>
       <c r="L54">
-        <v>78290</v>
+        <v>48100</v>
       </c>
       <c r="M54" t="s">
-        <v>627</v>
+        <v>654</v>
       </c>
       <c r="N54" t="s">
-        <v>32</v>
+        <v>131</v>
       </c>
       <c r="O54"/>
       <c r="P54" t="s">
-        <v>628</v>
+        <v>33</v>
       </c>
       <c r="Q54" t="s">
-        <v>629</v>
+        <v>655</v>
       </c>
       <c r="R54" t="s">
-        <v>630</v>
+        <v>656</v>
       </c>
       <c r="S54" t="s">
-        <v>631</v>
+        <v>657</v>
       </c>
       <c r="T54" t="s">
-        <v>632</v>
+        <v>658</v>
       </c>
       <c r="U54" t="s">
-        <v>633</v>
+        <v>659</v>
       </c>
       <c r="V54" t="s">
-        <v>634</v>
+        <v>660</v>
       </c>
       <c r="W54" t="s">
-        <v>635</v>
+        <v>661</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>636</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="B55"/>
       <c r="C55" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D55"/>
       <c r="E55" t="s">
-        <v>638</v>
+        <v>663</v>
       </c>
       <c r="F55" t="s">
-        <v>311</v>
+        <v>664</v>
       </c>
       <c r="G55" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H55" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I55" t="s">
-        <v>639</v>
+        <v>665</v>
       </c>
       <c r="J55" t="s">
-        <v>640</v>
+        <v>666</v>
       </c>
       <c r="K55"/>
-      <c r="L55">
-        <v>74310</v>
+      <c r="L55" t="s">
+        <v>667</v>
       </c>
       <c r="M55" t="s">
-        <v>641</v>
+        <v>668</v>
       </c>
       <c r="N55" t="s">
-        <v>32</v>
+        <v>669</v>
       </c>
       <c r="O55"/>
       <c r="P55" t="s">
-        <v>147</v>
+        <v>670</v>
       </c>
       <c r="Q55" t="s">
-        <v>642</v>
+        <v>671</v>
       </c>
       <c r="R55" t="s">
-        <v>643</v>
+        <v>672</v>
       </c>
       <c r="S55" t="s">
-        <v>644</v>
+        <v>673</v>
       </c>
       <c r="T55" t="s">
-        <v>645</v>
+        <v>674</v>
       </c>
       <c r="U55" t="s">
-        <v>646</v>
+        <v>675</v>
       </c>
       <c r="V55"/>
       <c r="W55" t="s">
-        <v>647</v>
+        <v>676</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>648</v>
+        <v>677</v>
       </c>
       <c r="B56" t="s">
-        <v>649</v>
+        <v>678</v>
       </c>
       <c r="C56" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D56"/>
       <c r="E56" t="s">
-        <v>650</v>
+        <v>679</v>
       </c>
       <c r="F56" t="s">
-        <v>519</v>
+        <v>680</v>
       </c>
       <c r="G56" t="s">
         <v>27</v>
       </c>
       <c r="H56" t="s">
         <v>28</v>
       </c>
-      <c r="I56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I56"/>
       <c r="J56" t="s">
-        <v>652</v>
+        <v>681</v>
       </c>
       <c r="K56"/>
       <c r="L56">
-        <v>48100</v>
+        <v>48000</v>
       </c>
       <c r="M56" t="s">
-        <v>653</v>
+        <v>130</v>
       </c>
       <c r="N56" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="O56"/>
       <c r="P56" t="s">
         <v>33</v>
       </c>
-      <c r="Q56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q56"/>
       <c r="R56" t="s">
-        <v>655</v>
+        <v>682</v>
       </c>
       <c r="S56" t="s">
-        <v>656</v>
+        <v>683</v>
       </c>
       <c r="T56" t="s">
-        <v>657</v>
+        <v>684</v>
       </c>
       <c r="U56" t="s">
-        <v>658</v>
+        <v>685</v>
       </c>
       <c r="V56" t="s">
-        <v>659</v>
+        <v>686</v>
       </c>
       <c r="W56" t="s">
-        <v>660</v>
+        <v>687</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>661</v>
-[...1 lines deleted...]
-      <c r="B57"/>
+        <v>688</v>
+      </c>
+      <c r="B57" t="s">
+        <v>689</v>
+      </c>
       <c r="C57" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="D57"/>
       <c r="E57" t="s">
-        <v>662</v>
+        <v>690</v>
       </c>
       <c r="F57" t="s">
-        <v>663</v>
+        <v>691</v>
       </c>
       <c r="G57" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H57" t="s">
-        <v>92</v>
+        <v>45</v>
       </c>
       <c r="I57" t="s">
-        <v>664</v>
+        <v>692</v>
       </c>
       <c r="J57" t="s">
-        <v>665</v>
+        <v>693</v>
       </c>
       <c r="K57"/>
-      <c r="L57" t="s">
-        <v>666</v>
+      <c r="L57">
+        <v>69007</v>
       </c>
       <c r="M57" t="s">
-        <v>667</v>
+        <v>80</v>
       </c>
       <c r="N57" t="s">
-        <v>668</v>
+        <v>32</v>
       </c>
       <c r="O57"/>
       <c r="P57" t="s">
-        <v>669</v>
+        <v>694</v>
       </c>
       <c r="Q57" t="s">
-        <v>670</v>
+        <v>695</v>
       </c>
       <c r="R57" t="s">
-        <v>671</v>
+        <v>696</v>
       </c>
       <c r="S57" t="s">
-        <v>672</v>
+        <v>697</v>
       </c>
       <c r="T57" t="s">
-        <v>673</v>
+        <v>698</v>
       </c>
       <c r="U57" t="s">
-        <v>674</v>
+        <v>699</v>
       </c>
       <c r="V57"/>
       <c r="W57" t="s">
-        <v>675</v>
+        <v>700</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>676</v>
+        <v>701</v>
       </c>
       <c r="B58" t="s">
-        <v>677</v>
+        <v>702</v>
       </c>
       <c r="C58" t="s">
         <v>24</v>
       </c>
       <c r="D58"/>
       <c r="E58" t="s">
-        <v>678</v>
+        <v>703</v>
       </c>
       <c r="F58" t="s">
-        <v>679</v>
+        <v>340</v>
       </c>
       <c r="G58" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H58" t="s">
         <v>28</v>
       </c>
-      <c r="I58"/>
+      <c r="I58" t="s">
+        <v>704</v>
+      </c>
       <c r="J58" t="s">
-        <v>680</v>
+        <v>705</v>
       </c>
       <c r="K58"/>
       <c r="L58">
-        <v>48000</v>
+        <v>63500</v>
       </c>
       <c r="M58" t="s">
-        <v>128</v>
+        <v>224</v>
       </c>
       <c r="N58" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O58"/>
+        <v>669</v>
+      </c>
+      <c r="O58" t="s">
+        <v>706</v>
+      </c>
       <c r="P58" t="s">
         <v>33</v>
       </c>
       <c r="Q58"/>
       <c r="R58" t="s">
-        <v>681</v>
+        <v>412</v>
       </c>
       <c r="S58" t="s">
-        <v>682</v>
+        <v>707</v>
       </c>
       <c r="T58" t="s">
-        <v>683</v>
+        <v>708</v>
       </c>
       <c r="U58" t="s">
-        <v>684</v>
+        <v>709</v>
       </c>
       <c r="V58" t="s">
-        <v>685</v>
-[...3 lines deleted...]
-      </c>
+        <v>710</v>
+      </c>
+      <c r="W58"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>687</v>
-[...3 lines deleted...]
-      </c>
+        <v>711</v>
+      </c>
+      <c r="B59"/>
       <c r="C59" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D59"/>
       <c r="E59" t="s">
-        <v>689</v>
+        <v>712</v>
       </c>
       <c r="F59" t="s">
-        <v>690</v>
+        <v>713</v>
       </c>
       <c r="G59" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H59" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="I59" t="s">
-        <v>691</v>
+        <v>192</v>
       </c>
       <c r="J59" t="s">
-        <v>692</v>
+        <v>714</v>
       </c>
       <c r="K59"/>
       <c r="L59">
-        <v>69007</v>
+        <v>69500</v>
       </c>
       <c r="M59" t="s">
-        <v>80</v>
+        <v>715</v>
       </c>
       <c r="N59" t="s">
-        <v>32</v>
+        <v>716</v>
       </c>
       <c r="O59"/>
       <c r="P59" t="s">
-        <v>693</v>
-[...3 lines deleted...]
-      </c>
+        <v>411</v>
+      </c>
+      <c r="Q59"/>
       <c r="R59" t="s">
-        <v>695</v>
+        <v>717</v>
       </c>
       <c r="S59" t="s">
-        <v>696</v>
+        <v>718</v>
       </c>
       <c r="T59" t="s">
-        <v>697</v>
+        <v>719</v>
       </c>
       <c r="U59" t="s">
-        <v>698</v>
-[...1 lines deleted...]
-      <c r="V59"/>
+        <v>720</v>
+      </c>
+      <c r="V59" t="s">
+        <v>721</v>
+      </c>
       <c r="W59" t="s">
-        <v>699</v>
+        <v>722</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>700</v>
-[...3 lines deleted...]
-      </c>
+        <v>723</v>
+      </c>
+      <c r="B60"/>
       <c r="C60" t="s">
         <v>24</v>
       </c>
       <c r="D60"/>
       <c r="E60" t="s">
-        <v>702</v>
+        <v>724</v>
       </c>
       <c r="F60" t="s">
-        <v>311</v>
+        <v>725</v>
       </c>
       <c r="G60" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H60" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I60" t="s">
-        <v>703</v>
+        <v>27</v>
       </c>
       <c r="J60" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="K60"/>
+        <v>726</v>
+      </c>
+      <c r="K60" t="s">
+        <v>727</v>
+      </c>
       <c r="L60">
-        <v>63500</v>
+        <v>34470</v>
       </c>
       <c r="M60" t="s">
-        <v>705</v>
+        <v>728</v>
       </c>
       <c r="N60" t="s">
-        <v>668</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="O60"/>
       <c r="P60" t="s">
-        <v>33</v>
+        <v>729</v>
       </c>
       <c r="Q60"/>
-      <c r="R60" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R60"/>
+      <c r="S60"/>
+      <c r="T60"/>
+      <c r="U60"/>
       <c r="V60" t="s">
-        <v>710</v>
-[...1 lines deleted...]
-      <c r="W60"/>
+        <v>730</v>
+      </c>
+      <c r="W60" t="s">
+        <v>731</v>
+      </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>711</v>
+        <v>732</v>
       </c>
       <c r="B61"/>
       <c r="C61" t="s">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="D61"/>
       <c r="E61" t="s">
-        <v>712</v>
+        <v>733</v>
       </c>
       <c r="F61" t="s">
-        <v>713</v>
+        <v>734</v>
       </c>
       <c r="G61" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H61" t="s">
-        <v>92</v>
+        <v>735</v>
       </c>
       <c r="I61" t="s">
-        <v>180</v>
+        <v>736</v>
       </c>
       <c r="J61" t="s">
-        <v>714</v>
+        <v>737</v>
       </c>
       <c r="K61"/>
       <c r="L61">
-        <v>69500</v>
+        <v>81600</v>
       </c>
       <c r="M61" t="s">
-        <v>715</v>
+        <v>738</v>
       </c>
       <c r="N61" t="s">
-        <v>716</v>
+        <v>131</v>
       </c>
       <c r="O61"/>
       <c r="P61" t="s">
-        <v>388</v>
+        <v>739</v>
       </c>
       <c r="Q61"/>
       <c r="R61" t="s">
-        <v>717</v>
+        <v>740</v>
       </c>
       <c r="S61" t="s">
-        <v>718</v>
-[...3 lines deleted...]
-      </c>
+        <v>741</v>
+      </c>
+      <c r="T61"/>
       <c r="U61" t="s">
-        <v>720</v>
-[...3 lines deleted...]
-      </c>
+        <v>742</v>
+      </c>
+      <c r="V61"/>
       <c r="W61" t="s">
-        <v>722</v>
+        <v>743</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>723</v>
+        <v>744</v>
       </c>
       <c r="B62"/>
       <c r="C62" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D62"/>
+        <v>219</v>
+      </c>
+      <c r="D62" t="s">
+        <v>745</v>
+      </c>
       <c r="E62" t="s">
-        <v>724</v>
+        <v>746</v>
       </c>
       <c r="F62" t="s">
-        <v>725</v>
+        <v>26</v>
       </c>
       <c r="G62" t="s">
         <v>27</v>
       </c>
       <c r="H62" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="I62"/>
       <c r="J62" t="s">
-        <v>726</v>
+        <v>747</v>
       </c>
       <c r="K62" t="s">
-        <v>727</v>
+        <v>748</v>
       </c>
       <c r="L62">
-        <v>34470</v>
+        <v>31078</v>
       </c>
       <c r="M62" t="s">
-        <v>728</v>
+        <v>749</v>
       </c>
       <c r="N62" t="s">
-        <v>716</v>
+        <v>750</v>
       </c>
       <c r="O62"/>
       <c r="P62" t="s">
-        <v>729</v>
+        <v>119</v>
       </c>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62" t="s">
-        <v>730</v>
+        <v>751</v>
       </c>
       <c r="W62" t="s">
-        <v>731</v>
+        <v>752</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
-        <v>732</v>
-[...1 lines deleted...]
-      <c r="B63"/>
+        <v>753</v>
+      </c>
+      <c r="B63" t="s">
+        <v>754</v>
+      </c>
       <c r="C63" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D63"/>
       <c r="E63" t="s">
-        <v>733</v>
+        <v>755</v>
       </c>
       <c r="F63" t="s">
-        <v>734</v>
+        <v>756</v>
       </c>
       <c r="G63" t="s">
         <v>27</v>
       </c>
       <c r="H63" t="s">
-        <v>735</v>
+        <v>93</v>
       </c>
       <c r="I63" t="s">
-        <v>736</v>
+        <v>757</v>
       </c>
       <c r="J63" t="s">
-        <v>737</v>
+        <v>758</v>
       </c>
       <c r="K63"/>
       <c r="L63">
-        <v>81600</v>
+        <v>34500</v>
       </c>
       <c r="M63" t="s">
-        <v>738</v>
+        <v>237</v>
       </c>
       <c r="N63" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O63"/>
       <c r="P63" t="s">
-        <v>739</v>
+        <v>33</v>
       </c>
       <c r="Q63"/>
       <c r="R63" t="s">
-        <v>740</v>
+        <v>456</v>
       </c>
       <c r="S63" t="s">
-        <v>741</v>
-[...1 lines deleted...]
-      <c r="T63"/>
+        <v>759</v>
+      </c>
+      <c r="T63" t="s">
+        <v>760</v>
+      </c>
       <c r="U63" t="s">
-        <v>742</v>
-[...1 lines deleted...]
-      <c r="V63"/>
+        <v>761</v>
+      </c>
+      <c r="V63" t="s">
+        <v>762</v>
+      </c>
       <c r="W63" t="s">
-        <v>743</v>
+        <v>763</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
-        <v>744</v>
+        <v>764</v>
       </c>
       <c r="B64"/>
       <c r="C64" t="s">
-        <v>745</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="D64"/>
       <c r="E64" t="s">
-        <v>747</v>
+        <v>765</v>
       </c>
       <c r="F64" t="s">
-        <v>26</v>
+        <v>340</v>
       </c>
       <c r="G64" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H64" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="I64"/>
+        <v>28</v>
+      </c>
+      <c r="I64" t="s">
+        <v>766</v>
+      </c>
       <c r="J64" t="s">
-        <v>748</v>
-[...3 lines deleted...]
-      </c>
+        <v>767</v>
+      </c>
+      <c r="K64"/>
       <c r="L64">
-        <v>31078</v>
+        <v>69610</v>
       </c>
       <c r="M64" t="s">
-        <v>750</v>
+        <v>768</v>
       </c>
       <c r="N64" t="s">
-        <v>751</v>
+        <v>575</v>
       </c>
       <c r="O64"/>
       <c r="P64" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      <c r="S64"/>
+        <v>769</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>770</v>
+      </c>
+      <c r="R64" t="s">
+        <v>771</v>
+      </c>
+      <c r="S64" t="s">
+        <v>772</v>
+      </c>
       <c r="T64"/>
-      <c r="U64"/>
-[...5 lines deleted...]
-      </c>
+      <c r="U64" t="s">
+        <v>773</v>
+      </c>
+      <c r="V64"/>
+      <c r="W64"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
-        <v>754</v>
-[...3 lines deleted...]
-      </c>
+        <v>774</v>
+      </c>
+      <c r="B65"/>
       <c r="C65" t="s">
         <v>24</v>
       </c>
       <c r="D65"/>
       <c r="E65" t="s">
-        <v>756</v>
+        <v>775</v>
       </c>
       <c r="F65" t="s">
-        <v>757</v>
+        <v>776</v>
       </c>
       <c r="G65" t="s">
         <v>27</v>
       </c>
       <c r="H65" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I65" t="s">
-        <v>758</v>
+        <v>482</v>
       </c>
       <c r="J65" t="s">
-        <v>759</v>
+        <v>777</v>
       </c>
       <c r="K65"/>
       <c r="L65">
-        <v>34500</v>
+        <v>30100</v>
       </c>
       <c r="M65" t="s">
-        <v>211</v>
+        <v>778</v>
       </c>
       <c r="N65" t="s">
-        <v>129</v>
+        <v>67</v>
       </c>
       <c r="O65"/>
       <c r="P65" t="s">
         <v>33</v>
       </c>
-      <c r="Q65"/>
+      <c r="Q65" t="s">
+        <v>779</v>
+      </c>
       <c r="R65" t="s">
-        <v>433</v>
+        <v>780</v>
       </c>
       <c r="S65" t="s">
-        <v>760</v>
+        <v>781</v>
       </c>
       <c r="T65" t="s">
-        <v>761</v>
+        <v>782</v>
       </c>
       <c r="U65" t="s">
-        <v>762</v>
-[...3 lines deleted...]
-      </c>
+        <v>783</v>
+      </c>
+      <c r="V65"/>
       <c r="W65" t="s">
-        <v>764</v>
+        <v>784</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
-        <v>765</v>
-[...1 lines deleted...]
-      <c r="B66"/>
+        <v>785</v>
+      </c>
+      <c r="B66" t="s">
+        <v>786</v>
+      </c>
       <c r="C66" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D66"/>
       <c r="E66" t="s">
-        <v>766</v>
+        <v>787</v>
       </c>
       <c r="F66" t="s">
-        <v>311</v>
+        <v>734</v>
       </c>
       <c r="G66" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H66" t="s">
-        <v>28</v>
+        <v>206</v>
       </c>
       <c r="I66" t="s">
-        <v>767</v>
+        <v>788</v>
       </c>
       <c r="J66" t="s">
-        <v>768</v>
+        <v>789</v>
       </c>
       <c r="K66"/>
       <c r="L66">
-        <v>69610</v>
+        <v>38260</v>
       </c>
       <c r="M66" t="s">
-        <v>769</v>
+        <v>790</v>
       </c>
       <c r="N66" t="s">
-        <v>551</v>
+        <v>32</v>
       </c>
       <c r="O66"/>
       <c r="P66" t="s">
-        <v>770</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q66"/>
       <c r="R66" t="s">
-        <v>772</v>
+        <v>440</v>
       </c>
       <c r="S66" t="s">
-        <v>773</v>
-[...4 lines deleted...]
-      <c r="W66"/>
+        <v>791</v>
+      </c>
+      <c r="T66" t="s">
+        <v>792</v>
+      </c>
+      <c r="U66" t="s">
+        <v>793</v>
+      </c>
+      <c r="V66" t="s">
+        <v>794</v>
+      </c>
+      <c r="W66" t="s">
+        <v>795</v>
+      </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
-        <v>774</v>
+        <v>796</v>
       </c>
       <c r="B67"/>
       <c r="C67" t="s">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="D67"/>
       <c r="E67" t="s">
-        <v>775</v>
+        <v>797</v>
       </c>
       <c r="F67" t="s">
-        <v>776</v>
+        <v>26</v>
       </c>
       <c r="G67" t="s">
         <v>27</v>
       </c>
       <c r="H67" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I67" t="s">
-        <v>459</v>
+        <v>27</v>
       </c>
       <c r="J67" t="s">
-        <v>777</v>
+        <v>798</v>
       </c>
       <c r="K67"/>
       <c r="L67">
-        <v>30100</v>
+        <v>31330</v>
       </c>
       <c r="M67" t="s">
-        <v>778</v>
+        <v>799</v>
       </c>
       <c r="N67" t="s">
-        <v>67</v>
+        <v>246</v>
       </c>
       <c r="O67"/>
       <c r="P67" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>800</v>
+      </c>
+      <c r="Q67"/>
       <c r="R67" t="s">
-        <v>780</v>
+        <v>801</v>
       </c>
       <c r="S67" t="s">
-        <v>781</v>
+        <v>802</v>
       </c>
       <c r="T67" t="s">
-        <v>782</v>
+        <v>803</v>
       </c>
       <c r="U67" t="s">
-        <v>783</v>
+        <v>804</v>
       </c>
       <c r="V67"/>
-      <c r="W67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W67"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
-        <v>785</v>
-[...3 lines deleted...]
-      </c>
+        <v>805</v>
+      </c>
+      <c r="B68"/>
       <c r="C68" t="s">
         <v>24</v>
       </c>
       <c r="D68"/>
       <c r="E68" t="s">
-        <v>787</v>
+        <v>806</v>
       </c>
       <c r="F68" t="s">
-        <v>734</v>
+        <v>807</v>
       </c>
       <c r="G68" t="s">
+        <v>44</v>
+      </c>
+      <c r="H68" t="s">
         <v>45</v>
       </c>
-      <c r="H68" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I68"/>
       <c r="J68" t="s">
-        <v>789</v>
+        <v>808</v>
       </c>
       <c r="K68"/>
       <c r="L68">
-        <v>38260</v>
+        <v>43130</v>
       </c>
       <c r="M68" t="s">
-        <v>790</v>
+        <v>809</v>
       </c>
       <c r="N68" t="s">
-        <v>32</v>
+        <v>131</v>
       </c>
       <c r="O68"/>
       <c r="P68" t="s">
-        <v>33</v>
+        <v>810</v>
       </c>
       <c r="Q68"/>
       <c r="R68" t="s">
-        <v>417</v>
+        <v>811</v>
       </c>
       <c r="S68" t="s">
-        <v>791</v>
+        <v>812</v>
       </c>
       <c r="T68" t="s">
-        <v>792</v>
+        <v>813</v>
       </c>
       <c r="U68" t="s">
-        <v>793</v>
+        <v>814</v>
       </c>
       <c r="V68" t="s">
-        <v>794</v>
-[...3 lines deleted...]
-      </c>
+        <v>815</v>
+      </c>
+      <c r="W68"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
-        <v>796</v>
+        <v>816</v>
       </c>
       <c r="B69"/>
       <c r="C69" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D69"/>
       <c r="E69" t="s">
-        <v>797</v>
+        <v>817</v>
       </c>
       <c r="F69" t="s">
-        <v>26</v>
+        <v>340</v>
       </c>
       <c r="G69" t="s">
         <v>27</v>
       </c>
       <c r="H69" t="s">
-        <v>92</v>
+        <v>256</v>
       </c>
       <c r="I69" t="s">
-        <v>27</v>
+        <v>818</v>
       </c>
       <c r="J69" t="s">
-        <v>798</v>
+        <v>819</v>
       </c>
       <c r="K69"/>
       <c r="L69">
-        <v>31330</v>
+        <v>81140</v>
       </c>
       <c r="M69" t="s">
-        <v>799</v>
+        <v>820</v>
       </c>
       <c r="N69" t="s">
-        <v>220</v>
+        <v>32</v>
       </c>
       <c r="O69"/>
       <c r="P69" t="s">
-        <v>800</v>
+        <v>821</v>
       </c>
       <c r="Q69"/>
       <c r="R69" t="s">
-        <v>801</v>
+        <v>822</v>
       </c>
       <c r="S69" t="s">
-        <v>802</v>
+        <v>823</v>
       </c>
       <c r="T69" t="s">
-        <v>803</v>
+        <v>824</v>
       </c>
       <c r="U69" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-      <c r="W69"/>
+        <v>825</v>
+      </c>
+      <c r="V69" t="s">
+        <v>826</v>
+      </c>
+      <c r="W69" t="s">
+        <v>827</v>
+      </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
-        <v>805</v>
-[...1 lines deleted...]
-      <c r="B70"/>
+        <v>828</v>
+      </c>
+      <c r="B70" t="s">
+        <v>829</v>
+      </c>
       <c r="C70" t="s">
         <v>24</v>
       </c>
       <c r="D70"/>
       <c r="E70" t="s">
-        <v>806</v>
+        <v>830</v>
       </c>
       <c r="F70" t="s">
-        <v>807</v>
+        <v>831</v>
       </c>
       <c r="G70" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H70" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I70"/>
+        <v>256</v>
+      </c>
+      <c r="I70" t="s">
+        <v>832</v>
+      </c>
       <c r="J70" t="s">
-        <v>808</v>
+        <v>833</v>
       </c>
       <c r="K70"/>
       <c r="L70">
-        <v>43130</v>
+        <v>69007</v>
       </c>
       <c r="M70" t="s">
-        <v>809</v>
+        <v>195</v>
       </c>
       <c r="N70" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="O70"/>
       <c r="P70" t="s">
-        <v>810</v>
+        <v>834</v>
       </c>
       <c r="Q70"/>
       <c r="R70" t="s">
-        <v>811</v>
+        <v>476</v>
       </c>
       <c r="S70" t="s">
-        <v>812</v>
+        <v>835</v>
       </c>
       <c r="T70" t="s">
-        <v>813</v>
+        <v>836</v>
       </c>
       <c r="U70" t="s">
-        <v>814</v>
-[...4 lines deleted...]
-      <c r="W70"/>
+        <v>837</v>
+      </c>
+      <c r="V70"/>
+      <c r="W70" t="s">
+        <v>838</v>
+      </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
-        <v>816</v>
+        <v>839</v>
       </c>
       <c r="B71"/>
       <c r="C71" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D71"/>
       <c r="E71" t="s">
-        <v>817</v>
+        <v>840</v>
       </c>
       <c r="F71" t="s">
-        <v>311</v>
+        <v>841</v>
       </c>
       <c r="G71" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H71" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I71"/>
       <c r="J71" t="s">
-        <v>819</v>
+        <v>842</v>
       </c>
       <c r="K71"/>
-      <c r="L71">
-        <v>81140</v>
+      <c r="L71" t="s">
+        <v>843</v>
       </c>
       <c r="M71" t="s">
-        <v>820</v>
+        <v>844</v>
       </c>
       <c r="N71" t="s">
         <v>32</v>
       </c>
       <c r="O71"/>
       <c r="P71" t="s">
-        <v>821</v>
+        <v>845</v>
       </c>
       <c r="Q71"/>
       <c r="R71" t="s">
-        <v>822</v>
+        <v>503</v>
       </c>
       <c r="S71" t="s">
-        <v>823</v>
+        <v>846</v>
       </c>
       <c r="T71" t="s">
-        <v>824</v>
+        <v>847</v>
       </c>
       <c r="U71" t="s">
-        <v>825</v>
+        <v>848</v>
       </c>
       <c r="V71" t="s">
-        <v>826</v>
+        <v>849</v>
       </c>
       <c r="W71" t="s">
-        <v>827</v>
+        <v>850</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
-        <v>828</v>
-[...3 lines deleted...]
-      </c>
+        <v>851</v>
+      </c>
+      <c r="B72"/>
       <c r="C72" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D72"/>
       <c r="E72" t="s">
-        <v>830</v>
+        <v>852</v>
       </c>
       <c r="F72" t="s">
-        <v>831</v>
+        <v>853</v>
       </c>
       <c r="G72" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H72" t="s">
-        <v>230</v>
+        <v>366</v>
       </c>
       <c r="I72" t="s">
-        <v>832</v>
+        <v>854</v>
       </c>
       <c r="J72" t="s">
-        <v>833</v>
+        <v>855</v>
       </c>
       <c r="K72"/>
       <c r="L72">
-        <v>69007</v>
+        <v>46000</v>
       </c>
       <c r="M72" t="s">
-        <v>183</v>
+        <v>856</v>
       </c>
       <c r="N72" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O72"/>
+        <v>49</v>
+      </c>
+      <c r="O72" t="s">
+        <v>857</v>
+      </c>
       <c r="P72" t="s">
-        <v>834</v>
+        <v>858</v>
       </c>
       <c r="Q72"/>
       <c r="R72" t="s">
-        <v>453</v>
+        <v>851</v>
       </c>
       <c r="S72" t="s">
-        <v>835</v>
-[...3 lines deleted...]
-      </c>
+        <v>859</v>
+      </c>
+      <c r="T72"/>
       <c r="U72" t="s">
-        <v>837</v>
-[...1 lines deleted...]
-      <c r="V72"/>
+        <v>860</v>
+      </c>
+      <c r="V72" t="s">
+        <v>861</v>
+      </c>
       <c r="W72" t="s">
-        <v>838</v>
+        <v>862</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
-        <v>839</v>
+        <v>863</v>
       </c>
       <c r="B73"/>
       <c r="C73" t="s">
         <v>24</v>
       </c>
       <c r="D73"/>
       <c r="E73" t="s">
-        <v>840</v>
+        <v>864</v>
       </c>
       <c r="F73" t="s">
-        <v>841</v>
+        <v>865</v>
       </c>
       <c r="G73" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H73" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I73"/>
+        <v>866</v>
+      </c>
+      <c r="I73" t="s">
+        <v>867</v>
+      </c>
       <c r="J73" t="s">
-        <v>842</v>
+        <v>868</v>
       </c>
       <c r="K73"/>
-      <c r="L73" t="s">
-        <v>843</v>
+      <c r="L73">
+        <v>26000</v>
       </c>
       <c r="M73" t="s">
-        <v>844</v>
+        <v>869</v>
       </c>
       <c r="N73" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O73"/>
+        <v>870</v>
+      </c>
+      <c r="O73" t="s">
+        <v>871</v>
+      </c>
       <c r="P73" t="s">
-        <v>845</v>
+        <v>872</v>
       </c>
       <c r="Q73"/>
       <c r="R73" t="s">
-        <v>480</v>
+        <v>873</v>
       </c>
       <c r="S73" t="s">
-        <v>846</v>
+        <v>874</v>
       </c>
       <c r="T73" t="s">
-        <v>847</v>
+        <v>875</v>
       </c>
       <c r="U73" t="s">
-        <v>848</v>
+        <v>876</v>
       </c>
       <c r="V73" t="s">
-        <v>849</v>
+        <v>877</v>
       </c>
       <c r="W73" t="s">
-        <v>850</v>
+        <v>878</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
-        <v>851</v>
+        <v>879</v>
       </c>
       <c r="B74"/>
       <c r="C74" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="D74"/>
       <c r="E74" t="s">
-        <v>852</v>
+        <v>880</v>
       </c>
       <c r="F74" t="s">
-        <v>853</v>
+        <v>881</v>
       </c>
       <c r="G74" t="s">
         <v>27</v>
       </c>
       <c r="H74" t="s">
-        <v>337</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I74"/>
       <c r="J74" t="s">
-        <v>855</v>
+        <v>882</v>
       </c>
       <c r="K74"/>
       <c r="L74">
-        <v>46000</v>
+        <v>30000</v>
       </c>
       <c r="M74" t="s">
-        <v>856</v>
+        <v>95</v>
       </c>
       <c r="N74" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="O74"/>
       <c r="P74" t="s">
-        <v>858</v>
+        <v>119</v>
       </c>
       <c r="Q74"/>
-      <c r="R74" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R74"/>
+      <c r="S74"/>
       <c r="T74"/>
-      <c r="U74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U74"/>
       <c r="V74" t="s">
-        <v>861</v>
+        <v>883</v>
       </c>
       <c r="W74" t="s">
-        <v>862</v>
+        <v>884</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
-        <v>863</v>
-[...1 lines deleted...]
-      <c r="B75"/>
+        <v>885</v>
+      </c>
+      <c r="B75" t="s">
+        <v>886</v>
+      </c>
       <c r="C75" t="s">
-        <v>24</v>
+        <v>141</v>
       </c>
       <c r="D75"/>
       <c r="E75" t="s">
-        <v>864</v>
+        <v>887</v>
       </c>
       <c r="F75" t="s">
-        <v>865</v>
+        <v>881</v>
       </c>
       <c r="G75" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H75" t="s">
-        <v>866</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I75"/>
       <c r="J75" t="s">
-        <v>868</v>
+        <v>888</v>
       </c>
       <c r="K75"/>
       <c r="L75">
-        <v>26000</v>
+        <v>34000</v>
       </c>
       <c r="M75" t="s">
-        <v>869</v>
+        <v>147</v>
       </c>
       <c r="N75" t="s">
-        <v>870</v>
-[...3 lines deleted...]
-      </c>
+        <v>889</v>
+      </c>
+      <c r="O75"/>
       <c r="P75" t="s">
-        <v>872</v>
+        <v>119</v>
       </c>
       <c r="Q75"/>
-      <c r="R75" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="R75"/>
+      <c r="S75"/>
+      <c r="T75"/>
       <c r="U75"/>
       <c r="V75" t="s">
-        <v>876</v>
+        <v>890</v>
       </c>
       <c r="W75" t="s">
-        <v>877</v>
+        <v>891</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
-        <v>878</v>
-[...1 lines deleted...]
-      <c r="B76"/>
+        <v>892</v>
+      </c>
+      <c r="B76" t="s">
+        <v>893</v>
+      </c>
       <c r="C76" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="D76"/>
       <c r="E76" t="s">
-        <v>879</v>
+        <v>894</v>
       </c>
       <c r="F76" t="s">
-        <v>880</v>
+        <v>895</v>
       </c>
       <c r="G76" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H76" t="s">
         <v>28</v>
       </c>
-      <c r="I76"/>
+      <c r="I76" t="s">
+        <v>640</v>
+      </c>
       <c r="J76" t="s">
-        <v>881</v>
+        <v>896</v>
       </c>
       <c r="K76"/>
       <c r="L76">
-        <v>30000</v>
+        <v>74000</v>
       </c>
       <c r="M76" t="s">
-        <v>94</v>
+        <v>897</v>
       </c>
       <c r="N76" t="s">
         <v>32</v>
       </c>
-      <c r="O76"/>
+      <c r="O76" t="s">
+        <v>898</v>
+      </c>
       <c r="P76" t="s">
-        <v>117</v>
+        <v>899</v>
       </c>
       <c r="Q76"/>
-      <c r="R76"/>
-[...2 lines deleted...]
-      <c r="U76"/>
+      <c r="R76" t="s">
+        <v>900</v>
+      </c>
+      <c r="S76" t="s">
+        <v>901</v>
+      </c>
+      <c r="T76" t="s">
+        <v>902</v>
+      </c>
+      <c r="U76" t="s">
+        <v>903</v>
+      </c>
       <c r="V76" t="s">
-        <v>882</v>
+        <v>904</v>
       </c>
       <c r="W76" t="s">
-        <v>883</v>
+        <v>905</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
-        <v>884</v>
-[...3 lines deleted...]
-      </c>
+        <v>906</v>
+      </c>
+      <c r="B77"/>
       <c r="C77" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="D77"/>
+        <v>907</v>
+      </c>
+      <c r="D77" t="s">
+        <v>908</v>
+      </c>
       <c r="E77" t="s">
-        <v>886</v>
+        <v>909</v>
       </c>
       <c r="F77" t="s">
-        <v>880</v>
+        <v>543</v>
       </c>
       <c r="G77" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H77" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I77"/>
+        <v>910</v>
+      </c>
+      <c r="I77" t="s">
+        <v>911</v>
+      </c>
       <c r="J77" t="s">
-        <v>887</v>
+        <v>912</v>
       </c>
       <c r="K77"/>
       <c r="L77">
-        <v>34000</v>
+        <v>69700</v>
       </c>
       <c r="M77" t="s">
-        <v>145</v>
+        <v>913</v>
       </c>
       <c r="N77" t="s">
-        <v>888</v>
+        <v>32</v>
       </c>
       <c r="O77"/>
       <c r="P77" t="s">
-        <v>117</v>
+        <v>33</v>
       </c>
       <c r="Q77"/>
-      <c r="R77"/>
-[...8 lines deleted...]
-      </c>
+      <c r="R77" t="s">
+        <v>247</v>
+      </c>
+      <c r="S77" t="s">
+        <v>914</v>
+      </c>
+      <c r="T77" t="s">
+        <v>915</v>
+      </c>
+      <c r="U77" t="s">
+        <v>916</v>
+      </c>
+      <c r="V77"/>
+      <c r="W77"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
-        <v>891</v>
-[...3 lines deleted...]
-      </c>
+        <v>917</v>
+      </c>
+      <c r="B78"/>
       <c r="C78" t="s">
-        <v>42</v>
+        <v>918</v>
       </c>
       <c r="D78"/>
       <c r="E78" t="s">
-        <v>893</v>
+        <v>919</v>
       </c>
       <c r="F78" t="s">
-        <v>894</v>
+        <v>920</v>
       </c>
       <c r="G78" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H78" t="s">
         <v>28</v>
       </c>
       <c r="I78" t="s">
-        <v>639</v>
+        <v>921</v>
       </c>
       <c r="J78" t="s">
-        <v>895</v>
+        <v>922</v>
       </c>
       <c r="K78"/>
       <c r="L78">
-        <v>74000</v>
+        <v>12000</v>
       </c>
       <c r="M78" t="s">
-        <v>896</v>
+        <v>430</v>
       </c>
       <c r="N78" t="s">
         <v>32</v>
       </c>
       <c r="O78" t="s">
-        <v>897</v>
+        <v>923</v>
       </c>
       <c r="P78" t="s">
-        <v>898</v>
-[...1 lines deleted...]
-      <c r="Q78"/>
+        <v>924</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>925</v>
+      </c>
       <c r="R78" t="s">
-        <v>899</v>
+        <v>926</v>
       </c>
       <c r="S78" t="s">
-        <v>900</v>
+        <v>927</v>
       </c>
       <c r="T78" t="s">
-        <v>901</v>
+        <v>928</v>
       </c>
       <c r="U78" t="s">
-        <v>902</v>
+        <v>929</v>
       </c>
       <c r="V78" t="s">
-        <v>903</v>
+        <v>930</v>
       </c>
       <c r="W78" t="s">
-        <v>904</v>
+        <v>931</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
-        <v>905</v>
-[...1 lines deleted...]
-      <c r="B79"/>
+        <v>932</v>
+      </c>
+      <c r="B79" t="s">
+        <v>933</v>
+      </c>
       <c r="C79" t="s">
-        <v>139</v>
+        <v>934</v>
       </c>
       <c r="D79" t="s">
-        <v>906</v>
+        <v>935</v>
       </c>
       <c r="E79" t="s">
-        <v>907</v>
+        <v>936</v>
       </c>
       <c r="F79" t="s">
-        <v>519</v>
+        <v>26</v>
       </c>
       <c r="G79" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H79" t="s">
-        <v>908</v>
+        <v>28</v>
       </c>
       <c r="I79" t="s">
-        <v>909</v>
+        <v>937</v>
       </c>
       <c r="J79" t="s">
-        <v>910</v>
+        <v>938</v>
       </c>
       <c r="K79"/>
       <c r="L79">
-        <v>69700</v>
+        <v>73011</v>
       </c>
       <c r="M79" t="s">
-        <v>911</v>
+        <v>939</v>
       </c>
       <c r="N79" t="s">
-        <v>32</v>
+        <v>940</v>
       </c>
       <c r="O79"/>
       <c r="P79" t="s">
         <v>33</v>
       </c>
       <c r="Q79"/>
       <c r="R79" t="s">
-        <v>221</v>
+        <v>941</v>
       </c>
       <c r="S79" t="s">
-        <v>912</v>
+        <v>942</v>
       </c>
       <c r="T79" t="s">
-        <v>913</v>
+        <v>943</v>
       </c>
       <c r="U79" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-      <c r="W79"/>
+        <v>944</v>
+      </c>
+      <c r="V79" t="s">
+        <v>945</v>
+      </c>
+      <c r="W79" t="s">
+        <v>946</v>
+      </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
-        <v>915</v>
-[...1 lines deleted...]
-      <c r="B80"/>
+        <v>947</v>
+      </c>
+      <c r="B80" t="s">
+        <v>948</v>
+      </c>
       <c r="C80" t="s">
-        <v>916</v>
+        <v>219</v>
       </c>
       <c r="D80"/>
       <c r="E80" t="s">
-        <v>917</v>
+        <v>949</v>
       </c>
       <c r="F80" t="s">
-        <v>918</v>
+        <v>950</v>
       </c>
       <c r="G80" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H80" t="s">
-        <v>28</v>
+        <v>221</v>
       </c>
       <c r="I80" t="s">
-        <v>919</v>
+        <v>951</v>
       </c>
       <c r="J80" t="s">
-        <v>920</v>
+        <v>952</v>
       </c>
       <c r="K80"/>
       <c r="L80">
-        <v>12000</v>
+        <v>38500</v>
       </c>
       <c r="M80" t="s">
-        <v>407</v>
+        <v>953</v>
       </c>
       <c r="N80" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>954</v>
+      </c>
+      <c r="O80"/>
       <c r="P80" t="s">
-        <v>922</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q80"/>
       <c r="R80" t="s">
-        <v>924</v>
+        <v>955</v>
       </c>
       <c r="S80" t="s">
-        <v>925</v>
+        <v>956</v>
       </c>
       <c r="T80" t="s">
-        <v>926</v>
+        <v>957</v>
       </c>
       <c r="U80" t="s">
-        <v>927</v>
+        <v>958</v>
       </c>
       <c r="V80" t="s">
-        <v>928</v>
-[...3 lines deleted...]
-      </c>
+        <v>959</v>
+      </c>
+      <c r="W80"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
-        <v>930</v>
+        <v>960</v>
       </c>
       <c r="B81" t="s">
-        <v>931</v>
+        <v>961</v>
       </c>
       <c r="C81" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D81" t="s">
-        <v>932</v>
+        <v>962</v>
       </c>
       <c r="E81" t="s">
-        <v>933</v>
+        <v>963</v>
       </c>
       <c r="F81" t="s">
-        <v>26</v>
+        <v>964</v>
       </c>
       <c r="G81" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H81" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>235</v>
+      </c>
+      <c r="I81"/>
       <c r="J81" t="s">
-        <v>935</v>
+        <v>965</v>
       </c>
       <c r="K81"/>
       <c r="L81">
-        <v>73011</v>
+        <v>34000</v>
       </c>
       <c r="M81" t="s">
-        <v>936</v>
+        <v>439</v>
       </c>
       <c r="N81" t="s">
-        <v>937</v>
+        <v>966</v>
       </c>
       <c r="O81"/>
       <c r="P81" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q81"/>
+        <v>149</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>967</v>
+      </c>
       <c r="R81" t="s">
-        <v>938</v>
+        <v>968</v>
       </c>
       <c r="S81" t="s">
-        <v>939</v>
+        <v>969</v>
       </c>
       <c r="T81" t="s">
-        <v>940</v>
+        <v>970</v>
       </c>
       <c r="U81" t="s">
-        <v>941</v>
+        <v>971</v>
       </c>
       <c r="V81" t="s">
-        <v>942</v>
+        <v>972</v>
       </c>
       <c r="W81" t="s">
-        <v>943</v>
+        <v>973</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
-        <v>944</v>
+        <v>974</v>
       </c>
       <c r="B82" t="s">
-        <v>945</v>
+        <v>975</v>
       </c>
       <c r="C82" t="s">
-        <v>745</v>
+        <v>24</v>
       </c>
       <c r="D82"/>
       <c r="E82" t="s">
-        <v>946</v>
+        <v>976</v>
       </c>
       <c r="F82" t="s">
-        <v>947</v>
+        <v>26</v>
       </c>
       <c r="G82" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H82" t="s">
-        <v>948</v>
+        <v>28</v>
       </c>
       <c r="I82" t="s">
-        <v>949</v>
+        <v>977</v>
       </c>
       <c r="J82" t="s">
-        <v>950</v>
+        <v>978</v>
       </c>
       <c r="K82"/>
       <c r="L82">
-        <v>38500</v>
+        <v>15000</v>
       </c>
       <c r="M82" t="s">
-        <v>951</v>
+        <v>979</v>
       </c>
       <c r="N82" t="s">
-        <v>952</v>
+        <v>980</v>
       </c>
       <c r="O82"/>
       <c r="P82" t="s">
         <v>33</v>
       </c>
       <c r="Q82"/>
       <c r="R82" t="s">
-        <v>953</v>
+        <v>981</v>
       </c>
       <c r="S82" t="s">
-        <v>954</v>
+        <v>982</v>
       </c>
       <c r="T82" t="s">
-        <v>955</v>
+        <v>983</v>
       </c>
       <c r="U82" t="s">
-        <v>956</v>
+        <v>984</v>
       </c>
       <c r="V82" t="s">
-        <v>957</v>
-[...1 lines deleted...]
-      <c r="W82"/>
+        <v>985</v>
+      </c>
+      <c r="W82" t="s">
+        <v>986</v>
+      </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
-        <v>958</v>
+        <v>987</v>
       </c>
       <c r="B83" t="s">
-        <v>959</v>
+        <v>988</v>
       </c>
       <c r="C83" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D83"/>
       <c r="E83" t="s">
-        <v>961</v>
+        <v>989</v>
       </c>
       <c r="F83" t="s">
-        <v>962</v>
+        <v>990</v>
       </c>
       <c r="G83" t="s">
         <v>27</v>
       </c>
       <c r="H83" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="I83"/>
+        <v>221</v>
+      </c>
+      <c r="I83" t="s">
+        <v>991</v>
+      </c>
       <c r="J83" t="s">
-        <v>963</v>
+        <v>992</v>
       </c>
       <c r="K83"/>
       <c r="L83">
-        <v>34000</v>
+        <v>34520</v>
       </c>
       <c r="M83" t="s">
-        <v>416</v>
+        <v>993</v>
       </c>
       <c r="N83" t="s">
-        <v>964</v>
+        <v>994</v>
       </c>
       <c r="O83"/>
       <c r="P83" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>995</v>
+      </c>
+      <c r="Q83"/>
       <c r="R83" t="s">
-        <v>966</v>
+        <v>440</v>
       </c>
       <c r="S83" t="s">
-        <v>967</v>
+        <v>996</v>
       </c>
       <c r="T83" t="s">
-        <v>968</v>
+        <v>997</v>
       </c>
       <c r="U83" t="s">
-        <v>969</v>
+        <v>998</v>
       </c>
       <c r="V83" t="s">
-        <v>970</v>
+        <v>999</v>
       </c>
       <c r="W83" t="s">
-        <v>971</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
-        <v>972</v>
+        <v>1001</v>
       </c>
       <c r="B84" t="s">
-        <v>973</v>
+        <v>1002</v>
       </c>
       <c r="C84" t="s">
         <v>24</v>
       </c>
       <c r="D84"/>
       <c r="E84" t="s">
-        <v>974</v>
+        <v>1003</v>
       </c>
       <c r="F84" t="s">
-        <v>26</v>
+        <v>1004</v>
       </c>
       <c r="G84" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H84" t="s">
-        <v>28</v>
+        <v>160</v>
       </c>
       <c r="I84" t="s">
-        <v>975</v>
+        <v>1005</v>
       </c>
       <c r="J84" t="s">
-        <v>976</v>
+        <v>1006</v>
       </c>
       <c r="K84"/>
       <c r="L84">
-        <v>15000</v>
+        <v>42660</v>
       </c>
       <c r="M84" t="s">
-        <v>977</v>
+        <v>1007</v>
       </c>
       <c r="N84" t="s">
-        <v>978</v>
+        <v>271</v>
       </c>
       <c r="O84"/>
       <c r="P84" t="s">
-        <v>33</v>
+        <v>1008</v>
       </c>
       <c r="Q84"/>
       <c r="R84" t="s">
-        <v>979</v>
+        <v>672</v>
       </c>
       <c r="S84" t="s">
-        <v>980</v>
+        <v>1009</v>
       </c>
       <c r="T84" t="s">
-        <v>981</v>
+        <v>1010</v>
       </c>
       <c r="U84" t="s">
-        <v>982</v>
+        <v>1011</v>
       </c>
       <c r="V84" t="s">
-        <v>983</v>
+        <v>1012</v>
       </c>
       <c r="W84" t="s">
-        <v>984</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
-        <v>985</v>
+        <v>1014</v>
       </c>
       <c r="B85" t="s">
-        <v>986</v>
+        <v>1015</v>
       </c>
       <c r="C85" t="s">
         <v>24</v>
       </c>
       <c r="D85"/>
       <c r="E85" t="s">
-        <v>987</v>
+        <v>1016</v>
       </c>
       <c r="F85" t="s">
-        <v>988</v>
+        <v>1017</v>
       </c>
       <c r="G85" t="s">
         <v>27</v>
       </c>
       <c r="H85" t="s">
-        <v>948</v>
+        <v>77</v>
       </c>
       <c r="I85" t="s">
-        <v>989</v>
+        <v>1018</v>
       </c>
       <c r="J85" t="s">
-        <v>990</v>
+        <v>1019</v>
       </c>
       <c r="K85"/>
       <c r="L85">
-        <v>34520</v>
+        <v>34220</v>
       </c>
       <c r="M85" t="s">
-        <v>991</v>
+        <v>1020</v>
       </c>
       <c r="N85" t="s">
-        <v>992</v>
+        <v>131</v>
       </c>
       <c r="O85"/>
       <c r="P85" t="s">
-        <v>993</v>
+        <v>1021</v>
       </c>
       <c r="Q85"/>
       <c r="R85" t="s">
-        <v>417</v>
+        <v>1022</v>
       </c>
       <c r="S85" t="s">
-        <v>994</v>
+        <v>1023</v>
       </c>
       <c r="T85" t="s">
-        <v>995</v>
+        <v>1024</v>
       </c>
       <c r="U85" t="s">
-        <v>996</v>
+        <v>1025</v>
       </c>
       <c r="V85" t="s">
-        <v>997</v>
+        <v>1026</v>
       </c>
       <c r="W85" t="s">
-        <v>998</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
-        <v>999</v>
+        <v>1028</v>
       </c>
       <c r="B86" t="s">
-        <v>1000</v>
+        <v>1029</v>
       </c>
       <c r="C86" t="s">
         <v>24</v>
       </c>
       <c r="D86"/>
       <c r="E86" t="s">
-        <v>1001</v>
+        <v>1030</v>
       </c>
       <c r="F86" t="s">
-        <v>1002</v>
+        <v>853</v>
       </c>
       <c r="G86" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H86" t="s">
-        <v>266</v>
+        <v>1031</v>
       </c>
       <c r="I86" t="s">
-        <v>1003</v>
+        <v>1032</v>
       </c>
       <c r="J86" t="s">
-        <v>1004</v>
+        <v>1033</v>
       </c>
       <c r="K86"/>
       <c r="L86">
-        <v>42660</v>
+        <v>26110</v>
       </c>
       <c r="M86" t="s">
-        <v>1005</v>
+        <v>1034</v>
       </c>
       <c r="N86" t="s">
-        <v>242</v>
+        <v>32</v>
       </c>
       <c r="O86"/>
       <c r="P86" t="s">
-        <v>1006</v>
+        <v>1035</v>
       </c>
       <c r="Q86"/>
       <c r="R86" t="s">
-        <v>671</v>
+        <v>968</v>
       </c>
       <c r="S86" t="s">
-        <v>1007</v>
+        <v>1036</v>
       </c>
       <c r="T86" t="s">
-        <v>1008</v>
+        <v>1037</v>
       </c>
       <c r="U86" t="s">
-        <v>1009</v>
+        <v>1038</v>
       </c>
       <c r="V86" t="s">
-        <v>1010</v>
+        <v>1039</v>
       </c>
       <c r="W86" t="s">
-        <v>1011</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
-        <v>1012</v>
+        <v>1041</v>
       </c>
       <c r="B87" t="s">
-        <v>1013</v>
+        <v>1042</v>
       </c>
       <c r="C87" t="s">
-        <v>24</v>
+        <v>233</v>
       </c>
       <c r="D87"/>
       <c r="E87" t="s">
-        <v>1014</v>
+        <v>1043</v>
       </c>
       <c r="F87" t="s">
-        <v>1015</v>
+        <v>26</v>
       </c>
       <c r="G87" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H87" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="I87"/>
       <c r="J87" t="s">
-        <v>1017</v>
+        <v>1044</v>
       </c>
       <c r="K87"/>
       <c r="L87">
-        <v>34220</v>
+        <v>42000</v>
       </c>
       <c r="M87" t="s">
-        <v>1018</v>
+        <v>1045</v>
       </c>
       <c r="N87" t="s">
-        <v>129</v>
+        <v>1046</v>
       </c>
       <c r="O87"/>
       <c r="P87" t="s">
-        <v>1019</v>
-[...1 lines deleted...]
-      <c r="Q87"/>
+        <v>1047</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>1048</v>
+      </c>
       <c r="R87" t="s">
-        <v>1020</v>
+        <v>682</v>
       </c>
       <c r="S87" t="s">
-        <v>1021</v>
+        <v>1049</v>
       </c>
       <c r="T87" t="s">
-        <v>1022</v>
+        <v>1050</v>
       </c>
       <c r="U87" t="s">
-        <v>1023</v>
+        <v>1051</v>
       </c>
       <c r="V87" t="s">
-        <v>1024</v>
+        <v>1052</v>
       </c>
       <c r="W87" t="s">
-        <v>1025</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
-        <v>1026</v>
-[...3 lines deleted...]
-      </c>
+        <v>1054</v>
+      </c>
+      <c r="B88"/>
       <c r="C88" t="s">
-        <v>24</v>
+        <v>907</v>
       </c>
       <c r="D88"/>
       <c r="E88" t="s">
-        <v>1028</v>
+        <v>1055</v>
       </c>
       <c r="F88" t="s">
-        <v>853</v>
+        <v>1056</v>
       </c>
       <c r="G88" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H88" t="s">
-        <v>1029</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="I88"/>
       <c r="J88" t="s">
-        <v>1031</v>
+        <v>1057</v>
       </c>
       <c r="K88"/>
       <c r="L88">
-        <v>26110</v>
+        <v>42300</v>
       </c>
       <c r="M88" t="s">
-        <v>1032</v>
+        <v>1058</v>
       </c>
       <c r="N88" t="s">
         <v>32</v>
       </c>
       <c r="O88"/>
       <c r="P88" t="s">
-        <v>1033</v>
+        <v>1059</v>
       </c>
       <c r="Q88"/>
       <c r="R88" t="s">
-        <v>966</v>
+        <v>1060</v>
       </c>
       <c r="S88" t="s">
-        <v>1034</v>
+        <v>1061</v>
       </c>
       <c r="T88" t="s">
-        <v>1035</v>
+        <v>1062</v>
       </c>
       <c r="U88" t="s">
-        <v>1036</v>
+        <v>1063</v>
       </c>
       <c r="V88" t="s">
-        <v>1037</v>
+        <v>1064</v>
       </c>
       <c r="W88" t="s">
-        <v>1038</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
-        <v>1039</v>
+        <v>1066</v>
       </c>
       <c r="B89" t="s">
-        <v>1040</v>
+        <v>1067</v>
       </c>
       <c r="C89" t="s">
-        <v>207</v>
+        <v>918</v>
       </c>
       <c r="D89"/>
       <c r="E89" t="s">
-        <v>1041</v>
+        <v>1068</v>
       </c>
       <c r="F89" t="s">
-        <v>26</v>
+        <v>340</v>
       </c>
       <c r="G89" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H89" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="I89"/>
+        <v>221</v>
+      </c>
+      <c r="I89" t="s">
+        <v>1069</v>
+      </c>
       <c r="J89" t="s">
-        <v>1042</v>
+        <v>1070</v>
       </c>
       <c r="K89"/>
       <c r="L89">
-        <v>42000</v>
+        <v>42600</v>
       </c>
       <c r="M89" t="s">
-        <v>1043</v>
+        <v>1071</v>
       </c>
       <c r="N89" t="s">
-        <v>1044</v>
+        <v>131</v>
       </c>
       <c r="O89"/>
       <c r="P89" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q89"/>
       <c r="R89" t="s">
-        <v>1047</v>
+        <v>1072</v>
       </c>
       <c r="S89" t="s">
-        <v>1048</v>
+        <v>1073</v>
       </c>
       <c r="T89" t="s">
-        <v>1049</v>
+        <v>1074</v>
       </c>
       <c r="U89" t="s">
-        <v>1050</v>
+        <v>1075</v>
       </c>
       <c r="V89" t="s">
-        <v>1051</v>
+        <v>1076</v>
       </c>
       <c r="W89" t="s">
-        <v>1052</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
-        <v>1053</v>
-[...1 lines deleted...]
-      <c r="B90"/>
+        <v>1078</v>
+      </c>
+      <c r="B90" t="s">
+        <v>1079</v>
+      </c>
       <c r="C90" t="s">
-        <v>42</v>
+        <v>918</v>
       </c>
       <c r="D90"/>
       <c r="E90" t="s">
-        <v>1054</v>
+        <v>1080</v>
       </c>
       <c r="F90" t="s">
-        <v>1055</v>
+        <v>734</v>
       </c>
       <c r="G90" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H90" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="I90"/>
       <c r="J90" t="s">
-        <v>1056</v>
+        <v>1081</v>
       </c>
       <c r="K90"/>
       <c r="L90">
-        <v>42300</v>
+        <v>42700</v>
       </c>
       <c r="M90" t="s">
-        <v>1057</v>
+        <v>1082</v>
       </c>
       <c r="N90" t="s">
         <v>32</v>
       </c>
       <c r="O90"/>
       <c r="P90" t="s">
-        <v>1058</v>
+        <v>298</v>
       </c>
       <c r="Q90"/>
       <c r="R90" t="s">
-        <v>1059</v>
+        <v>1083</v>
       </c>
       <c r="S90" t="s">
-        <v>1060</v>
+        <v>1084</v>
       </c>
       <c r="T90" t="s">
-        <v>1061</v>
+        <v>1085</v>
       </c>
       <c r="U90" t="s">
-        <v>1062</v>
+        <v>1086</v>
       </c>
       <c r="V90" t="s">
-        <v>1063</v>
+        <v>1087</v>
       </c>
       <c r="W90" t="s">
-        <v>1064</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
-        <v>1065</v>
-[...3 lines deleted...]
-      </c>
+        <v>1089</v>
+      </c>
+      <c r="B91"/>
       <c r="C91" t="s">
-        <v>42</v>
+        <v>918</v>
       </c>
       <c r="D91"/>
       <c r="E91" t="s">
-        <v>1067</v>
+        <v>1090</v>
       </c>
       <c r="F91" t="s">
-        <v>311</v>
+        <v>340</v>
       </c>
       <c r="G91" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H91" t="s">
-        <v>948</v>
+        <v>221</v>
       </c>
       <c r="I91" t="s">
-        <v>1068</v>
+        <v>1091</v>
       </c>
       <c r="J91" t="s">
-        <v>1069</v>
+        <v>1092</v>
       </c>
       <c r="K91"/>
       <c r="L91">
-        <v>42600</v>
+        <v>42140</v>
       </c>
       <c r="M91" t="s">
-        <v>1070</v>
+        <v>1093</v>
       </c>
       <c r="N91" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="O91"/>
       <c r="P91" t="s">
         <v>33</v>
       </c>
-      <c r="Q91"/>
+      <c r="Q91" t="s">
+        <v>1094</v>
+      </c>
       <c r="R91" t="s">
-        <v>1071</v>
+        <v>1095</v>
       </c>
       <c r="S91" t="s">
-        <v>1072</v>
+        <v>1096</v>
       </c>
       <c r="T91" t="s">
-        <v>1073</v>
+        <v>1097</v>
       </c>
       <c r="U91" t="s">
-        <v>1074</v>
-[...2 lines deleted...]
-        <v>1075</v>
+        <v>1098</v>
+      </c>
+      <c r="V91">
+        <v>33477549503</v>
       </c>
       <c r="W91" t="s">
-        <v>1076</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" t="s">
-        <v>1077</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="B92"/>
       <c r="C92" t="s">
-        <v>1079</v>
+        <v>157</v>
       </c>
       <c r="D92"/>
       <c r="E92" t="s">
-        <v>1080</v>
+        <v>1101</v>
       </c>
       <c r="F92" t="s">
-        <v>734</v>
+        <v>1102</v>
       </c>
       <c r="G92" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H92" t="s">
-        <v>908</v>
+        <v>93</v>
       </c>
       <c r="I92"/>
       <c r="J92" t="s">
-        <v>1081</v>
+        <v>1103</v>
       </c>
       <c r="K92"/>
       <c r="L92">
-        <v>42700</v>
+        <v>31400</v>
       </c>
       <c r="M92" t="s">
-        <v>1082</v>
+        <v>749</v>
       </c>
       <c r="N92" t="s">
-        <v>32</v>
+        <v>1104</v>
       </c>
       <c r="O92"/>
       <c r="P92" t="s">
-        <v>1083</v>
+        <v>1105</v>
       </c>
       <c r="Q92"/>
-      <c r="R92" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R92"/>
+      <c r="S92"/>
+      <c r="T92"/>
+      <c r="U92"/>
       <c r="V92" t="s">
-        <v>1088</v>
+        <v>1106</v>
       </c>
       <c r="W92" t="s">
-        <v>1089</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" t="s">
-        <v>1090</v>
+        <v>1108</v>
       </c>
       <c r="B93"/>
       <c r="C93" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D93"/>
+        <v>323</v>
+      </c>
+      <c r="D93" t="s">
+        <v>1109</v>
+      </c>
       <c r="E93" t="s">
-        <v>1091</v>
+        <v>1110</v>
       </c>
       <c r="F93" t="s">
-        <v>311</v>
+        <v>1111</v>
       </c>
       <c r="G93" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H93" t="s">
-        <v>948</v>
-[...3 lines deleted...]
-      </c>
+        <v>1112</v>
+      </c>
+      <c r="I93"/>
       <c r="J93" t="s">
-        <v>1093</v>
+        <v>1113</v>
       </c>
       <c r="K93"/>
       <c r="L93">
-        <v>42140</v>
+        <v>38000</v>
       </c>
       <c r="M93" t="s">
-        <v>1094</v>
+        <v>1114</v>
       </c>
       <c r="N93" t="s">
-        <v>32</v>
+        <v>1115</v>
       </c>
       <c r="O93"/>
       <c r="P93" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>1116</v>
+      </c>
+      <c r="Q93"/>
       <c r="R93" t="s">
-        <v>1096</v>
+        <v>1117</v>
       </c>
       <c r="S93" t="s">
-        <v>1097</v>
+        <v>1118</v>
       </c>
       <c r="T93" t="s">
-        <v>1098</v>
-[...7 lines deleted...]
-      </c>
+        <v>1119</v>
+      </c>
+      <c r="U93" t="s">
+        <v>1120</v>
+      </c>
+      <c r="V93"/>
+      <c r="W93"/>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
-        <v>1100</v>
+        <v>1121</v>
       </c>
       <c r="B94"/>
       <c r="C94" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="D94"/>
+        <v>141</v>
+      </c>
+      <c r="D94" t="s">
+        <v>745</v>
+      </c>
       <c r="E94" t="s">
-        <v>1101</v>
+        <v>1122</v>
       </c>
       <c r="F94" t="s">
-        <v>1102</v>
+        <v>691</v>
       </c>
       <c r="G94" t="s">
         <v>27</v>
       </c>
       <c r="H94" t="s">
-        <v>92</v>
+        <v>256</v>
       </c>
       <c r="I94"/>
       <c r="J94" t="s">
-        <v>1103</v>
+        <v>1123</v>
       </c>
       <c r="K94"/>
       <c r="L94">
-        <v>31400</v>
+        <v>34398</v>
       </c>
       <c r="M94" t="s">
-        <v>750</v>
+        <v>147</v>
       </c>
       <c r="N94" t="s">
-        <v>1104</v>
+        <v>1124</v>
       </c>
       <c r="O94"/>
       <c r="P94" t="s">
-        <v>1105</v>
+        <v>104</v>
       </c>
       <c r="Q94"/>
       <c r="R94"/>
       <c r="S94"/>
       <c r="T94"/>
       <c r="U94"/>
       <c r="V94" t="s">
-        <v>1106</v>
+        <v>1125</v>
       </c>
       <c r="W94" t="s">
-        <v>1107</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
-        <v>1108</v>
-[...1 lines deleted...]
-      <c r="B95"/>
+        <v>1127</v>
+      </c>
+      <c r="B95" t="s">
+        <v>1128</v>
+      </c>
       <c r="C95" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="D95"/>
       <c r="E95" t="s">
-        <v>1110</v>
+        <v>1129</v>
       </c>
       <c r="F95" t="s">
-        <v>1111</v>
+        <v>807</v>
       </c>
       <c r="G95" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H95" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="I95"/>
+        <v>206</v>
+      </c>
+      <c r="I95" t="s">
+        <v>1130</v>
+      </c>
       <c r="J95" t="s">
-        <v>1113</v>
+        <v>1131</v>
       </c>
       <c r="K95"/>
       <c r="L95">
-        <v>38000</v>
+        <v>32300</v>
       </c>
       <c r="M95" t="s">
-        <v>580</v>
+        <v>1132</v>
       </c>
       <c r="N95" t="s">
-        <v>1114</v>
+        <v>131</v>
       </c>
       <c r="O95"/>
       <c r="P95" t="s">
-        <v>1115</v>
+        <v>1133</v>
       </c>
       <c r="Q95"/>
       <c r="R95" t="s">
-        <v>1116</v>
+        <v>1134</v>
       </c>
       <c r="S95" t="s">
-        <v>1117</v>
+        <v>1135</v>
       </c>
       <c r="T95" t="s">
-        <v>1118</v>
+        <v>684</v>
       </c>
       <c r="U95" t="s">
-        <v>1119</v>
-[...2 lines deleted...]
-      <c r="W95"/>
+        <v>1136</v>
+      </c>
+      <c r="V95" t="s">
+        <v>1137</v>
+      </c>
+      <c r="W95" t="s">
+        <v>1138</v>
+      </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
-        <v>1120</v>
-[...1 lines deleted...]
-      <c r="B96"/>
+        <v>1139</v>
+      </c>
+      <c r="B96" t="s">
+        <v>1140</v>
+      </c>
       <c r="C96" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D96"/>
       <c r="E96" t="s">
-        <v>1121</v>
+        <v>1141</v>
       </c>
       <c r="F96" t="s">
-        <v>690</v>
+        <v>92</v>
       </c>
       <c r="G96" t="s">
         <v>27</v>
       </c>
       <c r="H96" t="s">
-        <v>230</v>
+        <v>28</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>1122</v>
+        <v>1142</v>
       </c>
       <c r="K96"/>
       <c r="L96">
-        <v>34398</v>
+        <v>31220</v>
       </c>
       <c r="M96" t="s">
-        <v>145</v>
+        <v>1143</v>
       </c>
       <c r="N96" t="s">
-        <v>1123</v>
+        <v>32</v>
       </c>
       <c r="O96"/>
       <c r="P96" t="s">
-        <v>1124</v>
+        <v>568</v>
       </c>
       <c r="Q96"/>
-      <c r="R96"/>
-[...5 lines deleted...]
-      </c>
+      <c r="R96" t="s">
+        <v>1144</v>
+      </c>
+      <c r="S96" t="s">
+        <v>1145</v>
+      </c>
+      <c r="T96" t="s">
+        <v>1146</v>
+      </c>
+      <c r="U96" t="s">
+        <v>1147</v>
+      </c>
+      <c r="V96"/>
       <c r="W96" t="s">
-        <v>1126</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
-        <v>1127</v>
-[...3 lines deleted...]
-      </c>
+        <v>1149</v>
+      </c>
+      <c r="B97"/>
       <c r="C97" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D97"/>
       <c r="E97" t="s">
-        <v>1129</v>
+        <v>1150</v>
       </c>
       <c r="F97" t="s">
-        <v>807</v>
+        <v>1056</v>
       </c>
       <c r="G97" t="s">
         <v>27</v>
       </c>
       <c r="H97" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I97"/>
       <c r="J97" t="s">
-        <v>1131</v>
+        <v>1151</v>
       </c>
       <c r="K97"/>
       <c r="L97">
-        <v>32300</v>
+        <v>82800</v>
       </c>
       <c r="M97" t="s">
-        <v>1132</v>
+        <v>1152</v>
       </c>
       <c r="N97" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="O97"/>
       <c r="P97" t="s">
-        <v>1133</v>
+        <v>1153</v>
       </c>
       <c r="Q97"/>
-      <c r="R97" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R97"/>
+      <c r="S97"/>
+      <c r="T97"/>
+      <c r="U97"/>
       <c r="V97" t="s">
-        <v>1137</v>
+        <v>1154</v>
       </c>
       <c r="W97" t="s">
-        <v>1138</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
-        <v>1139</v>
-[...3 lines deleted...]
-      </c>
+        <v>1156</v>
+      </c>
+      <c r="B98"/>
       <c r="C98" t="s">
-        <v>24</v>
+        <v>219</v>
       </c>
       <c r="D98"/>
       <c r="E98" t="s">
-        <v>1141</v>
+        <v>1157</v>
       </c>
       <c r="F98" t="s">
-        <v>91</v>
+        <v>734</v>
       </c>
       <c r="G98" t="s">
         <v>27</v>
       </c>
       <c r="H98" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I98"/>
+        <v>221</v>
+      </c>
+      <c r="I98" t="s">
+        <v>1158</v>
+      </c>
       <c r="J98" t="s">
-        <v>1142</v>
+        <v>1159</v>
       </c>
       <c r="K98"/>
       <c r="L98">
-        <v>31220</v>
+        <v>66800</v>
       </c>
       <c r="M98" t="s">
-        <v>1143</v>
+        <v>1160</v>
       </c>
       <c r="N98" t="s">
-        <v>32</v>
+        <v>1161</v>
       </c>
       <c r="O98"/>
       <c r="P98" t="s">
-        <v>544</v>
+        <v>33</v>
       </c>
       <c r="Q98"/>
       <c r="R98" t="s">
-        <v>1144</v>
+        <v>1162</v>
       </c>
       <c r="S98" t="s">
-        <v>1145</v>
+        <v>1163</v>
       </c>
       <c r="T98" t="s">
-        <v>1146</v>
+        <v>1164</v>
       </c>
       <c r="U98" t="s">
-        <v>1147</v>
-[...4 lines deleted...]
-      </c>
+        <v>1165</v>
+      </c>
+      <c r="V98" t="s">
+        <v>1166</v>
+      </c>
+      <c r="W98"/>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
-        <v>1149</v>
-[...1 lines deleted...]
-      <c r="B99"/>
+        <v>1167</v>
+      </c>
+      <c r="B99" t="s">
+        <v>1168</v>
+      </c>
       <c r="C99" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D99"/>
+        <v>141</v>
+      </c>
+      <c r="D99" t="s">
+        <v>745</v>
+      </c>
       <c r="E99" t="s">
-        <v>1150</v>
+        <v>1169</v>
       </c>
       <c r="F99" t="s">
-        <v>1055</v>
+        <v>26</v>
       </c>
       <c r="G99" t="s">
         <v>27</v>
       </c>
       <c r="H99" t="s">
-        <v>28</v>
+        <v>256</v>
       </c>
       <c r="I99"/>
       <c r="J99" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="K99"/>
+        <v>1170</v>
+      </c>
+      <c r="K99" t="s">
+        <v>1171</v>
+      </c>
       <c r="L99">
-        <v>82800</v>
+        <v>31055</v>
       </c>
       <c r="M99" t="s">
-        <v>1152</v>
+        <v>749</v>
       </c>
       <c r="N99" t="s">
-        <v>32</v>
+        <v>1124</v>
       </c>
       <c r="O99"/>
       <c r="P99" t="s">
-        <v>1153</v>
+        <v>119</v>
       </c>
       <c r="Q99"/>
       <c r="R99"/>
       <c r="S99"/>
       <c r="T99"/>
       <c r="U99"/>
-      <c r="V99" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V99"/>
       <c r="W99" t="s">
-        <v>1155</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
-        <v>1156</v>
+        <v>1173</v>
       </c>
       <c r="B100"/>
       <c r="C100" t="s">
-        <v>745</v>
+        <v>1174</v>
       </c>
       <c r="D100"/>
       <c r="E100" t="s">
-        <v>1157</v>
+        <v>1175</v>
       </c>
       <c r="F100" t="s">
-        <v>734</v>
+        <v>92</v>
       </c>
       <c r="G100" t="s">
         <v>27</v>
       </c>
       <c r="H100" t="s">
-        <v>948</v>
+        <v>115</v>
       </c>
       <c r="I100" t="s">
-        <v>1158</v>
+        <v>1176</v>
       </c>
       <c r="J100" t="s">
-        <v>1159</v>
+        <v>1177</v>
       </c>
       <c r="K100"/>
       <c r="L100">
-        <v>66800</v>
+        <v>31000</v>
       </c>
       <c r="M100" t="s">
-        <v>1160</v>
+        <v>749</v>
       </c>
       <c r="N100" t="s">
-        <v>1161</v>
+        <v>1178</v>
       </c>
       <c r="O100"/>
       <c r="P100" t="s">
         <v>33</v>
       </c>
       <c r="Q100"/>
       <c r="R100" t="s">
-        <v>1162</v>
+        <v>1179</v>
       </c>
       <c r="S100" t="s">
-        <v>1163</v>
+        <v>1180</v>
       </c>
       <c r="T100" t="s">
-        <v>1164</v>
+        <v>1181</v>
       </c>
       <c r="U100" t="s">
-        <v>1165</v>
+        <v>1182</v>
       </c>
       <c r="V100" t="s">
-        <v>1166</v>
-[...1 lines deleted...]
-      <c r="W100"/>
+        <v>1183</v>
+      </c>
+      <c r="W100" t="s">
+        <v>1184</v>
+      </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
-        <v>1167</v>
+        <v>1185</v>
       </c>
       <c r="B101" t="s">
-        <v>1168</v>
+        <v>1186</v>
       </c>
       <c r="C101" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="D101"/>
       <c r="E101" t="s">
-        <v>1169</v>
+        <v>1187</v>
       </c>
       <c r="F101" t="s">
-        <v>26</v>
+        <v>1188</v>
       </c>
       <c r="G101" t="s">
         <v>27</v>
       </c>
       <c r="H101" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="I101"/>
+        <v>28</v>
+      </c>
+      <c r="I101" t="s">
+        <v>436</v>
+      </c>
       <c r="J101" t="s">
-        <v>1170</v>
-[...3 lines deleted...]
-      </c>
+        <v>1189</v>
+      </c>
+      <c r="K101"/>
       <c r="L101">
-        <v>31055</v>
+        <v>34070</v>
       </c>
       <c r="M101" t="s">
-        <v>750</v>
+        <v>147</v>
       </c>
       <c r="N101" t="s">
-        <v>1123</v>
+        <v>1190</v>
       </c>
       <c r="O101"/>
       <c r="P101" t="s">
-        <v>117</v>
+        <v>33</v>
       </c>
       <c r="Q101"/>
-      <c r="R101"/>
-[...3 lines deleted...]
-      <c r="V101"/>
+      <c r="R101" t="s">
+        <v>1191</v>
+      </c>
+      <c r="S101" t="s">
+        <v>1192</v>
+      </c>
+      <c r="T101" t="s">
+        <v>1193</v>
+      </c>
+      <c r="U101" t="s">
+        <v>1194</v>
+      </c>
+      <c r="V101" t="s">
+        <v>1195</v>
+      </c>
       <c r="W101" t="s">
-        <v>1172</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
-        <v>1173</v>
-[...1 lines deleted...]
-      <c r="B102"/>
+        <v>1197</v>
+      </c>
+      <c r="B102" t="s">
+        <v>1198</v>
+      </c>
       <c r="C102" t="s">
-        <v>1174</v>
-[...1 lines deleted...]
-      <c r="D102"/>
+        <v>141</v>
+      </c>
+      <c r="D102" t="s">
+        <v>1199</v>
+      </c>
       <c r="E102" t="s">
-        <v>1175</v>
+        <v>1200</v>
       </c>
       <c r="F102" t="s">
-        <v>91</v>
+        <v>340</v>
       </c>
       <c r="G102" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H102" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="I102" t="s">
-        <v>1176</v>
+        <v>1201</v>
       </c>
       <c r="J102" t="s">
-        <v>1177</v>
+        <v>1202</v>
       </c>
       <c r="K102"/>
       <c r="L102">
-        <v>31000</v>
+        <v>69007</v>
       </c>
       <c r="M102" t="s">
-        <v>750</v>
+        <v>80</v>
       </c>
       <c r="N102" t="s">
-        <v>1178</v>
+        <v>32</v>
       </c>
       <c r="O102"/>
       <c r="P102" t="s">
-        <v>33</v>
+        <v>1203</v>
       </c>
       <c r="Q102"/>
       <c r="R102" t="s">
-        <v>1179</v>
-[...6 lines deleted...]
-      </c>
+        <v>1204</v>
+      </c>
+      <c r="S102">
+        <v>69</v>
+      </c>
+      <c r="T102"/>
       <c r="U102" t="s">
-        <v>1181</v>
-[...6 lines deleted...]
-      </c>
+        <v>1205</v>
+      </c>
+      <c r="V102"/>
+      <c r="W102"/>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
-        <v>1184</v>
-[...3 lines deleted...]
-      </c>
+        <v>1206</v>
+      </c>
+      <c r="B103"/>
       <c r="C103" t="s">
-        <v>207</v>
+        <v>24</v>
       </c>
       <c r="D103"/>
       <c r="E103" t="s">
-        <v>1186</v>
+        <v>1207</v>
       </c>
       <c r="F103" t="s">
-        <v>1187</v>
+        <v>26</v>
       </c>
       <c r="G103" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H103" t="s">
         <v>28</v>
       </c>
       <c r="I103" t="s">
-        <v>413</v>
+        <v>184</v>
       </c>
       <c r="J103" t="s">
-        <v>1188</v>
+        <v>1208</v>
       </c>
       <c r="K103"/>
-      <c r="L103">
-        <v>34070</v>
+      <c r="L103" t="s">
+        <v>1209</v>
       </c>
       <c r="M103" t="s">
-        <v>145</v>
+        <v>1210</v>
       </c>
       <c r="N103" t="s">
-        <v>1189</v>
+        <v>1211</v>
       </c>
       <c r="O103"/>
       <c r="P103" t="s">
         <v>33</v>
       </c>
       <c r="Q103"/>
       <c r="R103" t="s">
-        <v>1190</v>
+        <v>1212</v>
       </c>
       <c r="S103" t="s">
-        <v>1191</v>
+        <v>1213</v>
       </c>
       <c r="T103" t="s">
-        <v>1192</v>
+        <v>698</v>
       </c>
       <c r="U103" t="s">
-        <v>1193</v>
-[...3 lines deleted...]
-      </c>
+        <v>1214</v>
+      </c>
+      <c r="V103"/>
       <c r="W103" t="s">
-        <v>1195</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
-        <v>1196</v>
-[...3 lines deleted...]
-      </c>
+        <v>1216</v>
+      </c>
+      <c r="B104"/>
       <c r="C104" t="s">
-        <v>42</v>
+        <v>219</v>
       </c>
       <c r="D104"/>
       <c r="E104" t="s">
-        <v>1198</v>
+        <v>1217</v>
       </c>
       <c r="F104" t="s">
-        <v>311</v>
+        <v>713</v>
       </c>
       <c r="G104" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H104" t="s">
-        <v>28</v>
+        <v>910</v>
       </c>
       <c r="I104" t="s">
-        <v>1199</v>
+        <v>1218</v>
       </c>
       <c r="J104" t="s">
-        <v>1200</v>
+        <v>1219</v>
       </c>
       <c r="K104"/>
       <c r="L104">
-        <v>69007</v>
+        <v>38240</v>
       </c>
       <c r="M104" t="s">
-        <v>80</v>
+        <v>1218</v>
       </c>
       <c r="N104" t="s">
         <v>32</v>
       </c>
       <c r="O104"/>
       <c r="P104" t="s">
-        <v>1201</v>
+        <v>1220</v>
       </c>
       <c r="Q104"/>
-      <c r="R104"/>
-      <c r="S104"/>
+      <c r="R104" t="s">
+        <v>1221</v>
+      </c>
+      <c r="S104" t="s">
+        <v>1222</v>
+      </c>
       <c r="T104"/>
-      <c r="U104"/>
-      <c r="V104"/>
+      <c r="U104" t="s">
+        <v>1223</v>
+      </c>
+      <c r="V104" t="s">
+        <v>1224</v>
+      </c>
       <c r="W104"/>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" t="s">
-        <v>1202</v>
+        <v>1225</v>
       </c>
       <c r="B105"/>
       <c r="C105" t="s">
-        <v>24</v>
+        <v>323</v>
       </c>
       <c r="D105"/>
       <c r="E105" t="s">
-        <v>1203</v>
+        <v>1226</v>
       </c>
       <c r="F105" t="s">
         <v>26</v>
       </c>
       <c r="G105" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H105" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="I105"/>
       <c r="J105" t="s">
-        <v>1204</v>
+        <v>1227</v>
       </c>
       <c r="K105"/>
       <c r="L105" t="s">
-        <v>1205</v>
+        <v>1228</v>
       </c>
       <c r="M105" t="s">
-        <v>1206</v>
+        <v>1229</v>
       </c>
       <c r="N105" t="s">
-        <v>1207</v>
+        <v>32</v>
       </c>
       <c r="O105"/>
       <c r="P105" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q105"/>
+        <v>1230</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>1231</v>
+      </c>
       <c r="R105" t="s">
-        <v>1208</v>
+        <v>771</v>
       </c>
       <c r="S105" t="s">
-        <v>1209</v>
+        <v>1232</v>
       </c>
       <c r="T105" t="s">
-        <v>697</v>
+        <v>1233</v>
       </c>
       <c r="U105" t="s">
-        <v>1210</v>
-[...4 lines deleted...]
-      </c>
+        <v>1234</v>
+      </c>
+      <c r="V105" t="s">
+        <v>1235</v>
+      </c>
+      <c r="W105"/>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" t="s">
-        <v>1212</v>
+        <v>1236</v>
       </c>
       <c r="B106"/>
       <c r="C106" t="s">
-        <v>745</v>
+        <v>112</v>
       </c>
       <c r="D106"/>
       <c r="E106" t="s">
-        <v>1213</v>
+        <v>1237</v>
       </c>
       <c r="F106" t="s">
-        <v>713</v>
+        <v>734</v>
       </c>
       <c r="G106" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H106" t="s">
-        <v>908</v>
+        <v>77</v>
       </c>
       <c r="I106" t="s">
-        <v>1214</v>
+        <v>1238</v>
       </c>
       <c r="J106" t="s">
-        <v>1215</v>
+        <v>1239</v>
       </c>
       <c r="K106"/>
       <c r="L106">
         <v>38240</v>
       </c>
       <c r="M106" t="s">
-        <v>1214</v>
+        <v>1240</v>
       </c>
       <c r="N106" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O106"/>
+        <v>131</v>
+      </c>
+      <c r="O106" t="s">
+        <v>1241</v>
+      </c>
       <c r="P106" t="s">
-        <v>1216</v>
-[...9 lines deleted...]
-      <c r="W106"/>
+        <v>33</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>1242</v>
+      </c>
+      <c r="R106" t="s">
+        <v>1243</v>
+      </c>
+      <c r="S106" t="s">
+        <v>1244</v>
+      </c>
+      <c r="T106" t="s">
+        <v>1245</v>
+      </c>
+      <c r="U106" t="s">
+        <v>1246</v>
+      </c>
+      <c r="V106"/>
+      <c r="W106" t="s">
+        <v>1247</v>
+      </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" t="s">
-        <v>1218</v>
+        <v>1248</v>
       </c>
       <c r="B107"/>
       <c r="C107" t="s">
-        <v>294</v>
+        <v>219</v>
       </c>
       <c r="D107"/>
       <c r="E107" t="s">
-        <v>1219</v>
+        <v>1249</v>
       </c>
       <c r="F107" t="s">
-        <v>26</v>
+        <v>340</v>
       </c>
       <c r="G107" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H107" t="s">
-        <v>908</v>
+        <v>221</v>
       </c>
       <c r="I107"/>
       <c r="J107" t="s">
-        <v>1220</v>
+        <v>1250</v>
       </c>
       <c r="K107"/>
       <c r="L107" t="s">
-        <v>1221</v>
+        <v>1251</v>
       </c>
       <c r="M107" t="s">
-        <v>1222</v>
+        <v>1252</v>
       </c>
       <c r="N107" t="s">
         <v>32</v>
       </c>
       <c r="O107"/>
       <c r="P107" t="s">
-        <v>1223</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q107"/>
       <c r="R107" t="s">
-        <v>772</v>
+        <v>1253</v>
       </c>
       <c r="S107" t="s">
-        <v>1225</v>
+        <v>1254</v>
       </c>
       <c r="T107" t="s">
-        <v>1226</v>
-[...1 lines deleted...]
-      <c r="U107"/>
+        <v>1255</v>
+      </c>
+      <c r="U107" t="s">
+        <v>1256</v>
+      </c>
       <c r="V107" t="s">
-        <v>1227</v>
-[...1 lines deleted...]
-      <c r="W107"/>
+        <v>1257</v>
+      </c>
+      <c r="W107" t="s">
+        <v>1258</v>
+      </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" t="s">
-        <v>1228</v>
-[...1 lines deleted...]
-      <c r="B108"/>
+        <v>1259</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1260</v>
+      </c>
       <c r="C108" t="s">
-        <v>110</v>
+        <v>219</v>
       </c>
       <c r="D108"/>
       <c r="E108" t="s">
-        <v>1229</v>
+        <v>1261</v>
       </c>
       <c r="F108" t="s">
-        <v>734</v>
+        <v>26</v>
       </c>
       <c r="G108" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H108" t="s">
-        <v>77</v>
+        <v>221</v>
       </c>
       <c r="I108" t="s">
-        <v>1230</v>
+        <v>1262</v>
       </c>
       <c r="J108" t="s">
-        <v>1231</v>
+        <v>1263</v>
       </c>
       <c r="K108"/>
       <c r="L108">
-        <v>38240</v>
+        <v>74000</v>
       </c>
       <c r="M108" t="s">
-        <v>1232</v>
+        <v>393</v>
       </c>
       <c r="N108" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>312</v>
+      </c>
+      <c r="O108"/>
       <c r="P108" t="s">
         <v>33</v>
       </c>
-      <c r="Q108" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q108"/>
       <c r="R108" t="s">
-        <v>1235</v>
+        <v>1264</v>
       </c>
       <c r="S108" t="s">
-        <v>1236</v>
+        <v>1265</v>
       </c>
       <c r="T108" t="s">
-        <v>1237</v>
+        <v>1266</v>
       </c>
       <c r="U108" t="s">
-        <v>1238</v>
-[...1 lines deleted...]
-      <c r="V108"/>
+        <v>1267</v>
+      </c>
+      <c r="V108" t="s">
+        <v>1268</v>
+      </c>
       <c r="W108" t="s">
-        <v>1239</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" t="s">
-        <v>1240</v>
-[...1 lines deleted...]
-      <c r="B109"/>
+        <v>1270</v>
+      </c>
+      <c r="B109" t="s">
+        <v>1271</v>
+      </c>
       <c r="C109" t="s">
-        <v>745</v>
+        <v>219</v>
       </c>
       <c r="D109"/>
       <c r="E109" t="s">
-        <v>1241</v>
+        <v>1272</v>
       </c>
       <c r="F109" t="s">
-        <v>311</v>
+        <v>1273</v>
       </c>
       <c r="G109" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H109" t="s">
-        <v>948</v>
-[...1 lines deleted...]
-      <c r="I109"/>
+        <v>221</v>
+      </c>
+      <c r="I109" t="s">
+        <v>1274</v>
+      </c>
       <c r="J109" t="s">
-        <v>1242</v>
-[...3 lines deleted...]
-        <v>1243</v>
+        <v>1275</v>
+      </c>
+      <c r="K109" t="s">
+        <v>1276</v>
+      </c>
+      <c r="L109">
+        <v>74190</v>
       </c>
       <c r="M109" t="s">
-        <v>1244</v>
+        <v>1277</v>
       </c>
       <c r="N109" t="s">
-        <v>32</v>
+        <v>131</v>
       </c>
       <c r="O109"/>
       <c r="P109" t="s">
-        <v>33</v>
+        <v>298</v>
       </c>
       <c r="Q109"/>
       <c r="R109" t="s">
-        <v>1245</v>
+        <v>1278</v>
       </c>
       <c r="S109" t="s">
-        <v>1246</v>
+        <v>1279</v>
       </c>
       <c r="T109" t="s">
-        <v>1247</v>
+        <v>1280</v>
       </c>
       <c r="U109" t="s">
-        <v>1248</v>
-[...3 lines deleted...]
-      </c>
+        <v>1281</v>
+      </c>
+      <c r="V109"/>
       <c r="W109" t="s">
-        <v>1250</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" t="s">
-        <v>1251</v>
+        <v>1283</v>
       </c>
       <c r="B110" t="s">
-        <v>1252</v>
+        <v>1284</v>
       </c>
       <c r="C110" t="s">
-        <v>745</v>
+        <v>219</v>
       </c>
       <c r="D110"/>
       <c r="E110" t="s">
-        <v>1253</v>
+        <v>1285</v>
       </c>
       <c r="F110" t="s">
-        <v>1254</v>
+        <v>1286</v>
       </c>
       <c r="G110" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H110" t="s">
-        <v>948</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="I110"/>
       <c r="J110" t="s">
-        <v>1256</v>
-[...5 lines deleted...]
-        <v>74190</v>
+        <v>1287</v>
+      </c>
+      <c r="K110"/>
+      <c r="L110" t="s">
+        <v>1288</v>
       </c>
       <c r="M110" t="s">
-        <v>1258</v>
+        <v>1289</v>
       </c>
       <c r="N110" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="O110"/>
       <c r="P110" t="s">
-        <v>270</v>
+        <v>576</v>
       </c>
       <c r="Q110"/>
       <c r="R110" t="s">
-        <v>1259</v>
+        <v>184</v>
       </c>
       <c r="S110" t="s">
-        <v>1260</v>
-[...3 lines deleted...]
-      </c>
+        <v>1290</v>
+      </c>
+      <c r="T110"/>
       <c r="U110" t="s">
-        <v>1262</v>
+        <v>1291</v>
       </c>
       <c r="V110"/>
       <c r="W110" t="s">
-        <v>1263</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" t="s">
-        <v>1264</v>
+        <v>1293</v>
       </c>
       <c r="B111" t="s">
-        <v>1265</v>
+        <v>1294</v>
       </c>
       <c r="C111" t="s">
-        <v>745</v>
+        <v>219</v>
       </c>
       <c r="D111"/>
       <c r="E111" t="s">
-        <v>1266</v>
+        <v>1295</v>
       </c>
       <c r="F111" t="s">
-        <v>1267</v>
+        <v>1296</v>
       </c>
       <c r="G111" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H111" t="s">
-        <v>948</v>
-[...1 lines deleted...]
-      <c r="I111"/>
+        <v>221</v>
+      </c>
+      <c r="I111" t="s">
+        <v>1297</v>
+      </c>
       <c r="J111" t="s">
-        <v>1268</v>
-[...3 lines deleted...]
-        <v>1269</v>
+        <v>1298</v>
+      </c>
+      <c r="K111" t="s">
+        <v>1299</v>
+      </c>
+      <c r="L111">
+        <v>32120</v>
       </c>
       <c r="M111" t="s">
-        <v>1270</v>
+        <v>1300</v>
       </c>
       <c r="N111" t="s">
         <v>32</v>
       </c>
       <c r="O111"/>
       <c r="P111" t="s">
-        <v>552</v>
+        <v>1301</v>
       </c>
       <c r="Q111"/>
-      <c r="R111"/>
-[...3 lines deleted...]
-      <c r="V111"/>
+      <c r="R111" t="s">
+        <v>1302</v>
+      </c>
+      <c r="S111" t="s">
+        <v>1303</v>
+      </c>
+      <c r="T111" t="s">
+        <v>1304</v>
+      </c>
+      <c r="U111" t="s">
+        <v>1305</v>
+      </c>
+      <c r="V111" t="s">
+        <v>1306</v>
+      </c>
       <c r="W111" t="s">
-        <v>1271</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" t="s">
-        <v>1272</v>
+        <v>1308</v>
       </c>
       <c r="B112" t="s">
-        <v>1273</v>
+        <v>1309</v>
       </c>
       <c r="C112" t="s">
-        <v>745</v>
+        <v>219</v>
       </c>
       <c r="D112"/>
       <c r="E112" t="s">
-        <v>1274</v>
+        <v>1310</v>
       </c>
       <c r="F112" t="s">
-        <v>1275</v>
+        <v>691</v>
       </c>
       <c r="G112" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H112" t="s">
-        <v>948</v>
+        <v>221</v>
       </c>
       <c r="I112" t="s">
-        <v>1276</v>
+        <v>1311</v>
       </c>
       <c r="J112" t="s">
-        <v>1277</v>
-[...3 lines deleted...]
-      </c>
+        <v>1312</v>
+      </c>
+      <c r="K112"/>
       <c r="L112">
-        <v>32120</v>
+        <v>42220</v>
       </c>
       <c r="M112" t="s">
-        <v>1279</v>
+        <v>1313</v>
       </c>
       <c r="N112" t="s">
-        <v>32</v>
+        <v>669</v>
       </c>
       <c r="O112"/>
       <c r="P112" t="s">
-        <v>1280</v>
+        <v>1314</v>
       </c>
       <c r="Q112"/>
       <c r="R112" t="s">
-        <v>1281</v>
+        <v>1315</v>
       </c>
       <c r="S112" t="s">
-        <v>1282</v>
+        <v>1316</v>
       </c>
       <c r="T112" t="s">
-        <v>1283</v>
+        <v>1317</v>
       </c>
       <c r="U112" t="s">
-        <v>1284</v>
+        <v>1318</v>
       </c>
       <c r="V112" t="s">
-        <v>1285</v>
+        <v>1319</v>
       </c>
       <c r="W112" t="s">
-        <v>1286</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
-        <v>1287</v>
-[...3 lines deleted...]
-      </c>
+        <v>1321</v>
+      </c>
+      <c r="B113"/>
       <c r="C113" t="s">
-        <v>745</v>
+        <v>219</v>
       </c>
       <c r="D113"/>
       <c r="E113" t="s">
-        <v>1289</v>
+        <v>1322</v>
       </c>
       <c r="F113" t="s">
-        <v>690</v>
+        <v>1323</v>
       </c>
       <c r="G113" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H113" t="s">
-        <v>948</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="I113"/>
       <c r="J113" t="s">
-        <v>1291</v>
+        <v>1324</v>
       </c>
       <c r="K113"/>
       <c r="L113">
-        <v>42220</v>
+        <v>43490</v>
       </c>
       <c r="M113" t="s">
-        <v>1292</v>
+        <v>1325</v>
       </c>
       <c r="N113" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="O113"/>
+        <v>32</v>
+      </c>
+      <c r="O113" t="s">
+        <v>1326</v>
+      </c>
       <c r="P113" t="s">
-        <v>1293</v>
+        <v>33</v>
       </c>
       <c r="Q113"/>
       <c r="R113" t="s">
-        <v>1294</v>
+        <v>1327</v>
       </c>
       <c r="S113" t="s">
-        <v>1295</v>
+        <v>1328</v>
       </c>
       <c r="T113" t="s">
-        <v>1296</v>
+        <v>1329</v>
       </c>
       <c r="U113" t="s">
-        <v>1297</v>
+        <v>1330</v>
       </c>
       <c r="V113" t="s">
-        <v>1298</v>
+        <v>1331</v>
       </c>
       <c r="W113" t="s">
-        <v>1299</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
-        <v>1300</v>
+        <v>1333</v>
       </c>
       <c r="B114"/>
       <c r="C114" t="s">
-        <v>745</v>
+        <v>219</v>
       </c>
       <c r="D114"/>
       <c r="E114" t="s">
-        <v>1301</v>
+        <v>1334</v>
       </c>
       <c r="F114" t="s">
-        <v>1302</v>
+        <v>26</v>
       </c>
       <c r="G114" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H114" t="s">
-        <v>948</v>
-[...1 lines deleted...]
-      <c r="I114"/>
+        <v>221</v>
+      </c>
+      <c r="I114" t="s">
+        <v>1335</v>
+      </c>
       <c r="J114" t="s">
-        <v>1303</v>
+        <v>1336</v>
       </c>
       <c r="K114"/>
-      <c r="L114">
-        <v>43490</v>
+      <c r="L114" t="s">
+        <v>1337</v>
       </c>
       <c r="M114" t="s">
-        <v>1304</v>
+        <v>1338</v>
       </c>
       <c r="N114" t="s">
         <v>32</v>
       </c>
-      <c r="O114" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O114"/>
       <c r="P114" t="s">
         <v>33</v>
       </c>
       <c r="Q114"/>
       <c r="R114" t="s">
-        <v>1306</v>
+        <v>618</v>
       </c>
       <c r="S114" t="s">
-        <v>1307</v>
+        <v>1339</v>
       </c>
       <c r="T114" t="s">
-        <v>1308</v>
+        <v>1340</v>
       </c>
       <c r="U114" t="s">
-        <v>1309</v>
+        <v>1341</v>
       </c>
       <c r="V114" t="s">
-        <v>1310</v>
-[...3 lines deleted...]
-      </c>
+        <v>1342</v>
+      </c>
+      <c r="W114"/>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" t="s">
-        <v>1312</v>
-[...1 lines deleted...]
-      <c r="B115"/>
+        <v>1343</v>
+      </c>
+      <c r="B115" t="s">
+        <v>1344</v>
+      </c>
       <c r="C115" t="s">
-        <v>745</v>
+        <v>219</v>
       </c>
       <c r="D115"/>
       <c r="E115" t="s">
-        <v>1313</v>
+        <v>1345</v>
       </c>
       <c r="F115" t="s">
-        <v>26</v>
+        <v>1346</v>
       </c>
       <c r="G115" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H115" t="s">
-        <v>948</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="I115"/>
       <c r="J115" t="s">
-        <v>1315</v>
+        <v>1347</v>
       </c>
       <c r="K115"/>
-      <c r="L115" t="s">
-        <v>1316</v>
+      <c r="L115">
+        <v>73210</v>
       </c>
       <c r="M115" t="s">
-        <v>1317</v>
+        <v>1348</v>
       </c>
       <c r="N115" t="s">
         <v>32</v>
       </c>
       <c r="O115"/>
       <c r="P115" t="s">
-        <v>33</v>
+        <v>1349</v>
       </c>
       <c r="Q115"/>
       <c r="R115" t="s">
-        <v>617</v>
+        <v>859</v>
       </c>
       <c r="S115" t="s">
-        <v>1318</v>
-[...3 lines deleted...]
-      </c>
+        <v>1350</v>
+      </c>
+      <c r="T115"/>
       <c r="U115" t="s">
-        <v>1320</v>
-[...4 lines deleted...]
-      <c r="W115"/>
+        <v>1351</v>
+      </c>
+      <c r="V115"/>
+      <c r="W115" t="s">
+        <v>1352</v>
+      </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" t="s">
-        <v>1322</v>
+        <v>1353</v>
       </c>
       <c r="B116" t="s">
-        <v>1323</v>
+        <v>1354</v>
       </c>
       <c r="C116" t="s">
-        <v>745</v>
+        <v>219</v>
       </c>
       <c r="D116"/>
       <c r="E116" t="s">
-        <v>1324</v>
+        <v>1355</v>
       </c>
       <c r="F116" t="s">
-        <v>1325</v>
+        <v>853</v>
       </c>
       <c r="G116" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H116" t="s">
-        <v>948</v>
+        <v>221</v>
       </c>
       <c r="I116"/>
       <c r="J116" t="s">
-        <v>1326</v>
+        <v>1356</v>
       </c>
       <c r="K116"/>
       <c r="L116">
-        <v>73210</v>
+        <v>74500</v>
       </c>
       <c r="M116" t="s">
-        <v>1327</v>
+        <v>1357</v>
       </c>
       <c r="N116" t="s">
-        <v>32</v>
+        <v>103</v>
       </c>
       <c r="O116"/>
       <c r="P116" t="s">
-        <v>1328</v>
+        <v>33</v>
       </c>
       <c r="Q116"/>
-      <c r="R116"/>
-[...2 lines deleted...]
-      <c r="U116"/>
+      <c r="R116" t="s">
+        <v>1358</v>
+      </c>
+      <c r="S116" t="s">
+        <v>1359</v>
+      </c>
+      <c r="T116" t="s">
+        <v>1360</v>
+      </c>
+      <c r="U116" t="s">
+        <v>1361</v>
+      </c>
       <c r="V116"/>
       <c r="W116" t="s">
-        <v>1329</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" t="s">
-        <v>1330</v>
-[...3 lines deleted...]
-      </c>
+        <v>1363</v>
+      </c>
+      <c r="B117"/>
       <c r="C117" t="s">
-        <v>745</v>
+        <v>219</v>
       </c>
       <c r="D117"/>
       <c r="E117" t="s">
-        <v>1332</v>
+        <v>1364</v>
       </c>
       <c r="F117" t="s">
-        <v>853</v>
+        <v>734</v>
       </c>
       <c r="G117" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H117" t="s">
-        <v>948</v>
+        <v>910</v>
       </c>
       <c r="I117"/>
       <c r="J117" t="s">
-        <v>1333</v>
+        <v>1365</v>
       </c>
       <c r="K117"/>
-      <c r="L117">
-        <v>74500</v>
+      <c r="L117" t="s">
+        <v>1366</v>
       </c>
       <c r="M117" t="s">
-        <v>1334</v>
+        <v>1367</v>
       </c>
       <c r="N117" t="s">
-        <v>102</v>
+        <v>32</v>
       </c>
       <c r="O117"/>
       <c r="P117" t="s">
-        <v>33</v>
+        <v>1368</v>
       </c>
       <c r="Q117"/>
       <c r="R117" t="s">
-        <v>1335</v>
+        <v>1369</v>
       </c>
       <c r="S117" t="s">
-        <v>1336</v>
+        <v>1370</v>
       </c>
       <c r="T117" t="s">
-        <v>1337</v>
+        <v>1371</v>
       </c>
       <c r="U117" t="s">
-        <v>1338</v>
-[...4 lines deleted...]
-      </c>
+        <v>1372</v>
+      </c>
+      <c r="V117" t="s">
+        <v>1373</v>
+      </c>
+      <c r="W117"/>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" t="s">
-        <v>1340</v>
-[...1 lines deleted...]
-      <c r="B118"/>
+        <v>1374</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1375</v>
+      </c>
       <c r="C118" t="s">
-        <v>745</v>
+        <v>24</v>
       </c>
       <c r="D118"/>
-      <c r="E118"/>
+      <c r="E118" t="s">
+        <v>1376</v>
+      </c>
       <c r="F118" t="s">
-        <v>734</v>
+        <v>1377</v>
       </c>
       <c r="G118" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H118" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="I118"/>
+        <v>28</v>
+      </c>
+      <c r="I118" t="s">
+        <v>1378</v>
+      </c>
       <c r="J118" t="s">
-        <v>1341</v>
+        <v>1379</v>
       </c>
       <c r="K118"/>
-      <c r="L118" t="s">
-        <v>1342</v>
+      <c r="L118">
+        <v>26400</v>
       </c>
       <c r="M118" t="s">
-        <v>1343</v>
+        <v>1380</v>
       </c>
       <c r="N118" t="s">
-        <v>32</v>
+        <v>1381</v>
       </c>
       <c r="O118"/>
       <c r="P118" t="s">
-        <v>1344</v>
+        <v>899</v>
       </c>
       <c r="Q118"/>
       <c r="R118" t="s">
-        <v>1345</v>
+        <v>1382</v>
       </c>
       <c r="S118" t="s">
-        <v>1346</v>
+        <v>1383</v>
       </c>
       <c r="T118" t="s">
-        <v>1347</v>
+        <v>1384</v>
       </c>
       <c r="U118" t="s">
-        <v>1348</v>
+        <v>1385</v>
       </c>
       <c r="V118" t="s">
-        <v>1349</v>
-[...1 lines deleted...]
-      <c r="W118"/>
+        <v>1386</v>
+      </c>
+      <c r="W118" t="s">
+        <v>1387</v>
+      </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
-        <v>1350</v>
+        <v>1388</v>
       </c>
       <c r="B119" t="s">
-        <v>1351</v>
+        <v>1389</v>
       </c>
       <c r="C119" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D119"/>
       <c r="E119" t="s">
-        <v>1352</v>
+        <v>1390</v>
       </c>
       <c r="F119" t="s">
-        <v>1353</v>
+        <v>1391</v>
       </c>
       <c r="G119" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H119" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="I119"/>
       <c r="J119" t="s">
-        <v>1355</v>
+        <v>1392</v>
       </c>
       <c r="K119"/>
-      <c r="L119">
-        <v>26400</v>
+      <c r="L119" t="s">
+        <v>1393</v>
       </c>
       <c r="M119" t="s">
-        <v>1356</v>
+        <v>1394</v>
       </c>
       <c r="N119" t="s">
-        <v>1357</v>
+        <v>32</v>
       </c>
       <c r="O119"/>
       <c r="P119" t="s">
-        <v>1358</v>
+        <v>1395</v>
       </c>
       <c r="Q119"/>
       <c r="R119" t="s">
-        <v>1359</v>
+        <v>440</v>
       </c>
       <c r="S119" t="s">
-        <v>1360</v>
+        <v>1396</v>
       </c>
       <c r="T119" t="s">
-        <v>1361</v>
+        <v>1397</v>
       </c>
       <c r="U119" t="s">
-        <v>1362</v>
-[...3 lines deleted...]
-      </c>
+        <v>1398</v>
+      </c>
+      <c r="V119"/>
       <c r="W119" t="s">
-        <v>1364</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" t="s">
-        <v>1365</v>
-[...3 lines deleted...]
-      </c>
+        <v>1400</v>
+      </c>
+      <c r="B120"/>
       <c r="C120" t="s">
-        <v>42</v>
+        <v>918</v>
       </c>
       <c r="D120"/>
       <c r="E120" t="s">
-        <v>1367</v>
+        <v>1401</v>
       </c>
       <c r="F120" t="s">
-        <v>1368</v>
+        <v>691</v>
       </c>
       <c r="G120" t="s">
+        <v>44</v>
+      </c>
+      <c r="H120" t="s">
         <v>45</v>
       </c>
-      <c r="H120" t="s">
-[...2 lines deleted...]
-      <c r="I120"/>
+      <c r="I120" t="s">
+        <v>1402</v>
+      </c>
       <c r="J120" t="s">
-        <v>1369</v>
+        <v>1403</v>
       </c>
       <c r="K120"/>
-      <c r="L120" t="s">
-        <v>1370</v>
+      <c r="L120">
+        <v>63000</v>
       </c>
       <c r="M120" t="s">
-        <v>1371</v>
+        <v>588</v>
       </c>
       <c r="N120" t="s">
-        <v>32</v>
+        <v>1404</v>
       </c>
       <c r="O120"/>
       <c r="P120" t="s">
-        <v>1372</v>
+        <v>33</v>
       </c>
       <c r="Q120"/>
       <c r="R120" t="s">
-        <v>417</v>
+        <v>1191</v>
       </c>
       <c r="S120" t="s">
-        <v>1373</v>
+        <v>1405</v>
       </c>
       <c r="T120" t="s">
-        <v>1374</v>
+        <v>1406</v>
       </c>
       <c r="U120" t="s">
-        <v>1375</v>
-[...1 lines deleted...]
-      <c r="V120"/>
+        <v>1407</v>
+      </c>
+      <c r="V120" t="s">
+        <v>1408</v>
+      </c>
       <c r="W120" t="s">
-        <v>1376</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" t="s">
-        <v>1377</v>
-[...1 lines deleted...]
-      <c r="B121"/>
+        <v>1410</v>
+      </c>
+      <c r="B121" t="s">
+        <v>1410</v>
+      </c>
       <c r="C121" t="s">
-        <v>916</v>
+        <v>24</v>
       </c>
       <c r="D121"/>
       <c r="E121" t="s">
-        <v>1378</v>
+        <v>1411</v>
       </c>
       <c r="F121" t="s">
-        <v>690</v>
+        <v>1412</v>
       </c>
       <c r="G121" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H121" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="I121" t="s">
-        <v>1379</v>
+        <v>436</v>
       </c>
       <c r="J121" t="s">
-        <v>1380</v>
+        <v>1413</v>
       </c>
       <c r="K121"/>
       <c r="L121">
-        <v>63000</v>
+        <v>34000</v>
       </c>
       <c r="M121" t="s">
-        <v>587</v>
+        <v>439</v>
       </c>
       <c r="N121" t="s">
-        <v>1381</v>
+        <v>1414</v>
       </c>
       <c r="O121"/>
       <c r="P121" t="s">
-        <v>33</v>
+        <v>1415</v>
       </c>
       <c r="Q121"/>
       <c r="R121" t="s">
-        <v>1190</v>
+        <v>1327</v>
       </c>
       <c r="S121" t="s">
-        <v>1382</v>
+        <v>1416</v>
       </c>
       <c r="T121" t="s">
-        <v>1383</v>
+        <v>1097</v>
       </c>
       <c r="U121" t="s">
-        <v>1384</v>
+        <v>1417</v>
       </c>
       <c r="V121" t="s">
-        <v>1385</v>
+        <v>1418</v>
       </c>
       <c r="W121" t="s">
-        <v>1386</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" t="s">
-        <v>1387</v>
-[...3 lines deleted...]
-      </c>
+        <v>1420</v>
+      </c>
+      <c r="B122"/>
       <c r="C122" t="s">
         <v>24</v>
       </c>
       <c r="D122"/>
       <c r="E122" t="s">
-        <v>1388</v>
+        <v>1421</v>
       </c>
       <c r="F122" t="s">
-        <v>1389</v>
+        <v>1422</v>
       </c>
       <c r="G122" t="s">
         <v>27</v>
       </c>
       <c r="H122" t="s">
         <v>28</v>
       </c>
       <c r="I122" t="s">
-        <v>413</v>
+        <v>453</v>
       </c>
       <c r="J122" t="s">
-        <v>1390</v>
+        <v>1423</v>
       </c>
       <c r="K122"/>
       <c r="L122">
-        <v>34000</v>
+        <v>48210</v>
       </c>
       <c r="M122" t="s">
-        <v>416</v>
+        <v>1424</v>
       </c>
       <c r="N122" t="s">
-        <v>1391</v>
+        <v>1425</v>
       </c>
       <c r="O122"/>
       <c r="P122" t="s">
-        <v>1392</v>
-[...1 lines deleted...]
-      <c r="Q122"/>
+        <v>556</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>1426</v>
+      </c>
       <c r="R122" t="s">
-        <v>1306</v>
+        <v>1427</v>
       </c>
       <c r="S122" t="s">
-        <v>1393</v>
+        <v>1428</v>
       </c>
       <c r="T122" t="s">
-        <v>1098</v>
+        <v>698</v>
       </c>
       <c r="U122" t="s">
-        <v>1394</v>
+        <v>1429</v>
       </c>
       <c r="V122" t="s">
-        <v>1395</v>
+        <v>1430</v>
       </c>
       <c r="W122" t="s">
-        <v>1396</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" t="s">
-        <v>1397</v>
+        <v>1432</v>
       </c>
       <c r="B123"/>
       <c r="C123" t="s">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="D123"/>
       <c r="E123" t="s">
-        <v>1398</v>
+        <v>1433</v>
       </c>
       <c r="F123" t="s">
-        <v>1399</v>
+        <v>1346</v>
       </c>
       <c r="G123" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H123" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I123" t="s">
-        <v>430</v>
+        <v>1434</v>
       </c>
       <c r="J123" t="s">
-        <v>1400</v>
+        <v>1435</v>
       </c>
       <c r="K123"/>
       <c r="L123">
-        <v>48210</v>
+        <v>73670</v>
       </c>
       <c r="M123" t="s">
-        <v>1401</v>
+        <v>1436</v>
       </c>
       <c r="N123" t="s">
-        <v>1402</v>
+        <v>32</v>
       </c>
       <c r="O123"/>
       <c r="P123" t="s">
-        <v>532</v>
-[...3 lines deleted...]
-      </c>
+        <v>1437</v>
+      </c>
+      <c r="Q123"/>
       <c r="R123" t="s">
-        <v>1404</v>
+        <v>1438</v>
       </c>
       <c r="S123" t="s">
-        <v>1405</v>
+        <v>1439</v>
       </c>
       <c r="T123" t="s">
-        <v>697</v>
+        <v>333</v>
       </c>
       <c r="U123" t="s">
-        <v>1406</v>
+        <v>1440</v>
       </c>
       <c r="V123" t="s">
-        <v>1407</v>
+        <v>1441</v>
       </c>
       <c r="W123" t="s">
-        <v>1408</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
-        <v>1409</v>
+        <v>1443</v>
       </c>
       <c r="B124"/>
       <c r="C124" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D124"/>
       <c r="E124" t="s">
-        <v>1410</v>
+        <v>1444</v>
       </c>
       <c r="F124" t="s">
-        <v>1325</v>
+        <v>1102</v>
       </c>
       <c r="G124" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H124" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I124"/>
       <c r="J124" t="s">
-        <v>1412</v>
+        <v>1445</v>
       </c>
       <c r="K124"/>
-      <c r="L124">
-        <v>73670</v>
+      <c r="L124" t="s">
+        <v>1446</v>
       </c>
       <c r="M124" t="s">
-        <v>1413</v>
+        <v>147</v>
       </c>
       <c r="N124" t="s">
-        <v>32</v>
+        <v>889</v>
       </c>
       <c r="O124"/>
       <c r="P124" t="s">
-        <v>1414</v>
+        <v>119</v>
       </c>
       <c r="Q124"/>
-      <c r="R124" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R124"/>
+      <c r="S124"/>
+      <c r="T124"/>
+      <c r="U124"/>
       <c r="V124" t="s">
-        <v>1418</v>
+        <v>1447</v>
       </c>
       <c r="W124" t="s">
-        <v>1419</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" t="s">
-        <v>1420</v>
+        <v>1449</v>
       </c>
       <c r="B125"/>
       <c r="C125" t="s">
         <v>24</v>
       </c>
       <c r="D125"/>
       <c r="E125" t="s">
-        <v>1421</v>
+        <v>1450</v>
       </c>
       <c r="F125" t="s">
-        <v>1102</v>
+        <v>853</v>
       </c>
       <c r="G125" t="s">
         <v>27</v>
       </c>
       <c r="H125" t="s">
         <v>28</v>
       </c>
-      <c r="I125"/>
+      <c r="I125" t="s">
+        <v>462</v>
+      </c>
       <c r="J125" t="s">
-        <v>1422</v>
+        <v>1451</v>
       </c>
       <c r="K125"/>
-      <c r="L125" t="s">
-        <v>1423</v>
+      <c r="L125">
+        <v>65200</v>
       </c>
       <c r="M125" t="s">
-        <v>145</v>
+        <v>1452</v>
       </c>
       <c r="N125" t="s">
-        <v>888</v>
+        <v>1046</v>
       </c>
       <c r="O125"/>
       <c r="P125" t="s">
-        <v>117</v>
+        <v>1453</v>
       </c>
       <c r="Q125"/>
-      <c r="R125"/>
-[...2 lines deleted...]
-      <c r="U125"/>
+      <c r="R125" t="s">
+        <v>811</v>
+      </c>
+      <c r="S125" t="s">
+        <v>1454</v>
+      </c>
+      <c r="T125" t="s">
+        <v>1181</v>
+      </c>
+      <c r="U125" t="s">
+        <v>1455</v>
+      </c>
       <c r="V125" t="s">
-        <v>1424</v>
+        <v>1456</v>
       </c>
       <c r="W125" t="s">
-        <v>1425</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" t="s">
-        <v>1426</v>
+        <v>1458</v>
       </c>
       <c r="B126"/>
       <c r="C126" t="s">
         <v>24</v>
       </c>
       <c r="D126"/>
       <c r="E126" t="s">
-        <v>1427</v>
+        <v>1459</v>
       </c>
       <c r="F126" t="s">
-        <v>853</v>
+        <v>26</v>
       </c>
       <c r="G126" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H126" t="s">
         <v>28</v>
       </c>
       <c r="I126" t="s">
-        <v>439</v>
+        <v>1460</v>
       </c>
       <c r="J126" t="s">
-        <v>1428</v>
+        <v>1461</v>
       </c>
       <c r="K126"/>
-      <c r="L126">
-        <v>65200</v>
+      <c r="L126" t="s">
+        <v>1462</v>
       </c>
       <c r="M126" t="s">
-        <v>1429</v>
+        <v>1463</v>
       </c>
       <c r="N126" t="s">
-        <v>1044</v>
+        <v>32</v>
       </c>
       <c r="O126"/>
       <c r="P126" t="s">
-        <v>1430</v>
+        <v>33</v>
       </c>
       <c r="Q126"/>
       <c r="R126" t="s">
-        <v>811</v>
+        <v>1464</v>
       </c>
       <c r="S126" t="s">
-        <v>1431</v>
+        <v>1465</v>
       </c>
       <c r="T126" t="s">
-        <v>566</v>
+        <v>1181</v>
       </c>
       <c r="U126" t="s">
-        <v>1432</v>
+        <v>1466</v>
       </c>
       <c r="V126" t="s">
-        <v>1433</v>
+        <v>1467</v>
       </c>
       <c r="W126" t="s">
-        <v>1434</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
-        <v>1435</v>
+        <v>1469</v>
       </c>
       <c r="B127"/>
       <c r="C127" t="s">
         <v>24</v>
       </c>
       <c r="D127"/>
       <c r="E127" t="s">
-        <v>1436</v>
+        <v>1470</v>
       </c>
       <c r="F127" t="s">
-        <v>26</v>
+        <v>1471</v>
       </c>
       <c r="G127" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H127" t="s">
-        <v>28</v>
+        <v>221</v>
       </c>
       <c r="I127" t="s">
-        <v>1437</v>
+        <v>1472</v>
       </c>
       <c r="J127" t="s">
-        <v>1438</v>
+        <v>1473</v>
       </c>
       <c r="K127"/>
-      <c r="L127" t="s">
-        <v>1439</v>
+      <c r="L127">
+        <v>74200</v>
       </c>
       <c r="M127" t="s">
-        <v>1440</v>
+        <v>1474</v>
       </c>
       <c r="N127" t="s">
-        <v>32</v>
+        <v>954</v>
       </c>
       <c r="O127"/>
       <c r="P127" t="s">
-        <v>33</v>
+        <v>1475</v>
       </c>
       <c r="Q127"/>
       <c r="R127" t="s">
-        <v>1441</v>
+        <v>1476</v>
       </c>
       <c r="S127" t="s">
-        <v>1442</v>
-[...3 lines deleted...]
-      </c>
+        <v>1477</v>
+      </c>
+      <c r="T127"/>
       <c r="U127" t="s">
-        <v>1443</v>
+        <v>1478</v>
       </c>
       <c r="V127" t="s">
-        <v>1444</v>
+        <v>1479</v>
       </c>
       <c r="W127" t="s">
-        <v>1445</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
-        <v>1446</v>
+        <v>1481</v>
       </c>
       <c r="B128"/>
       <c r="C128" t="s">
         <v>24</v>
       </c>
       <c r="D128"/>
       <c r="E128" t="s">
-        <v>1447</v>
+        <v>1482</v>
       </c>
       <c r="F128" t="s">
-        <v>1448</v>
+        <v>734</v>
       </c>
       <c r="G128" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H128" t="s">
-        <v>948</v>
+        <v>28</v>
       </c>
       <c r="I128" t="s">
-        <v>1449</v>
+        <v>1483</v>
       </c>
       <c r="J128" t="s">
-        <v>1450</v>
+        <v>1484</v>
       </c>
       <c r="K128"/>
-      <c r="L128">
-        <v>74200</v>
+      <c r="L128" t="s">
+        <v>1485</v>
       </c>
       <c r="M128" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="N128" t="s">
-        <v>952</v>
+        <v>32</v>
       </c>
       <c r="O128"/>
       <c r="P128" t="s">
-        <v>1452</v>
+        <v>568</v>
       </c>
       <c r="Q128"/>
-      <c r="R128"/>
-[...2 lines deleted...]
-      <c r="U128"/>
+      <c r="R128" t="s">
+        <v>431</v>
+      </c>
+      <c r="S128" t="s">
+        <v>1487</v>
+      </c>
+      <c r="T128" t="s">
+        <v>1488</v>
+      </c>
+      <c r="U128" t="s">
+        <v>1489</v>
+      </c>
       <c r="V128" t="s">
-        <v>1453</v>
+        <v>1490</v>
       </c>
       <c r="W128" t="s">
-        <v>1454</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" t="s">
-        <v>1455</v>
-[...1 lines deleted...]
-      <c r="B129"/>
+        <v>1492</v>
+      </c>
+      <c r="B129" t="s">
+        <v>1493</v>
+      </c>
       <c r="C129" t="s">
         <v>24</v>
       </c>
       <c r="D129"/>
       <c r="E129" t="s">
-        <v>1456</v>
+        <v>1494</v>
       </c>
       <c r="F129" t="s">
-        <v>734</v>
+        <v>1102</v>
       </c>
       <c r="G129" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H129" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>866</v>
+      </c>
+      <c r="I129"/>
       <c r="J129" t="s">
-        <v>1458</v>
+        <v>1495</v>
       </c>
       <c r="K129"/>
-      <c r="L129" t="s">
-        <v>1459</v>
+      <c r="L129">
+        <v>30100</v>
       </c>
       <c r="M129" t="s">
-        <v>1460</v>
+        <v>778</v>
       </c>
       <c r="N129" t="s">
-        <v>32</v>
+        <v>210</v>
       </c>
       <c r="O129"/>
       <c r="P129" t="s">
-        <v>1461</v>
+        <v>119</v>
       </c>
       <c r="Q129"/>
       <c r="R129" t="s">
-        <v>408</v>
+        <v>1496</v>
       </c>
       <c r="S129" t="s">
-        <v>1462</v>
-[...3 lines deleted...]
-      </c>
+        <v>1492</v>
+      </c>
+      <c r="T129"/>
       <c r="U129" t="s">
-        <v>1464</v>
+        <v>1497</v>
       </c>
       <c r="V129" t="s">
-        <v>1465</v>
+        <v>1498</v>
       </c>
       <c r="W129" t="s">
-        <v>1466</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" t="s">
-        <v>1467</v>
-[...3 lines deleted...]
-      </c>
+        <v>1500</v>
+      </c>
+      <c r="B130"/>
       <c r="C130" t="s">
         <v>24</v>
       </c>
       <c r="D130"/>
       <c r="E130" t="s">
-        <v>1469</v>
+        <v>1501</v>
       </c>
       <c r="F130" t="s">
-        <v>1102</v>
+        <v>1502</v>
       </c>
       <c r="G130" t="s">
         <v>27</v>
       </c>
       <c r="H130" t="s">
-        <v>866</v>
-[...1 lines deleted...]
-      <c r="I130"/>
+        <v>160</v>
+      </c>
+      <c r="I130" t="s">
+        <v>428</v>
+      </c>
       <c r="J130" t="s">
-        <v>1470</v>
+        <v>1503</v>
       </c>
       <c r="K130"/>
       <c r="L130">
-        <v>30100</v>
+        <v>12100</v>
       </c>
       <c r="M130" t="s">
-        <v>778</v>
+        <v>1504</v>
       </c>
       <c r="N130" t="s">
-        <v>198</v>
+        <v>1505</v>
       </c>
       <c r="O130"/>
       <c r="P130" t="s">
-        <v>117</v>
+        <v>769</v>
       </c>
       <c r="Q130"/>
       <c r="R130" t="s">
-        <v>1471</v>
+        <v>1506</v>
       </c>
       <c r="S130" t="s">
-        <v>1467</v>
-[...1 lines deleted...]
-      <c r="T130"/>
+        <v>1507</v>
+      </c>
+      <c r="T130" t="s">
+        <v>1181</v>
+      </c>
       <c r="U130" t="s">
-        <v>1472</v>
+        <v>1508</v>
       </c>
       <c r="V130" t="s">
-        <v>1473</v>
+        <v>1503</v>
       </c>
       <c r="W130" t="s">
-        <v>1474</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" t="s">
-        <v>1475</v>
+        <v>1510</v>
       </c>
       <c r="B131"/>
       <c r="C131" t="s">
         <v>24</v>
       </c>
       <c r="D131"/>
       <c r="E131" t="s">
-        <v>1476</v>
+        <v>1511</v>
       </c>
       <c r="F131" t="s">
-        <v>1477</v>
+        <v>1512</v>
       </c>
       <c r="G131" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H131" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>1513</v>
+      </c>
+      <c r="I131"/>
       <c r="J131" t="s">
-        <v>1478</v>
+        <v>1514</v>
       </c>
       <c r="K131"/>
       <c r="L131">
-        <v>12100</v>
+        <v>42660</v>
       </c>
       <c r="M131" t="s">
-        <v>1479</v>
+        <v>1515</v>
       </c>
       <c r="N131" t="s">
-        <v>1480</v>
+        <v>32</v>
       </c>
       <c r="O131"/>
       <c r="P131" t="s">
-        <v>770</v>
+        <v>33</v>
       </c>
       <c r="Q131"/>
       <c r="R131" t="s">
-        <v>1481</v>
+        <v>1516</v>
       </c>
       <c r="S131" t="s">
-        <v>1482</v>
+        <v>1517</v>
       </c>
       <c r="T131" t="s">
-        <v>566</v>
+        <v>698</v>
       </c>
       <c r="U131" t="s">
-        <v>1483</v>
+        <v>1518</v>
       </c>
       <c r="V131" t="s">
-        <v>1478</v>
+        <v>1012</v>
       </c>
       <c r="W131" t="s">
-        <v>1484</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" t="s">
-        <v>1485</v>
-[...1 lines deleted...]
-      <c r="B132"/>
+        <v>1520</v>
+      </c>
+      <c r="B132" t="s">
+        <v>1521</v>
+      </c>
       <c r="C132" t="s">
         <v>24</v>
       </c>
       <c r="D132"/>
       <c r="E132" t="s">
-        <v>1486</v>
+        <v>1522</v>
       </c>
       <c r="F132" t="s">
-        <v>1487</v>
+        <v>1523</v>
       </c>
       <c r="G132" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H132" t="s">
-        <v>1488</v>
-[...1 lines deleted...]
-      <c r="I132"/>
+        <v>160</v>
+      </c>
+      <c r="I132" t="s">
+        <v>1524</v>
+      </c>
       <c r="J132" t="s">
-        <v>1489</v>
+        <v>1525</v>
       </c>
       <c r="K132"/>
       <c r="L132">
-        <v>42660</v>
+        <v>32300</v>
       </c>
       <c r="M132" t="s">
-        <v>1490</v>
+        <v>1526</v>
       </c>
       <c r="N132" t="s">
-        <v>32</v>
+        <v>131</v>
       </c>
       <c r="O132"/>
       <c r="P132" t="s">
         <v>33</v>
       </c>
       <c r="Q132"/>
       <c r="R132" t="s">
-        <v>1491</v>
+        <v>1527</v>
       </c>
       <c r="S132" t="s">
-        <v>1492</v>
+        <v>1528</v>
       </c>
       <c r="T132" t="s">
-        <v>697</v>
+        <v>1280</v>
       </c>
       <c r="U132" t="s">
-        <v>1493</v>
+        <v>1529</v>
       </c>
       <c r="V132" t="s">
-        <v>1010</v>
+        <v>1530</v>
       </c>
       <c r="W132" t="s">
-        <v>1494</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" t="s">
-        <v>1495</v>
+        <v>1532</v>
       </c>
       <c r="B133" t="s">
-        <v>1496</v>
+        <v>1533</v>
       </c>
       <c r="C133" t="s">
         <v>24</v>
       </c>
       <c r="D133"/>
       <c r="E133" t="s">
-        <v>1497</v>
+        <v>1534</v>
       </c>
       <c r="F133" t="s">
-        <v>1498</v>
+        <v>1535</v>
       </c>
       <c r="G133" t="s">
         <v>27</v>
       </c>
       <c r="H133" t="s">
-        <v>266</v>
+        <v>160</v>
       </c>
       <c r="I133" t="s">
-        <v>1499</v>
+        <v>508</v>
       </c>
       <c r="J133" t="s">
-        <v>1500</v>
+        <v>1536</v>
       </c>
       <c r="K133"/>
       <c r="L133">
-        <v>32300</v>
+        <v>81120</v>
       </c>
       <c r="M133" t="s">
-        <v>1501</v>
+        <v>1537</v>
       </c>
       <c r="N133" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O133"/>
       <c r="P133" t="s">
         <v>33</v>
       </c>
       <c r="Q133"/>
       <c r="R133" t="s">
-        <v>1502</v>
+        <v>1538</v>
       </c>
       <c r="S133" t="s">
-        <v>1503</v>
+        <v>1539</v>
       </c>
       <c r="T133" t="s">
-        <v>1261</v>
+        <v>1280</v>
       </c>
       <c r="U133" t="s">
-        <v>1504</v>
+        <v>1540</v>
       </c>
       <c r="V133" t="s">
-        <v>1505</v>
+        <v>1541</v>
       </c>
       <c r="W133" t="s">
-        <v>1506</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
-        <v>1507</v>
+        <v>1543</v>
       </c>
       <c r="B134" t="s">
-        <v>1508</v>
+        <v>1544</v>
       </c>
       <c r="C134" t="s">
         <v>24</v>
       </c>
       <c r="D134"/>
       <c r="E134" t="s">
-        <v>1509</v>
+        <v>1545</v>
       </c>
       <c r="F134" t="s">
-        <v>1510</v>
+        <v>1523</v>
       </c>
       <c r="G134" t="s">
         <v>27</v>
       </c>
       <c r="H134" t="s">
-        <v>266</v>
+        <v>28</v>
       </c>
       <c r="I134" t="s">
-        <v>485</v>
+        <v>516</v>
       </c>
       <c r="J134" t="s">
-        <v>1511</v>
+        <v>1546</v>
       </c>
       <c r="K134"/>
       <c r="L134">
-        <v>81120</v>
+        <v>82160</v>
       </c>
       <c r="M134" t="s">
-        <v>1512</v>
+        <v>1547</v>
       </c>
       <c r="N134" t="s">
-        <v>129</v>
+        <v>1046</v>
       </c>
       <c r="O134"/>
       <c r="P134" t="s">
         <v>33</v>
       </c>
       <c r="Q134"/>
       <c r="R134" t="s">
-        <v>1513</v>
+        <v>1548</v>
       </c>
       <c r="S134" t="s">
-        <v>1514</v>
+        <v>1549</v>
       </c>
       <c r="T134" t="s">
-        <v>1261</v>
+        <v>1181</v>
       </c>
       <c r="U134" t="s">
-        <v>1515</v>
+        <v>1550</v>
       </c>
       <c r="V134" t="s">
-        <v>1516</v>
+        <v>1551</v>
       </c>
       <c r="W134" t="s">
-        <v>1517</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
-        <v>1518</v>
-[...3 lines deleted...]
-      </c>
+        <v>1553</v>
+      </c>
+      <c r="B135"/>
       <c r="C135" t="s">
         <v>24</v>
       </c>
       <c r="D135"/>
       <c r="E135" t="s">
-        <v>1520</v>
+        <v>1554</v>
       </c>
       <c r="F135" t="s">
-        <v>1498</v>
+        <v>1102</v>
       </c>
       <c r="G135" t="s">
         <v>27</v>
       </c>
       <c r="H135" t="s">
-        <v>28</v>
+        <v>221</v>
       </c>
       <c r="I135" t="s">
-        <v>493</v>
+        <v>1555</v>
       </c>
       <c r="J135" t="s">
-        <v>1521</v>
-[...1 lines deleted...]
-      <c r="K135"/>
+        <v>1556</v>
+      </c>
+      <c r="K135" t="s">
+        <v>1557</v>
+      </c>
       <c r="L135">
-        <v>82160</v>
+        <v>31200</v>
       </c>
       <c r="M135" t="s">
-        <v>1522</v>
+        <v>749</v>
       </c>
       <c r="N135" t="s">
-        <v>1044</v>
+        <v>271</v>
       </c>
       <c r="O135"/>
       <c r="P135" t="s">
-        <v>33</v>
+        <v>1558</v>
       </c>
       <c r="Q135"/>
       <c r="R135" t="s">
-        <v>1523</v>
+        <v>1083</v>
       </c>
       <c r="S135" t="s">
-        <v>1524</v>
+        <v>1559</v>
       </c>
       <c r="T135" t="s">
-        <v>566</v>
+        <v>1560</v>
       </c>
       <c r="U135" t="s">
-        <v>1525</v>
+        <v>1561</v>
       </c>
       <c r="V135" t="s">
-        <v>1526</v>
+        <v>1562</v>
       </c>
       <c r="W135" t="s">
-        <v>1527</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
-        <v>1528</v>
+        <v>1564</v>
       </c>
       <c r="B136"/>
       <c r="C136" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D136"/>
+        <v>141</v>
+      </c>
+      <c r="D136" t="s">
+        <v>745</v>
+      </c>
       <c r="E136" t="s">
-        <v>1529</v>
+        <v>1565</v>
       </c>
       <c r="F136" t="s">
         <v>1102</v>
       </c>
       <c r="G136" t="s">
         <v>27</v>
       </c>
       <c r="H136" t="s">
-        <v>948</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I136"/>
       <c r="J136" t="s">
-        <v>1531</v>
-[...3 lines deleted...]
-      </c>
+        <v>1566</v>
+      </c>
+      <c r="K136"/>
       <c r="L136">
-        <v>31200</v>
+        <v>31000</v>
       </c>
       <c r="M136" t="s">
-        <v>750</v>
+        <v>447</v>
       </c>
       <c r="N136" t="s">
-        <v>242</v>
+        <v>1124</v>
       </c>
       <c r="O136"/>
       <c r="P136" t="s">
-        <v>1533</v>
+        <v>119</v>
       </c>
       <c r="Q136"/>
-      <c r="R136" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R136"/>
+      <c r="S136"/>
+      <c r="T136"/>
+      <c r="U136"/>
       <c r="V136" t="s">
-        <v>1537</v>
+        <v>1567</v>
       </c>
       <c r="W136" t="s">
-        <v>1538</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" t="s">
-        <v>1539</v>
-[...1 lines deleted...]
-      <c r="B137"/>
+        <v>1569</v>
+      </c>
+      <c r="B137" t="s">
+        <v>1569</v>
+      </c>
       <c r="C137" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D137" t="s">
-        <v>746</v>
+        <v>1570</v>
       </c>
       <c r="E137" t="s">
-        <v>1540</v>
+        <v>1571</v>
       </c>
       <c r="F137" t="s">
-        <v>1102</v>
+        <v>1572</v>
       </c>
       <c r="G137" t="s">
         <v>27</v>
       </c>
       <c r="H137" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="I137"/>
+        <v>93</v>
+      </c>
+      <c r="I137" t="s">
+        <v>1573</v>
+      </c>
       <c r="J137" t="s">
-        <v>1541</v>
+        <v>1574</v>
       </c>
       <c r="K137"/>
       <c r="L137">
-        <v>31000</v>
+        <v>31700</v>
       </c>
       <c r="M137" t="s">
-        <v>424</v>
+        <v>1575</v>
       </c>
       <c r="N137" t="s">
-        <v>1123</v>
+        <v>1381</v>
       </c>
       <c r="O137"/>
       <c r="P137" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="Q137"/>
-      <c r="R137"/>
-[...2 lines deleted...]
-      <c r="U137"/>
+      <c r="R137" t="s">
+        <v>1576</v>
+      </c>
+      <c r="S137" t="s">
+        <v>1577</v>
+      </c>
+      <c r="T137" t="s">
+        <v>1578</v>
+      </c>
+      <c r="U137" t="s">
+        <v>1579</v>
+      </c>
       <c r="V137" t="s">
-        <v>1542</v>
-[...3 lines deleted...]
-      </c>
+        <v>1580</v>
+      </c>
+      <c r="W137"/>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" t="s">
-        <v>1544</v>
-[...3 lines deleted...]
-      </c>
+        <v>1581</v>
+      </c>
+      <c r="B138"/>
       <c r="C138" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="D138"/>
       <c r="E138" t="s">
-        <v>1546</v>
+        <v>1582</v>
       </c>
       <c r="F138" t="s">
-        <v>1547</v>
+        <v>691</v>
       </c>
       <c r="G138" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H138" t="s">
-        <v>92</v>
+        <v>115</v>
       </c>
       <c r="I138" t="s">
-        <v>1548</v>
+        <v>1583</v>
       </c>
       <c r="J138" t="s">
-        <v>1549</v>
+        <v>1584</v>
       </c>
       <c r="K138"/>
       <c r="L138">
-        <v>31700</v>
+        <v>69160</v>
       </c>
       <c r="M138" t="s">
-        <v>1550</v>
+        <v>1585</v>
       </c>
       <c r="N138" t="s">
-        <v>1357</v>
+        <v>32</v>
       </c>
       <c r="O138"/>
       <c r="P138" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="Q138"/>
+        <v>1586</v>
+      </c>
+      <c r="Q138" t="s">
+        <v>1587</v>
+      </c>
       <c r="R138" t="s">
-        <v>1551</v>
+        <v>1588</v>
       </c>
       <c r="S138" t="s">
-        <v>1552</v>
+        <v>1589</v>
       </c>
       <c r="T138" t="s">
-        <v>1553</v>
+        <v>1590</v>
       </c>
       <c r="U138" t="s">
-        <v>1554</v>
+        <v>1591</v>
       </c>
       <c r="V138" t="s">
-        <v>1555</v>
+        <v>1592</v>
       </c>
       <c r="W138"/>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" t="s">
-        <v>1556</v>
-[...1 lines deleted...]
-      <c r="B139"/>
+        <v>1593</v>
+      </c>
+      <c r="B139" t="s">
+        <v>1594</v>
+      </c>
       <c r="C139" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="D139"/>
       <c r="E139" t="s">
-        <v>1557</v>
+        <v>1595</v>
       </c>
       <c r="F139" t="s">
-        <v>690</v>
+        <v>340</v>
       </c>
       <c r="G139" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H139" t="s">
-        <v>113</v>
+        <v>256</v>
       </c>
       <c r="I139" t="s">
-        <v>1558</v>
+        <v>1596</v>
       </c>
       <c r="J139" t="s">
-        <v>1559</v>
-[...1 lines deleted...]
-      <c r="K139"/>
+        <v>1597</v>
+      </c>
+      <c r="K139" t="s">
+        <v>1598</v>
+      </c>
       <c r="L139">
-        <v>69160</v>
+        <v>81500</v>
       </c>
       <c r="M139" t="s">
-        <v>1560</v>
+        <v>1599</v>
       </c>
       <c r="N139" t="s">
         <v>32</v>
       </c>
-      <c r="O139"/>
+      <c r="O139" t="s">
+        <v>1600</v>
+      </c>
       <c r="P139" t="s">
-        <v>1561</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q139"/>
       <c r="R139" t="s">
-        <v>1563</v>
+        <v>1302</v>
       </c>
       <c r="S139" t="s">
-        <v>1564</v>
+        <v>1601</v>
       </c>
       <c r="T139" t="s">
-        <v>1565</v>
+        <v>1602</v>
       </c>
       <c r="U139" t="s">
-        <v>1566</v>
+        <v>1603</v>
       </c>
       <c r="V139" t="s">
-        <v>1567</v>
-[...1 lines deleted...]
-      <c r="W139"/>
+        <v>1604</v>
+      </c>
+      <c r="W139" t="s">
+        <v>1605</v>
+      </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" t="s">
-        <v>1568</v>
+        <v>1606</v>
       </c>
       <c r="B140" t="s">
-        <v>1569</v>
+        <v>1607</v>
       </c>
       <c r="C140" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D140"/>
       <c r="E140" t="s">
-        <v>1570</v>
+        <v>1608</v>
       </c>
       <c r="F140" t="s">
-        <v>311</v>
+        <v>1609</v>
       </c>
       <c r="G140" t="s">
         <v>27</v>
       </c>
       <c r="H140" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="I140" t="s">
-        <v>1571</v>
+        <v>1610</v>
       </c>
       <c r="J140" t="s">
-        <v>1572</v>
-[...3 lines deleted...]
-      </c>
+        <v>1611</v>
+      </c>
+      <c r="K140"/>
       <c r="L140">
-        <v>81500</v>
+        <v>34150</v>
       </c>
       <c r="M140" t="s">
-        <v>1574</v>
+        <v>1612</v>
       </c>
       <c r="N140" t="s">
         <v>32</v>
       </c>
-      <c r="O140" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O140"/>
       <c r="P140" t="s">
-        <v>33</v>
+        <v>872</v>
       </c>
       <c r="Q140"/>
       <c r="R140" t="s">
-        <v>1281</v>
+        <v>1613</v>
       </c>
       <c r="S140" t="s">
-        <v>1576</v>
+        <v>1614</v>
       </c>
       <c r="T140" t="s">
-        <v>1577</v>
+        <v>1615</v>
       </c>
       <c r="U140" t="s">
-        <v>1578</v>
+        <v>1616</v>
       </c>
       <c r="V140" t="s">
-        <v>1579</v>
+        <v>1617</v>
       </c>
       <c r="W140" t="s">
-        <v>1580</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" t="s">
-        <v>1581</v>
-[...3 lines deleted...]
-      </c>
+        <v>1619</v>
+      </c>
+      <c r="B141"/>
       <c r="C141" t="s">
-        <v>24</v>
+        <v>934</v>
       </c>
       <c r="D141"/>
       <c r="E141" t="s">
-        <v>1583</v>
+        <v>1620</v>
       </c>
       <c r="F141" t="s">
-        <v>1584</v>
+        <v>1621</v>
       </c>
       <c r="G141" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H141" t="s">
-        <v>948</v>
+        <v>235</v>
       </c>
       <c r="I141" t="s">
-        <v>1585</v>
+        <v>1622</v>
       </c>
       <c r="J141" t="s">
-        <v>1586</v>
+        <v>1623</v>
       </c>
       <c r="K141"/>
       <c r="L141">
-        <v>34150</v>
+        <v>69008</v>
       </c>
       <c r="M141" t="s">
-        <v>1587</v>
+        <v>80</v>
       </c>
       <c r="N141" t="s">
         <v>32</v>
       </c>
       <c r="O141"/>
       <c r="P141" t="s">
-        <v>1588</v>
+        <v>33</v>
       </c>
       <c r="Q141"/>
       <c r="R141" t="s">
-        <v>1589</v>
+        <v>1624</v>
       </c>
       <c r="S141" t="s">
-        <v>1590</v>
+        <v>1625</v>
       </c>
       <c r="T141" t="s">
-        <v>1591</v>
+        <v>85</v>
       </c>
       <c r="U141" t="s">
-        <v>1592</v>
+        <v>1626</v>
       </c>
       <c r="V141" t="s">
-        <v>1593</v>
+        <v>1627</v>
       </c>
       <c r="W141" t="s">
-        <v>1594</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" t="s">
-        <v>1595</v>
+        <v>308</v>
       </c>
       <c r="B142"/>
       <c r="C142" t="s">
-        <v>1596</v>
+        <v>219</v>
       </c>
       <c r="D142"/>
-      <c r="E142" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E142"/>
       <c r="F142" t="s">
-        <v>1598</v>
+        <v>114</v>
       </c>
       <c r="G142" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H142" t="s">
-        <v>209</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I142"/>
       <c r="J142" t="s">
-        <v>1600</v>
+        <v>1629</v>
       </c>
       <c r="K142"/>
       <c r="L142">
-        <v>69008</v>
+        <v>66000</v>
       </c>
       <c r="M142" t="s">
-        <v>80</v>
+        <v>1630</v>
       </c>
       <c r="N142" t="s">
-        <v>32</v>
+        <v>1631</v>
       </c>
       <c r="O142"/>
       <c r="P142" t="s">
         <v>33</v>
       </c>
       <c r="Q142"/>
-      <c r="R142" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R142"/>
+      <c r="S142"/>
+      <c r="T142"/>
+      <c r="U142"/>
       <c r="V142" t="s">
-        <v>1604</v>
+        <v>1632</v>
       </c>
       <c r="W142" t="s">
-        <v>1605</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="143" spans="1:23">
       <c r="A143" t="s">
-        <v>280</v>
+        <v>1634</v>
       </c>
       <c r="B143"/>
       <c r="C143" t="s">
-        <v>745</v>
+        <v>219</v>
       </c>
       <c r="D143"/>
       <c r="E143"/>
       <c r="F143" t="s">
-        <v>112</v>
+        <v>1286</v>
       </c>
       <c r="G143" t="s">
         <v>27</v>
       </c>
       <c r="H143" t="s">
         <v>28</v>
       </c>
       <c r="I143"/>
       <c r="J143" t="s">
-        <v>1606</v>
-[...1 lines deleted...]
-      <c r="K143"/>
+        <v>1635</v>
+      </c>
+      <c r="K143" t="s">
+        <v>1636</v>
+      </c>
       <c r="L143">
-        <v>66000</v>
+        <v>32022</v>
       </c>
       <c r="M143" t="s">
-        <v>1607</v>
+        <v>1637</v>
       </c>
       <c r="N143" t="s">
-        <v>1608</v>
+        <v>1631</v>
       </c>
       <c r="O143"/>
       <c r="P143" t="s">
-        <v>33</v>
+        <v>1638</v>
       </c>
       <c r="Q143"/>
       <c r="R143"/>
       <c r="S143"/>
       <c r="T143"/>
       <c r="U143"/>
       <c r="V143" t="s">
-        <v>1609</v>
+        <v>1639</v>
       </c>
       <c r="W143" t="s">
-        <v>1610</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="144" spans="1:23">
       <c r="A144" t="s">
-        <v>1611</v>
+        <v>1641</v>
       </c>
       <c r="B144"/>
       <c r="C144" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-      <c r="E144"/>
+        <v>141</v>
+      </c>
+      <c r="D144" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E144" t="s">
+        <v>1643</v>
+      </c>
       <c r="F144" t="s">
-        <v>1267</v>
+        <v>76</v>
       </c>
       <c r="G144" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H144" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I144"/>
+        <v>866</v>
+      </c>
+      <c r="I144" t="s">
+        <v>1644</v>
+      </c>
       <c r="J144" t="s">
-        <v>1612</v>
-[...3 lines deleted...]
-      </c>
+        <v>1645</v>
+      </c>
+      <c r="K144"/>
       <c r="L144">
-        <v>32022</v>
+        <v>69550</v>
       </c>
       <c r="M144" t="s">
-        <v>1614</v>
+        <v>1646</v>
       </c>
       <c r="N144" t="s">
-        <v>1608</v>
-[...1 lines deleted...]
-      <c r="O144"/>
+        <v>1647</v>
+      </c>
+      <c r="O144" t="s">
+        <v>1648</v>
+      </c>
       <c r="P144" t="s">
-        <v>1615</v>
-[...5 lines deleted...]
-      <c r="U144"/>
+        <v>33</v>
+      </c>
+      <c r="Q144" t="s">
+        <v>1649</v>
+      </c>
+      <c r="R144" t="s">
+        <v>1650</v>
+      </c>
+      <c r="S144" t="s">
+        <v>1651</v>
+      </c>
+      <c r="T144" t="s">
+        <v>1652</v>
+      </c>
+      <c r="U144" t="s">
+        <v>1653</v>
+      </c>
       <c r="V144" t="s">
-        <v>1616</v>
+        <v>1654</v>
       </c>
       <c r="W144" t="s">
-        <v>1617</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145" t="s">
-        <v>1618</v>
+        <v>1656</v>
       </c>
       <c r="B145"/>
       <c r="C145" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="D145"/>
       <c r="E145" t="s">
-        <v>1620</v>
+        <v>1657</v>
       </c>
       <c r="F145" t="s">
-        <v>76</v>
+        <v>1422</v>
       </c>
       <c r="G145" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H145" t="s">
-        <v>866</v>
+        <v>160</v>
       </c>
       <c r="I145" t="s">
-        <v>1621</v>
+        <v>1658</v>
       </c>
       <c r="J145" t="s">
-        <v>1622</v>
+        <v>1659</v>
       </c>
       <c r="K145"/>
       <c r="L145">
-        <v>69550</v>
+        <v>26150</v>
       </c>
       <c r="M145" t="s">
-        <v>1623</v>
+        <v>1660</v>
       </c>
       <c r="N145" t="s">
-        <v>1624</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="O145"/>
       <c r="P145" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>1661</v>
+      </c>
+      <c r="Q145"/>
       <c r="R145" t="s">
-        <v>1627</v>
+        <v>1662</v>
       </c>
       <c r="S145" t="s">
-        <v>1628</v>
-[...3 lines deleted...]
-      </c>
+        <v>1663</v>
+      </c>
+      <c r="T145"/>
       <c r="U145" t="s">
-        <v>1630</v>
-[...3 lines deleted...]
-      </c>
+        <v>1664</v>
+      </c>
+      <c r="V145"/>
       <c r="W145" t="s">
-        <v>1632</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146" t="s">
-        <v>1633</v>
-[...1 lines deleted...]
-      <c r="B146"/>
+        <v>1666</v>
+      </c>
+      <c r="B146" t="s">
+        <v>1667</v>
+      </c>
       <c r="C146" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D146"/>
       <c r="E146" t="s">
-        <v>1634</v>
+        <v>1668</v>
       </c>
       <c r="F146" t="s">
-        <v>1399</v>
+        <v>1669</v>
       </c>
       <c r="G146" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H146" t="s">
-        <v>266</v>
+        <v>28</v>
       </c>
       <c r="I146" t="s">
-        <v>1635</v>
+        <v>1670</v>
       </c>
       <c r="J146" t="s">
-        <v>1636</v>
+        <v>1671</v>
       </c>
       <c r="K146"/>
       <c r="L146">
-        <v>26150</v>
+        <v>31520</v>
       </c>
       <c r="M146" t="s">
-        <v>1637</v>
+        <v>1672</v>
       </c>
       <c r="N146" t="s">
         <v>32</v>
       </c>
       <c r="O146"/>
       <c r="P146" t="s">
-        <v>1638</v>
-[...1 lines deleted...]
-      <c r="Q146"/>
+        <v>33</v>
+      </c>
+      <c r="Q146" t="s">
+        <v>1673</v>
+      </c>
       <c r="R146" t="s">
-        <v>1639</v>
+        <v>1674</v>
       </c>
       <c r="S146" t="s">
-        <v>1640</v>
-[...1 lines deleted...]
-      <c r="T146"/>
+        <v>1675</v>
+      </c>
+      <c r="T146" t="s">
+        <v>1676</v>
+      </c>
       <c r="U146" t="s">
-        <v>1641</v>
-[...1 lines deleted...]
-      <c r="V146"/>
+        <v>1677</v>
+      </c>
+      <c r="V146" t="s">
+        <v>1678</v>
+      </c>
       <c r="W146" t="s">
-        <v>1642</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="147" spans="1:23">
       <c r="A147" t="s">
-        <v>1643</v>
-[...3 lines deleted...]
-      </c>
+        <v>1680</v>
+      </c>
+      <c r="B147"/>
       <c r="C147" t="s">
-        <v>24</v>
+        <v>219</v>
       </c>
       <c r="D147"/>
       <c r="E147" t="s">
-        <v>1645</v>
+        <v>1681</v>
       </c>
       <c r="F147" t="s">
-        <v>1646</v>
+        <v>1682</v>
       </c>
       <c r="G147" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H147" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="I147"/>
       <c r="J147" t="s">
-        <v>1648</v>
+        <v>1683</v>
       </c>
       <c r="K147"/>
       <c r="L147">
-        <v>31520</v>
+        <v>38400</v>
       </c>
       <c r="M147" t="s">
-        <v>1649</v>
+        <v>1684</v>
       </c>
       <c r="N147" t="s">
         <v>32</v>
       </c>
       <c r="O147"/>
       <c r="P147" t="s">
         <v>33</v>
       </c>
-      <c r="Q147" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q147"/>
       <c r="R147" t="s">
-        <v>1651</v>
+        <v>1685</v>
       </c>
       <c r="S147" t="s">
-        <v>1652</v>
+        <v>1686</v>
       </c>
       <c r="T147" t="s">
-        <v>1653</v>
+        <v>1687</v>
       </c>
       <c r="U147" t="s">
-        <v>1654</v>
-[...3 lines deleted...]
-      </c>
+        <v>1688</v>
+      </c>
+      <c r="V147"/>
       <c r="W147" t="s">
-        <v>1656</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148" t="s">
-        <v>1657</v>
-[...1 lines deleted...]
-      <c r="B148"/>
+        <v>1690</v>
+      </c>
+      <c r="B148" t="s">
+        <v>1691</v>
+      </c>
       <c r="C148" t="s">
-        <v>745</v>
+        <v>157</v>
       </c>
       <c r="D148"/>
-      <c r="E148" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E148"/>
       <c r="F148" t="s">
-        <v>1659</v>
+        <v>92</v>
       </c>
       <c r="G148" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H148" t="s">
-        <v>908</v>
+        <v>93</v>
       </c>
       <c r="I148"/>
       <c r="J148" t="s">
-        <v>1660</v>
+        <v>1692</v>
       </c>
       <c r="K148"/>
       <c r="L148">
-        <v>38400</v>
+        <v>31074</v>
       </c>
       <c r="M148" t="s">
-        <v>1661</v>
+        <v>749</v>
       </c>
       <c r="N148" t="s">
-        <v>32</v>
+        <v>246</v>
       </c>
       <c r="O148"/>
       <c r="P148" t="s">
-        <v>33</v>
+        <v>104</v>
       </c>
       <c r="Q148"/>
       <c r="R148" t="s">
-        <v>1662</v>
+        <v>1693</v>
       </c>
       <c r="S148" t="s">
-        <v>1663</v>
+        <v>1694</v>
       </c>
       <c r="T148" t="s">
-        <v>1664</v>
+        <v>1695</v>
       </c>
       <c r="U148" t="s">
-        <v>1665</v>
+        <v>1696</v>
       </c>
       <c r="V148"/>
       <c r="W148" t="s">
-        <v>1666</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149" t="s">
-        <v>1667</v>
-[...3 lines deleted...]
-      </c>
+        <v>1698</v>
+      </c>
+      <c r="B149"/>
       <c r="C149" t="s">
-        <v>155</v>
+        <v>323</v>
       </c>
       <c r="D149"/>
-      <c r="E149"/>
+      <c r="E149" t="s">
+        <v>1699</v>
+      </c>
       <c r="F149" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="G149" t="s">
         <v>27</v>
       </c>
       <c r="H149" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I149"/>
       <c r="J149" t="s">
-        <v>1669</v>
+        <v>1700</v>
       </c>
       <c r="K149"/>
       <c r="L149">
-        <v>31074</v>
+        <v>31059</v>
       </c>
       <c r="M149" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="N149" t="s">
-        <v>220</v>
+        <v>1046</v>
       </c>
       <c r="O149"/>
       <c r="P149" t="s">
-        <v>1124</v>
+        <v>1701</v>
       </c>
       <c r="Q149"/>
       <c r="R149" t="s">
-        <v>1670</v>
+        <v>34</v>
       </c>
       <c r="S149" t="s">
-        <v>1671</v>
+        <v>1702</v>
       </c>
       <c r="T149" t="s">
-        <v>1672</v>
+        <v>1703</v>
       </c>
       <c r="U149" t="s">
-        <v>1673</v>
+        <v>1704</v>
       </c>
       <c r="V149"/>
       <c r="W149" t="s">
-        <v>1674</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150" t="s">
-        <v>1675</v>
-[...1 lines deleted...]
-      <c r="B150"/>
+        <v>1706</v>
+      </c>
+      <c r="B150" t="s">
+        <v>1707</v>
+      </c>
       <c r="C150" t="s">
-        <v>294</v>
+        <v>157</v>
       </c>
       <c r="D150"/>
       <c r="E150" t="s">
-        <v>1676</v>
+        <v>1708</v>
       </c>
       <c r="F150" t="s">
-        <v>26</v>
+        <v>881</v>
       </c>
       <c r="G150" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H150" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I150"/>
       <c r="J150" t="s">
-        <v>1677</v>
+        <v>1709</v>
       </c>
       <c r="K150"/>
       <c r="L150">
-        <v>31059</v>
+        <v>69006</v>
       </c>
       <c r="M150" t="s">
-        <v>750</v>
+        <v>80</v>
       </c>
       <c r="N150" t="s">
-        <v>1044</v>
+        <v>141</v>
       </c>
       <c r="O150"/>
       <c r="P150" t="s">
-        <v>1678</v>
+        <v>33</v>
       </c>
       <c r="Q150"/>
       <c r="R150" t="s">
-        <v>34</v>
+        <v>1710</v>
       </c>
       <c r="S150" t="s">
-        <v>1679</v>
-[...3 lines deleted...]
-      </c>
+        <v>1710</v>
+      </c>
+      <c r="T150"/>
       <c r="U150" t="s">
-        <v>1681</v>
+        <v>1711</v>
       </c>
       <c r="V150"/>
       <c r="W150" t="s">
-        <v>1682</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151" t="s">
-        <v>1683</v>
+        <v>1713</v>
       </c>
       <c r="B151" t="s">
-        <v>1684</v>
+        <v>1714</v>
       </c>
       <c r="C151" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D151"/>
       <c r="E151" t="s">
-        <v>1685</v>
+        <v>1715</v>
       </c>
       <c r="F151" t="s">
-        <v>880</v>
+        <v>1716</v>
       </c>
       <c r="G151" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H151" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I151"/>
       <c r="J151" t="s">
-        <v>1686</v>
+        <v>1717</v>
       </c>
       <c r="K151"/>
       <c r="L151">
-        <v>69006</v>
+        <v>31000</v>
       </c>
       <c r="M151" t="s">
-        <v>80</v>
+        <v>749</v>
       </c>
       <c r="N151" t="s">
-        <v>139</v>
+        <v>1718</v>
       </c>
       <c r="O151"/>
       <c r="P151" t="s">
-        <v>33</v>
+        <v>104</v>
       </c>
       <c r="Q151"/>
-      <c r="R151" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R151"/>
+      <c r="S151"/>
       <c r="T151"/>
-      <c r="U151" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U151"/>
       <c r="V151"/>
       <c r="W151" t="s">
-        <v>1689</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152" t="s">
-        <v>1690</v>
+        <v>1720</v>
       </c>
       <c r="B152" t="s">
-        <v>1691</v>
+        <v>1720</v>
       </c>
       <c r="C152" t="s">
-        <v>155</v>
+        <v>112</v>
       </c>
       <c r="D152"/>
       <c r="E152" t="s">
-        <v>1692</v>
+        <v>1721</v>
       </c>
       <c r="F152" t="s">
-        <v>1693</v>
+        <v>734</v>
       </c>
       <c r="G152" t="s">
         <v>27</v>
       </c>
       <c r="H152" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I152"/>
       <c r="J152" t="s">
-        <v>1694</v>
+        <v>1722</v>
       </c>
       <c r="K152"/>
       <c r="L152">
-        <v>31000</v>
+        <v>81100</v>
       </c>
       <c r="M152" t="s">
-        <v>750</v>
+        <v>1723</v>
       </c>
       <c r="N152" t="s">
-        <v>1695</v>
+        <v>131</v>
       </c>
       <c r="O152"/>
       <c r="P152" t="s">
-        <v>1124</v>
+        <v>1724</v>
       </c>
       <c r="Q152"/>
-      <c r="R152"/>
-      <c r="S152"/>
+      <c r="R152" t="s">
+        <v>1725</v>
+      </c>
+      <c r="S152" t="s">
+        <v>1726</v>
+      </c>
       <c r="T152"/>
-      <c r="U152"/>
-      <c r="V152"/>
+      <c r="U152" t="s">
+        <v>1727</v>
+      </c>
+      <c r="V152" t="s">
+        <v>1728</v>
+      </c>
       <c r="W152" t="s">
-        <v>1696</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153" t="s">
-        <v>1697</v>
+        <v>1730</v>
       </c>
       <c r="B153" t="s">
-        <v>1697</v>
+        <v>1731</v>
       </c>
       <c r="C153" t="s">
-        <v>110</v>
+        <v>918</v>
       </c>
       <c r="D153"/>
       <c r="E153" t="s">
-        <v>1698</v>
+        <v>1732</v>
       </c>
       <c r="F153" t="s">
-        <v>734</v>
+        <v>26</v>
       </c>
       <c r="G153" t="s">
         <v>27</v>
       </c>
       <c r="H153" t="s">
         <v>28</v>
       </c>
-      <c r="I153"/>
+      <c r="I153" t="s">
+        <v>1733</v>
+      </c>
       <c r="J153" t="s">
-        <v>1699</v>
+        <v>1734</v>
       </c>
       <c r="K153"/>
       <c r="L153">
-        <v>81100</v>
+        <v>46300</v>
       </c>
       <c r="M153" t="s">
-        <v>1700</v>
+        <v>1735</v>
       </c>
       <c r="N153" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="O153"/>
       <c r="P153" t="s">
-        <v>1701</v>
+        <v>33</v>
       </c>
       <c r="Q153"/>
       <c r="R153" t="s">
-        <v>1702</v>
+        <v>396</v>
       </c>
       <c r="S153" t="s">
-        <v>1703</v>
-[...1 lines deleted...]
-      <c r="T153"/>
+        <v>1736</v>
+      </c>
+      <c r="T153" t="s">
+        <v>1737</v>
+      </c>
       <c r="U153" t="s">
-        <v>1704</v>
+        <v>1738</v>
       </c>
       <c r="V153" t="s">
-        <v>1705</v>
+        <v>1739</v>
       </c>
       <c r="W153" t="s">
-        <v>1706</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="154" spans="1:23">
       <c r="A154" t="s">
-        <v>1707</v>
+        <v>1741</v>
       </c>
       <c r="B154" t="s">
-        <v>1708</v>
+        <v>1742</v>
       </c>
       <c r="C154" t="s">
-        <v>916</v>
+        <v>112</v>
       </c>
       <c r="D154"/>
       <c r="E154" t="s">
-        <v>1709</v>
+        <v>1743</v>
       </c>
       <c r="F154" t="s">
-        <v>26</v>
+        <v>1744</v>
       </c>
       <c r="G154" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H154" t="s">
         <v>28</v>
       </c>
       <c r="I154" t="s">
-        <v>1710</v>
+        <v>1745</v>
       </c>
       <c r="J154" t="s">
-        <v>1711</v>
+        <v>1746</v>
       </c>
       <c r="K154"/>
       <c r="L154">
-        <v>46300</v>
+        <v>42370</v>
       </c>
       <c r="M154" t="s">
-        <v>1712</v>
+        <v>1747</v>
       </c>
       <c r="N154" t="s">
-        <v>32</v>
+        <v>1381</v>
       </c>
       <c r="O154"/>
       <c r="P154" t="s">
-        <v>33</v>
+        <v>1748</v>
       </c>
       <c r="Q154"/>
       <c r="R154" t="s">
-        <v>373</v>
+        <v>299</v>
       </c>
       <c r="S154" t="s">
-        <v>1713</v>
+        <v>1749</v>
       </c>
       <c r="T154" t="s">
-        <v>1714</v>
+        <v>1750</v>
       </c>
       <c r="U154" t="s">
-        <v>1715</v>
-[...6 lines deleted...]
-      </c>
+        <v>1751</v>
+      </c>
+      <c r="V154"/>
+      <c r="W154"/>
     </row>
     <row r="155" spans="1:23">
       <c r="A155" t="s">
-        <v>1718</v>
-[...3 lines deleted...]
-      </c>
+        <v>1752</v>
+      </c>
+      <c r="B155"/>
       <c r="C155" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D155"/>
       <c r="E155" t="s">
-        <v>1720</v>
+        <v>1753</v>
       </c>
       <c r="F155" t="s">
-        <v>1721</v>
+        <v>1754</v>
       </c>
       <c r="G155" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H155" t="s">
         <v>28</v>
       </c>
       <c r="I155" t="s">
-        <v>1722</v>
+        <v>419</v>
       </c>
       <c r="J155" t="s">
-        <v>1723</v>
+        <v>1755</v>
       </c>
       <c r="K155"/>
       <c r="L155">
-        <v>42370</v>
+        <v>11300</v>
       </c>
       <c r="M155" t="s">
-        <v>1724</v>
+        <v>1756</v>
       </c>
       <c r="N155" t="s">
-        <v>1357</v>
+        <v>131</v>
       </c>
       <c r="O155"/>
       <c r="P155" t="s">
-        <v>1725</v>
+        <v>1757</v>
       </c>
       <c r="Q155"/>
-      <c r="R155" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R155"/>
+      <c r="S155"/>
+      <c r="T155"/>
+      <c r="U155"/>
       <c r="V155"/>
-      <c r="W155"/>
+      <c r="W155" t="s">
+        <v>1758</v>
+      </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156" t="s">
-        <v>1729</v>
+        <v>1759</v>
       </c>
       <c r="B156"/>
       <c r="C156" t="s">
         <v>24</v>
       </c>
       <c r="D156"/>
       <c r="E156" t="s">
-        <v>1730</v>
+        <v>1760</v>
       </c>
       <c r="F156" t="s">
-        <v>1731</v>
+        <v>1761</v>
       </c>
       <c r="G156" t="s">
         <v>27</v>
       </c>
       <c r="H156" t="s">
         <v>28</v>
       </c>
       <c r="I156" t="s">
-        <v>396</v>
+        <v>1762</v>
       </c>
       <c r="J156" t="s">
-        <v>1732</v>
+        <v>1763</v>
       </c>
       <c r="K156"/>
       <c r="L156">
-        <v>11300</v>
+        <v>11400</v>
       </c>
       <c r="M156" t="s">
-        <v>1733</v>
+        <v>1764</v>
       </c>
       <c r="N156" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="O156"/>
       <c r="P156" t="s">
-        <v>1734</v>
+        <v>33</v>
       </c>
       <c r="Q156"/>
-      <c r="R156"/>
-[...3 lines deleted...]
-      <c r="V156"/>
+      <c r="R156" t="s">
+        <v>1765</v>
+      </c>
+      <c r="S156" t="s">
+        <v>1766</v>
+      </c>
+      <c r="T156" t="s">
+        <v>1767</v>
+      </c>
+      <c r="U156" t="s">
+        <v>1768</v>
+      </c>
+      <c r="V156" t="s">
+        <v>1769</v>
+      </c>
       <c r="W156" t="s">
-        <v>1735</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157" t="s">
-        <v>1736</v>
+        <v>1771</v>
       </c>
       <c r="B157"/>
       <c r="C157" t="s">
         <v>24</v>
       </c>
       <c r="D157"/>
       <c r="E157" t="s">
-        <v>1737</v>
+        <v>1772</v>
       </c>
       <c r="F157" t="s">
-        <v>1738</v>
+        <v>114</v>
       </c>
       <c r="G157" t="s">
         <v>27</v>
       </c>
       <c r="H157" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I157" t="s">
-        <v>1739</v>
+        <v>1773</v>
       </c>
       <c r="J157" t="s">
-        <v>1740</v>
+        <v>1774</v>
       </c>
       <c r="K157"/>
       <c r="L157">
-        <v>11400</v>
+        <v>30170</v>
       </c>
       <c r="M157" t="s">
-        <v>1741</v>
+        <v>1775</v>
       </c>
       <c r="N157" t="s">
-        <v>32</v>
+        <v>1776</v>
       </c>
       <c r="O157"/>
       <c r="P157" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q157"/>
+        <v>1777</v>
+      </c>
+      <c r="Q157" t="s">
+        <v>1778</v>
+      </c>
       <c r="R157" t="s">
-        <v>1742</v>
+        <v>1779</v>
       </c>
       <c r="S157" t="s">
-        <v>1743</v>
+        <v>1780</v>
       </c>
       <c r="T157" t="s">
-        <v>1744</v>
+        <v>1781</v>
       </c>
       <c r="U157" t="s">
-        <v>1745</v>
+        <v>1782</v>
       </c>
       <c r="V157" t="s">
-        <v>1746</v>
+        <v>1783</v>
       </c>
       <c r="W157" t="s">
-        <v>1747</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158" t="s">
-        <v>1748</v>
+        <v>1785</v>
       </c>
       <c r="B158"/>
       <c r="C158" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D158"/>
+        <v>141</v>
+      </c>
+      <c r="D158" t="s">
+        <v>1786</v>
+      </c>
       <c r="E158" t="s">
-        <v>1749</v>
+        <v>1787</v>
       </c>
       <c r="F158" t="s">
-        <v>112</v>
+        <v>734</v>
       </c>
       <c r="G158" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H158" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="I158"/>
       <c r="J158" t="s">
-        <v>1751</v>
+        <v>1788</v>
       </c>
       <c r="K158"/>
-      <c r="L158">
-        <v>30170</v>
+      <c r="L158" t="s">
+        <v>1789</v>
       </c>
       <c r="M158" t="s">
-        <v>1752</v>
+        <v>1790</v>
       </c>
       <c r="N158" t="s">
-        <v>1753</v>
+        <v>67</v>
       </c>
       <c r="O158"/>
       <c r="P158" t="s">
-        <v>1754</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q158"/>
       <c r="R158" t="s">
-        <v>1756</v>
+        <v>1191</v>
       </c>
       <c r="S158" t="s">
-        <v>1757</v>
+        <v>1791</v>
       </c>
       <c r="T158" t="s">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="U158" t="s">
-        <v>1759</v>
+        <v>1793</v>
       </c>
       <c r="V158" t="s">
-        <v>1760</v>
+        <v>1794</v>
       </c>
       <c r="W158" t="s">
-        <v>1761</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159" t="s">
-        <v>1762</v>
-[...1 lines deleted...]
-      <c r="B159"/>
+        <v>1796</v>
+      </c>
+      <c r="B159" t="s">
+        <v>1797</v>
+      </c>
       <c r="C159" t="s">
-        <v>42</v>
+        <v>323</v>
       </c>
       <c r="D159"/>
       <c r="E159" t="s">
-        <v>1763</v>
+        <v>1798</v>
       </c>
       <c r="F159" t="s">
-        <v>734</v>
+        <v>92</v>
       </c>
       <c r="G159" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H159" t="s">
-        <v>194</v>
+        <v>256</v>
       </c>
       <c r="I159"/>
       <c r="J159" t="s">
-        <v>1764</v>
+        <v>1799</v>
       </c>
       <c r="K159"/>
-      <c r="L159" t="s">
-        <v>1765</v>
+      <c r="L159">
+        <v>31326</v>
       </c>
       <c r="M159" t="s">
-        <v>1766</v>
+        <v>1800</v>
       </c>
       <c r="N159" t="s">
-        <v>67</v>
+        <v>1801</v>
       </c>
       <c r="O159"/>
       <c r="P159" t="s">
-        <v>33</v>
+        <v>1802</v>
       </c>
       <c r="Q159"/>
-      <c r="R159" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R159"/>
+      <c r="S159"/>
+      <c r="T159"/>
+      <c r="U159"/>
       <c r="V159" t="s">
-        <v>1770</v>
+        <v>1803</v>
       </c>
       <c r="W159" t="s">
-        <v>1771</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160" t="s">
-        <v>1772</v>
-[...3 lines deleted...]
-      </c>
+        <v>1805</v>
+      </c>
+      <c r="B160"/>
       <c r="C160" t="s">
-        <v>294</v>
+        <v>112</v>
       </c>
       <c r="D160"/>
       <c r="E160" t="s">
-        <v>1774</v>
+        <v>1806</v>
       </c>
       <c r="F160" t="s">
-        <v>91</v>
+        <v>853</v>
       </c>
       <c r="G160" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H160" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="I160"/>
+        <v>93</v>
+      </c>
+      <c r="I160" t="s">
+        <v>1807</v>
+      </c>
       <c r="J160" t="s">
-        <v>1775</v>
+        <v>1808</v>
       </c>
       <c r="K160"/>
       <c r="L160">
-        <v>31326</v>
+        <v>69790</v>
       </c>
       <c r="M160" t="s">
-        <v>1776</v>
+        <v>1809</v>
       </c>
       <c r="N160" t="s">
-        <v>1777</v>
+        <v>1381</v>
       </c>
       <c r="O160"/>
       <c r="P160" t="s">
-        <v>1778</v>
+        <v>1105</v>
       </c>
       <c r="Q160"/>
-      <c r="R160"/>
-[...5 lines deleted...]
-      </c>
+      <c r="R160" t="s">
+        <v>1810</v>
+      </c>
+      <c r="S160" t="s">
+        <v>1811</v>
+      </c>
+      <c r="T160" t="s">
+        <v>1812</v>
+      </c>
+      <c r="U160" t="s">
+        <v>1813</v>
+      </c>
+      <c r="V160"/>
       <c r="W160" t="s">
-        <v>1780</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161" t="s">
-        <v>1781</v>
+        <v>1815</v>
       </c>
       <c r="B161"/>
       <c r="C161" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D161"/>
       <c r="E161" t="s">
-        <v>1782</v>
+        <v>1816</v>
       </c>
       <c r="F161" t="s">
-        <v>853</v>
+        <v>734</v>
       </c>
       <c r="G161" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H161" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I161" t="s">
-        <v>1783</v>
+        <v>1817</v>
       </c>
       <c r="J161" t="s">
-        <v>1784</v>
+        <v>1818</v>
       </c>
       <c r="K161"/>
       <c r="L161">
-        <v>69790</v>
+        <v>38710</v>
       </c>
       <c r="M161" t="s">
-        <v>1785</v>
+        <v>1819</v>
       </c>
       <c r="N161" t="s">
-        <v>1357</v>
+        <v>67</v>
       </c>
       <c r="O161"/>
       <c r="P161" t="s">
-        <v>1105</v>
-[...1 lines deleted...]
-      <c r="Q161"/>
+        <v>132</v>
+      </c>
+      <c r="Q161" t="s">
+        <v>1820</v>
+      </c>
       <c r="R161" t="s">
-        <v>1786</v>
+        <v>547</v>
       </c>
       <c r="S161" t="s">
-        <v>1787</v>
+        <v>1821</v>
       </c>
       <c r="T161" t="s">
-        <v>1788</v>
-[...5 lines deleted...]
-      </c>
+        <v>1822</v>
+      </c>
+      <c r="U161" t="s">
+        <v>1823</v>
+      </c>
+      <c r="V161" t="s">
+        <v>1824</v>
+      </c>
+      <c r="W161"/>
     </row>
     <row r="162" spans="1:23">
       <c r="A162" t="s">
-        <v>1790</v>
+        <v>1825</v>
       </c>
       <c r="B162"/>
       <c r="C162" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D162"/>
       <c r="E162" t="s">
-        <v>1791</v>
+        <v>1826</v>
       </c>
       <c r="F162" t="s">
-        <v>734</v>
+        <v>1391</v>
       </c>
       <c r="G162" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H162" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I162" t="s">
-        <v>1792</v>
+        <v>27</v>
       </c>
       <c r="J162" t="s">
-        <v>1793</v>
+        <v>1827</v>
       </c>
       <c r="K162"/>
       <c r="L162">
-        <v>38710</v>
+        <v>31500</v>
       </c>
       <c r="M162" t="s">
-        <v>1794</v>
+        <v>749</v>
       </c>
       <c r="N162" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="O162"/>
+        <v>954</v>
+      </c>
+      <c r="O162" t="s">
+        <v>1801</v>
+      </c>
       <c r="P162" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
       <c r="Q162" t="s">
-        <v>1795</v>
-[...16 lines deleted...]
-      <c r="W162"/>
+        <v>1828</v>
+      </c>
+      <c r="R162"/>
+      <c r="S162"/>
+      <c r="T162"/>
+      <c r="U162"/>
+      <c r="V162"/>
+      <c r="W162" t="s">
+        <v>1829</v>
+      </c>
     </row>
     <row r="163" spans="1:23">
       <c r="A163" t="s">
-        <v>1800</v>
+        <v>1830</v>
       </c>
       <c r="B163"/>
       <c r="C163" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D163"/>
+        <v>141</v>
+      </c>
+      <c r="D163" t="s">
+        <v>745</v>
+      </c>
       <c r="E163" t="s">
-        <v>1801</v>
+        <v>1831</v>
       </c>
       <c r="F163" t="s">
-        <v>1368</v>
+        <v>1832</v>
       </c>
       <c r="G163" t="s">
         <v>27</v>
       </c>
       <c r="H163" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I163"/>
       <c r="J163" t="s">
-        <v>1802</v>
+        <v>1833</v>
       </c>
       <c r="K163"/>
       <c r="L163">
-        <v>31500</v>
+        <v>34090</v>
       </c>
       <c r="M163" t="s">
-        <v>750</v>
+        <v>147</v>
       </c>
       <c r="N163" t="s">
-        <v>952</v>
-[...3 lines deleted...]
-      </c>
+        <v>1124</v>
+      </c>
+      <c r="O163"/>
       <c r="P163" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="Q163"/>
       <c r="R163"/>
       <c r="S163"/>
       <c r="T163"/>
-      <c r="U163"/>
+      <c r="U163" t="s">
+        <v>1834</v>
+      </c>
       <c r="V163"/>
       <c r="W163" t="s">
-        <v>1804</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164" t="s">
-        <v>1805</v>
-[...1 lines deleted...]
-      <c r="B164"/>
+        <v>1836</v>
+      </c>
+      <c r="B164" t="s">
+        <v>1837</v>
+      </c>
       <c r="C164" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>1838</v>
+      </c>
+      <c r="D164"/>
       <c r="E164" t="s">
-        <v>1806</v>
+        <v>1839</v>
       </c>
       <c r="F164" t="s">
-        <v>1807</v>
+        <v>26</v>
       </c>
       <c r="G164" t="s">
         <v>27</v>
       </c>
       <c r="H164" t="s">
-        <v>92</v>
+        <v>206</v>
       </c>
       <c r="I164"/>
       <c r="J164" t="s">
-        <v>1808</v>
+        <v>1840</v>
       </c>
       <c r="K164"/>
       <c r="L164">
-        <v>34090</v>
+        <v>34298</v>
       </c>
       <c r="M164" t="s">
-        <v>145</v>
+        <v>439</v>
       </c>
       <c r="N164" t="s">
-        <v>1123</v>
-[...1 lines deleted...]
-      <c r="O164"/>
+        <v>1841</v>
+      </c>
+      <c r="O164" t="s">
+        <v>1842</v>
+      </c>
       <c r="P164" t="s">
-        <v>117</v>
+        <v>1843</v>
       </c>
       <c r="Q164"/>
       <c r="R164"/>
       <c r="S164"/>
       <c r="T164"/>
-      <c r="U164" t="s">
-[...2 lines deleted...]
-      <c r="V164"/>
+      <c r="U164"/>
+      <c r="V164" t="s">
+        <v>1844</v>
+      </c>
       <c r="W164" t="s">
-        <v>1810</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165" t="s">
-        <v>1811</v>
+        <v>1846</v>
       </c>
       <c r="B165" t="s">
-        <v>1812</v>
+        <v>1847</v>
       </c>
       <c r="C165" t="s">
-        <v>1813</v>
+        <v>323</v>
       </c>
       <c r="D165"/>
       <c r="E165" t="s">
-        <v>1814</v>
+        <v>1848</v>
       </c>
       <c r="F165" t="s">
-        <v>26</v>
+        <v>1849</v>
       </c>
       <c r="G165" t="s">
         <v>27</v>
       </c>
       <c r="H165" t="s">
-        <v>194</v>
+        <v>256</v>
       </c>
       <c r="I165"/>
       <c r="J165" t="s">
-        <v>1815</v>
+        <v>1850</v>
       </c>
       <c r="K165"/>
       <c r="L165">
-        <v>34298</v>
+        <v>34093</v>
       </c>
       <c r="M165" t="s">
-        <v>416</v>
+        <v>147</v>
       </c>
       <c r="N165" t="s">
-        <v>1816</v>
-[...3 lines deleted...]
-      </c>
+        <v>1851</v>
+      </c>
+      <c r="O165"/>
       <c r="P165" t="s">
-        <v>1818</v>
+        <v>1852</v>
       </c>
       <c r="Q165"/>
       <c r="R165"/>
       <c r="S165"/>
       <c r="T165"/>
       <c r="U165"/>
       <c r="V165" t="s">
-        <v>1819</v>
+        <v>1853</v>
       </c>
       <c r="W165" t="s">
-        <v>1820</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166" t="s">
-        <v>1821</v>
-[...3 lines deleted...]
-      </c>
+        <v>1855</v>
+      </c>
+      <c r="B166"/>
       <c r="C166" t="s">
-        <v>294</v>
+        <v>90</v>
       </c>
       <c r="D166"/>
       <c r="E166" t="s">
-        <v>1823</v>
+        <v>1856</v>
       </c>
       <c r="F166" t="s">
-        <v>1824</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="G166"/>
       <c r="H166" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="I166"/>
+        <v>256</v>
+      </c>
+      <c r="I166" t="s">
+        <v>1857</v>
+      </c>
       <c r="J166" t="s">
-        <v>1825</v>
+        <v>1858</v>
       </c>
       <c r="K166"/>
       <c r="L166">
-        <v>34093</v>
+        <v>35410</v>
       </c>
       <c r="M166" t="s">
-        <v>145</v>
+        <v>1859</v>
       </c>
       <c r="N166" t="s">
-        <v>1826</v>
+        <v>67</v>
       </c>
       <c r="O166"/>
       <c r="P166" t="s">
-        <v>1827</v>
-[...8 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q166" t="s">
+        <v>1860</v>
+      </c>
+      <c r="R166" t="s">
+        <v>1861</v>
+      </c>
+      <c r="S166" t="s">
+        <v>1862</v>
+      </c>
+      <c r="T166" t="s">
+        <v>1863</v>
+      </c>
+      <c r="U166" t="s">
+        <v>1864</v>
+      </c>
+      <c r="V166"/>
       <c r="W166" t="s">
-        <v>1829</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="167" spans="1:23">
       <c r="A167" t="s">
-        <v>1830</v>
+        <v>1866</v>
       </c>
       <c r="B167"/>
       <c r="C167" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D167"/>
       <c r="E167" t="s">
-        <v>1831</v>
+        <v>1867</v>
       </c>
       <c r="F167" t="s">
-        <v>690</v>
-[...1 lines deleted...]
-      <c r="G167"/>
+        <v>554</v>
+      </c>
+      <c r="G167" t="s">
+        <v>27</v>
+      </c>
       <c r="H167" t="s">
-        <v>230</v>
+        <v>28</v>
       </c>
       <c r="I167" t="s">
-        <v>1832</v>
+        <v>419</v>
       </c>
       <c r="J167" t="s">
-        <v>1833</v>
-[...1 lines deleted...]
-      <c r="K167"/>
+        <v>1868</v>
+      </c>
+      <c r="K167" t="s">
+        <v>1869</v>
+      </c>
       <c r="L167">
-        <v>35410</v>
+        <v>11000</v>
       </c>
       <c r="M167" t="s">
-        <v>1834</v>
+        <v>1870</v>
       </c>
       <c r="N167" t="s">
-        <v>67</v>
+        <v>1871</v>
       </c>
       <c r="O167"/>
       <c r="P167" t="s">
         <v>33</v>
       </c>
       <c r="Q167" t="s">
-        <v>1835</v>
+        <v>1872</v>
       </c>
       <c r="R167" t="s">
-        <v>1836</v>
+        <v>1873</v>
       </c>
       <c r="S167" t="s">
-        <v>1837</v>
+        <v>1874</v>
       </c>
       <c r="T167" t="s">
-        <v>1838</v>
+        <v>1875</v>
       </c>
       <c r="U167" t="s">
-        <v>1839</v>
-[...1 lines deleted...]
-      <c r="V167"/>
+        <v>1876</v>
+      </c>
+      <c r="V167" t="s">
+        <v>1877</v>
+      </c>
       <c r="W167" t="s">
-        <v>1840</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="168" spans="1:23">
       <c r="A168" t="s">
-        <v>1841</v>
+        <v>1879</v>
       </c>
       <c r="B168"/>
       <c r="C168" t="s">
         <v>24</v>
       </c>
       <c r="D168"/>
       <c r="E168" t="s">
-        <v>1842</v>
+        <v>1880</v>
       </c>
       <c r="F168" t="s">
-        <v>530</v>
+        <v>1346</v>
       </c>
       <c r="G168" t="s">
         <v>27</v>
       </c>
       <c r="H168" t="s">
-        <v>28</v>
+        <v>77</v>
       </c>
       <c r="I168" t="s">
-        <v>396</v>
+        <v>1881</v>
       </c>
       <c r="J168" t="s">
-        <v>1843</v>
-[...3 lines deleted...]
-      </c>
+        <v>1882</v>
+      </c>
+      <c r="K168"/>
       <c r="L168">
-        <v>11000</v>
+        <v>31400</v>
       </c>
       <c r="M168" t="s">
-        <v>1845</v>
+        <v>749</v>
       </c>
       <c r="N168" t="s">
-        <v>1846</v>
-[...1 lines deleted...]
-      <c r="O168"/>
+        <v>32</v>
+      </c>
+      <c r="O168" t="s">
+        <v>1883</v>
+      </c>
       <c r="P168" t="s">
-        <v>33</v>
+        <v>1884</v>
       </c>
       <c r="Q168" t="s">
-        <v>1847</v>
-[...9 lines deleted...]
-      </c>
+        <v>1885</v>
+      </c>
+      <c r="R168"/>
+      <c r="S168"/>
+      <c r="T168"/>
       <c r="U168" t="s">
-        <v>1851</v>
-[...3 lines deleted...]
-      </c>
+        <v>1886</v>
+      </c>
+      <c r="V168"/>
       <c r="W168" t="s">
-        <v>1853</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169" t="s">
-        <v>1854</v>
-[...1 lines deleted...]
-      <c r="B169"/>
+        <v>1888</v>
+      </c>
+      <c r="B169" t="s">
+        <v>1889</v>
+      </c>
       <c r="C169" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D169"/>
       <c r="E169" t="s">
-        <v>1855</v>
+        <v>1890</v>
       </c>
       <c r="F169" t="s">
-        <v>1325</v>
+        <v>92</v>
       </c>
       <c r="G169" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H169" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I169"/>
       <c r="J169" t="s">
-        <v>1857</v>
+        <v>1891</v>
       </c>
       <c r="K169"/>
-      <c r="L169">
-        <v>31400</v>
+      <c r="L169" t="s">
+        <v>601</v>
       </c>
       <c r="M169" t="s">
-        <v>750</v>
+        <v>1892</v>
       </c>
       <c r="N169" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>271</v>
+      </c>
+      <c r="O169"/>
       <c r="P169" t="s">
-        <v>1859</v>
-[...6 lines deleted...]
-      <c r="T169"/>
+        <v>33</v>
+      </c>
+      <c r="Q169"/>
+      <c r="R169" t="s">
+        <v>740</v>
+      </c>
+      <c r="S169" t="s">
+        <v>1893</v>
+      </c>
+      <c r="T169" t="s">
+        <v>1894</v>
+      </c>
       <c r="U169" t="s">
-        <v>1861</v>
-[...1 lines deleted...]
-      <c r="V169"/>
+        <v>1895</v>
+      </c>
+      <c r="V169" t="s">
+        <v>1896</v>
+      </c>
       <c r="W169" t="s">
-        <v>1862</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170" t="s">
-        <v>1863</v>
-[...1 lines deleted...]
-      <c r="B170"/>
+        <v>1898</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1899</v>
+      </c>
       <c r="C170" t="s">
-        <v>294</v>
+        <v>90</v>
       </c>
       <c r="D170"/>
       <c r="E170" t="s">
-        <v>1864</v>
+        <v>1900</v>
       </c>
       <c r="F170" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="G170" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H170" t="s">
         <v>28</v>
       </c>
       <c r="I170"/>
       <c r="J170" t="s">
-        <v>1865</v>
+        <v>1901</v>
       </c>
       <c r="K170"/>
       <c r="L170">
-        <v>26300</v>
+        <v>26120</v>
       </c>
       <c r="M170" t="s">
-        <v>1866</v>
+        <v>1902</v>
       </c>
       <c r="N170" t="s">
-        <v>32</v>
+        <v>131</v>
       </c>
       <c r="O170"/>
       <c r="P170" t="s">
-        <v>1223</v>
+        <v>33</v>
       </c>
       <c r="Q170"/>
-      <c r="R170"/>
-[...2 lines deleted...]
-      <c r="U170"/>
+      <c r="R170" t="s">
+        <v>1613</v>
+      </c>
+      <c r="S170" t="s">
+        <v>1903</v>
+      </c>
+      <c r="T170" t="s">
+        <v>1904</v>
+      </c>
+      <c r="U170" t="s">
+        <v>1905</v>
+      </c>
       <c r="V170" t="s">
-        <v>1867</v>
-[...1 lines deleted...]
-      <c r="W170"/>
+        <v>1906</v>
+      </c>
+      <c r="W170" t="s">
+        <v>1907</v>
+      </c>
     </row>
     <row r="171" spans="1:23">
       <c r="A171" t="s">
-        <v>1868</v>
+        <v>1908</v>
       </c>
       <c r="B171" t="s">
-        <v>1869</v>
+        <v>1909</v>
       </c>
       <c r="C171" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="D171"/>
       <c r="E171" t="s">
-        <v>1870</v>
+        <v>1910</v>
       </c>
       <c r="F171" t="s">
-        <v>91</v>
+        <v>1911</v>
       </c>
       <c r="G171" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H171" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I171"/>
+        <v>160</v>
+      </c>
+      <c r="I171" t="s">
+        <v>1912</v>
+      </c>
       <c r="J171" t="s">
-        <v>1871</v>
+        <v>1913</v>
       </c>
       <c r="K171"/>
-      <c r="L171" t="s">
-        <v>600</v>
+      <c r="L171">
+        <v>30250</v>
       </c>
       <c r="M171" t="s">
-        <v>1872</v>
+        <v>1914</v>
       </c>
       <c r="N171" t="s">
-        <v>242</v>
+        <v>1211</v>
       </c>
       <c r="O171"/>
       <c r="P171" t="s">
         <v>33</v>
       </c>
       <c r="Q171"/>
-      <c r="R171" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="R171"/>
+      <c r="S171"/>
+      <c r="T171"/>
+      <c r="U171"/>
+      <c r="V171"/>
       <c r="W171" t="s">
-        <v>1877</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="172" spans="1:23">
       <c r="A172" t="s">
-        <v>1878</v>
-[...3 lines deleted...]
-      </c>
+        <v>1916</v>
+      </c>
+      <c r="B172"/>
       <c r="C172" t="s">
-        <v>42</v>
+        <v>323</v>
       </c>
       <c r="D172"/>
       <c r="E172" t="s">
-        <v>1880</v>
+        <v>1917</v>
       </c>
       <c r="F172" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="G172" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H172" t="s">
         <v>28</v>
       </c>
       <c r="I172"/>
       <c r="J172" t="s">
-        <v>1881</v>
+        <v>1918</v>
       </c>
       <c r="K172"/>
       <c r="L172">
-        <v>26120</v>
+        <v>26300</v>
       </c>
       <c r="M172" t="s">
-        <v>1882</v>
+        <v>1919</v>
       </c>
       <c r="N172" t="s">
-        <v>129</v>
+        <v>32</v>
       </c>
       <c r="O172"/>
       <c r="P172" t="s">
-        <v>33</v>
+        <v>1230</v>
       </c>
       <c r="Q172"/>
       <c r="R172" t="s">
-        <v>1589</v>
+        <v>859</v>
       </c>
       <c r="S172" t="s">
-        <v>1883</v>
-[...3 lines deleted...]
-      </c>
+        <v>1920</v>
+      </c>
+      <c r="T172"/>
       <c r="U172" t="s">
-        <v>1885</v>
+        <v>1921</v>
       </c>
       <c r="V172" t="s">
-        <v>1886</v>
-[...3 lines deleted...]
-      </c>
+        <v>1922</v>
+      </c>
+      <c r="W172"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173" t="s">
-        <v>1888</v>
-[...3 lines deleted...]
-      </c>
+        <v>1923</v>
+      </c>
+      <c r="B173"/>
       <c r="C173" t="s">
-        <v>42</v>
+        <v>233</v>
       </c>
       <c r="D173"/>
       <c r="E173" t="s">
-        <v>1890</v>
+        <v>1924</v>
       </c>
       <c r="F173" t="s">
-        <v>1891</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="G173"/>
       <c r="H173" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="I173"/>
       <c r="J173" t="s">
-        <v>1893</v>
-[...1 lines deleted...]
-      <c r="K173"/>
+        <v>1925</v>
+      </c>
+      <c r="K173" t="s">
+        <v>1926</v>
+      </c>
       <c r="L173">
-        <v>30250</v>
+        <v>93322</v>
       </c>
       <c r="M173" t="s">
-        <v>1894</v>
+        <v>1927</v>
       </c>
       <c r="N173" t="s">
-        <v>1207</v>
+        <v>966</v>
       </c>
       <c r="O173"/>
       <c r="P173" t="s">
-        <v>33</v>
+        <v>149</v>
       </c>
       <c r="Q173"/>
-      <c r="R173"/>
-[...3 lines deleted...]
-      <c r="V173"/>
+      <c r="R173" t="s">
+        <v>1315</v>
+      </c>
+      <c r="S173" t="s">
+        <v>1928</v>
+      </c>
+      <c r="T173" t="s">
+        <v>1929</v>
+      </c>
+      <c r="U173" t="s">
+        <v>1930</v>
+      </c>
+      <c r="V173" t="s">
+        <v>1931</v>
+      </c>
       <c r="W173" t="s">
-        <v>1895</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="174" spans="1:23">
       <c r="A174" t="s">
-        <v>1896</v>
+        <v>1933</v>
       </c>
       <c r="B174"/>
       <c r="C174" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="D174"/>
+        <v>112</v>
+      </c>
+      <c r="D174" t="s">
+        <v>1934</v>
+      </c>
       <c r="E174" t="s">
-        <v>1897</v>
+        <v>1935</v>
       </c>
       <c r="F174" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G174"/>
+        <v>340</v>
+      </c>
+      <c r="G174" t="s">
+        <v>44</v>
+      </c>
       <c r="H174" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="I174"/>
+        <v>256</v>
+      </c>
+      <c r="I174" t="s">
+        <v>1936</v>
+      </c>
       <c r="J174" t="s">
-        <v>1898</v>
-[...3 lines deleted...]
-      </c>
+        <v>1937</v>
+      </c>
+      <c r="K174"/>
       <c r="L174">
-        <v>93322</v>
+        <v>26100</v>
       </c>
       <c r="M174" t="s">
-        <v>1900</v>
+        <v>1938</v>
       </c>
       <c r="N174" t="s">
-        <v>964</v>
+        <v>1939</v>
       </c>
       <c r="O174"/>
       <c r="P174" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="Q174"/>
+        <v>568</v>
+      </c>
+      <c r="Q174" t="s">
+        <v>1940</v>
+      </c>
       <c r="R174" t="s">
-        <v>1294</v>
+        <v>1941</v>
       </c>
       <c r="S174" t="s">
-        <v>1901</v>
-[...3 lines deleted...]
-      </c>
+        <v>1942</v>
+      </c>
+      <c r="T174"/>
       <c r="U174" t="s">
-        <v>1903</v>
-[...3 lines deleted...]
-      </c>
+        <v>1943</v>
+      </c>
+      <c r="V174"/>
       <c r="W174" t="s">
-        <v>1905</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="175" spans="1:23">
       <c r="A175" t="s">
-        <v>1906</v>
-[...1 lines deleted...]
-      <c r="B175"/>
+        <v>1945</v>
+      </c>
+      <c r="B175" t="s">
+        <v>1946</v>
+      </c>
       <c r="C175" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D175" t="s">
-        <v>1907</v>
+        <v>1947</v>
       </c>
       <c r="E175" t="s">
-        <v>1908</v>
+        <v>1948</v>
       </c>
       <c r="F175" t="s">
-        <v>311</v>
+        <v>1949</v>
       </c>
       <c r="G175" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H175" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>1950</v>
+      </c>
+      <c r="I175"/>
       <c r="J175" t="s">
-        <v>1910</v>
+        <v>1951</v>
       </c>
       <c r="K175"/>
       <c r="L175">
-        <v>26100</v>
+        <v>26000</v>
       </c>
       <c r="M175" t="s">
-        <v>1911</v>
+        <v>869</v>
       </c>
       <c r="N175" t="s">
-        <v>1912</v>
+        <v>1952</v>
       </c>
       <c r="O175"/>
       <c r="P175" t="s">
-        <v>544</v>
-[...3 lines deleted...]
-      </c>
+        <v>1105</v>
+      </c>
+      <c r="Q175"/>
       <c r="R175" t="s">
-        <v>1914</v>
+        <v>1953</v>
       </c>
       <c r="S175" t="s">
-        <v>1915</v>
+        <v>1954</v>
       </c>
       <c r="T175"/>
       <c r="U175" t="s">
-        <v>1916</v>
-[...1 lines deleted...]
-      <c r="V175"/>
+        <v>1955</v>
+      </c>
+      <c r="V175" t="s">
+        <v>1956</v>
+      </c>
       <c r="W175" t="s">
-        <v>1917</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="176" spans="1:23">
       <c r="A176" t="s">
-        <v>1918</v>
-[...3 lines deleted...]
-      </c>
+        <v>1958</v>
+      </c>
+      <c r="B176"/>
       <c r="C176" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="D176"/>
       <c r="E176" t="s">
-        <v>1921</v>
+        <v>1959</v>
       </c>
       <c r="F176" t="s">
-        <v>1922</v>
+        <v>734</v>
       </c>
       <c r="G176" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H176" t="s">
-        <v>1923</v>
+        <v>160</v>
       </c>
       <c r="I176"/>
       <c r="J176" t="s">
-        <v>1924</v>
+        <v>1960</v>
       </c>
       <c r="K176"/>
-      <c r="L176">
-        <v>26000</v>
+      <c r="L176" t="s">
+        <v>1961</v>
       </c>
       <c r="M176" t="s">
-        <v>869</v>
+        <v>1962</v>
       </c>
       <c r="N176" t="s">
-        <v>1925</v>
+        <v>32</v>
       </c>
       <c r="O176"/>
       <c r="P176" t="s">
-        <v>1926</v>
+        <v>1963</v>
       </c>
       <c r="Q176"/>
       <c r="R176" t="s">
-        <v>1927</v>
+        <v>968</v>
       </c>
       <c r="S176" t="s">
-        <v>1928</v>
+        <v>1964</v>
       </c>
       <c r="T176"/>
       <c r="U176" t="s">
-        <v>1929</v>
-[...6 lines deleted...]
-      </c>
+        <v>1965</v>
+      </c>
+      <c r="V176">
+        <v>33695601153</v>
+      </c>
+      <c r="W176"/>
     </row>
     <row r="177" spans="1:23">
       <c r="A177" t="s">
-        <v>1932</v>
-[...1 lines deleted...]
-      <c r="B177"/>
+        <v>1966</v>
+      </c>
+      <c r="B177" t="s">
+        <v>1967</v>
+      </c>
       <c r="C177" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D177"/>
       <c r="E177" t="s">
-        <v>1933</v>
+        <v>1968</v>
       </c>
       <c r="F177" t="s">
-        <v>734</v>
+        <v>1056</v>
       </c>
       <c r="G177" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H177" t="s">
-        <v>266</v>
+        <v>93</v>
       </c>
       <c r="I177"/>
       <c r="J177" t="s">
-        <v>1934</v>
-[...3 lines deleted...]
-        <v>1935</v>
+        <v>1969</v>
+      </c>
+      <c r="K177" t="s">
+        <v>1970</v>
+      </c>
+      <c r="L177">
+        <v>34875</v>
       </c>
       <c r="M177" t="s">
-        <v>1936</v>
+        <v>1971</v>
       </c>
       <c r="N177" t="s">
-        <v>32</v>
+        <v>1972</v>
       </c>
       <c r="O177"/>
       <c r="P177" t="s">
-        <v>1937</v>
+        <v>1153</v>
       </c>
       <c r="Q177"/>
-      <c r="R177" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="R177"/>
+      <c r="S177"/>
       <c r="T177"/>
       <c r="U177"/>
-      <c r="V177">
-[...2 lines deleted...]
-      <c r="W177"/>
+      <c r="V177" t="s">
+        <v>1973</v>
+      </c>
+      <c r="W177" t="s">
+        <v>1974</v>
+      </c>
     </row>
     <row r="178" spans="1:23">
       <c r="A178" t="s">
-        <v>1939</v>
+        <v>1975</v>
       </c>
       <c r="B178" t="s">
-        <v>1940</v>
+        <v>1976</v>
       </c>
       <c r="C178" t="s">
         <v>24</v>
       </c>
       <c r="D178"/>
       <c r="E178" t="s">
-        <v>1941</v>
+        <v>1977</v>
       </c>
       <c r="F178" t="s">
-        <v>1055</v>
+        <v>1978</v>
       </c>
       <c r="G178" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H178" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="I178"/>
+        <v>28</v>
+      </c>
+      <c r="I178" t="s">
+        <v>1979</v>
+      </c>
       <c r="J178" t="s">
-        <v>1942</v>
-[...5 lines deleted...]
-        <v>34875</v>
+        <v>1980</v>
+      </c>
+      <c r="K178"/>
+      <c r="L178" t="s">
+        <v>1981</v>
       </c>
       <c r="M178" t="s">
-        <v>1944</v>
+        <v>1982</v>
       </c>
       <c r="N178" t="s">
-        <v>1945</v>
+        <v>32</v>
       </c>
       <c r="O178"/>
       <c r="P178" t="s">
-        <v>1153</v>
+        <v>845</v>
       </c>
       <c r="Q178"/>
-      <c r="R178"/>
-      <c r="S178"/>
+      <c r="R178" t="s">
+        <v>1983</v>
+      </c>
+      <c r="S178" t="s">
+        <v>1984</v>
+      </c>
       <c r="T178"/>
-      <c r="U178"/>
+      <c r="U178" t="s">
+        <v>1985</v>
+      </c>
       <c r="V178" t="s">
-        <v>1946</v>
+        <v>1986</v>
       </c>
       <c r="W178" t="s">
-        <v>1947</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="179" spans="1:23">
       <c r="A179" t="s">
-        <v>1948</v>
+        <v>1988</v>
       </c>
       <c r="B179" t="s">
-        <v>1949</v>
+        <v>1989</v>
       </c>
       <c r="C179" t="s">
         <v>24</v>
       </c>
       <c r="D179"/>
       <c r="E179" t="s">
-        <v>1950</v>
+        <v>1990</v>
       </c>
       <c r="F179" t="s">
-        <v>1951</v>
+        <v>340</v>
       </c>
       <c r="G179" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H179" t="s">
         <v>28</v>
       </c>
-      <c r="I179" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I179"/>
       <c r="J179" t="s">
-        <v>1953</v>
+        <v>1991</v>
       </c>
       <c r="K179"/>
-      <c r="L179" t="s">
-        <v>1954</v>
+      <c r="L179">
+        <v>69100</v>
       </c>
       <c r="M179" t="s">
-        <v>1955</v>
+        <v>1992</v>
       </c>
       <c r="N179" t="s">
-        <v>32</v>
+        <v>669</v>
       </c>
       <c r="O179"/>
       <c r="P179" t="s">
-        <v>1956</v>
+        <v>33</v>
       </c>
       <c r="Q179"/>
-      <c r="R179"/>
-[...2 lines deleted...]
-      <c r="U179"/>
+      <c r="R179" t="s">
+        <v>1993</v>
+      </c>
+      <c r="S179" t="s">
+        <v>1994</v>
+      </c>
+      <c r="T179" t="s">
+        <v>1995</v>
+      </c>
+      <c r="U179" t="s">
+        <v>1996</v>
+      </c>
       <c r="V179" t="s">
-        <v>1957</v>
+        <v>1997</v>
       </c>
       <c r="W179" t="s">
-        <v>1958</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="180" spans="1:23">
       <c r="A180" t="s">
-        <v>1959</v>
+        <v>1999</v>
       </c>
       <c r="B180" t="s">
-        <v>1960</v>
+        <v>2000</v>
       </c>
       <c r="C180" t="s">
         <v>24</v>
       </c>
       <c r="D180"/>
       <c r="E180" t="s">
-        <v>1961</v>
+        <v>2001</v>
       </c>
       <c r="F180" t="s">
-        <v>311</v>
+        <v>2002</v>
       </c>
       <c r="G180" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H180" t="s">
         <v>28</v>
       </c>
-      <c r="I180"/>
+      <c r="I180" t="s">
+        <v>2003</v>
+      </c>
       <c r="J180" t="s">
-        <v>1962</v>
+        <v>2004</v>
       </c>
       <c r="K180"/>
       <c r="L180">
-        <v>69100</v>
+        <v>42100</v>
       </c>
       <c r="M180" t="s">
-        <v>563</v>
+        <v>2005</v>
       </c>
       <c r="N180" t="s">
-        <v>668</v>
+        <v>271</v>
       </c>
       <c r="O180"/>
       <c r="P180" t="s">
-        <v>33</v>
+        <v>132</v>
       </c>
       <c r="Q180"/>
       <c r="R180" t="s">
-        <v>1963</v>
+        <v>2006</v>
       </c>
       <c r="S180" t="s">
-        <v>1964</v>
+        <v>2007</v>
       </c>
       <c r="T180" t="s">
-        <v>1965</v>
+        <v>2008</v>
       </c>
       <c r="U180" t="s">
-        <v>1966</v>
+        <v>2009</v>
       </c>
       <c r="V180" t="s">
-        <v>1967</v>
+        <v>2010</v>
       </c>
       <c r="W180" t="s">
-        <v>1968</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="181" spans="1:23">
       <c r="A181" t="s">
-        <v>1969</v>
+        <v>2012</v>
       </c>
       <c r="B181" t="s">
-        <v>1970</v>
+        <v>2013</v>
       </c>
       <c r="C181" t="s">
         <v>24</v>
       </c>
       <c r="D181"/>
       <c r="E181" t="s">
-        <v>1971</v>
+        <v>2014</v>
       </c>
       <c r="F181" t="s">
-        <v>1972</v>
+        <v>2015</v>
       </c>
       <c r="G181" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H181" t="s">
         <v>28</v>
       </c>
       <c r="I181" t="s">
-        <v>1973</v>
+        <v>2016</v>
       </c>
       <c r="J181" t="s">
-        <v>1974</v>
+        <v>2017</v>
       </c>
       <c r="K181"/>
       <c r="L181">
-        <v>42100</v>
+        <v>31000</v>
       </c>
       <c r="M181" t="s">
-        <v>1975</v>
+        <v>749</v>
       </c>
       <c r="N181" t="s">
-        <v>242</v>
+        <v>1046</v>
       </c>
       <c r="O181"/>
       <c r="P181" t="s">
-        <v>1976</v>
+        <v>2018</v>
       </c>
       <c r="Q181"/>
       <c r="R181" t="s">
-        <v>1977</v>
+        <v>2019</v>
       </c>
       <c r="S181" t="s">
-        <v>1978</v>
+        <v>2020</v>
       </c>
       <c r="T181" t="s">
-        <v>1979</v>
-[...4 lines deleted...]
-      </c>
+        <v>2021</v>
+      </c>
+      <c r="U181" t="s">
+        <v>2022</v>
+      </c>
+      <c r="V181"/>
       <c r="W181" t="s">
-        <v>1981</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="182" spans="1:23">
       <c r="A182" t="s">
-        <v>1982</v>
-[...3 lines deleted...]
-      </c>
+        <v>2024</v>
+      </c>
+      <c r="B182"/>
       <c r="C182" t="s">
         <v>24</v>
       </c>
       <c r="D182"/>
       <c r="E182" t="s">
-        <v>1984</v>
+        <v>2025</v>
       </c>
       <c r="F182" t="s">
-        <v>1985</v>
+        <v>2026</v>
       </c>
       <c r="G182" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H182" t="s">
         <v>28</v>
       </c>
-      <c r="I182" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I182"/>
       <c r="J182" t="s">
-        <v>1987</v>
+        <v>2027</v>
       </c>
       <c r="K182"/>
-      <c r="L182">
-        <v>31000</v>
+      <c r="L182" t="s">
+        <v>2028</v>
       </c>
       <c r="M182" t="s">
-        <v>750</v>
+        <v>2029</v>
       </c>
       <c r="N182" t="s">
-        <v>1044</v>
+        <v>2030</v>
       </c>
       <c r="O182"/>
       <c r="P182" t="s">
-        <v>1988</v>
+        <v>33</v>
       </c>
       <c r="Q182"/>
       <c r="R182" t="s">
-        <v>1989</v>
+        <v>2031</v>
       </c>
       <c r="S182" t="s">
-        <v>1990</v>
+        <v>900</v>
       </c>
       <c r="T182" t="s">
-        <v>1991</v>
+        <v>318</v>
       </c>
       <c r="U182" t="s">
-        <v>1992</v>
-[...1 lines deleted...]
-      <c r="V182"/>
+        <v>2032</v>
+      </c>
+      <c r="V182" t="s">
+        <v>2033</v>
+      </c>
       <c r="W182" t="s">
-        <v>1993</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="183" spans="1:23">
       <c r="A183" t="s">
-        <v>1994</v>
+        <v>2035</v>
       </c>
       <c r="B183"/>
       <c r="C183" t="s">
         <v>24</v>
       </c>
       <c r="D183"/>
       <c r="E183" t="s">
-        <v>1995</v>
+        <v>2036</v>
       </c>
       <c r="F183" t="s">
-        <v>1996</v>
+        <v>734</v>
       </c>
       <c r="G183" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H183" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I183"/>
       <c r="J183" t="s">
-        <v>1997</v>
-[...3 lines deleted...]
-        <v>1998</v>
+        <v>2037</v>
+      </c>
+      <c r="K183" t="s">
+        <v>2035</v>
+      </c>
+      <c r="L183">
+        <v>34570</v>
       </c>
       <c r="M183" t="s">
-        <v>1999</v>
+        <v>2038</v>
       </c>
       <c r="N183" t="s">
-        <v>2000</v>
+        <v>32</v>
       </c>
       <c r="O183"/>
       <c r="P183" t="s">
-        <v>33</v>
+        <v>149</v>
       </c>
       <c r="Q183"/>
       <c r="R183" t="s">
-        <v>2001</v>
+        <v>2039</v>
       </c>
       <c r="S183" t="s">
-        <v>899</v>
+        <v>2040</v>
       </c>
       <c r="T183" t="s">
-        <v>289</v>
+        <v>2041</v>
       </c>
       <c r="U183" t="s">
-        <v>2002</v>
+        <v>2042</v>
       </c>
       <c r="V183" t="s">
-        <v>2003</v>
+        <v>2043</v>
       </c>
       <c r="W183" t="s">
-        <v>2004</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="184" spans="1:23">
       <c r="A184" t="s">
-        <v>2005</v>
+        <v>2045</v>
       </c>
       <c r="B184"/>
       <c r="C184" t="s">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="D184"/>
       <c r="E184" t="s">
-        <v>2006</v>
+        <v>2046</v>
       </c>
       <c r="F184" t="s">
-        <v>734</v>
+        <v>2047</v>
       </c>
       <c r="G184" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H184" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I184"/>
       <c r="J184" t="s">
-        <v>2007</v>
+        <v>2048</v>
       </c>
       <c r="K184"/>
       <c r="L184">
-        <v>34990</v>
+        <v>73190</v>
       </c>
       <c r="M184" t="s">
-        <v>2008</v>
+        <v>2049</v>
       </c>
       <c r="N184" t="s">
         <v>32</v>
       </c>
       <c r="O184"/>
       <c r="P184" t="s">
-        <v>147</v>
+        <v>1105</v>
       </c>
       <c r="Q184"/>
-      <c r="R184"/>
-[...2 lines deleted...]
-      <c r="U184"/>
+      <c r="R184" t="s">
+        <v>1506</v>
+      </c>
+      <c r="S184" t="s">
+        <v>2050</v>
+      </c>
+      <c r="T184" t="s">
+        <v>2051</v>
+      </c>
+      <c r="U184" t="s">
+        <v>2052</v>
+      </c>
       <c r="V184" t="s">
-        <v>2009</v>
+        <v>2053</v>
       </c>
       <c r="W184" t="s">
-        <v>2010</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="185" spans="1:23">
       <c r="A185" t="s">
-        <v>2011</v>
-[...1 lines deleted...]
-      <c r="B185"/>
+        <v>2055</v>
+      </c>
+      <c r="B185" t="s">
+        <v>2056</v>
+      </c>
       <c r="C185" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D185"/>
+        <v>141</v>
+      </c>
+      <c r="D185" t="s">
+        <v>2057</v>
+      </c>
       <c r="E185" t="s">
-        <v>2012</v>
+        <v>2058</v>
       </c>
       <c r="F185" t="s">
-        <v>2013</v>
+        <v>990</v>
       </c>
       <c r="G185" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H185" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="I185"/>
+        <v>115</v>
+      </c>
+      <c r="I185" t="s">
+        <v>2059</v>
+      </c>
       <c r="J185" t="s">
-        <v>2014</v>
+        <v>2060</v>
       </c>
       <c r="K185"/>
       <c r="L185">
-        <v>73190</v>
+        <v>11590</v>
       </c>
       <c r="M185" t="s">
-        <v>2015</v>
+        <v>2061</v>
       </c>
       <c r="N185" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O185"/>
+        <v>131</v>
+      </c>
+      <c r="O185" t="s">
+        <v>2062</v>
+      </c>
       <c r="P185" t="s">
-        <v>1105</v>
+        <v>2063</v>
       </c>
       <c r="Q185"/>
       <c r="R185" t="s">
-        <v>1481</v>
+        <v>2064</v>
       </c>
       <c r="S185" t="s">
-        <v>2016</v>
+        <v>2065</v>
       </c>
       <c r="T185" t="s">
-        <v>2017</v>
+        <v>2066</v>
       </c>
       <c r="U185" t="s">
-        <v>2018</v>
+        <v>2067</v>
       </c>
       <c r="V185" t="s">
-        <v>2019</v>
+        <v>2068</v>
       </c>
       <c r="W185" t="s">
-        <v>2020</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="186" spans="1:23">
       <c r="A186" t="s">
-        <v>2021</v>
+        <v>2070</v>
       </c>
       <c r="B186" t="s">
-        <v>2022</v>
+        <v>2071</v>
       </c>
       <c r="C186" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D186"/>
       <c r="E186" t="s">
-        <v>2024</v>
+        <v>2072</v>
       </c>
       <c r="F186" t="s">
-        <v>988</v>
+        <v>543</v>
       </c>
       <c r="G186" t="s">
         <v>27</v>
       </c>
       <c r="H186" t="s">
-        <v>113</v>
+        <v>206</v>
       </c>
       <c r="I186" t="s">
-        <v>2025</v>
+        <v>419</v>
       </c>
       <c r="J186" t="s">
-        <v>2026</v>
+        <v>2073</v>
       </c>
       <c r="K186"/>
       <c r="L186">
-        <v>11590</v>
+        <v>11000</v>
       </c>
       <c r="M186" t="s">
-        <v>2027</v>
+        <v>1870</v>
       </c>
       <c r="N186" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="O186"/>
       <c r="P186" t="s">
-        <v>2029</v>
+        <v>33</v>
       </c>
       <c r="Q186"/>
       <c r="R186" t="s">
-        <v>2030</v>
+        <v>2074</v>
       </c>
       <c r="S186" t="s">
-        <v>2031</v>
+        <v>2075</v>
       </c>
       <c r="T186" t="s">
-        <v>2032</v>
+        <v>1181</v>
       </c>
       <c r="U186" t="s">
-        <v>2033</v>
+        <v>2076</v>
       </c>
       <c r="V186" t="s">
-        <v>2034</v>
+        <v>2077</v>
       </c>
       <c r="W186" t="s">
-        <v>2035</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="187" spans="1:23">
       <c r="A187" t="s">
-        <v>2036</v>
-[...3 lines deleted...]
-      </c>
+        <v>2079</v>
+      </c>
+      <c r="B187"/>
       <c r="C187" t="s">
         <v>24</v>
       </c>
       <c r="D187"/>
       <c r="E187" t="s">
-        <v>2038</v>
+        <v>2080</v>
       </c>
       <c r="F187" t="s">
-        <v>519</v>
+        <v>713</v>
       </c>
       <c r="G187" t="s">
         <v>27</v>
       </c>
       <c r="H187" t="s">
         <v>28</v>
       </c>
-      <c r="I187" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I187"/>
       <c r="J187" t="s">
-        <v>2039</v>
+        <v>2081</v>
       </c>
       <c r="K187"/>
       <c r="L187">
-        <v>11000</v>
+        <v>34000</v>
       </c>
       <c r="M187" t="s">
-        <v>1845</v>
+        <v>147</v>
       </c>
       <c r="N187" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="O187"/>
       <c r="P187" t="s">
-        <v>33</v>
+        <v>104</v>
       </c>
       <c r="Q187"/>
-      <c r="R187" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R187"/>
+      <c r="S187"/>
+      <c r="T187"/>
+      <c r="U187"/>
       <c r="V187" t="s">
-        <v>2043</v>
+        <v>2082</v>
       </c>
       <c r="W187" t="s">
-        <v>2044</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="188" spans="1:23">
       <c r="A188" t="s">
-        <v>2045</v>
-[...1 lines deleted...]
-      <c r="B188"/>
+        <v>2084</v>
+      </c>
+      <c r="B188" t="s">
+        <v>2085</v>
+      </c>
       <c r="C188" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D188"/>
       <c r="E188" t="s">
-        <v>2046</v>
+        <v>2086</v>
       </c>
       <c r="F188" t="s">
-        <v>713</v>
+        <v>26</v>
       </c>
       <c r="G188" t="s">
         <v>27</v>
       </c>
       <c r="H188" t="s">
         <v>28</v>
       </c>
-      <c r="I188"/>
+      <c r="I188" t="s">
+        <v>2087</v>
+      </c>
       <c r="J188" t="s">
-        <v>2047</v>
+        <v>2088</v>
       </c>
       <c r="K188"/>
       <c r="L188">
-        <v>34000</v>
+        <v>11000</v>
       </c>
       <c r="M188" t="s">
-        <v>145</v>
+        <v>421</v>
       </c>
       <c r="N188" t="s">
-        <v>95</v>
+        <v>2089</v>
       </c>
       <c r="O188"/>
       <c r="P188" t="s">
-        <v>1124</v>
-[...5 lines deleted...]
-      <c r="U188"/>
+        <v>2090</v>
+      </c>
+      <c r="Q188" t="s">
+        <v>2091</v>
+      </c>
+      <c r="R188" t="s">
+        <v>2092</v>
+      </c>
+      <c r="S188" t="s">
+        <v>2093</v>
+      </c>
+      <c r="T188" t="s">
+        <v>318</v>
+      </c>
+      <c r="U188" t="s">
+        <v>2094</v>
+      </c>
       <c r="V188" t="s">
-        <v>2048</v>
+        <v>2095</v>
       </c>
       <c r="W188" t="s">
-        <v>2049</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="189" spans="1:23">
       <c r="A189" t="s">
-        <v>2050</v>
+        <v>2097</v>
       </c>
       <c r="B189" t="s">
-        <v>2051</v>
+        <v>2098</v>
       </c>
       <c r="C189" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D189"/>
       <c r="E189" t="s">
-        <v>2052</v>
+        <v>2099</v>
       </c>
       <c r="F189" t="s">
         <v>26</v>
       </c>
       <c r="G189" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H189" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I189" t="s">
-        <v>2053</v>
+        <v>44</v>
       </c>
       <c r="J189" t="s">
-        <v>2054</v>
+        <v>2100</v>
       </c>
       <c r="K189"/>
       <c r="L189">
-        <v>11000</v>
+        <v>69002</v>
       </c>
       <c r="M189" t="s">
-        <v>398</v>
+        <v>80</v>
       </c>
       <c r="N189" t="s">
-        <v>2055</v>
+        <v>186</v>
       </c>
       <c r="O189"/>
       <c r="P189" t="s">
-        <v>2056</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="Q189"/>
       <c r="R189" t="s">
-        <v>2058</v>
+        <v>2101</v>
       </c>
       <c r="S189" t="s">
-        <v>2059</v>
+        <v>2102</v>
       </c>
       <c r="T189" t="s">
-        <v>289</v>
+        <v>2103</v>
       </c>
       <c r="U189" t="s">
-        <v>2060</v>
+        <v>2104</v>
       </c>
       <c r="V189" t="s">
-        <v>2061</v>
+        <v>2105</v>
       </c>
       <c r="W189" t="s">
-        <v>2062</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="190" spans="1:23">
       <c r="A190" t="s">
-        <v>2063</v>
+        <v>2107</v>
       </c>
       <c r="B190" t="s">
-        <v>2064</v>
+        <v>2107</v>
       </c>
       <c r="C190" t="s">
         <v>24</v>
       </c>
       <c r="D190"/>
       <c r="E190" t="s">
-        <v>2065</v>
+        <v>2108</v>
       </c>
       <c r="F190" t="s">
-        <v>26</v>
+        <v>1609</v>
       </c>
       <c r="G190" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H190" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I190" t="s">
-        <v>45</v>
+        <v>2109</v>
       </c>
       <c r="J190" t="s">
-        <v>2066</v>
+        <v>2110</v>
       </c>
       <c r="K190"/>
       <c r="L190">
-        <v>69002</v>
+        <v>30120</v>
       </c>
       <c r="M190" t="s">
-        <v>80</v>
+        <v>2110</v>
       </c>
       <c r="N190" t="s">
-        <v>173</v>
+        <v>1046</v>
       </c>
       <c r="O190"/>
       <c r="P190" t="s">
-        <v>117</v>
+        <v>33</v>
       </c>
       <c r="Q190"/>
       <c r="R190" t="s">
-        <v>2067</v>
+        <v>2111</v>
       </c>
       <c r="S190" t="s">
-        <v>2068</v>
+        <v>2112</v>
       </c>
       <c r="T190" t="s">
-        <v>2069</v>
+        <v>2113</v>
       </c>
       <c r="U190" t="s">
-        <v>2070</v>
+        <v>2114</v>
       </c>
       <c r="V190" t="s">
-        <v>2071</v>
+        <v>2115</v>
       </c>
       <c r="W190" t="s">
-        <v>2072</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="191" spans="1:23">
       <c r="A191" t="s">
-        <v>2073</v>
+        <v>2117</v>
       </c>
       <c r="B191" t="s">
-        <v>2073</v>
+        <v>2118</v>
       </c>
       <c r="C191" t="s">
         <v>24</v>
       </c>
       <c r="D191"/>
       <c r="E191" t="s">
-        <v>2074</v>
+        <v>2119</v>
       </c>
       <c r="F191" t="s">
-        <v>1584</v>
+        <v>26</v>
       </c>
       <c r="G191" t="s">
-        <v>27</v>
+        <v>2120</v>
       </c>
       <c r="H191" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I191" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="J191" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="K191"/>
       <c r="L191">
-        <v>30120</v>
+        <v>33830</v>
       </c>
       <c r="M191" t="s">
-        <v>2076</v>
+        <v>2123</v>
       </c>
       <c r="N191" t="s">
-        <v>1044</v>
+        <v>32</v>
       </c>
       <c r="O191"/>
       <c r="P191" t="s">
         <v>33</v>
       </c>
       <c r="Q191"/>
       <c r="R191" t="s">
-        <v>2077</v>
+        <v>2124</v>
       </c>
       <c r="S191" t="s">
-        <v>2078</v>
+        <v>2125</v>
       </c>
       <c r="T191" t="s">
-        <v>2079</v>
+        <v>2126</v>
       </c>
       <c r="U191" t="s">
-        <v>2080</v>
+        <v>2127</v>
       </c>
       <c r="V191" t="s">
-        <v>2081</v>
+        <v>2128</v>
       </c>
       <c r="W191" t="s">
-        <v>2082</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="192" spans="1:23">
       <c r="A192" t="s">
-        <v>2083</v>
-[...3 lines deleted...]
-      </c>
+        <v>2130</v>
+      </c>
+      <c r="B192"/>
       <c r="C192" t="s">
         <v>24</v>
       </c>
       <c r="D192"/>
       <c r="E192" t="s">
-        <v>2085</v>
+        <v>2131</v>
       </c>
       <c r="F192" t="s">
         <v>26</v>
       </c>
       <c r="G192" t="s">
-        <v>2086</v>
+        <v>27</v>
       </c>
       <c r="H192" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I192" t="s">
-        <v>2087</v>
+        <v>27</v>
       </c>
       <c r="J192" t="s">
-        <v>2088</v>
+        <v>2132</v>
       </c>
       <c r="K192"/>
       <c r="L192">
-        <v>33830</v>
+        <v>34000</v>
       </c>
       <c r="M192" t="s">
-        <v>2089</v>
+        <v>147</v>
       </c>
       <c r="N192" t="s">
-        <v>32</v>
+        <v>2133</v>
       </c>
       <c r="O192"/>
       <c r="P192" t="s">
-        <v>33</v>
+        <v>119</v>
       </c>
       <c r="Q192"/>
       <c r="R192" t="s">
-        <v>2090</v>
+        <v>2134</v>
       </c>
       <c r="S192" t="s">
-        <v>2091</v>
+        <v>2135</v>
       </c>
       <c r="T192" t="s">
-        <v>2092</v>
+        <v>2136</v>
       </c>
       <c r="U192" t="s">
-        <v>2093</v>
+        <v>2137</v>
       </c>
       <c r="V192" t="s">
-        <v>2094</v>
+        <v>2138</v>
       </c>
       <c r="W192" t="s">
-        <v>2095</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="193" spans="1:23">
       <c r="A193" t="s">
-        <v>2096</v>
+        <v>2140</v>
       </c>
       <c r="B193"/>
       <c r="C193" t="s">
         <v>24</v>
       </c>
       <c r="D193"/>
       <c r="E193" t="s">
-        <v>2097</v>
+        <v>2141</v>
       </c>
       <c r="F193" t="s">
-        <v>26</v>
+        <v>964</v>
       </c>
       <c r="G193" t="s">
         <v>27</v>
       </c>
       <c r="H193" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I193" t="s">
         <v>27</v>
       </c>
       <c r="J193" t="s">
-        <v>2098</v>
+        <v>2017</v>
       </c>
       <c r="K193"/>
       <c r="L193">
-        <v>34000</v>
+        <v>31068</v>
       </c>
       <c r="M193" t="s">
-        <v>145</v>
+        <v>749</v>
       </c>
       <c r="N193" t="s">
-        <v>2099</v>
+        <v>210</v>
       </c>
       <c r="O193"/>
       <c r="P193" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="Q193"/>
       <c r="R193" t="s">
-        <v>2100</v>
+        <v>2134</v>
       </c>
       <c r="S193" t="s">
-        <v>2101</v>
+        <v>2142</v>
       </c>
       <c r="T193" t="s">
-        <v>2102</v>
+        <v>2136</v>
       </c>
       <c r="U193" t="s">
-        <v>2103</v>
+        <v>2137</v>
       </c>
       <c r="V193" t="s">
-        <v>2104</v>
+        <v>2138</v>
       </c>
       <c r="W193" t="s">
-        <v>2105</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="194" spans="1:23">
       <c r="A194" t="s">
-        <v>2106</v>
+        <v>2143</v>
       </c>
       <c r="B194"/>
       <c r="C194" t="s">
-        <v>24</v>
+        <v>219</v>
       </c>
       <c r="D194"/>
       <c r="E194" t="s">
-        <v>2107</v>
+        <v>2144</v>
       </c>
       <c r="F194" t="s">
-        <v>962</v>
+        <v>881</v>
       </c>
       <c r="G194" t="s">
         <v>27</v>
       </c>
       <c r="H194" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="I194"/>
       <c r="J194" t="s">
-        <v>1987</v>
+        <v>2145</v>
       </c>
       <c r="K194"/>
       <c r="L194">
-        <v>31068</v>
+        <v>11100</v>
       </c>
       <c r="M194" t="s">
-        <v>750</v>
+        <v>2146</v>
       </c>
       <c r="N194" t="s">
-        <v>198</v>
+        <v>1631</v>
       </c>
       <c r="O194"/>
       <c r="P194" t="s">
-        <v>117</v>
+        <v>33</v>
       </c>
       <c r="Q194"/>
       <c r="R194" t="s">
-        <v>2100</v>
+        <v>2147</v>
       </c>
       <c r="S194" t="s">
-        <v>2108</v>
+        <v>2148</v>
       </c>
       <c r="T194" t="s">
-        <v>2102</v>
+        <v>2149</v>
       </c>
       <c r="U194" t="s">
-        <v>2103</v>
-[...3 lines deleted...]
-      </c>
+        <v>2150</v>
+      </c>
+      <c r="V194"/>
       <c r="W194" t="s">
-        <v>2105</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="195" spans="1:23">
       <c r="A195" t="s">
-        <v>2109</v>
-[...1 lines deleted...]
-      <c r="B195"/>
+        <v>2152</v>
+      </c>
+      <c r="B195" t="s">
+        <v>2153</v>
+      </c>
       <c r="C195" t="s">
-        <v>745</v>
+        <v>24</v>
       </c>
       <c r="D195"/>
       <c r="E195" t="s">
-        <v>2110</v>
+        <v>2154</v>
       </c>
       <c r="F195" t="s">
-        <v>880</v>
+        <v>2155</v>
       </c>
       <c r="G195" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H195" t="s">
-        <v>948</v>
-[...1 lines deleted...]
-      <c r="I195"/>
+        <v>28</v>
+      </c>
+      <c r="I195" t="s">
+        <v>2156</v>
+      </c>
       <c r="J195" t="s">
-        <v>2111</v>
+        <v>2157</v>
       </c>
       <c r="K195"/>
       <c r="L195">
-        <v>11100</v>
+        <v>43000</v>
       </c>
       <c r="M195" t="s">
-        <v>2112</v>
+        <v>2158</v>
       </c>
       <c r="N195" t="s">
-        <v>1608</v>
+        <v>1046</v>
       </c>
       <c r="O195"/>
       <c r="P195" t="s">
-        <v>33</v>
+        <v>2159</v>
       </c>
       <c r="Q195"/>
       <c r="R195" t="s">
-        <v>2113</v>
+        <v>2160</v>
       </c>
       <c r="S195" t="s">
-        <v>2114</v>
+        <v>2161</v>
       </c>
       <c r="T195" t="s">
-        <v>2115</v>
+        <v>698</v>
       </c>
       <c r="U195" t="s">
-        <v>2116</v>
+        <v>2162</v>
       </c>
       <c r="V195"/>
       <c r="W195" t="s">
-        <v>2117</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="196" spans="1:23">
       <c r="A196" t="s">
-        <v>2118</v>
-[...3 lines deleted...]
-      </c>
+        <v>2164</v>
+      </c>
+      <c r="B196"/>
       <c r="C196" t="s">
-        <v>24</v>
+        <v>233</v>
       </c>
       <c r="D196"/>
       <c r="E196" t="s">
-        <v>2120</v>
+        <v>2165</v>
       </c>
       <c r="F196" t="s">
-        <v>2121</v>
+        <v>26</v>
       </c>
       <c r="G196" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H196" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>2166</v>
+      </c>
+      <c r="I196"/>
       <c r="J196" t="s">
-        <v>2123</v>
+        <v>2167</v>
       </c>
       <c r="K196"/>
       <c r="L196">
-        <v>43000</v>
+        <v>34130</v>
       </c>
       <c r="M196" t="s">
-        <v>2124</v>
+        <v>2168</v>
       </c>
       <c r="N196" t="s">
-        <v>1044</v>
+        <v>32</v>
       </c>
       <c r="O196"/>
       <c r="P196" t="s">
-        <v>2125</v>
-[...14 lines deleted...]
-      <c r="V196"/>
+        <v>2169</v>
+      </c>
+      <c r="Q196" t="s">
+        <v>2170</v>
+      </c>
+      <c r="R196"/>
+      <c r="S196"/>
+      <c r="T196"/>
+      <c r="U196"/>
+      <c r="V196" t="s">
+        <v>2171</v>
+      </c>
       <c r="W196" t="s">
-        <v>2129</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="197" spans="1:23">
       <c r="A197" t="s">
-        <v>2130</v>
-[...1 lines deleted...]
-      <c r="B197"/>
+        <v>2173</v>
+      </c>
+      <c r="B197" t="s">
+        <v>2174</v>
+      </c>
       <c r="C197" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="D197"/>
+        <v>2175</v>
+      </c>
+      <c r="D197" t="s">
+        <v>745</v>
+      </c>
       <c r="E197" t="s">
-        <v>2131</v>
+        <v>2176</v>
       </c>
       <c r="F197" t="s">
         <v>26</v>
       </c>
       <c r="G197" t="s">
         <v>27</v>
       </c>
       <c r="H197" t="s">
-        <v>2132</v>
+        <v>256</v>
       </c>
       <c r="I197"/>
       <c r="J197" t="s">
-        <v>2133</v>
+        <v>2177</v>
       </c>
       <c r="K197"/>
-      <c r="L197">
-        <v>34130</v>
+      <c r="L197" t="s">
+        <v>2178</v>
       </c>
       <c r="M197" t="s">
-        <v>2134</v>
+        <v>749</v>
       </c>
       <c r="N197" t="s">
-        <v>32</v>
+        <v>2179</v>
       </c>
       <c r="O197"/>
       <c r="P197" t="s">
-        <v>2135</v>
-[...3 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="Q197"/>
       <c r="R197"/>
       <c r="S197"/>
       <c r="T197"/>
       <c r="U197"/>
       <c r="V197" t="s">
-        <v>2137</v>
+        <v>2180</v>
       </c>
       <c r="W197" t="s">
-        <v>2138</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="198" spans="1:23">
       <c r="A198" t="s">
-        <v>2139</v>
+        <v>2182</v>
       </c>
       <c r="B198" t="s">
-        <v>2140</v>
+        <v>2183</v>
       </c>
       <c r="C198" t="s">
-        <v>2141</v>
-[...3 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="D198"/>
       <c r="E198" t="s">
-        <v>2142</v>
+        <v>2184</v>
       </c>
       <c r="F198" t="s">
-        <v>26</v>
+        <v>1102</v>
       </c>
       <c r="G198" t="s">
         <v>27</v>
       </c>
       <c r="H198" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="I198"/>
       <c r="J198" t="s">
-        <v>2143</v>
+        <v>2185</v>
       </c>
       <c r="K198"/>
-      <c r="L198" t="s">
-        <v>2144</v>
+      <c r="L198">
+        <v>31320</v>
       </c>
       <c r="M198" t="s">
-        <v>750</v>
+        <v>2186</v>
       </c>
       <c r="N198" t="s">
-        <v>2145</v>
+        <v>2187</v>
       </c>
       <c r="O198"/>
       <c r="P198" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="Q198"/>
-      <c r="R198"/>
-      <c r="S198"/>
+      <c r="R198" t="s">
+        <v>2188</v>
+      </c>
+      <c r="S198" t="s">
+        <v>2189</v>
+      </c>
       <c r="T198"/>
-      <c r="U198"/>
+      <c r="U198" t="s">
+        <v>2190</v>
+      </c>
       <c r="V198" t="s">
-        <v>2146</v>
+        <v>2191</v>
       </c>
       <c r="W198" t="s">
-        <v>2147</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="199" spans="1:23">
       <c r="A199" t="s">
-        <v>2148</v>
+        <v>2193</v>
       </c>
       <c r="B199" t="s">
-        <v>2149</v>
+        <v>2194</v>
       </c>
       <c r="C199" t="s">
-        <v>155</v>
+        <v>323</v>
       </c>
       <c r="D199"/>
       <c r="E199" t="s">
-        <v>2150</v>
+        <v>2195</v>
       </c>
       <c r="F199" t="s">
-        <v>1102</v>
+        <v>26</v>
       </c>
       <c r="G199" t="s">
         <v>27</v>
       </c>
       <c r="H199" t="s">
-        <v>209</v>
+        <v>28</v>
       </c>
       <c r="I199"/>
       <c r="J199" t="s">
-        <v>2151</v>
+        <v>2196</v>
       </c>
       <c r="K199"/>
       <c r="L199">
-        <v>31320</v>
+        <v>46000</v>
       </c>
       <c r="M199" t="s">
-        <v>2152</v>
+        <v>856</v>
       </c>
       <c r="N199" t="s">
-        <v>2153</v>
+        <v>1046</v>
       </c>
       <c r="O199"/>
       <c r="P199" t="s">
-        <v>117</v>
-[...7 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="Q199" t="s">
+        <v>2197</v>
+      </c>
+      <c r="R199"/>
+      <c r="S199"/>
       <c r="T199"/>
-      <c r="U199" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="U199"/>
+      <c r="V199"/>
       <c r="W199" t="s">
-        <v>2158</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="200" spans="1:23">
       <c r="A200" t="s">
-        <v>2159</v>
+        <v>2199</v>
       </c>
       <c r="B200" t="s">
-        <v>2160</v>
+        <v>2200</v>
       </c>
       <c r="C200" t="s">
-        <v>294</v>
+        <v>157</v>
       </c>
       <c r="D200"/>
       <c r="E200" t="s">
-        <v>2161</v>
+        <v>2201</v>
       </c>
       <c r="F200" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="G200" t="s">
         <v>27</v>
       </c>
       <c r="H200" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I200"/>
+        <v>93</v>
+      </c>
+      <c r="I200" t="s">
+        <v>27</v>
+      </c>
       <c r="J200" t="s">
-        <v>2162</v>
-[...1 lines deleted...]
-      <c r="K200"/>
+        <v>2202</v>
+      </c>
+      <c r="K200" t="s">
+        <v>2203</v>
+      </c>
       <c r="L200">
-        <v>46000</v>
+        <v>34090</v>
       </c>
       <c r="M200" t="s">
-        <v>856</v>
+        <v>147</v>
       </c>
       <c r="N200" t="s">
-        <v>1044</v>
+        <v>32</v>
       </c>
       <c r="O200"/>
       <c r="P200" t="s">
-        <v>147</v>
-[...8 lines deleted...]
-      <c r="V200"/>
+        <v>2204</v>
+      </c>
+      <c r="Q200"/>
+      <c r="R200" t="s">
+        <v>412</v>
+      </c>
+      <c r="S200" t="s">
+        <v>2205</v>
+      </c>
+      <c r="T200" t="s">
+        <v>2206</v>
+      </c>
+      <c r="U200" t="s">
+        <v>2207</v>
+      </c>
+      <c r="V200" t="s">
+        <v>2208</v>
+      </c>
       <c r="W200" t="s">
-        <v>2164</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="201" spans="1:23">
       <c r="A201" t="s">
-        <v>2165</v>
+        <v>2210</v>
       </c>
       <c r="B201" t="s">
-        <v>2166</v>
+        <v>2211</v>
       </c>
       <c r="C201" t="s">
-        <v>155</v>
+        <v>2175</v>
       </c>
       <c r="D201"/>
       <c r="E201" t="s">
-        <v>2167</v>
+        <v>2212</v>
       </c>
       <c r="F201" t="s">
+        <v>26</v>
+      </c>
+      <c r="G201" t="s">
         <v>44</v>
       </c>
-      <c r="G201" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H201" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>2213</v>
+      </c>
+      <c r="I201"/>
       <c r="J201" t="s">
-        <v>2168</v>
-[...3 lines deleted...]
-      </c>
+        <v>2214</v>
+      </c>
+      <c r="K201"/>
       <c r="L201">
-        <v>34090</v>
+        <v>42270</v>
       </c>
       <c r="M201" t="s">
-        <v>145</v>
+        <v>2215</v>
       </c>
       <c r="N201" t="s">
-        <v>32</v>
+        <v>131</v>
       </c>
       <c r="O201"/>
       <c r="P201" t="s">
-        <v>2170</v>
+        <v>33</v>
       </c>
       <c r="Q201"/>
       <c r="R201" t="s">
-        <v>389</v>
+        <v>2216</v>
       </c>
       <c r="S201" t="s">
-        <v>2171</v>
+        <v>2217</v>
       </c>
       <c r="T201" t="s">
-        <v>2172</v>
+        <v>2218</v>
       </c>
       <c r="U201" t="s">
-        <v>2173</v>
-[...3 lines deleted...]
-      </c>
+        <v>2219</v>
+      </c>
+      <c r="V201"/>
       <c r="W201" t="s">
-        <v>2175</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="202" spans="1:23">
       <c r="A202" t="s">
-        <v>2176</v>
-[...3 lines deleted...]
-      </c>
+        <v>2221</v>
+      </c>
+      <c r="B202"/>
       <c r="C202" t="s">
-        <v>2141</v>
+        <v>934</v>
       </c>
       <c r="D202"/>
       <c r="E202" t="s">
-        <v>2178</v>
+        <v>2222</v>
       </c>
       <c r="F202" t="s">
-        <v>26</v>
+        <v>734</v>
       </c>
       <c r="G202" t="s">
+        <v>44</v>
+      </c>
+      <c r="H202" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>2179</v>
       </c>
       <c r="I202"/>
       <c r="J202" t="s">
-        <v>2180</v>
+        <v>2223</v>
       </c>
       <c r="K202"/>
       <c r="L202">
-        <v>42270</v>
+        <v>63500</v>
       </c>
       <c r="M202" t="s">
-        <v>2181</v>
+        <v>224</v>
       </c>
       <c r="N202" t="s">
-        <v>129</v>
+        <v>2224</v>
       </c>
       <c r="O202"/>
       <c r="P202" t="s">
-        <v>33</v>
+        <v>568</v>
       </c>
       <c r="Q202"/>
       <c r="R202" t="s">
-        <v>2182</v>
+        <v>412</v>
       </c>
       <c r="S202" t="s">
-        <v>2183</v>
+        <v>707</v>
       </c>
       <c r="T202" t="s">
-        <v>2184</v>
+        <v>2225</v>
       </c>
       <c r="U202" t="s">
-        <v>2185</v>
-[...4 lines deleted...]
-      </c>
+        <v>2226</v>
+      </c>
+      <c r="V202" t="s">
+        <v>2227</v>
+      </c>
+      <c r="W202"/>
     </row>
     <row r="203" spans="1:23">
       <c r="A203" t="s">
-        <v>2187</v>
+        <v>2228</v>
       </c>
       <c r="B203"/>
       <c r="C203" t="s">
-        <v>1596</v>
+        <v>90</v>
       </c>
       <c r="D203"/>
       <c r="E203" t="s">
-        <v>2188</v>
+        <v>2229</v>
       </c>
       <c r="F203" t="s">
-        <v>734</v>
+        <v>2230</v>
       </c>
       <c r="G203" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H203" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I203"/>
+        <v>93</v>
+      </c>
+      <c r="I203" t="s">
+        <v>27</v>
+      </c>
       <c r="J203" t="s">
-        <v>2189</v>
+        <v>2231</v>
       </c>
       <c r="K203"/>
       <c r="L203">
-        <v>63500</v>
+        <v>34110</v>
       </c>
       <c r="M203" t="s">
-        <v>705</v>
+        <v>2232</v>
       </c>
       <c r="N203" t="s">
-        <v>2190</v>
+        <v>32</v>
       </c>
       <c r="O203"/>
       <c r="P203" t="s">
-        <v>544</v>
+        <v>33</v>
       </c>
       <c r="Q203"/>
-      <c r="R203" t="s">
-[...14 lines deleted...]
-      <c r="W203"/>
+      <c r="R203"/>
+      <c r="S203"/>
+      <c r="T203"/>
+      <c r="U203"/>
+      <c r="V203"/>
+      <c r="W203" t="s">
+        <v>2233</v>
+      </c>
     </row>
     <row r="204" spans="1:23">
       <c r="A204" t="s">
-        <v>2194</v>
+        <v>2234</v>
       </c>
       <c r="B204"/>
       <c r="C204" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D204"/>
       <c r="E204" t="s">
-        <v>2195</v>
+        <v>2235</v>
       </c>
       <c r="F204" t="s">
-        <v>2196</v>
+        <v>340</v>
       </c>
       <c r="G204" t="s">
         <v>27</v>
       </c>
       <c r="H204" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="I204"/>
       <c r="J204" t="s">
-        <v>2197</v>
+        <v>2236</v>
       </c>
       <c r="K204"/>
-      <c r="L204">
-        <v>34110</v>
+      <c r="L204" t="s">
+        <v>1337</v>
       </c>
       <c r="M204" t="s">
-        <v>2198</v>
+        <v>2237</v>
       </c>
       <c r="N204" t="s">
         <v>32</v>
       </c>
       <c r="O204"/>
       <c r="P204" t="s">
-        <v>33</v>
+        <v>2238</v>
       </c>
       <c r="Q204"/>
-      <c r="R204"/>
-[...2 lines deleted...]
-      <c r="U204"/>
+      <c r="R204" t="s">
+        <v>2239</v>
+      </c>
+      <c r="S204" t="s">
+        <v>2240</v>
+      </c>
+      <c r="T204" t="s">
+        <v>2241</v>
+      </c>
+      <c r="U204" t="s">
+        <v>2242</v>
+      </c>
       <c r="V204"/>
       <c r="W204" t="s">
-        <v>2199</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="205" spans="1:23">
       <c r="A205" t="s">
-        <v>2200</v>
+        <v>2244</v>
       </c>
       <c r="B205"/>
       <c r="C205" t="s">
-        <v>24</v>
+        <v>907</v>
       </c>
       <c r="D205"/>
       <c r="E205" t="s">
-        <v>2201</v>
+        <v>2245</v>
       </c>
       <c r="F205" t="s">
-        <v>311</v>
+        <v>340</v>
       </c>
       <c r="G205" t="s">
         <v>27</v>
       </c>
       <c r="H205" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="I205"/>
+        <v>256</v>
+      </c>
+      <c r="I205" t="s">
+        <v>2246</v>
+      </c>
       <c r="J205" t="s">
-        <v>2202</v>
+        <v>2247</v>
       </c>
       <c r="K205"/>
-      <c r="L205" t="s">
-        <v>1316</v>
+      <c r="L205">
+        <v>32800</v>
       </c>
       <c r="M205" t="s">
-        <v>2203</v>
+        <v>2248</v>
       </c>
       <c r="N205" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="O205"/>
       <c r="P205" t="s">
-        <v>2204</v>
-[...1 lines deleted...]
-      <c r="Q205"/>
+        <v>670</v>
+      </c>
+      <c r="Q205" t="s">
+        <v>2249</v>
+      </c>
       <c r="R205" t="s">
-        <v>2205</v>
+        <v>2250</v>
       </c>
       <c r="S205" t="s">
-        <v>2206</v>
+        <v>2251</v>
       </c>
       <c r="T205" t="s">
-        <v>2207</v>
+        <v>1822</v>
       </c>
       <c r="U205" t="s">
-        <v>2208</v>
-[...1 lines deleted...]
-      <c r="V205"/>
+        <v>2252</v>
+      </c>
+      <c r="V205" t="s">
+        <v>2253</v>
+      </c>
       <c r="W205" t="s">
-        <v>2209</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="206" spans="1:23">
       <c r="A206" t="s">
-        <v>2210</v>
+        <v>2255</v>
       </c>
       <c r="B206"/>
       <c r="C206" t="s">
-        <v>1079</v>
+        <v>112</v>
       </c>
       <c r="D206"/>
       <c r="E206" t="s">
-        <v>2211</v>
+        <v>2256</v>
       </c>
       <c r="F206" t="s">
-        <v>311</v>
+        <v>734</v>
       </c>
       <c r="G206" t="s">
         <v>27</v>
       </c>
       <c r="H206" t="s">
-        <v>230</v>
+        <v>206</v>
       </c>
       <c r="I206" t="s">
-        <v>2212</v>
+        <v>2257</v>
       </c>
       <c r="J206" t="s">
-        <v>2213</v>
+        <v>2258</v>
       </c>
       <c r="K206"/>
       <c r="L206">
-        <v>32800</v>
+        <v>31530</v>
       </c>
       <c r="M206" t="s">
-        <v>2214</v>
+        <v>2259</v>
       </c>
       <c r="N206" t="s">
-        <v>67</v>
+        <v>1046</v>
       </c>
       <c r="O206"/>
       <c r="P206" t="s">
-        <v>669</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q206"/>
       <c r="R206" t="s">
-        <v>2216</v>
+        <v>2260</v>
       </c>
       <c r="S206" t="s">
-        <v>2217</v>
+        <v>2261</v>
       </c>
       <c r="T206" t="s">
-        <v>1797</v>
+        <v>36</v>
       </c>
       <c r="U206" t="s">
-        <v>2218</v>
+        <v>2262</v>
       </c>
       <c r="V206" t="s">
-        <v>2219</v>
+        <v>2263</v>
       </c>
       <c r="W206" t="s">
-        <v>2220</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="207" spans="1:23">
       <c r="A207" t="s">
-        <v>2221</v>
+        <v>2265</v>
       </c>
       <c r="B207"/>
       <c r="C207" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D207"/>
       <c r="E207" t="s">
-        <v>2222</v>
+        <v>2266</v>
       </c>
       <c r="F207" t="s">
-        <v>734</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="G207"/>
       <c r="H207" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I207"/>
       <c r="J207" t="s">
-        <v>2224</v>
+        <v>2267</v>
       </c>
       <c r="K207"/>
       <c r="L207">
-        <v>31530</v>
+        <v>75017</v>
       </c>
       <c r="M207" t="s">
-        <v>2225</v>
+        <v>2268</v>
       </c>
       <c r="N207" t="s">
-        <v>1044</v>
+        <v>32</v>
       </c>
       <c r="O207"/>
       <c r="P207" t="s">
         <v>33</v>
       </c>
       <c r="Q207"/>
-      <c r="R207" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="R207"/>
+      <c r="S207"/>
+      <c r="T207"/>
+      <c r="U207"/>
+      <c r="V207"/>
+      <c r="W207"/>
     </row>
     <row r="208" spans="1:23">
       <c r="A208" t="s">
-        <v>2231</v>
+        <v>2269</v>
       </c>
       <c r="B208"/>
       <c r="C208" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D208"/>
+        <v>141</v>
+      </c>
+      <c r="D208" t="s">
+        <v>2270</v>
+      </c>
       <c r="E208" t="s">
-        <v>2232</v>
+        <v>2271</v>
       </c>
       <c r="F208" t="s">
-        <v>831</v>
-[...1 lines deleted...]
-      <c r="G208"/>
+        <v>2272</v>
+      </c>
+      <c r="G208" t="s">
+        <v>27</v>
+      </c>
       <c r="H208" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I208"/>
       <c r="J208" t="s">
-        <v>2233</v>
+        <v>2273</v>
       </c>
       <c r="K208"/>
       <c r="L208">
-        <v>75017</v>
+        <v>31100</v>
       </c>
       <c r="M208" t="s">
-        <v>2234</v>
+        <v>749</v>
       </c>
       <c r="N208" t="s">
         <v>32</v>
       </c>
       <c r="O208"/>
       <c r="P208" t="s">
-        <v>33</v>
+        <v>1777</v>
       </c>
       <c r="Q208"/>
-      <c r="R208"/>
-[...4 lines deleted...]
-      <c r="W208"/>
+      <c r="R208" t="s">
+        <v>2274</v>
+      </c>
+      <c r="S208" t="s">
+        <v>2275</v>
+      </c>
+      <c r="T208" t="s">
+        <v>2103</v>
+      </c>
+      <c r="U208" t="s">
+        <v>2276</v>
+      </c>
+      <c r="V208" t="s">
+        <v>2277</v>
+      </c>
+      <c r="W208" t="s">
+        <v>2278</v>
+      </c>
     </row>
     <row r="209" spans="1:23">
       <c r="A209" t="s">
-        <v>2235</v>
+        <v>2279</v>
       </c>
       <c r="B209"/>
       <c r="C209" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D209"/>
       <c r="E209" t="s">
-        <v>2237</v>
+        <v>2280</v>
       </c>
       <c r="F209" t="s">
-        <v>2238</v>
+        <v>2281</v>
       </c>
       <c r="G209" t="s">
         <v>27</v>
       </c>
       <c r="H209" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="I209"/>
+        <v>28</v>
+      </c>
+      <c r="I209" t="s">
+        <v>2282</v>
+      </c>
       <c r="J209" t="s">
-        <v>2239</v>
+        <v>2283</v>
       </c>
       <c r="K209"/>
       <c r="L209">
-        <v>31100</v>
+        <v>34000</v>
       </c>
       <c r="M209" t="s">
-        <v>750</v>
+        <v>147</v>
       </c>
       <c r="N209" t="s">
-        <v>32</v>
+        <v>1046</v>
       </c>
       <c r="O209"/>
       <c r="P209" t="s">
-        <v>1754</v>
+        <v>2284</v>
       </c>
       <c r="Q209"/>
       <c r="R209" t="s">
-        <v>2240</v>
+        <v>1358</v>
       </c>
       <c r="S209" t="s">
-        <v>2241</v>
+        <v>2285</v>
       </c>
       <c r="T209" t="s">
-        <v>2069</v>
+        <v>1181</v>
       </c>
       <c r="U209" t="s">
-        <v>2242</v>
-[...3 lines deleted...]
-      </c>
+        <v>2286</v>
+      </c>
+      <c r="V209"/>
       <c r="W209" t="s">
-        <v>2244</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="210" spans="1:23">
       <c r="A210" t="s">
-        <v>2245</v>
+        <v>2288</v>
       </c>
       <c r="B210"/>
       <c r="C210" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D210"/>
       <c r="E210" t="s">
-        <v>2246</v>
+        <v>2289</v>
       </c>
       <c r="F210" t="s">
-        <v>2247</v>
+        <v>43</v>
       </c>
       <c r="G210" t="s">
         <v>27</v>
       </c>
       <c r="H210" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I210"/>
       <c r="J210" t="s">
-        <v>2249</v>
-[...1 lines deleted...]
-      <c r="K210"/>
+        <v>2290</v>
+      </c>
+      <c r="K210" t="s">
+        <v>2291</v>
+      </c>
       <c r="L210">
-        <v>34000</v>
+        <v>34172</v>
       </c>
       <c r="M210" t="s">
-        <v>145</v>
+        <v>2292</v>
       </c>
       <c r="N210" t="s">
-        <v>1044</v>
+        <v>67</v>
       </c>
       <c r="O210"/>
       <c r="P210" t="s">
-        <v>2250</v>
+        <v>2293</v>
       </c>
       <c r="Q210"/>
-      <c r="R210" t="s">
-[...11 lines deleted...]
-      <c r="V210"/>
+      <c r="R210"/>
+      <c r="S210"/>
+      <c r="T210"/>
+      <c r="U210"/>
+      <c r="V210" t="s">
+        <v>2294</v>
+      </c>
       <c r="W210" t="s">
-        <v>2253</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="211" spans="1:23">
       <c r="A211" t="s">
-        <v>2254</v>
-[...1 lines deleted...]
-      <c r="B211"/>
+        <v>2296</v>
+      </c>
+      <c r="B211" t="s">
+        <v>2296</v>
+      </c>
       <c r="C211" t="s">
-        <v>42</v>
+        <v>112</v>
       </c>
       <c r="D211"/>
       <c r="E211" t="s">
-        <v>2255</v>
+        <v>2297</v>
       </c>
       <c r="F211" t="s">
+        <v>2298</v>
+      </c>
+      <c r="G211" t="s">
         <v>44</v>
       </c>
-      <c r="G211" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H211" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="I211"/>
+        <v>28</v>
+      </c>
+      <c r="I211" t="s">
+        <v>2299</v>
+      </c>
       <c r="J211" t="s">
-        <v>2256</v>
-[...3 lines deleted...]
-      </c>
+        <v>2300</v>
+      </c>
+      <c r="K211"/>
       <c r="L211">
-        <v>34172</v>
+        <v>43130</v>
       </c>
       <c r="M211" t="s">
-        <v>2258</v>
+        <v>2301</v>
       </c>
       <c r="N211" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="O211"/>
+        <v>2302</v>
+      </c>
+      <c r="O211" t="s">
+        <v>2303</v>
+      </c>
       <c r="P211" t="s">
-        <v>2259</v>
-[...5 lines deleted...]
-      <c r="U211"/>
+        <v>132</v>
+      </c>
+      <c r="Q211" t="s">
+        <v>2304</v>
+      </c>
+      <c r="R211" t="s">
+        <v>2305</v>
+      </c>
+      <c r="S211" t="s">
+        <v>2306</v>
+      </c>
+      <c r="T211" t="s">
+        <v>333</v>
+      </c>
+      <c r="U211" t="s">
+        <v>2307</v>
+      </c>
       <c r="V211" t="s">
-        <v>2260</v>
+        <v>2308</v>
       </c>
       <c r="W211" t="s">
-        <v>2261</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="212" spans="1:23">
       <c r="A212" t="s">
-        <v>2262</v>
-[...3 lines deleted...]
-      </c>
+        <v>2310</v>
+      </c>
+      <c r="B212"/>
       <c r="C212" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="D212"/>
+        <v>112</v>
+      </c>
+      <c r="D212" t="s">
+        <v>2311</v>
+      </c>
       <c r="E212" t="s">
-        <v>2263</v>
+        <v>2312</v>
       </c>
       <c r="F212" t="s">
-        <v>2264</v>
+        <v>1523</v>
       </c>
       <c r="G212" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H212" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="I212"/>
       <c r="J212" t="s">
-        <v>2266</v>
+        <v>2313</v>
       </c>
       <c r="K212"/>
       <c r="L212">
-        <v>43130</v>
+        <v>34070</v>
       </c>
       <c r="M212" t="s">
-        <v>2267</v>
+        <v>147</v>
       </c>
       <c r="N212" t="s">
-        <v>2268</v>
+        <v>32</v>
       </c>
       <c r="O212" t="s">
-        <v>2269</v>
+        <v>2314</v>
       </c>
       <c r="P212" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>2315</v>
+      </c>
+      <c r="Q212"/>
       <c r="R212" t="s">
-        <v>2271</v>
+        <v>1315</v>
       </c>
       <c r="S212" t="s">
-        <v>2272</v>
-[...3 lines deleted...]
-      </c>
+        <v>2316</v>
+      </c>
+      <c r="T212"/>
       <c r="U212" t="s">
-        <v>2273</v>
+        <v>2317</v>
       </c>
       <c r="V212" t="s">
-        <v>2274</v>
+        <v>2318</v>
       </c>
       <c r="W212" t="s">
-        <v>2275</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="213" spans="1:23">
       <c r="A213" t="s">
-        <v>2276</v>
-[...1 lines deleted...]
-      <c r="B213"/>
+        <v>2320</v>
+      </c>
+      <c r="B213" t="s">
+        <v>2321</v>
+      </c>
       <c r="C213" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="D213"/>
       <c r="E213" t="s">
-        <v>2278</v>
+        <v>2322</v>
       </c>
       <c r="F213" t="s">
-        <v>325</v>
+        <v>26</v>
       </c>
       <c r="G213" t="s">
         <v>27</v>
       </c>
       <c r="H213" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="I213"/>
+        <v>910</v>
+      </c>
+      <c r="I213" t="s">
+        <v>2323</v>
+      </c>
       <c r="J213" t="s">
-        <v>2279</v>
+        <v>2324</v>
       </c>
       <c r="K213"/>
       <c r="L213">
-        <v>34200</v>
+        <v>34000</v>
       </c>
       <c r="M213" t="s">
-        <v>2280</v>
+        <v>147</v>
       </c>
       <c r="N213" t="s">
         <v>32</v>
       </c>
-      <c r="O213" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O213"/>
       <c r="P213" t="s">
-        <v>2282</v>
+        <v>33</v>
       </c>
       <c r="Q213"/>
       <c r="R213" t="s">
-        <v>1294</v>
+        <v>2325</v>
       </c>
       <c r="S213" t="s">
-        <v>2283</v>
-[...1 lines deleted...]
-      <c r="T213"/>
+        <v>2326</v>
+      </c>
+      <c r="T213" t="s">
+        <v>36</v>
+      </c>
       <c r="U213" t="s">
-        <v>2284</v>
+        <v>2327</v>
       </c>
       <c r="V213" t="s">
-        <v>2285</v>
+        <v>2328</v>
       </c>
       <c r="W213" t="s">
-        <v>2286</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="214" spans="1:23">
       <c r="A214" t="s">
-        <v>2287</v>
+        <v>2330</v>
       </c>
       <c r="B214" t="s">
-        <v>2288</v>
+        <v>2331</v>
       </c>
       <c r="C214" t="s">
         <v>24</v>
       </c>
       <c r="D214"/>
       <c r="E214" t="s">
-        <v>2289</v>
+        <v>2332</v>
       </c>
       <c r="F214" t="s">
-        <v>26</v>
+        <v>2333</v>
       </c>
       <c r="G214" t="s">
         <v>27</v>
       </c>
       <c r="H214" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="I214" t="s">
-        <v>2290</v>
+        <v>2334</v>
       </c>
       <c r="J214" t="s">
-        <v>2291</v>
+        <v>2335</v>
       </c>
       <c r="K214"/>
       <c r="L214">
-        <v>34000</v>
+        <v>31000</v>
       </c>
       <c r="M214" t="s">
-        <v>145</v>
+        <v>749</v>
       </c>
       <c r="N214" t="s">
-        <v>32</v>
+        <v>940</v>
       </c>
       <c r="O214"/>
       <c r="P214" t="s">
-        <v>33</v>
+        <v>2336</v>
       </c>
       <c r="Q214"/>
-      <c r="R214" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="R214"/>
+      <c r="S214"/>
+      <c r="T214"/>
+      <c r="U214"/>
+      <c r="V214"/>
       <c r="W214" t="s">
-        <v>2296</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="215" spans="1:23">
       <c r="A215" t="s">
-        <v>2297</v>
-[...3 lines deleted...]
-      </c>
+        <v>2338</v>
+      </c>
+      <c r="B215"/>
       <c r="C215" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D215"/>
+        <v>141</v>
+      </c>
+      <c r="D215" t="s">
+        <v>2339</v>
+      </c>
       <c r="E215" t="s">
-        <v>2299</v>
+        <v>2340</v>
       </c>
       <c r="F215" t="s">
-        <v>2300</v>
+        <v>2341</v>
       </c>
       <c r="G215" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H215" t="s">
-        <v>908</v>
+        <v>256</v>
       </c>
       <c r="I215" t="s">
-        <v>2301</v>
+        <v>2342</v>
       </c>
       <c r="J215" t="s">
-        <v>2302</v>
+        <v>2343</v>
       </c>
       <c r="K215"/>
       <c r="L215">
-        <v>31000</v>
+        <v>26400</v>
       </c>
       <c r="M215" t="s">
-        <v>750</v>
+        <v>2344</v>
       </c>
       <c r="N215" t="s">
-        <v>937</v>
+        <v>67</v>
       </c>
       <c r="O215"/>
       <c r="P215" t="s">
-        <v>2303</v>
-[...6 lines deleted...]
-      <c r="V215"/>
+        <v>2345</v>
+      </c>
+      <c r="Q215" t="s">
+        <v>2346</v>
+      </c>
+      <c r="R215" t="s">
+        <v>2347</v>
+      </c>
+      <c r="S215" t="s">
+        <v>2348</v>
+      </c>
+      <c r="T215" t="s">
+        <v>2349</v>
+      </c>
+      <c r="U215" t="s">
+        <v>2350</v>
+      </c>
+      <c r="V215" t="s">
+        <v>2351</v>
+      </c>
       <c r="W215" t="s">
-        <v>2304</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="216" spans="1:23">
       <c r="A216" t="s">
-        <v>2305</v>
+        <v>2353</v>
       </c>
       <c r="B216"/>
       <c r="C216" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="D216"/>
       <c r="E216" t="s">
-        <v>2307</v>
+        <v>2354</v>
       </c>
       <c r="F216" t="s">
-        <v>2308</v>
+        <v>734</v>
       </c>
       <c r="G216" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H216" t="s">
-        <v>230</v>
+        <v>28</v>
       </c>
       <c r="I216" t="s">
-        <v>2309</v>
+        <v>1817</v>
       </c>
       <c r="J216" t="s">
-        <v>2310</v>
+        <v>2355</v>
       </c>
       <c r="K216"/>
       <c r="L216">
-        <v>26400</v>
+        <v>38710</v>
       </c>
       <c r="M216" t="s">
-        <v>2311</v>
+        <v>2356</v>
       </c>
       <c r="N216" t="s">
-        <v>67</v>
+        <v>271</v>
       </c>
       <c r="O216"/>
       <c r="P216" t="s">
-        <v>2312</v>
-[...3 lines deleted...]
-      </c>
+        <v>2357</v>
+      </c>
+      <c r="Q216"/>
       <c r="R216" t="s">
-        <v>2314</v>
+        <v>2358</v>
       </c>
       <c r="S216" t="s">
-        <v>2315</v>
+        <v>2359</v>
       </c>
       <c r="T216" t="s">
-        <v>2316</v>
+        <v>2360</v>
       </c>
       <c r="U216" t="s">
-        <v>2317</v>
+        <v>2361</v>
       </c>
       <c r="V216" t="s">
-        <v>2318</v>
+        <v>1824</v>
       </c>
       <c r="W216" t="s">
-        <v>2319</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="217" spans="1:23">
       <c r="A217" t="s">
-        <v>2320</v>
+        <v>2363</v>
       </c>
       <c r="B217"/>
       <c r="C217" t="s">
-        <v>294</v>
+        <v>24</v>
       </c>
       <c r="D217"/>
       <c r="E217" t="s">
-        <v>2321</v>
+        <v>2364</v>
       </c>
       <c r="F217" t="s">
-        <v>734</v>
+        <v>2365</v>
       </c>
       <c r="G217" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H217" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="I217"/>
       <c r="J217" t="s">
-        <v>2322</v>
+        <v>2366</v>
       </c>
       <c r="K217"/>
-      <c r="L217">
-        <v>38710</v>
+      <c r="L217" t="s">
+        <v>2367</v>
       </c>
       <c r="M217" t="s">
-        <v>2323</v>
+        <v>2368</v>
       </c>
       <c r="N217" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="O217"/>
+        <v>980</v>
+      </c>
+      <c r="O217" t="s">
+        <v>2369</v>
+      </c>
       <c r="P217" t="s">
-        <v>2324</v>
-[...1 lines deleted...]
-      <c r="Q217"/>
+        <v>33</v>
+      </c>
+      <c r="Q217" t="s">
+        <v>2370</v>
+      </c>
       <c r="R217" t="s">
-        <v>2325</v>
+        <v>2371</v>
       </c>
       <c r="S217" t="s">
-        <v>2326</v>
+        <v>2372</v>
       </c>
       <c r="T217" t="s">
-        <v>2327</v>
+        <v>2373</v>
       </c>
       <c r="U217" t="s">
-        <v>2328</v>
+        <v>2374</v>
       </c>
       <c r="V217" t="s">
-        <v>1799</v>
+        <v>2375</v>
       </c>
       <c r="W217" t="s">
-        <v>2329</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="218" spans="1:23">
       <c r="A218" t="s">
-        <v>2330</v>
-[...1 lines deleted...]
-      <c r="B218"/>
+        <v>2377</v>
+      </c>
+      <c r="B218" t="s">
+        <v>2378</v>
+      </c>
       <c r="C218" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D218"/>
       <c r="E218" t="s">
-        <v>2331</v>
+        <v>2379</v>
       </c>
       <c r="F218" t="s">
-        <v>2332</v>
+        <v>2380</v>
       </c>
       <c r="G218" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H218" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="I218"/>
+        <v>93</v>
+      </c>
+      <c r="I218" t="s">
+        <v>27</v>
+      </c>
       <c r="J218" t="s">
-        <v>2333</v>
+        <v>2381</v>
       </c>
       <c r="K218"/>
-      <c r="L218" t="s">
-        <v>2334</v>
+      <c r="L218">
+        <v>34000</v>
       </c>
       <c r="M218" t="s">
-        <v>2335</v>
+        <v>147</v>
       </c>
       <c r="N218" t="s">
-        <v>978</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="O218"/>
       <c r="P218" t="s">
         <v>33</v>
       </c>
-      <c r="Q218" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q218"/>
       <c r="R218" t="s">
-        <v>2338</v>
+        <v>2382</v>
       </c>
       <c r="S218" t="s">
-        <v>2339</v>
+        <v>2383</v>
       </c>
       <c r="T218" t="s">
-        <v>2340</v>
+        <v>2384</v>
       </c>
       <c r="U218" t="s">
-        <v>2341</v>
+        <v>2385</v>
       </c>
       <c r="V218" t="s">
-        <v>2342</v>
+        <v>2386</v>
       </c>
       <c r="W218" t="s">
-        <v>2343</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="219" spans="1:23">
       <c r="A219" t="s">
-        <v>2344</v>
+        <v>2388</v>
       </c>
       <c r="B219" t="s">
-        <v>2345</v>
+        <v>2378</v>
       </c>
       <c r="C219" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="D219"/>
       <c r="E219" t="s">
-        <v>2346</v>
+        <v>2389</v>
       </c>
       <c r="F219" t="s">
-        <v>2347</v>
+        <v>2390</v>
       </c>
       <c r="G219" t="s">
         <v>27</v>
       </c>
       <c r="H219" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I219" t="s">
-        <v>27</v>
+        <v>482</v>
       </c>
       <c r="J219" t="s">
-        <v>2348</v>
+        <v>2391</v>
       </c>
       <c r="K219"/>
       <c r="L219">
-        <v>34000</v>
+        <v>30900</v>
       </c>
       <c r="M219" t="s">
-        <v>145</v>
+        <v>95</v>
       </c>
       <c r="N219" t="s">
         <v>67</v>
       </c>
       <c r="O219"/>
       <c r="P219" t="s">
-        <v>33</v>
+        <v>2357</v>
       </c>
       <c r="Q219"/>
       <c r="R219" t="s">
-        <v>2349</v>
+        <v>2392</v>
       </c>
       <c r="S219" t="s">
-        <v>2350</v>
+        <v>2393</v>
       </c>
       <c r="T219" t="s">
-        <v>2351</v>
+        <v>2394</v>
       </c>
       <c r="U219" t="s">
-        <v>2352</v>
+        <v>2395</v>
       </c>
       <c r="V219" t="s">
-        <v>2353</v>
+        <v>2396</v>
       </c>
       <c r="W219" t="s">
-        <v>2354</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="220" spans="1:23">
       <c r="A220" t="s">
-        <v>2355</v>
-[...3 lines deleted...]
-      </c>
+        <v>2397</v>
+      </c>
+      <c r="B220"/>
       <c r="C220" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D220"/>
       <c r="E220" t="s">
-        <v>2356</v>
+        <v>2398</v>
       </c>
       <c r="F220" t="s">
-        <v>2357</v>
+        <v>340</v>
       </c>
       <c r="G220" t="s">
         <v>27</v>
       </c>
       <c r="H220" t="s">
         <v>28</v>
       </c>
       <c r="I220" t="s">
-        <v>459</v>
+        <v>2399</v>
       </c>
       <c r="J220" t="s">
-        <v>2358</v>
+        <v>2400</v>
       </c>
       <c r="K220"/>
       <c r="L220">
-        <v>30900</v>
+        <v>66270</v>
       </c>
       <c r="M220" t="s">
-        <v>94</v>
+        <v>2401</v>
       </c>
       <c r="N220" t="s">
-        <v>67</v>
+        <v>131</v>
       </c>
       <c r="O220"/>
       <c r="P220" t="s">
-        <v>2324</v>
+        <v>33</v>
       </c>
       <c r="Q220"/>
       <c r="R220" t="s">
-        <v>2359</v>
+        <v>696</v>
       </c>
       <c r="S220" t="s">
-        <v>2360</v>
+        <v>2402</v>
       </c>
       <c r="T220" t="s">
-        <v>2361</v>
+        <v>2403</v>
       </c>
       <c r="U220" t="s">
-        <v>2362</v>
-[...3 lines deleted...]
-      </c>
+        <v>2404</v>
+      </c>
+      <c r="V220"/>
       <c r="W220" t="s">
-        <v>2354</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="221" spans="1:23">
       <c r="A221" t="s">
-        <v>2364</v>
+        <v>2406</v>
       </c>
       <c r="B221"/>
       <c r="C221" t="s">
         <v>24</v>
       </c>
       <c r="D221"/>
       <c r="E221" t="s">
-        <v>2365</v>
+        <v>2407</v>
       </c>
       <c r="F221" t="s">
-        <v>311</v>
+        <v>1669</v>
       </c>
       <c r="G221" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H221" t="s">
         <v>28</v>
       </c>
-      <c r="I221" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I221"/>
       <c r="J221" t="s">
-        <v>2367</v>
+        <v>2408</v>
       </c>
       <c r="K221"/>
       <c r="L221">
-        <v>66000</v>
+        <v>43380</v>
       </c>
       <c r="M221" t="s">
-        <v>2366</v>
+        <v>2409</v>
       </c>
       <c r="N221" t="s">
-        <v>129</v>
+        <v>67</v>
       </c>
       <c r="O221"/>
       <c r="P221" t="s">
-        <v>33</v>
+        <v>2410</v>
       </c>
       <c r="Q221"/>
       <c r="R221" t="s">
-        <v>2368</v>
+        <v>2411</v>
       </c>
       <c r="S221" t="s">
-        <v>2369</v>
+        <v>2412</v>
       </c>
       <c r="T221"/>
       <c r="U221" t="s">
-        <v>2370</v>
+        <v>2413</v>
       </c>
       <c r="V221"/>
       <c r="W221" t="s">
-        <v>2371</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="222" spans="1:23">
       <c r="A222" t="s">
-        <v>2372</v>
+        <v>2415</v>
       </c>
       <c r="B222"/>
       <c r="C222" t="s">
-        <v>24</v>
+        <v>233</v>
       </c>
       <c r="D222"/>
       <c r="E222" t="s">
-        <v>2373</v>
+        <v>2416</v>
       </c>
       <c r="F222" t="s">
-        <v>1646</v>
+        <v>1669</v>
       </c>
       <c r="G222" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H222" t="s">
-        <v>28</v>
+        <v>206</v>
       </c>
       <c r="I222"/>
       <c r="J222" t="s">
-        <v>2374</v>
+        <v>2417</v>
       </c>
       <c r="K222"/>
       <c r="L222">
-        <v>43380</v>
+        <v>34000</v>
       </c>
       <c r="M222" t="s">
-        <v>2375</v>
+        <v>147</v>
       </c>
       <c r="N222" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="O222"/>
+        <v>1381</v>
+      </c>
+      <c r="O222" t="s">
+        <v>2418</v>
+      </c>
       <c r="P222" t="s">
-        <v>2376</v>
+        <v>298</v>
       </c>
       <c r="Q222"/>
       <c r="R222" t="s">
-        <v>2377</v>
+        <v>2419</v>
       </c>
       <c r="S222" t="s">
-        <v>2378</v>
+        <v>2420</v>
       </c>
       <c r="T222"/>
       <c r="U222" t="s">
-        <v>2379</v>
+        <v>2421</v>
       </c>
       <c r="V222"/>
       <c r="W222" t="s">
-        <v>2380</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="223" spans="1:23">
       <c r="A223" t="s">
-        <v>2381</v>
-[...1 lines deleted...]
-      <c r="B223"/>
+        <v>2423</v>
+      </c>
+      <c r="B223" t="s">
+        <v>2424</v>
+      </c>
       <c r="C223" t="s">
-        <v>207</v>
+        <v>90</v>
       </c>
       <c r="D223"/>
       <c r="E223" t="s">
-        <v>2382</v>
+        <v>2425</v>
       </c>
       <c r="F223" t="s">
-        <v>1646</v>
+        <v>2426</v>
       </c>
       <c r="G223" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H223" t="s">
-        <v>194</v>
+        <v>2427</v>
       </c>
       <c r="I223"/>
       <c r="J223" t="s">
-        <v>2383</v>
+        <v>2428</v>
       </c>
       <c r="K223"/>
       <c r="L223">
-        <v>34000</v>
+        <v>42300</v>
       </c>
       <c r="M223" t="s">
-        <v>145</v>
+        <v>2429</v>
       </c>
       <c r="N223" t="s">
-        <v>1357</v>
-[...3 lines deleted...]
-      </c>
+        <v>669</v>
+      </c>
+      <c r="O223"/>
       <c r="P223" t="s">
-        <v>270</v>
+        <v>33</v>
       </c>
       <c r="Q223"/>
       <c r="R223" t="s">
-        <v>2385</v>
+        <v>2430</v>
       </c>
       <c r="S223" t="s">
-        <v>2386</v>
-[...1 lines deleted...]
-      <c r="T223"/>
+        <v>2431</v>
+      </c>
+      <c r="T223" t="s">
+        <v>2432</v>
+      </c>
       <c r="U223" t="s">
-        <v>2387</v>
+        <v>2433</v>
       </c>
       <c r="V223"/>
       <c r="W223" t="s">
-        <v>2388</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="224" spans="1:23">
       <c r="A224" t="s">
-        <v>2389</v>
+        <v>2435</v>
       </c>
       <c r="B224" t="s">
-        <v>2390</v>
+        <v>2436</v>
       </c>
       <c r="C224" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="D224"/>
       <c r="E224" t="s">
-        <v>2391</v>
+        <v>2437</v>
       </c>
       <c r="F224" t="s">
-        <v>2392</v>
+        <v>26</v>
       </c>
       <c r="G224" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H224" t="s">
-        <v>2393</v>
-[...1 lines deleted...]
-      <c r="I224"/>
+        <v>28</v>
+      </c>
+      <c r="I224" t="s">
+        <v>2438</v>
+      </c>
       <c r="J224" t="s">
-        <v>2394</v>
+        <v>2439</v>
       </c>
       <c r="K224"/>
       <c r="L224">
-        <v>42300</v>
+        <v>43750</v>
       </c>
       <c r="M224" t="s">
-        <v>2395</v>
+        <v>2440</v>
       </c>
       <c r="N224" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="O224"/>
+        <v>32</v>
+      </c>
+      <c r="O224" t="s">
+        <v>2441</v>
+      </c>
       <c r="P224" t="s">
         <v>33</v>
       </c>
       <c r="Q224"/>
       <c r="R224" t="s">
-        <v>2396</v>
+        <v>2442</v>
       </c>
       <c r="S224" t="s">
-        <v>2397</v>
+        <v>2443</v>
       </c>
       <c r="T224" t="s">
-        <v>2398</v>
+        <v>2444</v>
       </c>
       <c r="U224" t="s">
-        <v>2399</v>
-[...1 lines deleted...]
-      <c r="V224"/>
+        <v>2445</v>
+      </c>
+      <c r="V224" t="s">
+        <v>2446</v>
+      </c>
       <c r="W224" t="s">
-        <v>2400</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="225" spans="1:23">
       <c r="A225" t="s">
-        <v>2401</v>
-[...3 lines deleted...]
-      </c>
+        <v>2448</v>
+      </c>
+      <c r="B225"/>
       <c r="C225" t="s">
-        <v>42</v>
+        <v>112</v>
       </c>
       <c r="D225"/>
       <c r="E225" t="s">
-        <v>2403</v>
+        <v>2449</v>
       </c>
       <c r="F225" t="s">
-        <v>26</v>
+        <v>734</v>
       </c>
       <c r="G225" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H225" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I225" t="s">
-        <v>2404</v>
+        <v>2450</v>
       </c>
       <c r="J225" t="s">
-        <v>2405</v>
+        <v>2451</v>
       </c>
       <c r="K225"/>
       <c r="L225">
-        <v>43750</v>
+        <v>31400</v>
       </c>
       <c r="M225" t="s">
-        <v>2406</v>
+        <v>749</v>
       </c>
       <c r="N225" t="s">
         <v>32</v>
       </c>
-      <c r="O225" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O225"/>
       <c r="P225" t="s">
-        <v>33</v>
+        <v>2357</v>
       </c>
       <c r="Q225"/>
       <c r="R225" t="s">
-        <v>2408</v>
+        <v>2452</v>
       </c>
       <c r="S225" t="s">
-        <v>2409</v>
+        <v>2453</v>
       </c>
       <c r="T225" t="s">
-        <v>2410</v>
+        <v>2454</v>
       </c>
       <c r="U225" t="s">
-        <v>2411</v>
+        <v>2455</v>
       </c>
       <c r="V225" t="s">
-        <v>2412</v>
-[...3 lines deleted...]
-      </c>
+        <v>2456</v>
+      </c>
+      <c r="W225"/>
     </row>
     <row r="226" spans="1:23">
       <c r="A226" t="s">
-        <v>2414</v>
-[...1 lines deleted...]
-      <c r="B226"/>
+        <v>2457</v>
+      </c>
+      <c r="B226" t="s">
+        <v>2458</v>
+      </c>
       <c r="C226" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D226"/>
+        <v>141</v>
+      </c>
+      <c r="D226" t="s">
+        <v>745</v>
+      </c>
       <c r="E226" t="s">
-        <v>2415</v>
+        <v>2459</v>
       </c>
       <c r="F226" t="s">
-        <v>734</v>
+        <v>2460</v>
       </c>
       <c r="G226" t="s">
         <v>27</v>
       </c>
       <c r="H226" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I226"/>
       <c r="J226" t="s">
-        <v>2417</v>
+        <v>2461</v>
       </c>
       <c r="K226"/>
       <c r="L226">
-        <v>31400</v>
+        <v>31058</v>
       </c>
       <c r="M226" t="s">
-        <v>750</v>
+        <v>447</v>
       </c>
       <c r="N226" t="s">
-        <v>32</v>
+        <v>1124</v>
       </c>
       <c r="O226"/>
       <c r="P226" t="s">
-        <v>2324</v>
+        <v>119</v>
       </c>
       <c r="Q226"/>
-      <c r="R226" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R226"/>
+      <c r="S226"/>
+      <c r="T226"/>
+      <c r="U226"/>
       <c r="V226" t="s">
-        <v>2422</v>
-[...1 lines deleted...]
-      <c r="W226"/>
+        <v>2462</v>
+      </c>
+      <c r="W226" t="s">
+        <v>2463</v>
+      </c>
     </row>
     <row r="227" spans="1:23">
       <c r="A227" t="s">
-        <v>2423</v>
+        <v>2464</v>
       </c>
       <c r="B227" t="s">
-        <v>2424</v>
+        <v>2465</v>
       </c>
       <c r="C227" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="D227"/>
       <c r="E227" t="s">
-        <v>2425</v>
+        <v>2466</v>
       </c>
       <c r="F227" t="s">
-        <v>2426</v>
+        <v>354</v>
       </c>
       <c r="G227" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H227" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="I227"/>
+        <v>221</v>
+      </c>
+      <c r="I227" t="s">
+        <v>2467</v>
+      </c>
       <c r="J227" t="s">
-        <v>2427</v>
+        <v>2468</v>
       </c>
       <c r="K227"/>
       <c r="L227">
-        <v>31058</v>
+        <v>42605</v>
       </c>
       <c r="M227" t="s">
-        <v>424</v>
+        <v>1071</v>
       </c>
       <c r="N227" t="s">
-        <v>1123</v>
+        <v>131</v>
       </c>
       <c r="O227"/>
       <c r="P227" t="s">
-        <v>117</v>
-[...8 lines deleted...]
-      </c>
+        <v>2469</v>
+      </c>
+      <c r="Q227" t="s">
+        <v>2470</v>
+      </c>
+      <c r="R227" t="s">
+        <v>2471</v>
+      </c>
+      <c r="S227" t="s">
+        <v>2472</v>
+      </c>
+      <c r="T227" t="s">
+        <v>2473</v>
+      </c>
+      <c r="U227" t="s">
+        <v>2474</v>
+      </c>
+      <c r="V227"/>
       <c r="W227" t="s">
-        <v>2429</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="228" spans="1:23">
       <c r="A228" t="s">
-        <v>2430</v>
+        <v>2476</v>
       </c>
       <c r="B228" t="s">
-        <v>2431</v>
+        <v>2477</v>
       </c>
       <c r="C228" t="s">
-        <v>745</v>
+        <v>24</v>
       </c>
       <c r="D228"/>
       <c r="E228" t="s">
-        <v>2432</v>
+        <v>2478</v>
       </c>
       <c r="F228" t="s">
-        <v>325</v>
+        <v>2479</v>
       </c>
       <c r="G228" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H228" t="s">
-        <v>948</v>
+        <v>160</v>
       </c>
       <c r="I228" t="s">
-        <v>2433</v>
+        <v>2480</v>
       </c>
       <c r="J228" t="s">
-        <v>2434</v>
+        <v>1202</v>
       </c>
       <c r="K228"/>
       <c r="L228">
-        <v>42605</v>
+        <v>69007</v>
       </c>
       <c r="M228" t="s">
-        <v>1070</v>
+        <v>195</v>
       </c>
       <c r="N228" t="s">
-        <v>129</v>
+        <v>67</v>
       </c>
       <c r="O228"/>
       <c r="P228" t="s">
-        <v>2435</v>
-[...3 lines deleted...]
-      </c>
+        <v>2481</v>
+      </c>
+      <c r="Q228"/>
       <c r="R228" t="s">
-        <v>2437</v>
+        <v>2482</v>
       </c>
       <c r="S228" t="s">
-        <v>2438</v>
+        <v>2483</v>
       </c>
       <c r="T228" t="s">
-        <v>2439</v>
+        <v>2484</v>
       </c>
       <c r="U228" t="s">
-        <v>2440</v>
-[...1 lines deleted...]
-      <c r="V228"/>
+        <v>2485</v>
+      </c>
+      <c r="V228" t="s">
+        <v>2486</v>
+      </c>
       <c r="W228" t="s">
-        <v>2441</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="229" spans="1:23">
       <c r="A229" t="s">
-        <v>2442</v>
+        <v>2488</v>
       </c>
       <c r="B229" t="s">
-        <v>2443</v>
+        <v>2489</v>
       </c>
       <c r="C229" t="s">
         <v>24</v>
       </c>
       <c r="D229"/>
       <c r="E229" t="s">
-        <v>2444</v>
+        <v>2478</v>
       </c>
       <c r="F229" t="s">
-        <v>2445</v>
+        <v>2490</v>
       </c>
       <c r="G229" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H229" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I229"/>
       <c r="J229" t="s">
-        <v>1200</v>
+        <v>2491</v>
       </c>
       <c r="K229"/>
       <c r="L229">
-        <v>69007</v>
+        <v>69009</v>
       </c>
       <c r="M229" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="N229" t="s">
-        <v>67</v>
+        <v>1381</v>
       </c>
       <c r="O229"/>
       <c r="P229" t="s">
-        <v>2447</v>
+        <v>132</v>
       </c>
       <c r="Q229"/>
       <c r="R229" t="s">
-        <v>2368</v>
+        <v>2492</v>
       </c>
       <c r="S229" t="s">
-        <v>2369</v>
+        <v>2493</v>
       </c>
       <c r="T229" t="s">
-        <v>2448</v>
+        <v>2494</v>
       </c>
       <c r="U229" t="s">
-        <v>2449</v>
+        <v>2495</v>
       </c>
       <c r="V229" t="s">
-        <v>2450</v>
+        <v>2496</v>
       </c>
       <c r="W229" t="s">
-        <v>2451</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="230" spans="1:23">
       <c r="A230" t="s">
-        <v>2452</v>
+        <v>2498</v>
       </c>
       <c r="B230" t="s">
-        <v>2453</v>
+        <v>2499</v>
       </c>
       <c r="C230" t="s">
         <v>24</v>
       </c>
       <c r="D230"/>
       <c r="E230" t="s">
-        <v>2444</v>
+        <v>2500</v>
       </c>
       <c r="F230" t="s">
-        <v>2454</v>
+        <v>2501</v>
       </c>
       <c r="G230" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H230" t="s">
         <v>28</v>
       </c>
-      <c r="I230"/>
+      <c r="I230" t="s">
+        <v>2502</v>
+      </c>
       <c r="J230" t="s">
-        <v>2455</v>
+        <v>2503</v>
       </c>
       <c r="K230"/>
       <c r="L230">
-        <v>69009</v>
+        <v>74650</v>
       </c>
       <c r="M230" t="s">
-        <v>183</v>
+        <v>2504</v>
       </c>
       <c r="N230" t="s">
-        <v>1357</v>
+        <v>1718</v>
       </c>
       <c r="O230"/>
       <c r="P230" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="Q230"/>
+        <v>33</v>
+      </c>
+      <c r="Q230" t="s">
+        <v>2505</v>
+      </c>
       <c r="R230" t="s">
-        <v>2456</v>
+        <v>2506</v>
       </c>
       <c r="S230" t="s">
-        <v>2457</v>
+        <v>2507</v>
       </c>
       <c r="T230" t="s">
-        <v>2458</v>
+        <v>2508</v>
       </c>
       <c r="U230" t="s">
-        <v>2459</v>
+        <v>2509</v>
       </c>
       <c r="V230" t="s">
-        <v>2460</v>
+        <v>2510</v>
       </c>
       <c r="W230" t="s">
-        <v>2461</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="231" spans="1:23">
       <c r="A231" t="s">
-        <v>2462</v>
+        <v>2512</v>
       </c>
       <c r="B231" t="s">
-        <v>2463</v>
+        <v>2513</v>
       </c>
       <c r="C231" t="s">
         <v>24</v>
       </c>
       <c r="D231"/>
       <c r="E231" t="s">
-        <v>2464</v>
+        <v>2478</v>
       </c>
       <c r="F231" t="s">
-        <v>2465</v>
+        <v>2514</v>
       </c>
       <c r="G231" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H231" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="I231"/>
       <c r="J231" t="s">
-        <v>2467</v>
+        <v>2515</v>
       </c>
       <c r="K231"/>
       <c r="L231">
-        <v>74650</v>
+        <v>38000</v>
       </c>
       <c r="M231" t="s">
-        <v>2468</v>
+        <v>2516</v>
       </c>
       <c r="N231" t="s">
-        <v>1695</v>
+        <v>1381</v>
       </c>
       <c r="O231"/>
       <c r="P231" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="Q231"/>
       <c r="R231" t="s">
-        <v>2470</v>
+        <v>2517</v>
       </c>
       <c r="S231" t="s">
-        <v>2471</v>
+        <v>2518</v>
       </c>
       <c r="T231" t="s">
-        <v>2472</v>
+        <v>2519</v>
       </c>
       <c r="U231" t="s">
-        <v>2473</v>
+        <v>2520</v>
       </c>
       <c r="V231" t="s">
-        <v>2474</v>
+        <v>2521</v>
       </c>
       <c r="W231" t="s">
-        <v>2475</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="232" spans="1:23">
       <c r="A232" t="s">
-        <v>2476</v>
+        <v>2523</v>
       </c>
       <c r="B232" t="s">
-        <v>2477</v>
+        <v>2524</v>
       </c>
       <c r="C232" t="s">
         <v>24</v>
       </c>
       <c r="D232"/>
       <c r="E232" t="s">
-        <v>2444</v>
+        <v>2525</v>
       </c>
       <c r="F232" t="s">
-        <v>2478</v>
+        <v>340</v>
       </c>
       <c r="G232" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H232" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="I232"/>
+        <v>28</v>
+      </c>
+      <c r="I232" t="s">
+        <v>2526</v>
+      </c>
       <c r="J232" t="s">
-        <v>2479</v>
+        <v>2527</v>
       </c>
       <c r="K232"/>
       <c r="L232">
-        <v>38000</v>
+        <v>46000</v>
       </c>
       <c r="M232" t="s">
-        <v>2480</v>
+        <v>502</v>
       </c>
       <c r="N232" t="s">
-        <v>1357</v>
+        <v>1718</v>
       </c>
       <c r="O232"/>
       <c r="P232" t="s">
-        <v>1976</v>
+        <v>2063</v>
       </c>
       <c r="Q232"/>
       <c r="R232" t="s">
-        <v>2481</v>
+        <v>811</v>
       </c>
       <c r="S232" t="s">
-        <v>2482</v>
+        <v>2528</v>
       </c>
       <c r="T232" t="s">
-        <v>2483</v>
+        <v>1181</v>
       </c>
       <c r="U232" t="s">
-        <v>2484</v>
-[...3 lines deleted...]
-      </c>
+        <v>2529</v>
+      </c>
+      <c r="V232"/>
       <c r="W232" t="s">
-        <v>2486</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="233" spans="1:23">
       <c r="A233" t="s">
-        <v>2487</v>
-[...3 lines deleted...]
-      </c>
+        <v>2531</v>
+      </c>
+      <c r="B233"/>
       <c r="C233" t="s">
-        <v>24</v>
+        <v>323</v>
       </c>
       <c r="D233"/>
       <c r="E233" t="s">
-        <v>2489</v>
+        <v>2532</v>
       </c>
       <c r="F233" t="s">
-        <v>311</v>
+        <v>128</v>
       </c>
       <c r="G233" t="s">
         <v>27</v>
       </c>
       <c r="H233" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="I233"/>
       <c r="J233" t="s">
-        <v>2491</v>
+        <v>2533</v>
       </c>
       <c r="K233"/>
-      <c r="L233">
-        <v>46000</v>
+      <c r="L233" t="s">
+        <v>2534</v>
       </c>
       <c r="M233" t="s">
-        <v>479</v>
+        <v>2535</v>
       </c>
       <c r="N233" t="s">
-        <v>1695</v>
+        <v>32</v>
       </c>
       <c r="O233"/>
       <c r="P233" t="s">
-        <v>2029</v>
+        <v>694</v>
       </c>
       <c r="Q233"/>
       <c r="R233" t="s">
-        <v>811</v>
+        <v>2536</v>
       </c>
       <c r="S233" t="s">
-        <v>2492</v>
+        <v>2537</v>
       </c>
       <c r="T233" t="s">
-        <v>566</v>
+        <v>2538</v>
       </c>
       <c r="U233" t="s">
-        <v>2493</v>
+        <v>2539</v>
       </c>
       <c r="V233"/>
       <c r="W233" t="s">
-        <v>2494</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="234" spans="1:23">
       <c r="A234" t="s">
-        <v>2495</v>
+        <v>2541</v>
       </c>
       <c r="B234"/>
       <c r="C234" t="s">
-        <v>294</v>
+        <v>24</v>
       </c>
       <c r="D234"/>
       <c r="E234" t="s">
-        <v>2496</v>
+        <v>2542</v>
       </c>
       <c r="F234" t="s">
-        <v>126</v>
+        <v>2543</v>
       </c>
       <c r="G234" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H234" t="s">
-        <v>948</v>
-[...1 lines deleted...]
-      <c r="I234"/>
+        <v>28</v>
+      </c>
+      <c r="I234" t="s">
+        <v>2544</v>
+      </c>
       <c r="J234" t="s">
-        <v>2497</v>
+        <v>2545</v>
       </c>
       <c r="K234"/>
-      <c r="L234" t="s">
-        <v>2498</v>
+      <c r="L234">
+        <v>42155</v>
       </c>
       <c r="M234" t="s">
-        <v>2499</v>
+        <v>2546</v>
       </c>
       <c r="N234" t="s">
-        <v>32</v>
+        <v>669</v>
       </c>
       <c r="O234"/>
       <c r="P234" t="s">
-        <v>693</v>
+        <v>33</v>
       </c>
       <c r="Q234"/>
       <c r="R234" t="s">
-        <v>2500</v>
+        <v>1302</v>
       </c>
       <c r="S234" t="s">
-        <v>2501</v>
+        <v>2547</v>
       </c>
       <c r="T234" t="s">
-        <v>2502</v>
+        <v>318</v>
       </c>
       <c r="U234" t="s">
-        <v>2503</v>
-[...1 lines deleted...]
-      <c r="V234"/>
+        <v>2548</v>
+      </c>
+      <c r="V234" t="s">
+        <v>2549</v>
+      </c>
       <c r="W234" t="s">
-        <v>2504</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="235" spans="1:23">
       <c r="A235" t="s">
-        <v>2505</v>
+        <v>2551</v>
       </c>
       <c r="B235"/>
       <c r="C235" t="s">
-        <v>24</v>
+        <v>219</v>
       </c>
       <c r="D235"/>
       <c r="E235" t="s">
-        <v>2506</v>
+        <v>2552</v>
       </c>
       <c r="F235" t="s">
-        <v>2507</v>
+        <v>26</v>
       </c>
       <c r="G235" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H235" t="s">
-        <v>28</v>
+        <v>910</v>
       </c>
       <c r="I235" t="s">
-        <v>2508</v>
+        <v>2553</v>
       </c>
       <c r="J235" t="s">
-        <v>2509</v>
+        <v>2554</v>
       </c>
       <c r="K235"/>
-      <c r="L235">
-        <v>42155</v>
+      <c r="L235" t="s">
+        <v>2555</v>
       </c>
       <c r="M235" t="s">
-        <v>2510</v>
+        <v>2556</v>
       </c>
       <c r="N235" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="O235"/>
       <c r="P235" t="s">
-        <v>33</v>
+        <v>924</v>
       </c>
       <c r="Q235"/>
       <c r="R235" t="s">
-        <v>1281</v>
+        <v>1538</v>
       </c>
       <c r="S235" t="s">
-        <v>2511</v>
-[...3 lines deleted...]
-      </c>
+        <v>2557</v>
+      </c>
+      <c r="T235"/>
       <c r="U235" t="s">
-        <v>2512</v>
+        <v>2558</v>
       </c>
       <c r="V235" t="s">
-        <v>2513</v>
-[...3 lines deleted...]
-      </c>
+        <v>2559</v>
+      </c>
+      <c r="W235"/>
     </row>
     <row r="236" spans="1:23">
       <c r="A236" t="s">
-        <v>2515</v>
+        <v>2560</v>
       </c>
       <c r="B236"/>
       <c r="C236" t="s">
-        <v>139</v>
+        <v>219</v>
       </c>
       <c r="D236"/>
       <c r="E236" t="s">
-        <v>2516</v>
+        <v>2561</v>
       </c>
       <c r="F236" t="s">
-        <v>26</v>
+        <v>713</v>
       </c>
       <c r="G236" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H236" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="I236" t="s">
-        <v>2517</v>
+        <v>2562</v>
       </c>
       <c r="J236" t="s">
-        <v>2518</v>
+        <v>2563</v>
       </c>
       <c r="K236"/>
       <c r="L236" t="s">
-        <v>2519</v>
+        <v>2564</v>
       </c>
       <c r="M236" t="s">
-        <v>2520</v>
+        <v>2562</v>
       </c>
       <c r="N236" t="s">
-        <v>668</v>
+        <v>32</v>
       </c>
       <c r="O236"/>
       <c r="P236" t="s">
-        <v>922</v>
+        <v>33</v>
       </c>
       <c r="Q236"/>
       <c r="R236" t="s">
-        <v>1513</v>
+        <v>2565</v>
       </c>
       <c r="S236" t="s">
-        <v>2521</v>
-[...1 lines deleted...]
-      <c r="T236"/>
+        <v>2566</v>
+      </c>
+      <c r="T236" t="s">
+        <v>2567</v>
+      </c>
       <c r="U236" t="s">
-        <v>2522</v>
+        <v>2568</v>
       </c>
       <c r="V236" t="s">
-        <v>2523</v>
-[...1 lines deleted...]
-      <c r="W236"/>
+        <v>2569</v>
+      </c>
+      <c r="W236" t="s">
+        <v>2570</v>
+      </c>
     </row>
     <row r="237" spans="1:23">
       <c r="A237" t="s">
-        <v>2524</v>
+        <v>2571</v>
       </c>
       <c r="B237"/>
       <c r="C237" t="s">
-        <v>745</v>
+        <v>219</v>
       </c>
       <c r="D237"/>
       <c r="E237" t="s">
-        <v>2525</v>
+        <v>2572</v>
       </c>
       <c r="F237" t="s">
-        <v>713</v>
+        <v>2573</v>
       </c>
       <c r="G237" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H237" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-        <v>2526</v>
+        <v>910</v>
+      </c>
+      <c r="I237">
+        <v>31170</v>
       </c>
       <c r="J237" t="s">
-        <v>2527</v>
+        <v>2574</v>
       </c>
       <c r="K237"/>
-      <c r="L237" t="s">
-        <v>2528</v>
+      <c r="L237">
+        <v>31170</v>
       </c>
       <c r="M237" t="s">
-        <v>2526</v>
+        <v>2575</v>
       </c>
       <c r="N237" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O237"/>
+        <v>2576</v>
+      </c>
+      <c r="O237" t="s">
+        <v>2577</v>
+      </c>
       <c r="P237" t="s">
-        <v>33</v>
-[...16 lines deleted...]
-      </c>
+        <v>2578</v>
+      </c>
+      <c r="Q237" t="s">
+        <v>2579</v>
+      </c>
+      <c r="R237"/>
+      <c r="S237"/>
+      <c r="T237"/>
+      <c r="U237"/>
+      <c r="V237"/>
       <c r="W237" t="s">
-        <v>2534</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="238" spans="1:23">
       <c r="A238" t="s">
-        <v>2535</v>
-[...1 lines deleted...]
-      <c r="B238"/>
+        <v>2581</v>
+      </c>
+      <c r="B238" t="s">
+        <v>2582</v>
+      </c>
       <c r="C238" t="s">
-        <v>745</v>
+        <v>219</v>
       </c>
       <c r="D238"/>
       <c r="E238" t="s">
-        <v>2536</v>
+        <v>2583</v>
       </c>
       <c r="F238" t="s">
-        <v>2537</v>
+        <v>2584</v>
       </c>
       <c r="G238" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H238" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-        <v>31170</v>
+        <v>77</v>
+      </c>
+      <c r="I238" t="s">
+        <v>2585</v>
       </c>
       <c r="J238" t="s">
-        <v>2538</v>
+        <v>2586</v>
       </c>
       <c r="K238"/>
-      <c r="L238">
-        <v>31170</v>
+      <c r="L238" t="s">
+        <v>2587</v>
       </c>
       <c r="M238" t="s">
-        <v>2539</v>
+        <v>2588</v>
       </c>
       <c r="N238" t="s">
-        <v>2540</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="O238"/>
       <c r="P238" t="s">
-        <v>2542</v>
-[...8 lines deleted...]
-      <c r="V238"/>
+        <v>298</v>
+      </c>
+      <c r="Q238"/>
+      <c r="R238" t="s">
+        <v>2589</v>
+      </c>
+      <c r="S238" t="s">
+        <v>2590</v>
+      </c>
+      <c r="T238" t="s">
+        <v>824</v>
+      </c>
+      <c r="U238" t="s">
+        <v>2591</v>
+      </c>
+      <c r="V238" t="s">
+        <v>2592</v>
+      </c>
       <c r="W238" t="s">
-        <v>2544</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="239" spans="1:23">
       <c r="A239" t="s">
-        <v>2545</v>
+        <v>2594</v>
       </c>
       <c r="B239" t="s">
-        <v>2546</v>
+        <v>2595</v>
       </c>
       <c r="C239" t="s">
-        <v>745</v>
+        <v>907</v>
       </c>
       <c r="D239"/>
       <c r="E239" t="s">
-        <v>2547</v>
+        <v>2596</v>
       </c>
       <c r="F239" t="s">
-        <v>2548</v>
+        <v>543</v>
       </c>
       <c r="G239" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H239" t="s">
-        <v>77</v>
+        <v>910</v>
       </c>
       <c r="I239" t="s">
-        <v>2549</v>
+        <v>2597</v>
       </c>
       <c r="J239" t="s">
-        <v>2550</v>
+        <v>2598</v>
       </c>
       <c r="K239"/>
-      <c r="L239" t="s">
-        <v>2551</v>
+      <c r="L239">
+        <v>69004</v>
       </c>
       <c r="M239" t="s">
-        <v>2552</v>
+        <v>80</v>
       </c>
       <c r="N239" t="s">
-        <v>129</v>
+        <v>103</v>
       </c>
       <c r="O239"/>
       <c r="P239" t="s">
-        <v>1083</v>
-[...1 lines deleted...]
-      <c r="Q239"/>
+        <v>2599</v>
+      </c>
+      <c r="Q239" t="s">
+        <v>2600</v>
+      </c>
       <c r="R239" t="s">
-        <v>2553</v>
+        <v>150</v>
       </c>
       <c r="S239" t="s">
-        <v>2554</v>
+        <v>2601</v>
       </c>
       <c r="T239" t="s">
-        <v>824</v>
+        <v>792</v>
       </c>
       <c r="U239" t="s">
-        <v>2555</v>
+        <v>2602</v>
       </c>
       <c r="V239" t="s">
-        <v>2556</v>
+        <v>2603</v>
       </c>
       <c r="W239" t="s">
-        <v>2557</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="240" spans="1:23">
       <c r="A240" t="s">
-        <v>2558</v>
-[...3 lines deleted...]
-      </c>
+        <v>2605</v>
+      </c>
+      <c r="B240"/>
       <c r="C240" t="s">
-        <v>1079</v>
+        <v>60</v>
       </c>
       <c r="D240"/>
       <c r="E240" t="s">
-        <v>2560</v>
+        <v>2606</v>
       </c>
       <c r="F240" t="s">
-        <v>519</v>
+        <v>1346</v>
       </c>
       <c r="G240" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H240" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="I240" t="s">
-        <v>2561</v>
+        <v>2607</v>
       </c>
       <c r="J240" t="s">
-        <v>2562</v>
+        <v>2608</v>
       </c>
       <c r="K240"/>
       <c r="L240">
-        <v>69004</v>
+        <v>74950</v>
       </c>
       <c r="M240" t="s">
-        <v>80</v>
+        <v>2607</v>
       </c>
       <c r="N240" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="O240"/>
+        <v>32</v>
+      </c>
+      <c r="O240" t="s">
+        <v>2609</v>
+      </c>
       <c r="P240" t="s">
-        <v>2563</v>
-[...3 lines deleted...]
-      </c>
+        <v>603</v>
+      </c>
+      <c r="Q240"/>
       <c r="R240" t="s">
-        <v>148</v>
+        <v>2610</v>
       </c>
       <c r="S240" t="s">
-        <v>2565</v>
+        <v>2611</v>
       </c>
       <c r="T240" t="s">
-        <v>792</v>
+        <v>2612</v>
       </c>
       <c r="U240" t="s">
-        <v>2566</v>
-[...3 lines deleted...]
-      </c>
+        <v>2613</v>
+      </c>
+      <c r="V240"/>
       <c r="W240" t="s">
-        <v>2568</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="241" spans="1:23">
       <c r="A241" t="s">
-        <v>2569</v>
+        <v>2615</v>
       </c>
       <c r="B241"/>
       <c r="C241" t="s">
-        <v>2570</v>
+        <v>219</v>
       </c>
       <c r="D241"/>
       <c r="E241" t="s">
-        <v>2571</v>
+        <v>2616</v>
       </c>
       <c r="F241" t="s">
-        <v>1325</v>
+        <v>2617</v>
       </c>
       <c r="G241" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H241" t="s">
-        <v>908</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="I241"/>
       <c r="J241" t="s">
-        <v>2573</v>
+        <v>2618</v>
       </c>
       <c r="K241"/>
       <c r="L241">
-        <v>74950</v>
+        <v>11100</v>
       </c>
       <c r="M241" t="s">
-        <v>2572</v>
+        <v>2619</v>
       </c>
       <c r="N241" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>2620</v>
+      </c>
+      <c r="O241"/>
       <c r="P241" t="s">
-        <v>602</v>
+        <v>33</v>
       </c>
       <c r="Q241"/>
       <c r="R241" t="s">
-        <v>2575</v>
+        <v>1243</v>
       </c>
       <c r="S241" t="s">
-        <v>2576</v>
+        <v>2621</v>
       </c>
       <c r="T241" t="s">
-        <v>2577</v>
+        <v>2622</v>
       </c>
       <c r="U241" t="s">
-        <v>2578</v>
+        <v>2623</v>
       </c>
       <c r="V241"/>
-      <c r="W241" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W241"/>
     </row>
     <row r="242" spans="1:23">
       <c r="A242" t="s">
-        <v>2580</v>
+        <v>2624</v>
       </c>
       <c r="B242"/>
       <c r="C242" t="s">
-        <v>745</v>
+        <v>24</v>
       </c>
       <c r="D242"/>
       <c r="E242" t="s">
-        <v>2581</v>
+        <v>2625</v>
       </c>
       <c r="F242" t="s">
-        <v>2582</v>
+        <v>2626</v>
       </c>
       <c r="G242" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H242" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="I242"/>
+        <v>28</v>
+      </c>
+      <c r="I242" t="s">
+        <v>2627</v>
+      </c>
       <c r="J242" t="s">
-        <v>2583</v>
+        <v>2628</v>
       </c>
       <c r="K242"/>
-      <c r="L242">
-        <v>11100</v>
+      <c r="L242" t="s">
+        <v>2629</v>
       </c>
       <c r="M242" t="s">
-        <v>2584</v>
+        <v>2630</v>
       </c>
       <c r="N242" t="s">
-        <v>2585</v>
+        <v>2576</v>
       </c>
       <c r="O242"/>
       <c r="P242" t="s">
-        <v>33</v>
+        <v>2631</v>
       </c>
       <c r="Q242"/>
       <c r="R242" t="s">
-        <v>1235</v>
+        <v>2632</v>
       </c>
       <c r="S242" t="s">
-        <v>2586</v>
+        <v>2633</v>
       </c>
       <c r="T242" t="s">
-        <v>2587</v>
+        <v>36</v>
       </c>
       <c r="U242" t="s">
-        <v>2588</v>
+        <v>2634</v>
       </c>
       <c r="V242"/>
-      <c r="W242"/>
+      <c r="W242" t="s">
+        <v>2635</v>
+      </c>
     </row>
     <row r="243" spans="1:23">
       <c r="A243" t="s">
-        <v>2589</v>
+        <v>78</v>
       </c>
       <c r="B243"/>
       <c r="C243" t="s">
-        <v>24</v>
+        <v>219</v>
       </c>
       <c r="D243"/>
       <c r="E243" t="s">
-        <v>2590</v>
+        <v>2636</v>
       </c>
       <c r="F243" t="s">
-        <v>2591</v>
+        <v>26</v>
       </c>
       <c r="G243" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H243" t="s">
-        <v>28</v>
+        <v>221</v>
       </c>
       <c r="I243" t="s">
-        <v>2592</v>
+        <v>78</v>
       </c>
       <c r="J243" t="s">
-        <v>2593</v>
+        <v>2637</v>
       </c>
       <c r="K243"/>
-      <c r="L243" t="s">
-        <v>2594</v>
+      <c r="L243">
+        <v>69003</v>
       </c>
       <c r="M243" t="s">
-        <v>2595</v>
+        <v>195</v>
       </c>
       <c r="N243" t="s">
-        <v>2540</v>
+        <v>954</v>
       </c>
       <c r="O243"/>
       <c r="P243" t="s">
-        <v>2596</v>
+        <v>33</v>
       </c>
       <c r="Q243"/>
       <c r="R243" t="s">
-        <v>2597</v>
+        <v>2638</v>
       </c>
       <c r="S243" t="s">
-        <v>2598</v>
+        <v>2639</v>
       </c>
       <c r="T243" t="s">
-        <v>36</v>
+        <v>2640</v>
       </c>
       <c r="U243" t="s">
-        <v>2599</v>
+        <v>2641</v>
       </c>
       <c r="V243"/>
       <c r="W243" t="s">
-        <v>2600</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="244" spans="1:23">
       <c r="A244" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="B244"/>
+        <v>2643</v>
+      </c>
+      <c r="B244" t="s">
+        <v>2644</v>
+      </c>
       <c r="C244" t="s">
-        <v>745</v>
+        <v>233</v>
       </c>
       <c r="D244"/>
       <c r="E244" t="s">
-        <v>2601</v>
+        <v>2645</v>
       </c>
       <c r="F244" t="s">
-        <v>26</v>
+        <v>1286</v>
       </c>
       <c r="G244" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H244" t="s">
-        <v>948</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="I244"/>
       <c r="J244" t="s">
-        <v>2602</v>
+        <v>2646</v>
       </c>
       <c r="K244"/>
       <c r="L244">
-        <v>69003</v>
+        <v>34160</v>
       </c>
       <c r="M244" t="s">
-        <v>183</v>
+        <v>2647</v>
       </c>
       <c r="N244" t="s">
-        <v>952</v>
+        <v>980</v>
       </c>
       <c r="O244"/>
       <c r="P244" t="s">
         <v>33</v>
       </c>
-      <c r="Q244"/>
+      <c r="Q244" t="s">
+        <v>2648</v>
+      </c>
       <c r="R244" t="s">
-        <v>2603</v>
+        <v>537</v>
       </c>
       <c r="S244" t="s">
-        <v>2604</v>
+        <v>2649</v>
       </c>
       <c r="T244" t="s">
-        <v>2605</v>
+        <v>2650</v>
       </c>
       <c r="U244" t="s">
-        <v>2606</v>
-[...1 lines deleted...]
-      <c r="V244"/>
+        <v>2651</v>
+      </c>
+      <c r="V244" t="s">
+        <v>2652</v>
+      </c>
       <c r="W244" t="s">
-        <v>2607</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="245" spans="1:23">
       <c r="A245" t="s">
-        <v>2608</v>
-[...3 lines deleted...]
-      </c>
+        <v>2654</v>
+      </c>
+      <c r="B245"/>
       <c r="C245" t="s">
-        <v>207</v>
+        <v>24</v>
       </c>
       <c r="D245"/>
       <c r="E245" t="s">
-        <v>2610</v>
+        <v>2655</v>
       </c>
       <c r="F245" t="s">
-        <v>1267</v>
+        <v>2656</v>
       </c>
       <c r="G245" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H245" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="I245"/>
+        <v>256</v>
+      </c>
+      <c r="I245" t="s">
+        <v>2657</v>
+      </c>
       <c r="J245" t="s">
-        <v>2611</v>
+        <v>2658</v>
       </c>
       <c r="K245"/>
       <c r="L245">
-        <v>34160</v>
+        <v>26420</v>
       </c>
       <c r="M245" t="s">
-        <v>2612</v>
+        <v>2659</v>
       </c>
       <c r="N245" t="s">
-        <v>978</v>
+        <v>32</v>
       </c>
       <c r="O245"/>
       <c r="P245" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>1757</v>
+      </c>
+      <c r="Q245"/>
       <c r="R245" t="s">
-        <v>514</v>
+        <v>2216</v>
       </c>
       <c r="S245" t="s">
-        <v>2614</v>
+        <v>2660</v>
       </c>
       <c r="T245" t="s">
-        <v>2615</v>
+        <v>2661</v>
       </c>
       <c r="U245" t="s">
-        <v>2616</v>
+        <v>2662</v>
       </c>
       <c r="V245" t="s">
-        <v>2617</v>
+        <v>2663</v>
       </c>
       <c r="W245" t="s">
-        <v>2618</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="246" spans="1:23">
       <c r="A246" t="s">
-        <v>2619</v>
+        <v>2665</v>
       </c>
       <c r="B246"/>
       <c r="C246" t="s">
-        <v>24</v>
+        <v>157</v>
       </c>
       <c r="D246"/>
       <c r="E246" t="s">
-        <v>2620</v>
+        <v>2666</v>
       </c>
       <c r="F246" t="s">
-        <v>2621</v>
-[...3 lines deleted...]
-      </c>
+        <v>2667</v>
+      </c>
+      <c r="G246"/>
       <c r="H246" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="I246"/>
       <c r="J246" t="s">
-        <v>2623</v>
+        <v>2668</v>
       </c>
       <c r="K246"/>
       <c r="L246">
-        <v>26420</v>
+        <v>75007</v>
       </c>
       <c r="M246" t="s">
-        <v>2624</v>
+        <v>2669</v>
       </c>
       <c r="N246" t="s">
-        <v>32</v>
+        <v>2670</v>
       </c>
       <c r="O246"/>
       <c r="P246" t="s">
-        <v>2625</v>
+        <v>119</v>
       </c>
       <c r="Q246"/>
-      <c r="R246" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="R246"/>
+      <c r="S246"/>
+      <c r="T246"/>
+      <c r="U246"/>
+      <c r="V246"/>
       <c r="W246" t="s">
-        <v>2630</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="247" spans="1:23">
       <c r="A247" t="s">
-        <v>2631</v>
-[...1 lines deleted...]
-      <c r="B247"/>
+        <v>2672</v>
+      </c>
+      <c r="B247" t="s">
+        <v>2673</v>
+      </c>
       <c r="C247" t="s">
-        <v>155</v>
+        <v>90</v>
       </c>
       <c r="D247"/>
       <c r="E247" t="s">
-        <v>2632</v>
+        <v>2674</v>
       </c>
       <c r="F247" t="s">
-        <v>2633</v>
-[...1 lines deleted...]
-      <c r="G247"/>
+        <v>26</v>
+      </c>
+      <c r="G247" t="s">
+        <v>27</v>
+      </c>
       <c r="H247" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="I247"/>
+        <v>221</v>
+      </c>
+      <c r="I247" t="s">
+        <v>2675</v>
+      </c>
       <c r="J247" t="s">
-        <v>2634</v>
+        <v>2676</v>
       </c>
       <c r="K247"/>
       <c r="L247">
-        <v>75007</v>
+        <v>31390</v>
       </c>
       <c r="M247" t="s">
-        <v>2635</v>
+        <v>2677</v>
       </c>
       <c r="N247" t="s">
-        <v>2636</v>
+        <v>131</v>
       </c>
       <c r="O247"/>
       <c r="P247" t="s">
-        <v>117</v>
+        <v>2678</v>
       </c>
       <c r="Q247"/>
-      <c r="R247"/>
-[...3 lines deleted...]
-      <c r="V247"/>
+      <c r="R247" t="s">
+        <v>299</v>
+      </c>
+      <c r="S247" t="s">
+        <v>2679</v>
+      </c>
+      <c r="T247" t="s">
+        <v>2680</v>
+      </c>
+      <c r="U247" t="s">
+        <v>2681</v>
+      </c>
+      <c r="V247" t="s">
+        <v>2682</v>
+      </c>
       <c r="W247" t="s">
-        <v>2637</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="248" spans="1:23">
       <c r="A248" t="s">
-        <v>2638</v>
+        <v>2684</v>
       </c>
       <c r="B248" t="s">
-        <v>2639</v>
+        <v>2685</v>
       </c>
       <c r="C248" t="s">
-        <v>42</v>
+        <v>112</v>
       </c>
       <c r="D248"/>
       <c r="E248" t="s">
-        <v>2640</v>
+        <v>2686</v>
       </c>
       <c r="F248" t="s">
-        <v>26</v>
+        <v>713</v>
       </c>
       <c r="G248" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H248" t="s">
-        <v>948</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="I248"/>
       <c r="J248" t="s">
-        <v>2642</v>
+        <v>2687</v>
       </c>
       <c r="K248"/>
       <c r="L248">
-        <v>31390</v>
+        <v>73310</v>
       </c>
       <c r="M248" t="s">
-        <v>2643</v>
+        <v>2688</v>
       </c>
       <c r="N248" t="s">
-        <v>129</v>
+        <v>2689</v>
       </c>
       <c r="O248"/>
       <c r="P248" t="s">
-        <v>2644</v>
+        <v>2690</v>
       </c>
       <c r="Q248"/>
       <c r="R248" t="s">
-        <v>271</v>
+        <v>2691</v>
       </c>
       <c r="S248" t="s">
-        <v>2645</v>
+        <v>2692</v>
       </c>
       <c r="T248" t="s">
-        <v>2646</v>
+        <v>2693</v>
       </c>
       <c r="U248" t="s">
-        <v>2647</v>
+        <v>2694</v>
       </c>
       <c r="V248" t="s">
-        <v>2648</v>
-[...3 lines deleted...]
-      </c>
+        <v>2695</v>
+      </c>
+      <c r="W248"/>
     </row>
     <row r="249" spans="1:23">
       <c r="A249" t="s">
-        <v>2650</v>
-[...3 lines deleted...]
-      </c>
+        <v>2696</v>
+      </c>
+      <c r="B249"/>
       <c r="C249" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D249"/>
+        <v>141</v>
+      </c>
+      <c r="D249" t="s">
+        <v>2697</v>
+      </c>
       <c r="E249" t="s">
-        <v>2652</v>
+        <v>2698</v>
       </c>
       <c r="F249" t="s">
-        <v>713</v>
+        <v>2699</v>
       </c>
       <c r="G249" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H249" t="s">
-        <v>230</v>
+        <v>1950</v>
       </c>
       <c r="I249"/>
       <c r="J249" t="s">
-        <v>2653</v>
+        <v>2700</v>
       </c>
       <c r="K249"/>
       <c r="L249">
-        <v>73310</v>
+        <v>42130</v>
       </c>
       <c r="M249" t="s">
-        <v>2654</v>
+        <v>2701</v>
       </c>
       <c r="N249" t="s">
-        <v>2655</v>
+        <v>1046</v>
       </c>
       <c r="O249"/>
       <c r="P249" t="s">
-        <v>2656</v>
+        <v>2702</v>
       </c>
       <c r="Q249"/>
       <c r="R249" t="s">
-        <v>2657</v>
+        <v>412</v>
       </c>
       <c r="S249" t="s">
-        <v>2658</v>
+        <v>2703</v>
       </c>
       <c r="T249" t="s">
-        <v>2659</v>
+        <v>347</v>
       </c>
       <c r="U249" t="s">
-        <v>2660</v>
+        <v>2704</v>
       </c>
       <c r="V249" t="s">
-        <v>2661</v>
-[...1 lines deleted...]
-      <c r="W249"/>
+        <v>2705</v>
+      </c>
+      <c r="W249" t="s">
+        <v>2706</v>
+      </c>
     </row>
     <row r="250" spans="1:23">
       <c r="A250" t="s">
-        <v>2662</v>
+        <v>2707</v>
       </c>
       <c r="B250" t="s">
-        <v>2663</v>
+        <v>2708</v>
       </c>
       <c r="C250" t="s">
-        <v>2664</v>
+        <v>2709</v>
       </c>
       <c r="D250"/>
       <c r="E250" t="s">
-        <v>2665</v>
+        <v>2710</v>
       </c>
       <c r="F250" t="s">
-        <v>2666</v>
+        <v>2711</v>
       </c>
       <c r="G250" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H250" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I250" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="J250" t="s">
-        <v>2667</v>
+        <v>2712</v>
       </c>
       <c r="K250"/>
       <c r="L250">
         <v>69006</v>
       </c>
       <c r="M250" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="N250" t="s">
         <v>32</v>
       </c>
       <c r="O250"/>
       <c r="P250" t="s">
-        <v>2668</v>
+        <v>2713</v>
       </c>
       <c r="Q250" t="s">
-        <v>2669</v>
+        <v>2714</v>
       </c>
       <c r="R250" t="s">
-        <v>523</v>
+        <v>547</v>
       </c>
       <c r="S250" t="s">
-        <v>2670</v>
+        <v>2715</v>
       </c>
       <c r="T250" t="s">
-        <v>2671</v>
+        <v>2716</v>
       </c>
       <c r="U250" t="s">
-        <v>2672</v>
+        <v>2717</v>
       </c>
       <c r="V250" t="s">
-        <v>2673</v>
+        <v>2718</v>
       </c>
       <c r="W250" t="s">
-        <v>2674</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="251" spans="1:23">
       <c r="A251" t="s">
-        <v>2675</v>
+        <v>2720</v>
       </c>
       <c r="B251" t="s">
-        <v>2676</v>
+        <v>2721</v>
       </c>
       <c r="C251" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D251" t="s">
-        <v>2677</v>
+        <v>2722</v>
       </c>
       <c r="E251" t="s">
-        <v>2678</v>
+        <v>2723</v>
       </c>
       <c r="F251" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G251" t="s">
         <v>27</v>
       </c>
       <c r="H251" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I251"/>
       <c r="J251" t="s">
-        <v>2679</v>
+        <v>2724</v>
       </c>
       <c r="K251"/>
       <c r="L251">
         <v>31068</v>
       </c>
       <c r="M251" t="s">
-        <v>424</v>
+        <v>447</v>
       </c>
       <c r="N251" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="O251"/>
       <c r="P251" t="s">
-        <v>2680</v>
+        <v>2725</v>
       </c>
       <c r="Q251"/>
       <c r="R251" t="s">
-        <v>2681</v>
+        <v>2726</v>
       </c>
       <c r="S251" t="s">
-        <v>2682</v>
+        <v>2727</v>
       </c>
       <c r="T251" t="s">
-        <v>2683</v>
+        <v>2728</v>
       </c>
       <c r="U251" t="s">
-        <v>2684</v>
+        <v>2729</v>
       </c>
       <c r="V251" t="s">
-        <v>2685</v>
+        <v>2730</v>
       </c>
       <c r="W251" t="s">
-        <v>2686</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="252" spans="1:23">
       <c r="A252" t="s">
-        <v>2687</v>
+        <v>2732</v>
       </c>
       <c r="B252" t="s">
-        <v>2688</v>
+        <v>2733</v>
       </c>
       <c r="C252" t="s">
-        <v>2664</v>
+        <v>2709</v>
       </c>
       <c r="D252"/>
       <c r="E252" t="s">
-        <v>2689</v>
+        <v>2734</v>
       </c>
       <c r="F252" t="s">
         <v>26</v>
       </c>
       <c r="G252" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H252" t="s">
-        <v>230</v>
+        <v>256</v>
       </c>
       <c r="I252"/>
       <c r="J252" t="s">
-        <v>2690</v>
+        <v>2735</v>
       </c>
       <c r="K252"/>
       <c r="L252">
         <v>74960</v>
       </c>
       <c r="M252" t="s">
-        <v>2691</v>
+        <v>2736</v>
       </c>
       <c r="N252" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="O252" t="s">
-        <v>2692</v>
+        <v>2737</v>
       </c>
       <c r="P252" t="s">
         <v>33</v>
       </c>
       <c r="Q252" t="s">
-        <v>2693</v>
+        <v>2738</v>
       </c>
       <c r="R252" t="s">
-        <v>2694</v>
+        <v>2739</v>
       </c>
       <c r="S252" t="s">
-        <v>2695</v>
+        <v>2740</v>
       </c>
       <c r="T252" t="s">
-        <v>2696</v>
+        <v>2741</v>
       </c>
       <c r="U252" t="s">
-        <v>2697</v>
+        <v>2742</v>
       </c>
       <c r="V252" t="s">
-        <v>2698</v>
+        <v>2743</v>
       </c>
       <c r="W252" t="s">
-        <v>2699</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="253" spans="1:23">
       <c r="A253" t="s">
-        <v>2700</v>
+        <v>2745</v>
       </c>
       <c r="B253"/>
       <c r="C253" t="s">
-        <v>294</v>
+        <v>112</v>
       </c>
       <c r="D253"/>
       <c r="E253" t="s">
-        <v>2701</v>
+        <v>2746</v>
       </c>
       <c r="F253" t="s">
-        <v>2702</v>
+        <v>2747</v>
       </c>
       <c r="G253" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H253" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="I253" t="s">
-        <v>2703</v>
+        <v>2748</v>
       </c>
       <c r="J253" t="s">
-        <v>2704</v>
+        <v>2749</v>
       </c>
       <c r="K253"/>
       <c r="L253">
         <v>74210</v>
       </c>
       <c r="M253" t="s">
-        <v>2705</v>
+        <v>2750</v>
       </c>
       <c r="N253" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="O253"/>
       <c r="P253" t="s">
-        <v>2706</v>
+        <v>2751</v>
       </c>
       <c r="Q253"/>
       <c r="R253" t="s">
-        <v>2707</v>
+        <v>2752</v>
       </c>
       <c r="S253" t="s">
-        <v>2708</v>
+        <v>2753</v>
       </c>
       <c r="T253" t="s">
-        <v>2709</v>
+        <v>2754</v>
       </c>
       <c r="U253" t="s">
-        <v>2710</v>
+        <v>2755</v>
       </c>
       <c r="V253" t="s">
-        <v>2711</v>
+        <v>2756</v>
       </c>
       <c r="W253" t="s">
-        <v>2712</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="254" spans="1:23">
       <c r="A254" t="s">
-        <v>2713</v>
+        <v>2758</v>
       </c>
       <c r="B254"/>
       <c r="C254" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D254" t="s">
-        <v>2714</v>
+        <v>2759</v>
       </c>
       <c r="E254" t="s">
-        <v>2715</v>
+        <v>2760</v>
       </c>
       <c r="F254" t="s">
-        <v>2716</v>
+        <v>2761</v>
       </c>
       <c r="G254" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H254" t="s">
-        <v>266</v>
+        <v>160</v>
       </c>
       <c r="I254" t="s">
-        <v>2717</v>
+        <v>2762</v>
       </c>
       <c r="J254" t="s">
-        <v>2718</v>
+        <v>2763</v>
       </c>
       <c r="K254"/>
       <c r="L254">
         <v>73620</v>
       </c>
       <c r="M254" t="s">
-        <v>2719</v>
+        <v>2764</v>
       </c>
       <c r="N254" t="s">
-        <v>2720</v>
+        <v>2765</v>
       </c>
       <c r="O254"/>
       <c r="P254" t="s">
-        <v>2721</v>
+        <v>2766</v>
       </c>
       <c r="Q254" t="s">
-        <v>2722</v>
+        <v>2767</v>
       </c>
       <c r="R254" t="s">
-        <v>2723</v>
+        <v>2768</v>
       </c>
       <c r="S254" t="s">
-        <v>2724</v>
+        <v>2769</v>
       </c>
       <c r="T254" t="s">
-        <v>2725</v>
+        <v>2770</v>
       </c>
       <c r="U254" t="s">
-        <v>2726</v>
+        <v>2771</v>
       </c>
       <c r="V254" t="s">
-        <v>2727</v>
+        <v>2772</v>
       </c>
       <c r="W254" t="s">
-        <v>2728</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="255" spans="1:23">
       <c r="A255" t="s">
-        <v>2729</v>
+        <v>2774</v>
       </c>
       <c r="B255"/>
       <c r="C255" t="s">
         <v>24</v>
       </c>
       <c r="D255"/>
       <c r="E255" t="s">
-        <v>2730</v>
+        <v>2775</v>
       </c>
       <c r="F255" t="s">
-        <v>311</v>
+        <v>340</v>
       </c>
       <c r="G255" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H255" t="s">
         <v>28</v>
       </c>
       <c r="I255"/>
       <c r="J255" t="s">
-        <v>2731</v>
+        <v>2776</v>
       </c>
       <c r="K255"/>
       <c r="L255">
         <v>69000</v>
       </c>
       <c r="M255" t="s">
         <v>80</v>
       </c>
       <c r="N255" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="O255"/>
       <c r="P255" t="s">
         <v>33</v>
       </c>
       <c r="Q255"/>
-      <c r="R255"/>
-      <c r="S255"/>
+      <c r="R255" t="s">
+        <v>859</v>
+      </c>
+      <c r="S255" t="s">
+        <v>2777</v>
+      </c>
       <c r="T255"/>
-      <c r="U255"/>
+      <c r="U255" t="s">
+        <v>2778</v>
+      </c>
       <c r="V255"/>
       <c r="W255"/>
     </row>
     <row r="256" spans="1:23">
       <c r="A256" t="s">
-        <v>2732</v>
+        <v>2779</v>
       </c>
       <c r="B256" t="s">
-        <v>2733</v>
+        <v>2780</v>
       </c>
       <c r="C256" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D256"/>
       <c r="E256" t="s">
-        <v>2734</v>
+        <v>2781</v>
       </c>
       <c r="F256" t="s">
-        <v>2735</v>
+        <v>2782</v>
       </c>
       <c r="G256" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H256" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="I256" t="s">
-        <v>2736</v>
+        <v>2783</v>
       </c>
       <c r="J256" t="s">
-        <v>2737</v>
+        <v>2784</v>
       </c>
       <c r="K256"/>
       <c r="L256">
         <v>42260</v>
       </c>
       <c r="M256" t="s">
-        <v>2738</v>
+        <v>2785</v>
       </c>
       <c r="N256" t="s">
-        <v>2739</v>
+        <v>2786</v>
       </c>
       <c r="O256"/>
       <c r="P256" t="s">
-        <v>2740</v>
+        <v>2787</v>
       </c>
       <c r="Q256"/>
       <c r="R256" t="s">
-        <v>2741</v>
+        <v>2788</v>
       </c>
       <c r="S256" t="s">
-        <v>2742</v>
+        <v>2789</v>
       </c>
       <c r="T256" t="s">
-        <v>1768</v>
+        <v>1792</v>
       </c>
       <c r="U256" t="s">
-        <v>2743</v>
+        <v>2790</v>
       </c>
       <c r="V256" t="s">
-        <v>2744</v>
+        <v>2791</v>
       </c>
       <c r="W256" t="s">
-        <v>2745</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="257" spans="1:23">
       <c r="A257" t="s">
-        <v>2746</v>
+        <v>2793</v>
       </c>
       <c r="B257" t="s">
-        <v>2746</v>
+        <v>2793</v>
       </c>
       <c r="C257" t="s">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="D257"/>
       <c r="E257" t="s">
-        <v>2747</v>
+        <v>2794</v>
       </c>
       <c r="F257" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="G257" t="s">
         <v>27</v>
       </c>
       <c r="H257" t="s">
         <v>77</v>
       </c>
       <c r="I257"/>
       <c r="J257" t="s">
-        <v>2748</v>
+        <v>2795</v>
       </c>
       <c r="K257"/>
       <c r="L257">
         <v>31059</v>
       </c>
       <c r="M257" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="N257" t="s">
         <v>32</v>
       </c>
       <c r="O257"/>
       <c r="P257" t="s">
-        <v>2749</v>
+        <v>2796</v>
       </c>
       <c r="Q257"/>
       <c r="R257"/>
       <c r="S257"/>
       <c r="T257"/>
       <c r="U257"/>
       <c r="V257"/>
       <c r="W257"/>
     </row>
     <row r="258" spans="1:23">
       <c r="A258" t="s">
-        <v>2750</v>
+        <v>2797</v>
       </c>
       <c r="B258" t="s">
-        <v>2751</v>
+        <v>2798</v>
       </c>
       <c r="C258" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="D258"/>
       <c r="E258" t="s">
-        <v>2752</v>
+        <v>2799</v>
       </c>
       <c r="F258" t="s">
-        <v>2753</v>
+        <v>2800</v>
       </c>
       <c r="G258" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H258" t="s">
-        <v>2754</v>
+        <v>2801</v>
       </c>
       <c r="I258" t="s">
-        <v>2755</v>
+        <v>2802</v>
       </c>
       <c r="J258" t="s">
-        <v>2756</v>
+        <v>2803</v>
       </c>
       <c r="K258"/>
       <c r="L258">
         <v>69001</v>
       </c>
       <c r="M258" t="s">
         <v>80</v>
       </c>
       <c r="N258" t="s">
-        <v>2757</v>
+        <v>2804</v>
       </c>
       <c r="O258"/>
       <c r="P258" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="Q258"/>
       <c r="R258" t="s">
-        <v>2758</v>
+        <v>2805</v>
       </c>
       <c r="S258" t="s">
-        <v>2759</v>
+        <v>2806</v>
       </c>
       <c r="T258" t="s">
-        <v>2760</v>
+        <v>2807</v>
       </c>
       <c r="U258" t="s">
-        <v>2761</v>
+        <v>2808</v>
       </c>
       <c r="V258" t="s">
-        <v>2762</v>
+        <v>2809</v>
       </c>
       <c r="W258" t="s">
-        <v>2763</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="259" spans="1:23">
       <c r="A259" t="s">
-        <v>2764</v>
-[...3 lines deleted...]
-      </c>
+        <v>2811</v>
+      </c>
+      <c r="B259"/>
       <c r="C259" t="s">
-        <v>916</v>
+        <v>90</v>
       </c>
       <c r="D259"/>
       <c r="E259" t="s">
-        <v>2766</v>
+        <v>2812</v>
       </c>
       <c r="F259" t="s">
-        <v>734</v>
+        <v>2813</v>
       </c>
       <c r="G259" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H259" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="I259"/>
+        <v>93</v>
+      </c>
+      <c r="I259" t="s">
+        <v>2814</v>
+      </c>
       <c r="J259" t="s">
-        <v>2767</v>
-[...3 lines deleted...]
-      </c>
+        <v>2815</v>
+      </c>
+      <c r="K259"/>
       <c r="L259">
-        <v>38040</v>
+        <v>31100</v>
       </c>
       <c r="M259" t="s">
-        <v>2480</v>
+        <v>749</v>
       </c>
       <c r="N259" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>2816</v>
+      </c>
+      <c r="O259"/>
       <c r="P259" t="s">
-        <v>693</v>
+        <v>2817</v>
       </c>
       <c r="Q259" t="s">
-        <v>2769</v>
-[...5 lines deleted...]
-      <c r="V259"/>
+        <v>2818</v>
+      </c>
+      <c r="R259" t="s">
+        <v>2411</v>
+      </c>
+      <c r="S259" t="s">
+        <v>2819</v>
+      </c>
+      <c r="T259" t="s">
+        <v>2820</v>
+      </c>
+      <c r="U259" t="s">
+        <v>2821</v>
+      </c>
+      <c r="V259" t="s">
+        <v>2822</v>
+      </c>
       <c r="W259" t="s">
-        <v>2770</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="260" spans="1:23">
       <c r="A260" t="s">
-        <v>2771</v>
+        <v>2824</v>
       </c>
       <c r="B260"/>
       <c r="C260" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D260"/>
       <c r="E260" t="s">
-        <v>2772</v>
+        <v>2825</v>
       </c>
       <c r="F260" t="s">
-        <v>2773</v>
+        <v>2826</v>
       </c>
       <c r="G260" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H260" t="s">
-        <v>92</v>
+        <v>115</v>
       </c>
       <c r="I260" t="s">
-        <v>2774</v>
+        <v>2827</v>
       </c>
       <c r="J260" t="s">
-        <v>2775</v>
+        <v>2828</v>
       </c>
       <c r="K260"/>
       <c r="L260">
-        <v>31100</v>
+        <v>69210</v>
       </c>
       <c r="M260" t="s">
-        <v>750</v>
+        <v>2829</v>
       </c>
       <c r="N260" t="s">
-        <v>2776</v>
+        <v>2830</v>
       </c>
       <c r="O260"/>
       <c r="P260" t="s">
-        <v>2777</v>
-[...3 lines deleted...]
-      </c>
+        <v>2831</v>
+      </c>
+      <c r="Q260"/>
       <c r="R260" t="s">
-        <v>2377</v>
+        <v>1022</v>
       </c>
       <c r="S260" t="s">
-        <v>2779</v>
+        <v>2832</v>
       </c>
       <c r="T260" t="s">
-        <v>2780</v>
+        <v>85</v>
       </c>
       <c r="U260" t="s">
-        <v>2781</v>
+        <v>2833</v>
       </c>
       <c r="V260" t="s">
-        <v>2782</v>
+        <v>2834</v>
       </c>
       <c r="W260" t="s">
-        <v>2783</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="261" spans="1:23">
       <c r="A261" t="s">
-        <v>2784</v>
+        <v>2836</v>
       </c>
       <c r="B261"/>
       <c r="C261" t="s">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="D261"/>
       <c r="E261" t="s">
-        <v>2785</v>
+        <v>2837</v>
       </c>
       <c r="F261" t="s">
-        <v>2786</v>
+        <v>1911</v>
       </c>
       <c r="G261" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H261" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="I261" t="s">
-        <v>2787</v>
+        <v>382</v>
       </c>
       <c r="J261" t="s">
-        <v>2788</v>
+        <v>2838</v>
       </c>
       <c r="K261"/>
       <c r="L261">
-        <v>69890</v>
+        <v>26400</v>
       </c>
       <c r="M261" t="s">
-        <v>2789</v>
+        <v>2839</v>
       </c>
       <c r="N261" t="s">
-        <v>2790</v>
-[...1 lines deleted...]
-      <c r="O261"/>
+        <v>1414</v>
+      </c>
+      <c r="O261" t="s">
+        <v>2840</v>
+      </c>
       <c r="P261" t="s">
-        <v>2791</v>
+        <v>2841</v>
       </c>
       <c r="Q261"/>
-      <c r="R261"/>
-[...2 lines deleted...]
-      <c r="U261"/>
+      <c r="R261" t="s">
+        <v>1576</v>
+      </c>
+      <c r="S261" t="s">
+        <v>2102</v>
+      </c>
+      <c r="T261" t="s">
+        <v>2842</v>
+      </c>
+      <c r="U261" t="s">
+        <v>2843</v>
+      </c>
       <c r="V261" t="s">
-        <v>2792</v>
-[...3 lines deleted...]
-      </c>
+        <v>2844</v>
+      </c>
+      <c r="W261"/>
     </row>
     <row r="262" spans="1:23">
       <c r="A262" t="s">
-        <v>2794</v>
-[...1 lines deleted...]
-      <c r="B262"/>
+        <v>2845</v>
+      </c>
+      <c r="B262" t="s">
+        <v>2846</v>
+      </c>
       <c r="C262" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D262"/>
       <c r="E262" t="s">
-        <v>2795</v>
+        <v>2847</v>
       </c>
       <c r="F262" t="s">
-        <v>1891</v>
+        <v>2848</v>
       </c>
       <c r="G262" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H262" t="s">
         <v>28</v>
       </c>
       <c r="I262" t="s">
-        <v>359</v>
+        <v>2849</v>
       </c>
       <c r="J262" t="s">
-        <v>2796</v>
-[...1 lines deleted...]
-      <c r="K262"/>
+        <v>2850</v>
+      </c>
+      <c r="K262" t="s">
+        <v>2851</v>
+      </c>
       <c r="L262">
-        <v>26400</v>
+        <v>74210</v>
       </c>
       <c r="M262" t="s">
-        <v>2797</v>
+        <v>2852</v>
       </c>
       <c r="N262" t="s">
-        <v>1391</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="O262"/>
       <c r="P262" t="s">
-        <v>2799</v>
-[...1 lines deleted...]
-      <c r="Q262"/>
+        <v>2853</v>
+      </c>
+      <c r="Q262" t="s">
+        <v>2854</v>
+      </c>
       <c r="R262" t="s">
-        <v>1551</v>
+        <v>1358</v>
       </c>
       <c r="S262" t="s">
-        <v>2068</v>
+        <v>2855</v>
       </c>
       <c r="T262" t="s">
-        <v>2800</v>
+        <v>2856</v>
       </c>
       <c r="U262" t="s">
-        <v>2801</v>
+        <v>2857</v>
       </c>
       <c r="V262" t="s">
-        <v>2802</v>
-[...1 lines deleted...]
-      <c r="W262"/>
+        <v>2858</v>
+      </c>
+      <c r="W262" t="s">
+        <v>2859</v>
+      </c>
     </row>
     <row r="263" spans="1:23">
       <c r="A263" t="s">
-        <v>2803</v>
+        <v>2860</v>
       </c>
       <c r="B263" t="s">
-        <v>2804</v>
+        <v>2860</v>
       </c>
       <c r="C263" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D263"/>
       <c r="E263" t="s">
-        <v>2805</v>
+        <v>2861</v>
       </c>
       <c r="F263" t="s">
-        <v>2806</v>
+        <v>340</v>
       </c>
       <c r="G263" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H263" t="s">
         <v>28</v>
       </c>
       <c r="I263" t="s">
-        <v>2807</v>
+        <v>2862</v>
       </c>
       <c r="J263" t="s">
-        <v>2808</v>
-[...3 lines deleted...]
-      </c>
+        <v>2863</v>
+      </c>
+      <c r="K263"/>
       <c r="L263">
-        <v>74210</v>
+        <v>31200</v>
       </c>
       <c r="M263" t="s">
-        <v>2810</v>
+        <v>749</v>
       </c>
       <c r="N263" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="O263"/>
+        <v>32</v>
+      </c>
+      <c r="O263" t="s">
+        <v>2864</v>
+      </c>
       <c r="P263" t="s">
-        <v>2811</v>
+        <v>33</v>
       </c>
       <c r="Q263" t="s">
-        <v>2812</v>
+        <v>2865</v>
       </c>
       <c r="R263" t="s">
-        <v>1335</v>
+        <v>2866</v>
       </c>
       <c r="S263" t="s">
-        <v>2813</v>
+        <v>2867</v>
       </c>
       <c r="T263" t="s">
-        <v>2814</v>
+        <v>2868</v>
       </c>
       <c r="U263" t="s">
-        <v>2815</v>
+        <v>2869</v>
       </c>
       <c r="V263" t="s">
-        <v>2816</v>
+        <v>2870</v>
       </c>
       <c r="W263" t="s">
-        <v>2817</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="264" spans="1:23">
       <c r="A264" t="s">
-        <v>2818</v>
-[...3 lines deleted...]
-      </c>
+        <v>2872</v>
+      </c>
+      <c r="B264"/>
       <c r="C264" t="s">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="D264"/>
       <c r="E264" t="s">
-        <v>2819</v>
+        <v>2873</v>
       </c>
       <c r="F264" t="s">
-        <v>311</v>
+        <v>340</v>
       </c>
       <c r="G264" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H264" t="s">
-        <v>28</v>
+        <v>160</v>
       </c>
       <c r="I264" t="s">
-        <v>2820</v>
+        <v>2874</v>
       </c>
       <c r="J264" t="s">
-        <v>2821</v>
+        <v>2875</v>
       </c>
       <c r="K264"/>
       <c r="L264">
-        <v>31200</v>
+        <v>74650</v>
       </c>
       <c r="M264" t="s">
-        <v>750</v>
+        <v>2504</v>
       </c>
       <c r="N264" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="O264"/>
       <c r="P264" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>298</v>
+      </c>
+      <c r="Q264"/>
       <c r="R264" t="s">
-        <v>2824</v>
+        <v>1382</v>
       </c>
       <c r="S264" t="s">
-        <v>2825</v>
+        <v>2876</v>
       </c>
       <c r="T264" t="s">
-        <v>2826</v>
+        <v>1792</v>
       </c>
       <c r="U264" t="s">
-        <v>2827</v>
+        <v>2877</v>
       </c>
       <c r="V264" t="s">
-        <v>2828</v>
+        <v>2878</v>
       </c>
       <c r="W264" t="s">
-        <v>2829</v>
+        <v>2879</v>
       </c>
     </row>
     <row r="265" spans="1:23">
       <c r="A265" t="s">
-        <v>2830</v>
+        <v>2880</v>
       </c>
       <c r="B265"/>
       <c r="C265" t="s">
-        <v>24</v>
+        <v>233</v>
       </c>
       <c r="D265"/>
       <c r="E265" t="s">
-        <v>2831</v>
+        <v>2881</v>
       </c>
       <c r="F265" t="s">
-        <v>311</v>
+        <v>2882</v>
       </c>
       <c r="G265" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H265" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I265" t="s">
-        <v>2832</v>
+        <v>2883</v>
       </c>
       <c r="J265" t="s">
-        <v>2833</v>
+        <v>2884</v>
       </c>
       <c r="K265"/>
       <c r="L265">
-        <v>26000</v>
+        <v>69330</v>
       </c>
       <c r="M265" t="s">
-        <v>361</v>
+        <v>2885</v>
       </c>
       <c r="N265" t="s">
         <v>32</v>
       </c>
       <c r="O265"/>
       <c r="P265" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q265"/>
+        <v>1852</v>
+      </c>
+      <c r="Q265" t="s">
+        <v>2886</v>
+      </c>
       <c r="R265" t="s">
-        <v>2834</v>
+        <v>1810</v>
       </c>
       <c r="S265" t="s">
-        <v>2835</v>
+        <v>2887</v>
       </c>
       <c r="T265" t="s">
-        <v>1758</v>
+        <v>943</v>
       </c>
       <c r="U265" t="s">
-        <v>2836</v>
-[...1 lines deleted...]
-      <c r="V265"/>
+        <v>2888</v>
+      </c>
+      <c r="V265" t="s">
+        <v>2889</v>
+      </c>
       <c r="W265" t="s">
-        <v>2837</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="266" spans="1:23">
       <c r="A266" t="s">
-        <v>2838</v>
-[...1 lines deleted...]
-      <c r="B266"/>
+        <v>2891</v>
+      </c>
+      <c r="B266" t="s">
+        <v>2892</v>
+      </c>
       <c r="C266" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D266"/>
+        <v>141</v>
+      </c>
+      <c r="D266" t="s">
+        <v>2893</v>
+      </c>
       <c r="E266" t="s">
-        <v>2839</v>
+        <v>2894</v>
       </c>
       <c r="F266" t="s">
-        <v>311</v>
+        <v>26</v>
       </c>
       <c r="G266" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H266" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="I266" t="s">
-        <v>2840</v>
+        <v>2895</v>
       </c>
       <c r="J266" t="s">
-        <v>2841</v>
+        <v>2177</v>
       </c>
       <c r="K266"/>
       <c r="L266">
-        <v>74650</v>
+        <v>31062</v>
       </c>
       <c r="M266" t="s">
-        <v>2468</v>
+        <v>749</v>
       </c>
       <c r="N266" t="s">
-        <v>67</v>
+        <v>1647</v>
       </c>
       <c r="O266"/>
       <c r="P266" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="Q266"/>
+        <v>119</v>
+      </c>
+      <c r="Q266" t="s">
+        <v>2896</v>
+      </c>
       <c r="R266" t="s">
-        <v>1359</v>
+        <v>1763</v>
       </c>
       <c r="S266" t="s">
-        <v>2842</v>
-[...3 lines deleted...]
-      </c>
+        <v>1763</v>
+      </c>
+      <c r="T266"/>
       <c r="U266" t="s">
-        <v>2843</v>
-[...6 lines deleted...]
-      </c>
+        <v>2897</v>
+      </c>
+      <c r="V266"/>
+      <c r="W266"/>
     </row>
     <row r="267" spans="1:23">
       <c r="A267" t="s">
-        <v>2846</v>
+        <v>2898</v>
       </c>
       <c r="B267"/>
       <c r="C267" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="D267"/>
+        <v>141</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1199</v>
+      </c>
       <c r="E267" t="s">
-        <v>2847</v>
+        <v>2899</v>
       </c>
       <c r="F267" t="s">
-        <v>2848</v>
+        <v>26</v>
       </c>
       <c r="G267" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H267" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I267" t="s">
-        <v>2849</v>
+        <v>192</v>
       </c>
       <c r="J267" t="s">
-        <v>2850</v>
+        <v>2100</v>
       </c>
       <c r="K267"/>
       <c r="L267">
-        <v>69330</v>
+        <v>69002</v>
       </c>
       <c r="M267" t="s">
-        <v>2851</v>
+        <v>195</v>
       </c>
       <c r="N267" t="s">
-        <v>32</v>
+        <v>2900</v>
       </c>
       <c r="O267"/>
       <c r="P267" t="s">
-        <v>1827</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="Q267"/>
       <c r="R267" t="s">
-        <v>1786</v>
+        <v>2901</v>
       </c>
       <c r="S267" t="s">
-        <v>2853</v>
-[...3 lines deleted...]
-      </c>
+        <v>2902</v>
+      </c>
+      <c r="T267"/>
       <c r="U267" t="s">
-        <v>2854</v>
-[...3 lines deleted...]
-      </c>
+        <v>2903</v>
+      </c>
+      <c r="V267"/>
       <c r="W267" t="s">
-        <v>2856</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="268" spans="1:23">
       <c r="A268" t="s">
-        <v>2857</v>
-[...3 lines deleted...]
-      </c>
+        <v>2905</v>
+      </c>
+      <c r="B268"/>
       <c r="C268" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="D268"/>
       <c r="E268" t="s">
-        <v>2860</v>
+        <v>2906</v>
       </c>
       <c r="F268" t="s">
-        <v>26</v>
+        <v>2907</v>
       </c>
       <c r="G268" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H268" t="s">
-        <v>230</v>
+        <v>93</v>
       </c>
       <c r="I268" t="s">
-        <v>2861</v>
+        <v>2908</v>
       </c>
       <c r="J268" t="s">
-        <v>2143</v>
+        <v>2909</v>
       </c>
       <c r="K268"/>
       <c r="L268">
-        <v>31062</v>
+        <v>63160</v>
       </c>
       <c r="M268" t="s">
-        <v>750</v>
+        <v>2910</v>
       </c>
       <c r="N268" t="s">
-        <v>1624</v>
-[...1 lines deleted...]
-      <c r="O268"/>
+        <v>2911</v>
+      </c>
+      <c r="O268" t="s">
+        <v>2912</v>
+      </c>
       <c r="P268" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>2481</v>
+      </c>
+      <c r="Q268"/>
       <c r="R268" t="s">
-        <v>1740</v>
+        <v>83</v>
       </c>
       <c r="S268" t="s">
-        <v>1740</v>
-[...1 lines deleted...]
-      <c r="T268"/>
+        <v>2913</v>
+      </c>
+      <c r="T268" t="s">
+        <v>2914</v>
+      </c>
       <c r="U268" t="s">
-        <v>2863</v>
-[...2 lines deleted...]
-      <c r="W268"/>
+        <v>2915</v>
+      </c>
+      <c r="V268" t="s">
+        <v>2916</v>
+      </c>
+      <c r="W268" t="s">
+        <v>2917</v>
+      </c>
     </row>
     <row r="269" spans="1:23">
       <c r="A269" t="s">
-        <v>2864</v>
-[...1 lines deleted...]
-      <c r="B269"/>
+        <v>2918</v>
+      </c>
+      <c r="B269" t="s">
+        <v>2919</v>
+      </c>
       <c r="C269" t="s">
-        <v>139</v>
+        <v>233</v>
       </c>
       <c r="D269"/>
       <c r="E269" t="s">
-        <v>2865</v>
+        <v>2920</v>
       </c>
       <c r="F269" t="s">
-        <v>26</v>
+        <v>114</v>
       </c>
       <c r="G269" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H269" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I269"/>
       <c r="J269" t="s">
-        <v>2066</v>
+        <v>2921</v>
       </c>
       <c r="K269"/>
       <c r="L269">
-        <v>69002</v>
+        <v>42000</v>
       </c>
       <c r="M269" t="s">
-        <v>183</v>
+        <v>2922</v>
       </c>
       <c r="N269" t="s">
-        <v>2866</v>
+        <v>2923</v>
       </c>
       <c r="O269"/>
       <c r="P269" t="s">
-        <v>147</v>
+        <v>33</v>
       </c>
       <c r="Q269"/>
-      <c r="R269"/>
-[...3 lines deleted...]
-      <c r="V269"/>
+      <c r="R269" t="s">
+        <v>53</v>
+      </c>
+      <c r="S269" t="s">
+        <v>2924</v>
+      </c>
+      <c r="T269" t="s">
+        <v>997</v>
+      </c>
+      <c r="U269" t="s">
+        <v>2925</v>
+      </c>
+      <c r="V269" t="s">
+        <v>2926</v>
+      </c>
       <c r="W269" t="s">
-        <v>2867</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="270" spans="1:23">
       <c r="A270" t="s">
-        <v>2868</v>
-[...1 lines deleted...]
-      <c r="B270"/>
+        <v>2928</v>
+      </c>
+      <c r="B270" t="s">
+        <v>2929</v>
+      </c>
       <c r="C270" t="s">
-        <v>110</v>
+        <v>233</v>
       </c>
       <c r="D270"/>
       <c r="E270" t="s">
-        <v>2869</v>
+        <v>2930</v>
       </c>
       <c r="F270" t="s">
-        <v>2591</v>
+        <v>713</v>
       </c>
       <c r="G270" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H270" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I270" t="s">
-        <v>2870</v>
+        <v>2931</v>
       </c>
       <c r="J270" t="s">
-        <v>2871</v>
+        <v>2932</v>
       </c>
       <c r="K270"/>
       <c r="L270">
-        <v>63160</v>
+        <v>69008</v>
       </c>
       <c r="M270" t="s">
-        <v>2872</v>
+        <v>80</v>
       </c>
       <c r="N270" t="s">
-        <v>2873</v>
+        <v>2933</v>
       </c>
       <c r="O270"/>
       <c r="P270" t="s">
-        <v>2447</v>
+        <v>149</v>
       </c>
       <c r="Q270"/>
       <c r="R270" t="s">
-        <v>83</v>
+        <v>981</v>
       </c>
       <c r="S270" t="s">
-        <v>2874</v>
+        <v>2934</v>
       </c>
       <c r="T270" t="s">
-        <v>2875</v>
+        <v>2935</v>
       </c>
       <c r="U270" t="s">
-        <v>2876</v>
+        <v>2936</v>
       </c>
       <c r="V270" t="s">
-        <v>2877</v>
+        <v>2937</v>
       </c>
       <c r="W270" t="s">
-        <v>2878</v>
+        <v>2938</v>
       </c>
     </row>
     <row r="271" spans="1:23">
       <c r="A271" t="s">
-        <v>2879</v>
+        <v>2939</v>
       </c>
       <c r="B271" t="s">
-        <v>2880</v>
+        <v>2940</v>
       </c>
       <c r="C271" t="s">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="D271"/>
       <c r="E271" t="s">
-        <v>2881</v>
+        <v>2941</v>
       </c>
       <c r="F271" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G271" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H271" t="s">
         <v>28</v>
       </c>
-      <c r="I271"/>
+      <c r="I271" t="s">
+        <v>1979</v>
+      </c>
       <c r="J271" t="s">
-        <v>2882</v>
+        <v>2942</v>
       </c>
       <c r="K271"/>
-      <c r="L271">
-        <v>42000</v>
+      <c r="L271" t="s">
+        <v>2943</v>
       </c>
       <c r="M271" t="s">
-        <v>2883</v>
+        <v>2944</v>
       </c>
       <c r="N271" t="s">
-        <v>2884</v>
+        <v>2945</v>
       </c>
       <c r="O271"/>
       <c r="P271" t="s">
-        <v>33</v>
+        <v>104</v>
       </c>
       <c r="Q271"/>
       <c r="R271" t="s">
-        <v>54</v>
+        <v>801</v>
       </c>
       <c r="S271" t="s">
-        <v>2885</v>
+        <v>2946</v>
       </c>
       <c r="T271" t="s">
-        <v>995</v>
+        <v>2947</v>
       </c>
       <c r="U271" t="s">
-        <v>2886</v>
+        <v>2948</v>
       </c>
       <c r="V271" t="s">
-        <v>2887</v>
+        <v>2949</v>
       </c>
       <c r="W271" t="s">
-        <v>2888</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="272" spans="1:23">
       <c r="A272" t="s">
-        <v>2889</v>
-[...3 lines deleted...]
-      </c>
+        <v>2951</v>
+      </c>
+      <c r="B272"/>
       <c r="C272" t="s">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="D272"/>
       <c r="E272" t="s">
-        <v>2891</v>
+        <v>2952</v>
       </c>
       <c r="F272" t="s">
-        <v>713</v>
+        <v>26</v>
       </c>
       <c r="G272" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H272" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I272" t="s">
-        <v>2892</v>
+        <v>2953</v>
       </c>
       <c r="J272" t="s">
-        <v>2893</v>
-[...3 lines deleted...]
-        <v>69008</v>
+        <v>2954</v>
+      </c>
+      <c r="K272" t="s">
+        <v>2955</v>
+      </c>
+      <c r="L272" t="s">
+        <v>1393</v>
       </c>
       <c r="M272" t="s">
-        <v>80</v>
+        <v>2956</v>
       </c>
       <c r="N272" t="s">
-        <v>2894</v>
-[...1 lines deleted...]
-      <c r="O272"/>
+        <v>32</v>
+      </c>
+      <c r="O272" t="s">
+        <v>1801</v>
+      </c>
       <c r="P272" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="Q272"/>
+        <v>149</v>
+      </c>
+      <c r="Q272" t="s">
+        <v>2957</v>
+      </c>
       <c r="R272" t="s">
-        <v>979</v>
+        <v>53</v>
       </c>
       <c r="S272" t="s">
-        <v>2895</v>
+        <v>2958</v>
       </c>
       <c r="T272" t="s">
-        <v>2896</v>
+        <v>2959</v>
       </c>
       <c r="U272" t="s">
-        <v>2897</v>
+        <v>2960</v>
       </c>
       <c r="V272" t="s">
-        <v>2898</v>
+        <v>2961</v>
       </c>
       <c r="W272" t="s">
-        <v>2899</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="273" spans="1:23">
       <c r="A273" t="s">
-        <v>2900</v>
+        <v>2962</v>
       </c>
       <c r="B273" t="s">
-        <v>2901</v>
+        <v>2963</v>
       </c>
       <c r="C273" t="s">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="D273"/>
       <c r="E273" t="s">
-        <v>2902</v>
+        <v>2964</v>
       </c>
       <c r="F273" t="s">
-        <v>112</v>
+        <v>543</v>
       </c>
       <c r="G273" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H273" t="s">
         <v>28</v>
       </c>
       <c r="I273" t="s">
-        <v>1952</v>
+        <v>2965</v>
       </c>
       <c r="J273" t="s">
-        <v>2903</v>
+        <v>2966</v>
       </c>
       <c r="K273"/>
-      <c r="L273" t="s">
-        <v>2904</v>
+      <c r="L273">
+        <v>15000</v>
       </c>
       <c r="M273" t="s">
-        <v>2905</v>
+        <v>2967</v>
       </c>
       <c r="N273" t="s">
-        <v>2906</v>
+        <v>2968</v>
       </c>
       <c r="O273"/>
       <c r="P273" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="Q273"/>
+        <v>104</v>
+      </c>
+      <c r="Q273" t="s">
+        <v>2969</v>
+      </c>
       <c r="R273" t="s">
-        <v>801</v>
+        <v>2970</v>
       </c>
       <c r="S273" t="s">
-        <v>2907</v>
+        <v>2971</v>
       </c>
       <c r="T273" t="s">
-        <v>2908</v>
+        <v>1488</v>
       </c>
       <c r="U273" t="s">
-        <v>2909</v>
+        <v>2972</v>
       </c>
       <c r="V273" t="s">
-        <v>2910</v>
+        <v>2973</v>
       </c>
       <c r="W273" t="s">
-        <v>2911</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="274" spans="1:23">
       <c r="A274" t="s">
-        <v>2912</v>
-[...1 lines deleted...]
-      <c r="B274"/>
+        <v>2974</v>
+      </c>
+      <c r="B274" t="s">
+        <v>2975</v>
+      </c>
       <c r="C274" t="s">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="D274"/>
       <c r="E274" t="s">
-        <v>2913</v>
+        <v>2976</v>
       </c>
       <c r="F274" t="s">
-        <v>26</v>
+        <v>2977</v>
       </c>
       <c r="G274" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H274" t="s">
         <v>28</v>
       </c>
       <c r="I274" t="s">
-        <v>2914</v>
+        <v>184</v>
       </c>
       <c r="J274" t="s">
-        <v>2915</v>
-[...3 lines deleted...]
-      </c>
+        <v>2978</v>
+      </c>
+      <c r="K274"/>
       <c r="L274" t="s">
-        <v>1370</v>
+        <v>162</v>
       </c>
       <c r="M274" t="s">
-        <v>2917</v>
+        <v>163</v>
       </c>
       <c r="N274" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>2945</v>
+      </c>
+      <c r="O274"/>
       <c r="P274" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>411</v>
+      </c>
+      <c r="Q274"/>
       <c r="R274" t="s">
-        <v>54</v>
+        <v>2979</v>
       </c>
       <c r="S274" t="s">
-        <v>2919</v>
+        <v>2980</v>
       </c>
       <c r="T274" t="s">
-        <v>2920</v>
+        <v>1488</v>
       </c>
       <c r="U274" t="s">
-        <v>2921</v>
+        <v>2981</v>
       </c>
       <c r="V274" t="s">
-        <v>2922</v>
+        <v>2982</v>
       </c>
       <c r="W274" t="s">
-        <v>2888</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="275" spans="1:23">
       <c r="A275" t="s">
-        <v>2923</v>
+        <v>2983</v>
       </c>
       <c r="B275" t="s">
-        <v>2924</v>
+        <v>2984</v>
       </c>
       <c r="C275" t="s">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="D275"/>
       <c r="E275" t="s">
-        <v>2925</v>
+        <v>2985</v>
       </c>
       <c r="F275" t="s">
-        <v>519</v>
+        <v>1296</v>
       </c>
       <c r="G275" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H275" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="I275"/>
       <c r="J275" t="s">
-        <v>2927</v>
+        <v>2986</v>
       </c>
       <c r="K275"/>
       <c r="L275">
-        <v>15000</v>
+        <v>26000</v>
       </c>
       <c r="M275" t="s">
-        <v>2928</v>
+        <v>869</v>
       </c>
       <c r="N275" t="s">
-        <v>2929</v>
+        <v>2987</v>
       </c>
       <c r="O275"/>
       <c r="P275" t="s">
-        <v>1124</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="Q275"/>
       <c r="R275" t="s">
-        <v>2931</v>
+        <v>2160</v>
       </c>
       <c r="S275" t="s">
-        <v>2932</v>
+        <v>2988</v>
       </c>
       <c r="T275" t="s">
-        <v>1463</v>
+        <v>2989</v>
       </c>
       <c r="U275" t="s">
-        <v>2933</v>
+        <v>2990</v>
       </c>
       <c r="V275" t="s">
-        <v>2934</v>
+        <v>2991</v>
       </c>
       <c r="W275" t="s">
-        <v>2911</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="276" spans="1:23">
       <c r="A276" t="s">
-        <v>2935</v>
+        <v>2992</v>
       </c>
       <c r="B276" t="s">
-        <v>2936</v>
+        <v>2993</v>
       </c>
       <c r="C276" t="s">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="D276"/>
       <c r="E276" t="s">
-        <v>2937</v>
+        <v>2994</v>
       </c>
       <c r="F276" t="s">
-        <v>2938</v>
+        <v>2995</v>
       </c>
       <c r="G276" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H276" t="s">
         <v>28</v>
       </c>
-      <c r="I276" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I276"/>
       <c r="J276" t="s">
-        <v>2939</v>
+        <v>2996</v>
       </c>
       <c r="K276"/>
-      <c r="L276" t="s">
-        <v>159</v>
+      <c r="L276">
+        <v>69001</v>
       </c>
       <c r="M276" t="s">
-        <v>160</v>
+        <v>80</v>
       </c>
       <c r="N276" t="s">
-        <v>2906</v>
+        <v>1505</v>
       </c>
       <c r="O276"/>
       <c r="P276" t="s">
-        <v>388</v>
+        <v>411</v>
       </c>
       <c r="Q276"/>
       <c r="R276" t="s">
-        <v>2940</v>
+        <v>316</v>
       </c>
       <c r="S276" t="s">
-        <v>2941</v>
+        <v>2997</v>
       </c>
       <c r="T276" t="s">
-        <v>1463</v>
+        <v>2998</v>
       </c>
       <c r="U276" t="s">
-        <v>2942</v>
+        <v>2999</v>
       </c>
       <c r="V276" t="s">
-        <v>2943</v>
+        <v>3000</v>
       </c>
       <c r="W276" t="s">
-        <v>2888</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="277" spans="1:23">
       <c r="A277" t="s">
-        <v>2944</v>
+        <v>3001</v>
       </c>
       <c r="B277" t="s">
-        <v>2945</v>
+        <v>3002</v>
       </c>
       <c r="C277" t="s">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="D277"/>
       <c r="E277" t="s">
-        <v>2946</v>
+        <v>2941</v>
       </c>
       <c r="F277" t="s">
-        <v>1275</v>
+        <v>841</v>
       </c>
       <c r="G277" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H277" t="s">
-        <v>266</v>
+        <v>28</v>
       </c>
       <c r="I277"/>
       <c r="J277" t="s">
-        <v>2947</v>
+        <v>3003</v>
       </c>
       <c r="K277"/>
       <c r="L277">
-        <v>26000</v>
+        <v>43000</v>
       </c>
       <c r="M277" t="s">
-        <v>869</v>
+        <v>3004</v>
       </c>
       <c r="N277" t="s">
-        <v>2948</v>
+        <v>2945</v>
       </c>
       <c r="O277"/>
       <c r="P277" t="s">
-        <v>1124</v>
+        <v>119</v>
       </c>
       <c r="Q277"/>
       <c r="R277" t="s">
-        <v>2126</v>
+        <v>900</v>
       </c>
       <c r="S277" t="s">
-        <v>2949</v>
+        <v>3005</v>
       </c>
       <c r="T277" t="s">
+        <v>3006</v>
+      </c>
+      <c r="U277" t="s">
+        <v>3007</v>
+      </c>
+      <c r="V277"/>
+      <c r="W277" t="s">
         <v>2950</v>
-      </c>
-[...7 lines deleted...]
-        <v>2888</v>
       </c>
     </row>
     <row r="278" spans="1:23">
       <c r="A278" t="s">
-        <v>2953</v>
+        <v>3008</v>
       </c>
       <c r="B278" t="s">
-        <v>2954</v>
+        <v>3009</v>
       </c>
       <c r="C278" t="s">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="D278"/>
       <c r="E278" t="s">
-        <v>2955</v>
+        <v>3010</v>
       </c>
       <c r="F278" t="s">
-        <v>2956</v>
+        <v>3011</v>
       </c>
       <c r="G278" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H278" t="s">
         <v>28</v>
       </c>
-      <c r="I278"/>
+      <c r="I278" t="s">
+        <v>640</v>
+      </c>
       <c r="J278" t="s">
-        <v>2957</v>
+        <v>3012</v>
       </c>
       <c r="K278"/>
       <c r="L278">
-        <v>69001</v>
+        <v>74000</v>
       </c>
       <c r="M278" t="s">
-        <v>80</v>
+        <v>897</v>
       </c>
       <c r="N278" t="s">
-        <v>1480</v>
+        <v>3013</v>
       </c>
       <c r="O278"/>
       <c r="P278" t="s">
-        <v>388</v>
+        <v>104</v>
       </c>
       <c r="Q278"/>
       <c r="R278" t="s">
-        <v>287</v>
+        <v>3014</v>
       </c>
       <c r="S278" t="s">
-        <v>2958</v>
+        <v>3015</v>
       </c>
       <c r="T278" t="s">
-        <v>2959</v>
+        <v>997</v>
       </c>
       <c r="U278" t="s">
-        <v>2960</v>
+        <v>3016</v>
       </c>
       <c r="V278" t="s">
-        <v>2961</v>
+        <v>3017</v>
       </c>
       <c r="W278" t="s">
-        <v>2911</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="279" spans="1:23">
       <c r="A279" t="s">
-        <v>2962</v>
+        <v>3018</v>
       </c>
       <c r="B279" t="s">
-        <v>2963</v>
+        <v>2929</v>
       </c>
       <c r="C279" t="s">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="D279"/>
       <c r="E279" t="s">
-        <v>2902</v>
+        <v>2941</v>
       </c>
       <c r="F279" t="s">
-        <v>841</v>
+        <v>114</v>
       </c>
       <c r="G279" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H279" t="s">
         <v>28</v>
       </c>
-      <c r="I279"/>
+      <c r="I279" t="s">
+        <v>63</v>
+      </c>
       <c r="J279" t="s">
-        <v>2964</v>
-[...1 lines deleted...]
-      <c r="K279"/>
+        <v>3019</v>
+      </c>
+      <c r="K279" t="s">
+        <v>3020</v>
+      </c>
       <c r="L279">
-        <v>43000</v>
+        <v>38100</v>
       </c>
       <c r="M279" t="s">
-        <v>2965</v>
+        <v>3021</v>
       </c>
       <c r="N279" t="s">
-        <v>2906</v>
+        <v>2945</v>
       </c>
       <c r="O279"/>
       <c r="P279" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="Q279"/>
       <c r="R279" t="s">
-        <v>899</v>
+        <v>3022</v>
       </c>
       <c r="S279" t="s">
-        <v>2966</v>
+        <v>3023</v>
       </c>
       <c r="T279" t="s">
-        <v>2967</v>
+        <v>3024</v>
       </c>
       <c r="U279" t="s">
-        <v>2968</v>
-[...1 lines deleted...]
-      <c r="V279"/>
+        <v>3025</v>
+      </c>
+      <c r="V279" t="s">
+        <v>3026</v>
+      </c>
       <c r="W279" t="s">
-        <v>2911</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="280" spans="1:23">
       <c r="A280" t="s">
-        <v>2969</v>
+        <v>3027</v>
       </c>
       <c r="B280" t="s">
-        <v>2970</v>
+        <v>3028</v>
       </c>
       <c r="C280" t="s">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="D280"/>
       <c r="E280" t="s">
-        <v>2971</v>
+        <v>2941</v>
       </c>
       <c r="F280" t="s">
-        <v>2972</v>
+        <v>841</v>
       </c>
       <c r="G280" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H280" t="s">
         <v>28</v>
       </c>
-      <c r="I280" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I280"/>
       <c r="J280" t="s">
-        <v>2973</v>
+        <v>3029</v>
       </c>
       <c r="K280"/>
       <c r="L280">
-        <v>74000</v>
+        <v>63000</v>
       </c>
       <c r="M280" t="s">
-        <v>896</v>
+        <v>3030</v>
       </c>
       <c r="N280" t="s">
-        <v>2974</v>
+        <v>2945</v>
       </c>
       <c r="O280"/>
       <c r="P280" t="s">
-        <v>1124</v>
+        <v>119</v>
       </c>
       <c r="Q280"/>
       <c r="R280" t="s">
-        <v>2975</v>
+        <v>2074</v>
       </c>
       <c r="S280" t="s">
-        <v>2976</v>
+        <v>3031</v>
       </c>
       <c r="T280" t="s">
-        <v>995</v>
+        <v>3032</v>
       </c>
       <c r="U280" t="s">
-        <v>2977</v>
-[...3 lines deleted...]
-      </c>
+        <v>3033</v>
+      </c>
+      <c r="V280"/>
       <c r="W280" t="s">
-        <v>2888</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="281" spans="1:23">
       <c r="A281" t="s">
-        <v>2979</v>
+        <v>3034</v>
       </c>
       <c r="B281" t="s">
-        <v>2890</v>
+        <v>3035</v>
       </c>
       <c r="C281" t="s">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="D281"/>
       <c r="E281" t="s">
-        <v>2902</v>
+        <v>3036</v>
       </c>
       <c r="F281" t="s">
-        <v>112</v>
+        <v>713</v>
       </c>
       <c r="G281" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H281" t="s">
         <v>28</v>
       </c>
-      <c r="I281" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I281"/>
       <c r="J281" t="s">
-        <v>2980</v>
-[...3 lines deleted...]
-      </c>
+        <v>3037</v>
+      </c>
+      <c r="K281"/>
       <c r="L281">
-        <v>38100</v>
+        <v>73000</v>
       </c>
       <c r="M281" t="s">
-        <v>2982</v>
+        <v>102</v>
       </c>
       <c r="N281" t="s">
-        <v>2906</v>
+        <v>2987</v>
       </c>
       <c r="O281"/>
       <c r="P281" t="s">
-        <v>1124</v>
+        <v>411</v>
       </c>
       <c r="Q281"/>
       <c r="R281" t="s">
-        <v>2983</v>
+        <v>3038</v>
       </c>
       <c r="S281" t="s">
-        <v>2984</v>
+        <v>3039</v>
       </c>
       <c r="T281" t="s">
-        <v>2985</v>
+        <v>997</v>
       </c>
       <c r="U281" t="s">
-        <v>2986</v>
+        <v>3040</v>
       </c>
       <c r="V281" t="s">
-        <v>2987</v>
+        <v>3041</v>
       </c>
       <c r="W281" t="s">
-        <v>2888</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="282" spans="1:23">
       <c r="A282" t="s">
-        <v>2988</v>
-[...3 lines deleted...]
-      </c>
+        <v>3042</v>
+      </c>
+      <c r="B282"/>
       <c r="C282" t="s">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="D282"/>
       <c r="E282" t="s">
-        <v>2902</v>
+        <v>3043</v>
       </c>
       <c r="F282" t="s">
-        <v>841</v>
+        <v>26</v>
       </c>
       <c r="G282" t="s">
-        <v>45</v>
+        <v>2120</v>
       </c>
       <c r="H282" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I282"/>
       <c r="J282" t="s">
-        <v>2990</v>
+        <v>3044</v>
       </c>
       <c r="K282"/>
       <c r="L282">
-        <v>63000</v>
+        <v>33800</v>
       </c>
       <c r="M282" t="s">
-        <v>2991</v>
+        <v>3045</v>
       </c>
       <c r="N282" t="s">
-        <v>2906</v>
+        <v>3046</v>
       </c>
       <c r="O282"/>
       <c r="P282" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="Q282"/>
       <c r="R282" t="s">
-        <v>2040</v>
+        <v>3047</v>
       </c>
       <c r="S282" t="s">
-        <v>2992</v>
+        <v>3048</v>
       </c>
       <c r="T282" t="s">
-        <v>2993</v>
+        <v>3049</v>
       </c>
       <c r="U282" t="s">
-        <v>2994</v>
+        <v>3050</v>
       </c>
       <c r="V282"/>
-      <c r="W282" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W282"/>
     </row>
     <row r="283" spans="1:23">
       <c r="A283" t="s">
-        <v>2995</v>
-[...3 lines deleted...]
-      </c>
+        <v>3051</v>
+      </c>
+      <c r="B283"/>
       <c r="C283" t="s">
-        <v>207</v>
+        <v>233</v>
       </c>
       <c r="D283"/>
       <c r="E283" t="s">
-        <v>2997</v>
+        <v>3052</v>
       </c>
       <c r="F283" t="s">
-        <v>713</v>
+        <v>26</v>
       </c>
       <c r="G283" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H283" t="s">
         <v>28</v>
       </c>
       <c r="I283"/>
       <c r="J283" t="s">
-        <v>2998</v>
-[...1 lines deleted...]
-      <c r="K283"/>
+        <v>1700</v>
+      </c>
+      <c r="K283" t="s">
+        <v>3053</v>
+      </c>
       <c r="L283">
-        <v>73000</v>
+        <v>31300</v>
       </c>
       <c r="M283" t="s">
-        <v>101</v>
+        <v>749</v>
       </c>
       <c r="N283" t="s">
-        <v>2948</v>
+        <v>1190</v>
       </c>
       <c r="O283"/>
       <c r="P283" t="s">
-        <v>388</v>
+        <v>33</v>
       </c>
       <c r="Q283"/>
-      <c r="R283" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="R283"/>
+      <c r="S283"/>
+      <c r="T283"/>
+      <c r="U283"/>
+      <c r="V283"/>
       <c r="W283" t="s">
-        <v>2888</v>
+        <v>3054</v>
       </c>
     </row>
     <row r="284" spans="1:23">
       <c r="A284" t="s">
-        <v>3003</v>
+        <v>3055</v>
       </c>
       <c r="B284"/>
       <c r="C284" t="s">
-        <v>207</v>
+        <v>112</v>
       </c>
       <c r="D284"/>
       <c r="E284" t="s">
-        <v>3004</v>
+        <v>3056</v>
       </c>
       <c r="F284" t="s">
-        <v>26</v>
+        <v>853</v>
       </c>
       <c r="G284" t="s">
-        <v>2086</v>
+        <v>44</v>
       </c>
       <c r="H284" t="s">
-        <v>92</v>
+        <v>866</v>
       </c>
       <c r="I284"/>
       <c r="J284" t="s">
-        <v>3005</v>
+        <v>3057</v>
       </c>
       <c r="K284"/>
       <c r="L284">
-        <v>33800</v>
+        <v>69100</v>
       </c>
       <c r="M284" t="s">
-        <v>3006</v>
+        <v>1992</v>
       </c>
       <c r="N284" t="s">
-        <v>3007</v>
+        <v>32</v>
       </c>
       <c r="O284"/>
       <c r="P284" t="s">
-        <v>1124</v>
+        <v>33</v>
       </c>
       <c r="Q284"/>
       <c r="R284" t="s">
-        <v>3008</v>
+        <v>3058</v>
       </c>
       <c r="S284" t="s">
-        <v>3009</v>
+        <v>3059</v>
       </c>
       <c r="T284" t="s">
-        <v>3010</v>
+        <v>3060</v>
       </c>
       <c r="U284" t="s">
-        <v>3011</v>
-[...2 lines deleted...]
-      <c r="W284"/>
+        <v>3061</v>
+      </c>
+      <c r="V284" t="s">
+        <v>3062</v>
+      </c>
+      <c r="W284" t="s">
+        <v>3063</v>
+      </c>
     </row>
     <row r="285" spans="1:23">
       <c r="A285" t="s">
-        <v>3012</v>
-[...1 lines deleted...]
-      <c r="B285"/>
+        <v>3064</v>
+      </c>
+      <c r="B285" t="s">
+        <v>3065</v>
+      </c>
       <c r="C285" t="s">
-        <v>207</v>
+        <v>24</v>
       </c>
       <c r="D285"/>
       <c r="E285" t="s">
-        <v>3013</v>
+        <v>3066</v>
       </c>
       <c r="F285" t="s">
-        <v>26</v>
+        <v>3067</v>
       </c>
       <c r="G285" t="s">
         <v>27</v>
       </c>
       <c r="H285" t="s">
         <v>28</v>
       </c>
-      <c r="I285"/>
+      <c r="I285" t="s">
+        <v>3068</v>
+      </c>
       <c r="J285" t="s">
-        <v>1677</v>
-[...3 lines deleted...]
-      </c>
+        <v>3069</v>
+      </c>
+      <c r="K285"/>
       <c r="L285">
-        <v>31300</v>
+        <v>46000</v>
       </c>
       <c r="M285" t="s">
-        <v>750</v>
+        <v>856</v>
       </c>
       <c r="N285" t="s">
-        <v>1189</v>
+        <v>980</v>
       </c>
       <c r="O285"/>
       <c r="P285" t="s">
-        <v>33</v>
+        <v>3070</v>
       </c>
       <c r="Q285"/>
-      <c r="R285"/>
-[...3 lines deleted...]
-      <c r="V285"/>
+      <c r="R285" t="s">
+        <v>3071</v>
+      </c>
+      <c r="S285" t="s">
+        <v>3072</v>
+      </c>
+      <c r="T285" t="s">
+        <v>3073</v>
+      </c>
+      <c r="U285" t="s">
+        <v>3074</v>
+      </c>
+      <c r="V285" t="s">
+        <v>3075</v>
+      </c>
       <c r="W285" t="s">
-        <v>3015</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="286" spans="1:23">
       <c r="A286" t="s">
-        <v>3016</v>
-[...1 lines deleted...]
-      <c r="B286"/>
+        <v>3077</v>
+      </c>
+      <c r="B286" t="s">
+        <v>3078</v>
+      </c>
       <c r="C286" t="s">
-        <v>110</v>
+        <v>157</v>
       </c>
       <c r="D286"/>
-      <c r="E286" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E286"/>
       <c r="F286" t="s">
-        <v>853</v>
+        <v>26</v>
       </c>
       <c r="G286" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H286" t="s">
-        <v>866</v>
+        <v>93</v>
       </c>
       <c r="I286"/>
       <c r="J286" t="s">
-        <v>3018</v>
-[...1 lines deleted...]
-      <c r="K286"/>
+        <v>3079</v>
+      </c>
+      <c r="K286" t="s">
+        <v>3080</v>
+      </c>
       <c r="L286">
-        <v>69100</v>
+        <v>34064</v>
       </c>
       <c r="M286" t="s">
-        <v>563</v>
+        <v>439</v>
       </c>
       <c r="N286" t="s">
-        <v>32</v>
+        <v>141</v>
       </c>
       <c r="O286"/>
       <c r="P286" t="s">
-        <v>33</v>
+        <v>149</v>
       </c>
       <c r="Q286"/>
-      <c r="R286" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R286"/>
+      <c r="S286"/>
+      <c r="T286"/>
+      <c r="U286"/>
       <c r="V286" t="s">
-        <v>3023</v>
+        <v>3081</v>
       </c>
       <c r="W286" t="s">
-        <v>3024</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="287" spans="1:23">
       <c r="A287" t="s">
-        <v>3025</v>
-[...3 lines deleted...]
-      </c>
+        <v>3083</v>
+      </c>
+      <c r="B287"/>
       <c r="C287" t="s">
         <v>24</v>
       </c>
       <c r="D287"/>
       <c r="E287" t="s">
-        <v>3027</v>
+        <v>3084</v>
       </c>
       <c r="F287" t="s">
-        <v>3028</v>
+        <v>26</v>
       </c>
       <c r="G287" t="s">
         <v>27</v>
       </c>
       <c r="H287" t="s">
         <v>28</v>
       </c>
-      <c r="I287" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I287"/>
       <c r="J287" t="s">
-        <v>3030</v>
+        <v>3085</v>
       </c>
       <c r="K287"/>
       <c r="L287">
-        <v>46000</v>
+        <v>48400</v>
       </c>
       <c r="M287" t="s">
-        <v>856</v>
+        <v>3086</v>
       </c>
       <c r="N287" t="s">
-        <v>978</v>
+        <v>103</v>
       </c>
       <c r="O287"/>
       <c r="P287" t="s">
-        <v>3031</v>
+        <v>33</v>
       </c>
       <c r="Q287"/>
       <c r="R287" t="s">
-        <v>3032</v>
+        <v>672</v>
       </c>
       <c r="S287" t="s">
-        <v>3033</v>
+        <v>3087</v>
       </c>
       <c r="T287" t="s">
-        <v>3034</v>
+        <v>3088</v>
       </c>
       <c r="U287" t="s">
-        <v>3035</v>
-[...3 lines deleted...]
-      </c>
+        <v>3089</v>
+      </c>
+      <c r="V287"/>
       <c r="W287" t="s">
-        <v>3037</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="288" spans="1:23">
       <c r="A288" t="s">
-        <v>3038</v>
-[...3 lines deleted...]
-      </c>
+        <v>3091</v>
+      </c>
+      <c r="B288"/>
       <c r="C288" t="s">
-        <v>155</v>
+        <v>24</v>
       </c>
       <c r="D288"/>
-      <c r="E288"/>
+      <c r="E288" t="s">
+        <v>3092</v>
+      </c>
       <c r="F288" t="s">
-        <v>26</v>
+        <v>1669</v>
       </c>
       <c r="G288" t="s">
         <v>27</v>
       </c>
       <c r="H288" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I288"/>
       <c r="J288" t="s">
-        <v>3040</v>
-[...3 lines deleted...]
-      </c>
+        <v>3093</v>
+      </c>
+      <c r="K288"/>
       <c r="L288">
-        <v>34064</v>
+        <v>48400</v>
       </c>
       <c r="M288" t="s">
-        <v>416</v>
+        <v>3094</v>
       </c>
       <c r="N288" t="s">
-        <v>139</v>
+        <v>3095</v>
       </c>
       <c r="O288"/>
       <c r="P288" t="s">
-        <v>147</v>
+        <v>568</v>
       </c>
       <c r="Q288"/>
       <c r="R288"/>
       <c r="S288"/>
       <c r="T288"/>
       <c r="U288"/>
       <c r="V288" t="s">
-        <v>3042</v>
+        <v>3096</v>
       </c>
       <c r="W288" t="s">
-        <v>3043</v>
+        <v>3097</v>
       </c>
     </row>
     <row r="289" spans="1:23">
       <c r="A289" t="s">
-        <v>3044</v>
-[...1 lines deleted...]
-      <c r="B289"/>
+        <v>3098</v>
+      </c>
+      <c r="B289" t="s">
+        <v>3099</v>
+      </c>
       <c r="C289" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="D289"/>
       <c r="E289" t="s">
-        <v>3045</v>
+        <v>3100</v>
       </c>
       <c r="F289" t="s">
         <v>26</v>
       </c>
       <c r="G289" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H289" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I289"/>
+        <v>910</v>
+      </c>
+      <c r="I289" t="s">
+        <v>3101</v>
+      </c>
       <c r="J289" t="s">
-        <v>3046</v>
+        <v>3102</v>
       </c>
       <c r="K289"/>
       <c r="L289">
-        <v>48400</v>
+        <v>74100</v>
       </c>
       <c r="M289" t="s">
-        <v>3047</v>
+        <v>3103</v>
       </c>
       <c r="N289" t="s">
-        <v>102</v>
+        <v>32</v>
       </c>
       <c r="O289"/>
       <c r="P289" t="s">
-        <v>33</v>
+        <v>603</v>
       </c>
       <c r="Q289"/>
       <c r="R289" t="s">
-        <v>671</v>
+        <v>1779</v>
       </c>
       <c r="S289" t="s">
-        <v>3048</v>
+        <v>3104</v>
       </c>
       <c r="T289" t="s">
-        <v>3049</v>
+        <v>3105</v>
       </c>
       <c r="U289" t="s">
-        <v>3050</v>
-[...4 lines deleted...]
-      </c>
+        <v>3106</v>
+      </c>
+      <c r="V289" t="s">
+        <v>3107</v>
+      </c>
+      <c r="W289"/>
     </row>
     <row r="290" spans="1:23">
       <c r="A290" t="s">
-        <v>3052</v>
+        <v>3108</v>
       </c>
       <c r="B290"/>
       <c r="C290" t="s">
         <v>24</v>
       </c>
       <c r="D290"/>
       <c r="E290" t="s">
-        <v>3053</v>
+        <v>3109</v>
       </c>
       <c r="F290" t="s">
-        <v>1646</v>
+        <v>340</v>
       </c>
       <c r="G290" t="s">
         <v>27</v>
       </c>
       <c r="H290" t="s">
-        <v>28</v>
+        <v>115</v>
       </c>
       <c r="I290"/>
       <c r="J290" t="s">
-        <v>3054</v>
+        <v>3110</v>
       </c>
       <c r="K290"/>
       <c r="L290">
-        <v>48400</v>
+        <v>30580</v>
       </c>
       <c r="M290" t="s">
-        <v>3055</v>
+        <v>3111</v>
       </c>
       <c r="N290" t="s">
-        <v>3056</v>
-[...1 lines deleted...]
-      <c r="O290"/>
+        <v>67</v>
+      </c>
+      <c r="O290" t="s">
+        <v>3112</v>
+      </c>
       <c r="P290" t="s">
-        <v>544</v>
+        <v>3113</v>
       </c>
       <c r="Q290"/>
-      <c r="R290"/>
-[...2 lines deleted...]
-      <c r="U290"/>
+      <c r="R290" t="s">
+        <v>3114</v>
+      </c>
+      <c r="S290" t="s">
+        <v>3115</v>
+      </c>
+      <c r="T290" t="s">
+        <v>3116</v>
+      </c>
+      <c r="U290" t="s">
+        <v>3117</v>
+      </c>
       <c r="V290" t="s">
-        <v>3057</v>
+        <v>3118</v>
       </c>
       <c r="W290" t="s">
-        <v>3058</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="291" spans="1:23">
       <c r="A291" t="s">
-        <v>3059</v>
-[...3 lines deleted...]
-      </c>
+        <v>3120</v>
+      </c>
+      <c r="B291"/>
       <c r="C291" t="s">
-        <v>2570</v>
+        <v>90</v>
       </c>
       <c r="D291"/>
       <c r="E291" t="s">
-        <v>3061</v>
+        <v>3121</v>
       </c>
       <c r="F291" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="G291" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H291" t="s">
-        <v>908</v>
+        <v>93</v>
       </c>
       <c r="I291" t="s">
-        <v>3062</v>
+        <v>3122</v>
       </c>
       <c r="J291" t="s">
-        <v>3063</v>
+        <v>3123</v>
       </c>
       <c r="K291"/>
       <c r="L291">
-        <v>74100</v>
+        <v>69007</v>
       </c>
       <c r="M291" t="s">
-        <v>3064</v>
+        <v>195</v>
       </c>
       <c r="N291" t="s">
         <v>32</v>
       </c>
-      <c r="O291"/>
+      <c r="O291" t="s">
+        <v>3124</v>
+      </c>
       <c r="P291" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="Q291"/>
+        <v>33</v>
+      </c>
+      <c r="Q291" t="s">
+        <v>3125</v>
+      </c>
       <c r="R291" t="s">
-        <v>1756</v>
+        <v>2188</v>
       </c>
       <c r="S291" t="s">
-        <v>3065</v>
+        <v>3126</v>
       </c>
       <c r="T291" t="s">
-        <v>3066</v>
+        <v>3127</v>
       </c>
       <c r="U291" t="s">
-        <v>3067</v>
-[...4 lines deleted...]
-      <c r="W291"/>
+        <v>3128</v>
+      </c>
+      <c r="V291"/>
+      <c r="W291" t="s">
+        <v>3129</v>
+      </c>
     </row>
     <row r="292" spans="1:23">
       <c r="A292" t="s">
-        <v>3069</v>
-[...1 lines deleted...]
-      <c r="B292"/>
+        <v>3130</v>
+      </c>
+      <c r="B292" t="s">
+        <v>3131</v>
+      </c>
       <c r="C292" t="s">
         <v>24</v>
       </c>
       <c r="D292"/>
       <c r="E292" t="s">
-        <v>3070</v>
+        <v>3132</v>
       </c>
       <c r="F292" t="s">
-        <v>311</v>
+        <v>2365</v>
       </c>
       <c r="G292" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H292" t="s">
-        <v>113</v>
+        <v>3133</v>
       </c>
       <c r="I292"/>
       <c r="J292" t="s">
-        <v>3071</v>
+        <v>3134</v>
       </c>
       <c r="K292"/>
       <c r="L292">
-        <v>30580</v>
+        <v>38710</v>
       </c>
       <c r="M292" t="s">
-        <v>3072</v>
+        <v>3135</v>
       </c>
       <c r="N292" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>3136</v>
+      </c>
+      <c r="O292"/>
       <c r="P292" t="s">
-        <v>3074</v>
+        <v>411</v>
       </c>
       <c r="Q292"/>
       <c r="R292" t="s">
-        <v>3075</v>
+        <v>2325</v>
       </c>
       <c r="S292" t="s">
-        <v>3076</v>
+        <v>3137</v>
       </c>
       <c r="T292" t="s">
-        <v>3077</v>
+        <v>36</v>
       </c>
       <c r="U292" t="s">
-        <v>3078</v>
-[...3 lines deleted...]
-      </c>
+        <v>3138</v>
+      </c>
+      <c r="V292"/>
       <c r="W292" t="s">
-        <v>3080</v>
+        <v>3139</v>
       </c>
     </row>
     <row r="293" spans="1:23">
       <c r="A293" t="s">
-        <v>3081</v>
-[...1 lines deleted...]
-      <c r="B293"/>
+        <v>3140</v>
+      </c>
+      <c r="B293" t="s">
+        <v>3141</v>
+      </c>
       <c r="C293" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="D293"/>
       <c r="E293" t="s">
-        <v>3082</v>
+        <v>3142</v>
       </c>
       <c r="F293" t="s">
-        <v>91</v>
+        <v>1377</v>
       </c>
       <c r="G293" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H293" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I293" t="s">
-        <v>3083</v>
+        <v>27</v>
       </c>
       <c r="J293" t="s">
-        <v>3084</v>
+        <v>3143</v>
       </c>
       <c r="K293"/>
       <c r="L293">
-        <v>69007</v>
+        <v>31200</v>
       </c>
       <c r="M293" t="s">
-        <v>183</v>
+        <v>447</v>
       </c>
       <c r="N293" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>1178</v>
+      </c>
+      <c r="O293"/>
       <c r="P293" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>568</v>
+      </c>
+      <c r="Q293"/>
       <c r="R293" t="s">
-        <v>2154</v>
+        <v>3144</v>
       </c>
       <c r="S293" t="s">
-        <v>3087</v>
+        <v>3145</v>
       </c>
       <c r="T293" t="s">
-        <v>3088</v>
+        <v>760</v>
       </c>
       <c r="U293" t="s">
-        <v>3089</v>
-[...1 lines deleted...]
-      <c r="V293"/>
+        <v>3146</v>
+      </c>
+      <c r="V293" t="s">
+        <v>3147</v>
+      </c>
       <c r="W293" t="s">
-        <v>3090</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="294" spans="1:23">
       <c r="A294" t="s">
-        <v>3091</v>
+        <v>3149</v>
       </c>
       <c r="B294" t="s">
-        <v>3092</v>
+        <v>3150</v>
       </c>
       <c r="C294" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D294"/>
       <c r="E294" t="s">
-        <v>3093</v>
+        <v>3151</v>
       </c>
       <c r="F294" t="s">
-        <v>2332</v>
+        <v>734</v>
       </c>
       <c r="G294" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H294" t="s">
-        <v>3094</v>
-[...1 lines deleted...]
-      <c r="I294"/>
+        <v>28</v>
+      </c>
+      <c r="I294" t="s">
+        <v>3152</v>
+      </c>
       <c r="J294" t="s">
-        <v>3095</v>
+        <v>3153</v>
       </c>
       <c r="K294"/>
       <c r="L294">
-        <v>38710</v>
+        <v>26100</v>
       </c>
       <c r="M294" t="s">
-        <v>3096</v>
+        <v>3154</v>
       </c>
       <c r="N294" t="s">
-        <v>3097</v>
+        <v>32</v>
       </c>
       <c r="O294"/>
       <c r="P294" t="s">
-        <v>388</v>
+        <v>33</v>
       </c>
       <c r="Q294"/>
       <c r="R294" t="s">
-        <v>2292</v>
+        <v>372</v>
       </c>
       <c r="S294" t="s">
-        <v>3098</v>
+        <v>373</v>
       </c>
       <c r="T294" t="s">
-        <v>36</v>
+        <v>813</v>
       </c>
       <c r="U294" t="s">
-        <v>3099</v>
-[...1 lines deleted...]
-      <c r="V294"/>
+        <v>3155</v>
+      </c>
+      <c r="V294" t="s">
+        <v>3156</v>
+      </c>
       <c r="W294" t="s">
-        <v>3100</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="295" spans="1:23">
       <c r="A295" t="s">
-        <v>3101</v>
+        <v>3158</v>
       </c>
       <c r="B295" t="s">
-        <v>3102</v>
+        <v>3159</v>
       </c>
       <c r="C295" t="s">
         <v>24</v>
       </c>
       <c r="D295"/>
       <c r="E295" t="s">
-        <v>3103</v>
+        <v>3160</v>
       </c>
       <c r="F295" t="s">
-        <v>1353</v>
+        <v>680</v>
       </c>
       <c r="G295" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H295" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I295" t="s">
-        <v>27</v>
+        <v>3161</v>
       </c>
       <c r="J295" t="s">
-        <v>3104</v>
+        <v>3162</v>
       </c>
       <c r="K295"/>
       <c r="L295">
-        <v>31200</v>
+        <v>63200</v>
       </c>
       <c r="M295" t="s">
-        <v>424</v>
+        <v>3163</v>
       </c>
       <c r="N295" t="s">
-        <v>1178</v>
+        <v>3164</v>
       </c>
       <c r="O295"/>
       <c r="P295" t="s">
-        <v>544</v>
-[...1 lines deleted...]
-      <c r="Q295"/>
+        <v>2766</v>
+      </c>
+      <c r="Q295" t="s">
+        <v>3165</v>
+      </c>
       <c r="R295" t="s">
-        <v>3105</v>
+        <v>672</v>
       </c>
       <c r="S295" t="s">
-        <v>3106</v>
+        <v>3166</v>
       </c>
       <c r="T295" t="s">
-        <v>761</v>
+        <v>36</v>
       </c>
       <c r="U295" t="s">
-        <v>3107</v>
+        <v>3167</v>
       </c>
       <c r="V295" t="s">
-        <v>3108</v>
+        <v>3168</v>
       </c>
       <c r="W295" t="s">
-        <v>3109</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="296" spans="1:23">
       <c r="A296" t="s">
-        <v>3110</v>
+        <v>3170</v>
       </c>
       <c r="B296" t="s">
-        <v>3111</v>
+        <v>3171</v>
       </c>
       <c r="C296" t="s">
-        <v>42</v>
+        <v>233</v>
       </c>
       <c r="D296"/>
       <c r="E296" t="s">
-        <v>3112</v>
+        <v>3172</v>
       </c>
       <c r="F296" t="s">
-        <v>734</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="G296"/>
       <c r="H296" t="s">
-        <v>28</v>
+        <v>256</v>
       </c>
       <c r="I296" t="s">
-        <v>3113</v>
+        <v>3173</v>
       </c>
       <c r="J296" t="s">
-        <v>3114</v>
+        <v>3174</v>
       </c>
       <c r="K296"/>
       <c r="L296">
-        <v>26100</v>
+        <v>75010</v>
       </c>
       <c r="M296" t="s">
-        <v>3115</v>
+        <v>2669</v>
       </c>
       <c r="N296" t="s">
-        <v>32</v>
+        <v>394</v>
       </c>
       <c r="O296"/>
       <c r="P296" t="s">
         <v>33</v>
       </c>
       <c r="Q296"/>
       <c r="R296" t="s">
-        <v>343</v>
+        <v>3175</v>
       </c>
       <c r="S296" t="s">
-        <v>344</v>
+        <v>3176</v>
       </c>
       <c r="T296" t="s">
-        <v>813</v>
+        <v>3177</v>
       </c>
       <c r="U296" t="s">
-        <v>3116</v>
+        <v>3178</v>
       </c>
       <c r="V296" t="s">
-        <v>3117</v>
+        <v>3179</v>
       </c>
       <c r="W296" t="s">
-        <v>3118</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="297" spans="1:23">
       <c r="A297" t="s">
-        <v>3119</v>
+        <v>3181</v>
       </c>
       <c r="B297" t="s">
-        <v>3120</v>
+        <v>3182</v>
       </c>
       <c r="C297" t="s">
         <v>24</v>
       </c>
       <c r="D297"/>
       <c r="E297" t="s">
-        <v>3121</v>
+        <v>3183</v>
       </c>
       <c r="F297" t="s">
-        <v>679</v>
+        <v>26</v>
       </c>
       <c r="G297" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H297" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="I297"/>
       <c r="J297" t="s">
-        <v>3123</v>
+        <v>3184</v>
       </c>
       <c r="K297"/>
       <c r="L297">
-        <v>63200</v>
+        <v>34000</v>
       </c>
       <c r="M297" t="s">
-        <v>3124</v>
+        <v>439</v>
       </c>
       <c r="N297" t="s">
-        <v>3125</v>
+        <v>3185</v>
       </c>
       <c r="O297"/>
       <c r="P297" t="s">
-        <v>2721</v>
+        <v>33</v>
       </c>
       <c r="Q297" t="s">
-        <v>3126</v>
+        <v>3186</v>
       </c>
       <c r="R297" t="s">
-        <v>671</v>
+        <v>3187</v>
       </c>
       <c r="S297" t="s">
-        <v>3127</v>
+        <v>3188</v>
       </c>
       <c r="T297" t="s">
-        <v>36</v>
+        <v>3189</v>
       </c>
       <c r="U297" t="s">
-        <v>3128</v>
+        <v>3190</v>
       </c>
       <c r="V297" t="s">
-        <v>3129</v>
+        <v>3191</v>
       </c>
       <c r="W297" t="s">
-        <v>3130</v>
+        <v>3192</v>
       </c>
     </row>
     <row r="298" spans="1:23">
       <c r="A298" t="s">
-        <v>3131</v>
-[...3 lines deleted...]
-      </c>
+        <v>3193</v>
+      </c>
+      <c r="B298"/>
       <c r="C298" t="s">
-        <v>207</v>
+        <v>90</v>
       </c>
       <c r="D298"/>
       <c r="E298" t="s">
-        <v>3133</v>
+        <v>3194</v>
       </c>
       <c r="F298" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G298"/>
+        <v>340</v>
+      </c>
+      <c r="G298" t="s">
+        <v>44</v>
+      </c>
       <c r="H298" t="s">
-        <v>230</v>
+        <v>28</v>
       </c>
       <c r="I298" t="s">
-        <v>3134</v>
+        <v>3195</v>
       </c>
       <c r="J298" t="s">
-        <v>3135</v>
+        <v>3196</v>
       </c>
       <c r="K298"/>
       <c r="L298">
-        <v>75010</v>
+        <v>74920</v>
       </c>
       <c r="M298" t="s">
-        <v>2635</v>
+        <v>3197</v>
       </c>
       <c r="N298" t="s">
-        <v>371</v>
+        <v>3198</v>
       </c>
       <c r="O298"/>
       <c r="P298" t="s">
-        <v>33</v>
+        <v>149</v>
       </c>
       <c r="Q298"/>
       <c r="R298" t="s">
-        <v>3136</v>
+        <v>644</v>
       </c>
       <c r="S298" t="s">
-        <v>3137</v>
-[...3 lines deleted...]
-      </c>
+        <v>645</v>
+      </c>
+      <c r="T298"/>
       <c r="U298" t="s">
-        <v>3139</v>
-[...3 lines deleted...]
-      </c>
+        <v>3199</v>
+      </c>
+      <c r="V298"/>
       <c r="W298" t="s">
-        <v>3141</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="299" spans="1:23">
       <c r="A299" t="s">
-        <v>3142</v>
-[...3 lines deleted...]
-      </c>
+        <v>3201</v>
+      </c>
+      <c r="B299"/>
       <c r="C299" t="s">
         <v>24</v>
       </c>
       <c r="D299"/>
       <c r="E299" t="s">
-        <v>3144</v>
+        <v>3202</v>
       </c>
       <c r="F299" t="s">
         <v>26</v>
       </c>
       <c r="G299" t="s">
         <v>27</v>
       </c>
       <c r="H299" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="I299"/>
+        <v>28</v>
+      </c>
+      <c r="I299" t="s">
+        <v>453</v>
+      </c>
       <c r="J299" t="s">
-        <v>3145</v>
+        <v>3203</v>
       </c>
       <c r="K299"/>
       <c r="L299">
-        <v>34000</v>
+        <v>48100</v>
       </c>
       <c r="M299" t="s">
-        <v>416</v>
+        <v>3204</v>
       </c>
       <c r="N299" t="s">
-        <v>3146</v>
+        <v>32</v>
       </c>
       <c r="O299"/>
       <c r="P299" t="s">
         <v>33</v>
       </c>
-      <c r="Q299" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q299"/>
       <c r="R299" t="s">
-        <v>3148</v>
+        <v>3205</v>
       </c>
       <c r="S299" t="s">
-        <v>3149</v>
+        <v>3206</v>
       </c>
       <c r="T299" t="s">
-        <v>3150</v>
+        <v>3207</v>
       </c>
       <c r="U299" t="s">
-        <v>3151</v>
+        <v>3208</v>
       </c>
       <c r="V299" t="s">
-        <v>3152</v>
+        <v>3209</v>
       </c>
       <c r="W299" t="s">
-        <v>3153</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="300" spans="1:23">
       <c r="A300" t="s">
-        <v>3154</v>
+        <v>3211</v>
       </c>
       <c r="B300"/>
       <c r="C300" t="s">
-        <v>42</v>
+        <v>112</v>
       </c>
       <c r="D300"/>
       <c r="E300" t="s">
-        <v>3155</v>
+        <v>3212</v>
       </c>
       <c r="F300" t="s">
-        <v>311</v>
+        <v>3213</v>
       </c>
       <c r="G300" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H300" t="s">
-        <v>28</v>
+        <v>221</v>
       </c>
       <c r="I300" t="s">
-        <v>3156</v>
+        <v>3214</v>
       </c>
       <c r="J300" t="s">
-        <v>3157</v>
+        <v>3110</v>
       </c>
       <c r="K300"/>
       <c r="L300">
-        <v>74920</v>
+        <v>30580</v>
       </c>
       <c r="M300" t="s">
-        <v>3158</v>
+        <v>3111</v>
       </c>
       <c r="N300" t="s">
-        <v>3159</v>
+        <v>67</v>
       </c>
       <c r="O300"/>
       <c r="P300" t="s">
-        <v>147</v>
+        <v>3215</v>
       </c>
       <c r="Q300"/>
       <c r="R300" t="s">
-        <v>643</v>
+        <v>3114</v>
       </c>
       <c r="S300" t="s">
-        <v>644</v>
-[...1 lines deleted...]
-      <c r="T300"/>
+        <v>3115</v>
+      </c>
+      <c r="T300" t="s">
+        <v>318</v>
+      </c>
       <c r="U300" t="s">
-        <v>3160</v>
-[...1 lines deleted...]
-      <c r="V300"/>
+        <v>3117</v>
+      </c>
+      <c r="V300" t="s">
+        <v>3118</v>
+      </c>
       <c r="W300" t="s">
-        <v>3161</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="301" spans="1:23">
       <c r="A301" t="s">
-        <v>3162</v>
+        <v>3217</v>
       </c>
       <c r="B301"/>
       <c r="C301" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D301"/>
       <c r="E301" t="s">
-        <v>3163</v>
+        <v>3218</v>
       </c>
       <c r="F301" t="s">
-        <v>26</v>
+        <v>3219</v>
       </c>
       <c r="G301" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H301" t="s">
         <v>28</v>
       </c>
-      <c r="I301" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I301"/>
       <c r="J301" t="s">
-        <v>3164</v>
+        <v>3220</v>
       </c>
       <c r="K301"/>
       <c r="L301">
-        <v>48100</v>
+        <v>26300</v>
       </c>
       <c r="M301" t="s">
-        <v>3165</v>
+        <v>3221</v>
       </c>
       <c r="N301" t="s">
-        <v>32</v>
+        <v>3222</v>
       </c>
       <c r="O301"/>
       <c r="P301" t="s">
-        <v>33</v>
+        <v>2817</v>
       </c>
       <c r="Q301"/>
       <c r="R301" t="s">
-        <v>3166</v>
+        <v>1576</v>
       </c>
       <c r="S301" t="s">
-        <v>3167</v>
+        <v>2102</v>
       </c>
       <c r="T301" t="s">
-        <v>3168</v>
+        <v>3223</v>
       </c>
       <c r="U301" t="s">
-        <v>3169</v>
+        <v>3224</v>
       </c>
       <c r="V301" t="s">
-        <v>3170</v>
+        <v>3225</v>
       </c>
       <c r="W301" t="s">
-        <v>3171</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="302" spans="1:23">
       <c r="A302" t="s">
-        <v>3172</v>
+        <v>3227</v>
       </c>
       <c r="B302"/>
       <c r="C302" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D302"/>
+        <v>112</v>
+      </c>
+      <c r="D302" t="s">
+        <v>3228</v>
+      </c>
       <c r="E302" t="s">
-        <v>3173</v>
+        <v>3229</v>
       </c>
       <c r="F302" t="s">
-        <v>3174</v>
+        <v>2026</v>
       </c>
       <c r="G302" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H302" t="s">
-        <v>948</v>
+        <v>28</v>
       </c>
       <c r="I302" t="s">
-        <v>3175</v>
+        <v>3230</v>
       </c>
       <c r="J302" t="s">
-        <v>3071</v>
+        <v>3231</v>
       </c>
       <c r="K302"/>
-      <c r="L302">
-        <v>30580</v>
+      <c r="L302" t="s">
+        <v>3232</v>
       </c>
       <c r="M302" t="s">
-        <v>3072</v>
+        <v>3233</v>
       </c>
       <c r="N302" t="s">
-        <v>67</v>
+        <v>1046</v>
       </c>
       <c r="O302"/>
       <c r="P302" t="s">
-        <v>3176</v>
+        <v>2345</v>
       </c>
       <c r="Q302"/>
       <c r="R302" t="s">
-        <v>3075</v>
+        <v>3234</v>
       </c>
       <c r="S302" t="s">
-        <v>3076</v>
+        <v>3235</v>
       </c>
       <c r="T302" t="s">
-        <v>289</v>
+        <v>3236</v>
       </c>
       <c r="U302" t="s">
-        <v>3078</v>
-[...3 lines deleted...]
-      </c>
+        <v>3237</v>
+      </c>
+      <c r="V302"/>
       <c r="W302" t="s">
-        <v>3177</v>
+        <v>3238</v>
       </c>
     </row>
     <row r="303" spans="1:23">
       <c r="A303" t="s">
-        <v>3178</v>
-[...1 lines deleted...]
-      <c r="B303"/>
+        <v>3239</v>
+      </c>
+      <c r="B303" t="s">
+        <v>3240</v>
+      </c>
       <c r="C303" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="D303"/>
       <c r="E303" t="s">
-        <v>3179</v>
+        <v>3241</v>
       </c>
       <c r="F303" t="s">
-        <v>3180</v>
+        <v>26</v>
       </c>
       <c r="G303" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H303" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I303"/>
+        <v>93</v>
+      </c>
+      <c r="I303" t="s">
+        <v>46</v>
+      </c>
       <c r="J303" t="s">
-        <v>3181</v>
+        <v>1202</v>
       </c>
       <c r="K303"/>
       <c r="L303">
-        <v>26300</v>
+        <v>69007</v>
       </c>
       <c r="M303" t="s">
-        <v>3182</v>
+        <v>195</v>
       </c>
       <c r="N303" t="s">
-        <v>3183</v>
+        <v>32</v>
       </c>
       <c r="O303"/>
       <c r="P303" t="s">
-        <v>2777</v>
+        <v>3242</v>
       </c>
       <c r="Q303"/>
       <c r="R303" t="s">
-        <v>1551</v>
+        <v>3240</v>
       </c>
       <c r="S303" t="s">
-        <v>2068</v>
-[...3 lines deleted...]
-      </c>
+        <v>3243</v>
+      </c>
+      <c r="T303"/>
       <c r="U303" t="s">
-        <v>3185</v>
+        <v>3244</v>
       </c>
       <c r="V303" t="s">
-        <v>3186</v>
+        <v>3245</v>
       </c>
       <c r="W303" t="s">
-        <v>3187</v>
+        <v>3246</v>
       </c>
     </row>
     <row r="304" spans="1:23">
       <c r="A304" t="s">
-        <v>3188</v>
-[...1 lines deleted...]
-      <c r="B304"/>
+        <v>3247</v>
+      </c>
+      <c r="B304" t="s">
+        <v>3248</v>
+      </c>
       <c r="C304" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="D304"/>
       <c r="E304" t="s">
-        <v>3190</v>
+        <v>3249</v>
       </c>
       <c r="F304" t="s">
-        <v>1996</v>
+        <v>3250</v>
       </c>
       <c r="G304" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H304" t="s">
-        <v>28</v>
+        <v>910</v>
       </c>
       <c r="I304" t="s">
-        <v>3191</v>
+        <v>3251</v>
       </c>
       <c r="J304" t="s">
-        <v>3192</v>
+        <v>3252</v>
       </c>
       <c r="K304"/>
-      <c r="L304" t="s">
-        <v>3193</v>
+      <c r="L304">
+        <v>42300</v>
       </c>
       <c r="M304" t="s">
-        <v>3194</v>
+        <v>2429</v>
       </c>
       <c r="N304" t="s">
-        <v>1044</v>
+        <v>2576</v>
       </c>
       <c r="O304"/>
       <c r="P304" t="s">
-        <v>3195</v>
-[...1 lines deleted...]
-      <c r="Q304"/>
+        <v>3253</v>
+      </c>
+      <c r="Q304" t="s">
+        <v>3254</v>
+      </c>
       <c r="R304" t="s">
-        <v>3196</v>
+        <v>3255</v>
       </c>
       <c r="S304" t="s">
-        <v>3197</v>
+        <v>3256</v>
       </c>
       <c r="T304" t="s">
-        <v>3198</v>
+        <v>3257</v>
       </c>
       <c r="U304" t="s">
-        <v>3199</v>
-[...1 lines deleted...]
-      <c r="V304"/>
+        <v>3258</v>
+      </c>
+      <c r="V304" t="s">
+        <v>3259</v>
+      </c>
       <c r="W304" t="s">
-        <v>3200</v>
+        <v>3260</v>
       </c>
     </row>
     <row r="305" spans="1:23">
       <c r="A305" t="s">
-        <v>3201</v>
-[...1 lines deleted...]
-      <c r="B305"/>
+        <v>3261</v>
+      </c>
+      <c r="B305" t="s">
+        <v>3262</v>
+      </c>
       <c r="C305" t="s">
-        <v>139</v>
+        <v>157</v>
       </c>
       <c r="D305" t="s">
-        <v>2236</v>
+        <v>3263</v>
       </c>
       <c r="E305" t="s">
-        <v>3202</v>
+        <v>3264</v>
       </c>
       <c r="F305" t="s">
-        <v>2591</v>
+        <v>3265</v>
       </c>
       <c r="G305" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H305" t="s">
         <v>28</v>
       </c>
-      <c r="I305" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I305"/>
       <c r="J305" t="s">
-        <v>3204</v>
+        <v>3266</v>
       </c>
       <c r="K305"/>
       <c r="L305">
-        <v>69590</v>
+        <v>38000</v>
       </c>
       <c r="M305" t="s">
-        <v>3205</v>
+        <v>2516</v>
       </c>
       <c r="N305" t="s">
         <v>32</v>
       </c>
       <c r="O305"/>
       <c r="P305" t="s">
-        <v>33</v>
+        <v>1105</v>
       </c>
       <c r="Q305"/>
       <c r="R305" t="s">
-        <v>1963</v>
+        <v>3267</v>
       </c>
       <c r="S305" t="s">
-        <v>1964</v>
-[...1 lines deleted...]
-      <c r="T305"/>
+        <v>3268</v>
+      </c>
+      <c r="T305" t="s">
+        <v>3269</v>
+      </c>
       <c r="U305" t="s">
-        <v>3206</v>
+        <v>3270</v>
       </c>
       <c r="V305" t="s">
-        <v>3207</v>
+        <v>3271</v>
       </c>
       <c r="W305" t="s">
-        <v>3208</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="306" spans="1:23">
       <c r="A306" t="s">
-        <v>3209</v>
-[...3 lines deleted...]
-      </c>
+        <v>3273</v>
+      </c>
+      <c r="B306"/>
       <c r="C306" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="D306"/>
       <c r="E306" t="s">
-        <v>3211</v>
+        <v>3274</v>
       </c>
       <c r="F306" t="s">
-        <v>26</v>
+        <v>114</v>
       </c>
       <c r="G306" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H306" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I306"/>
       <c r="J306" t="s">
-        <v>1200</v>
+        <v>3275</v>
       </c>
       <c r="K306"/>
       <c r="L306">
-        <v>69007</v>
+        <v>30110</v>
       </c>
       <c r="M306" t="s">
-        <v>183</v>
+        <v>3276</v>
       </c>
       <c r="N306" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O306"/>
+        <v>3277</v>
+      </c>
+      <c r="O306" t="s">
+        <v>3278</v>
+      </c>
       <c r="P306" t="s">
-        <v>3212</v>
+        <v>33</v>
       </c>
       <c r="Q306"/>
       <c r="R306"/>
       <c r="S306"/>
       <c r="T306"/>
       <c r="U306"/>
       <c r="V306" t="s">
-        <v>3213</v>
+        <v>3279</v>
       </c>
       <c r="W306" t="s">
-        <v>3214</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="307" spans="1:23">
       <c r="A307" t="s">
-        <v>3215</v>
+        <v>3281</v>
       </c>
       <c r="B307" t="s">
-        <v>3216</v>
+        <v>3282</v>
       </c>
       <c r="C307" t="s">
-        <v>745</v>
+        <v>24</v>
       </c>
       <c r="D307"/>
       <c r="E307" t="s">
-        <v>3217</v>
+        <v>3283</v>
       </c>
       <c r="F307" t="s">
-        <v>3218</v>
+        <v>734</v>
       </c>
       <c r="G307" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H307" t="s">
-        <v>908</v>
+        <v>28</v>
       </c>
       <c r="I307" t="s">
-        <v>3219</v>
+        <v>63</v>
       </c>
       <c r="J307" t="s">
-        <v>3220</v>
+        <v>2515</v>
       </c>
       <c r="K307"/>
       <c r="L307">
-        <v>42300</v>
+        <v>38000</v>
       </c>
       <c r="M307" t="s">
-        <v>2395</v>
+        <v>1114</v>
       </c>
       <c r="N307" t="s">
-        <v>2540</v>
+        <v>67</v>
       </c>
       <c r="O307"/>
       <c r="P307" t="s">
-        <v>3221</v>
-[...3 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="Q307"/>
       <c r="R307" t="s">
-        <v>3223</v>
+        <v>3284</v>
       </c>
       <c r="S307" t="s">
-        <v>3224</v>
+        <v>3285</v>
       </c>
       <c r="T307" t="s">
-        <v>3225</v>
+        <v>3286</v>
       </c>
       <c r="U307" t="s">
-        <v>3226</v>
+        <v>3287</v>
       </c>
       <c r="V307" t="s">
-        <v>3227</v>
+        <v>3288</v>
       </c>
       <c r="W307" t="s">
-        <v>3228</v>
+        <v>3289</v>
       </c>
     </row>
     <row r="308" spans="1:23">
       <c r="A308" t="s">
-        <v>3229</v>
-[...3 lines deleted...]
-      </c>
+        <v>3290</v>
+      </c>
+      <c r="B308"/>
       <c r="C308" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>918</v>
+      </c>
+      <c r="D308"/>
       <c r="E308" t="s">
-        <v>3232</v>
+        <v>3291</v>
       </c>
       <c r="F308" t="s">
-        <v>3233</v>
+        <v>128</v>
       </c>
       <c r="G308" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H308" t="s">
-        <v>28</v>
+        <v>93</v>
       </c>
       <c r="I308"/>
       <c r="J308" t="s">
-        <v>3234</v>
+        <v>3292</v>
       </c>
       <c r="K308"/>
       <c r="L308">
-        <v>38000</v>
+        <v>34295</v>
       </c>
       <c r="M308" t="s">
-        <v>2480</v>
+        <v>147</v>
       </c>
       <c r="N308" t="s">
         <v>32</v>
       </c>
       <c r="O308"/>
       <c r="P308" t="s">
-        <v>1105</v>
+        <v>149</v>
       </c>
       <c r="Q308"/>
-      <c r="R308" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="R308"/>
+      <c r="S308"/>
+      <c r="T308"/>
+      <c r="U308"/>
       <c r="V308" t="s">
-        <v>3239</v>
+        <v>3293</v>
       </c>
       <c r="W308" t="s">
-        <v>3240</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="309" spans="1:23">
       <c r="A309" t="s">
-        <v>3241</v>
-[...1 lines deleted...]
-      <c r="B309"/>
+        <v>3295</v>
+      </c>
+      <c r="B309" t="s">
+        <v>3296</v>
+      </c>
       <c r="C309" t="s">
-        <v>42</v>
+        <v>112</v>
       </c>
       <c r="D309"/>
       <c r="E309" t="s">
-        <v>3242</v>
+        <v>3297</v>
       </c>
       <c r="F309" t="s">
-        <v>112</v>
+        <v>3298</v>
       </c>
       <c r="G309" t="s">
         <v>27</v>
       </c>
       <c r="H309" t="s">
-        <v>28</v>
+        <v>256</v>
       </c>
       <c r="I309"/>
       <c r="J309" t="s">
-        <v>3243</v>
+        <v>3299</v>
       </c>
       <c r="K309"/>
       <c r="L309">
-        <v>30110</v>
+        <v>31200</v>
       </c>
       <c r="M309" t="s">
-        <v>3244</v>
+        <v>749</v>
       </c>
       <c r="N309" t="s">
-        <v>3245</v>
-[...3 lines deleted...]
-      </c>
+        <v>1381</v>
+      </c>
+      <c r="O309"/>
       <c r="P309" t="s">
-        <v>33</v>
+        <v>834</v>
       </c>
       <c r="Q309"/>
-      <c r="R309"/>
-[...8 lines deleted...]
-      </c>
+      <c r="R309" t="s">
+        <v>3300</v>
+      </c>
+      <c r="S309" t="s">
+        <v>3301</v>
+      </c>
+      <c r="T309" t="s">
+        <v>3302</v>
+      </c>
+      <c r="U309" t="s">
+        <v>3303</v>
+      </c>
+      <c r="V309"/>
+      <c r="W309"/>
     </row>
     <row r="310" spans="1:23">
       <c r="A310" t="s">
-        <v>3249</v>
+        <v>3304</v>
       </c>
       <c r="B310" t="s">
-        <v>3250</v>
+        <v>3305</v>
       </c>
       <c r="C310" t="s">
-        <v>24</v>
+        <v>219</v>
       </c>
       <c r="D310"/>
       <c r="E310" t="s">
-        <v>3251</v>
+        <v>3306</v>
       </c>
       <c r="F310" t="s">
-        <v>734</v>
+        <v>3307</v>
       </c>
       <c r="G310" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H310" t="s">
-        <v>28</v>
+        <v>221</v>
       </c>
       <c r="I310" t="s">
-        <v>63</v>
+        <v>3308</v>
       </c>
       <c r="J310" t="s">
-        <v>2479</v>
+        <v>3309</v>
       </c>
       <c r="K310"/>
       <c r="L310">
-        <v>38000</v>
+        <v>34725</v>
       </c>
       <c r="M310" t="s">
-        <v>580</v>
+        <v>3310</v>
       </c>
       <c r="N310" t="s">
-        <v>67</v>
+        <v>1161</v>
       </c>
       <c r="O310"/>
       <c r="P310" t="s">
-        <v>1976</v>
+        <v>3311</v>
       </c>
       <c r="Q310"/>
       <c r="R310" t="s">
-        <v>3252</v>
+        <v>3312</v>
       </c>
       <c r="S310" t="s">
-        <v>3253</v>
+        <v>3313</v>
       </c>
       <c r="T310" t="s">
-        <v>3254</v>
+        <v>3314</v>
       </c>
       <c r="U310" t="s">
-        <v>3255</v>
+        <v>3315</v>
       </c>
       <c r="V310" t="s">
-        <v>3256</v>
+        <v>3316</v>
       </c>
       <c r="W310" t="s">
-        <v>3257</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="311" spans="1:23">
       <c r="A311" t="s">
-        <v>3258</v>
-[...1 lines deleted...]
-      <c r="B311"/>
+        <v>3318</v>
+      </c>
+      <c r="B311" t="s">
+        <v>3319</v>
+      </c>
       <c r="C311" t="s">
-        <v>916</v>
+        <v>219</v>
       </c>
       <c r="D311"/>
       <c r="E311" t="s">
-        <v>3259</v>
+        <v>3320</v>
       </c>
       <c r="F311" t="s">
-        <v>126</v>
+        <v>2365</v>
       </c>
       <c r="G311" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H311" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="I311"/>
+        <v>221</v>
+      </c>
+      <c r="I311" t="s">
+        <v>3321</v>
+      </c>
       <c r="J311" t="s">
-        <v>3260</v>
+        <v>3322</v>
       </c>
       <c r="K311"/>
-      <c r="L311">
-        <v>34295</v>
+      <c r="L311" t="s">
+        <v>3323</v>
       </c>
       <c r="M311" t="s">
-        <v>145</v>
+        <v>3324</v>
       </c>
       <c r="N311" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="O311"/>
+        <v>131</v>
+      </c>
+      <c r="O311" t="s">
+        <v>3325</v>
+      </c>
       <c r="P311" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="Q311"/>
-      <c r="R311"/>
-      <c r="S311"/>
+      <c r="R311" t="s">
+        <v>3326</v>
+      </c>
+      <c r="S311" t="s">
+        <v>3327</v>
+      </c>
       <c r="T311"/>
-      <c r="U311"/>
+      <c r="U311" t="s">
+        <v>3328</v>
+      </c>
       <c r="V311" t="s">
-        <v>3261</v>
+        <v>3329</v>
       </c>
       <c r="W311" t="s">
-        <v>3262</v>
+        <v>3330</v>
       </c>
     </row>
     <row r="312" spans="1:23">
       <c r="A312" t="s">
-        <v>3263</v>
-[...3 lines deleted...]
-      </c>
+        <v>3331</v>
+      </c>
+      <c r="B312"/>
       <c r="C312" t="s">
-        <v>110</v>
+        <v>219</v>
       </c>
       <c r="D312"/>
       <c r="E312" t="s">
-        <v>3265</v>
+        <v>3332</v>
       </c>
       <c r="F312" t="s">
-        <v>3266</v>
+        <v>1391</v>
       </c>
       <c r="G312" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H312" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="I312"/>
+        <v>221</v>
+      </c>
+      <c r="I312" t="s">
+        <v>3333</v>
+      </c>
       <c r="J312" t="s">
-        <v>3267</v>
+        <v>3334</v>
       </c>
       <c r="K312"/>
       <c r="L312">
-        <v>31200</v>
+        <v>69400</v>
       </c>
       <c r="M312" t="s">
-        <v>750</v>
+        <v>3335</v>
       </c>
       <c r="N312" t="s">
-        <v>1357</v>
-[...1 lines deleted...]
-      <c r="O312"/>
+        <v>32</v>
+      </c>
+      <c r="O312" t="s">
+        <v>3336</v>
+      </c>
       <c r="P312" t="s">
-        <v>834</v>
-[...1 lines deleted...]
-      <c r="Q312"/>
+        <v>33</v>
+      </c>
+      <c r="Q312" t="s">
+        <v>3337</v>
+      </c>
       <c r="R312" t="s">
-        <v>3268</v>
+        <v>590</v>
       </c>
       <c r="S312" t="s">
-        <v>3269</v>
+        <v>3338</v>
       </c>
       <c r="T312" t="s">
-        <v>3270</v>
+        <v>3339</v>
       </c>
       <c r="U312" t="s">
-        <v>3271</v>
-[...2 lines deleted...]
-      <c r="W312"/>
+        <v>3340</v>
+      </c>
+      <c r="V312" t="s">
+        <v>3341</v>
+      </c>
+      <c r="W312" t="s">
+        <v>3342</v>
+      </c>
     </row>
     <row r="313" spans="1:23">
       <c r="A313" t="s">
-        <v>3272</v>
+        <v>3343</v>
       </c>
       <c r="B313" t="s">
-        <v>3273</v>
+        <v>3344</v>
       </c>
       <c r="C313" t="s">
-        <v>745</v>
+        <v>219</v>
       </c>
       <c r="D313"/>
       <c r="E313" t="s">
-        <v>3274</v>
+        <v>3345</v>
       </c>
       <c r="F313" t="s">
-        <v>2332</v>
+        <v>734</v>
       </c>
       <c r="G313" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H313" t="s">
-        <v>948</v>
+        <v>221</v>
       </c>
       <c r="I313" t="s">
-        <v>3275</v>
+        <v>3346</v>
       </c>
       <c r="J313" t="s">
-        <v>3276</v>
+        <v>3347</v>
       </c>
       <c r="K313"/>
-      <c r="L313" t="s">
-        <v>3277</v>
+      <c r="L313">
+        <v>69520</v>
       </c>
       <c r="M313" t="s">
-        <v>3278</v>
+        <v>3348</v>
       </c>
       <c r="N313" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="O313"/>
       <c r="P313" t="s">
-        <v>1976</v>
-[...5 lines deleted...]
-      <c r="U313"/>
+        <v>3349</v>
+      </c>
+      <c r="Q313" t="s">
+        <v>3350</v>
+      </c>
+      <c r="R313" t="s">
+        <v>412</v>
+      </c>
+      <c r="S313" t="s">
+        <v>3351</v>
+      </c>
+      <c r="T313" t="s">
+        <v>3352</v>
+      </c>
+      <c r="U313" t="s">
+        <v>3353</v>
+      </c>
       <c r="V313" t="s">
-        <v>3280</v>
+        <v>3354</v>
       </c>
       <c r="W313" t="s">
-        <v>3281</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="314" spans="1:23">
       <c r="A314" t="s">
-        <v>3282</v>
-[...1 lines deleted...]
-      <c r="B314"/>
+        <v>3356</v>
+      </c>
+      <c r="B314" t="s">
+        <v>3357</v>
+      </c>
       <c r="C314" t="s">
-        <v>745</v>
+        <v>219</v>
       </c>
       <c r="D314"/>
       <c r="E314" t="s">
-        <v>3283</v>
+        <v>3358</v>
       </c>
       <c r="F314" t="s">
-        <v>1368</v>
+        <v>340</v>
       </c>
       <c r="G314" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H314" t="s">
-        <v>948</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="I314"/>
       <c r="J314" t="s">
-        <v>3285</v>
-[...3 lines deleted...]
-        <v>69400</v>
+        <v>3359</v>
+      </c>
+      <c r="K314" t="s">
+        <v>3360</v>
+      </c>
+      <c r="L314" t="s">
+        <v>1789</v>
       </c>
       <c r="M314" t="s">
-        <v>3286</v>
+        <v>3361</v>
       </c>
       <c r="N314" t="s">
         <v>32</v>
       </c>
-      <c r="O314" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O314"/>
       <c r="P314" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>3362</v>
+      </c>
+      <c r="Q314"/>
       <c r="R314" t="s">
-        <v>589</v>
+        <v>3363</v>
       </c>
       <c r="S314" t="s">
-        <v>3289</v>
+        <v>3364</v>
       </c>
       <c r="T314" t="s">
-        <v>3290</v>
+        <v>3365</v>
       </c>
       <c r="U314" t="s">
-        <v>3291</v>
+        <v>3366</v>
       </c>
       <c r="V314" t="s">
-        <v>3292</v>
+        <v>3367</v>
       </c>
       <c r="W314" t="s">
-        <v>3293</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="315" spans="1:23">
       <c r="A315" t="s">
-        <v>3294</v>
-[...3 lines deleted...]
-      </c>
+        <v>3369</v>
+      </c>
+      <c r="B315"/>
       <c r="C315" t="s">
-        <v>745</v>
+        <v>24</v>
       </c>
       <c r="D315"/>
       <c r="E315" t="s">
-        <v>3296</v>
+        <v>3370</v>
       </c>
       <c r="F315" t="s">
-        <v>734</v>
+        <v>1102</v>
       </c>
       <c r="G315" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H315" t="s">
-        <v>948</v>
-[...3 lines deleted...]
-      </c>
+        <v>866</v>
+      </c>
+      <c r="I315"/>
       <c r="J315" t="s">
-        <v>3298</v>
+        <v>3371</v>
       </c>
       <c r="K315"/>
       <c r="L315">
-        <v>69520</v>
+        <v>32230</v>
       </c>
       <c r="M315" t="s">
-        <v>3299</v>
+        <v>3372</v>
       </c>
       <c r="N315" t="s">
-        <v>32</v>
+        <v>1631</v>
       </c>
       <c r="O315"/>
       <c r="P315" t="s">
-        <v>3300</v>
-[...15 lines deleted...]
-      </c>
+        <v>3373</v>
+      </c>
+      <c r="Q315"/>
+      <c r="R315"/>
+      <c r="S315"/>
+      <c r="T315"/>
+      <c r="U315"/>
       <c r="V315" t="s">
-        <v>3305</v>
+        <v>3374</v>
       </c>
       <c r="W315" t="s">
-        <v>3306</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="316" spans="1:23">
       <c r="A316" t="s">
-        <v>3307</v>
+        <v>3376</v>
       </c>
       <c r="B316" t="s">
-        <v>3308</v>
+        <v>3377</v>
       </c>
       <c r="C316" t="s">
-        <v>745</v>
+        <v>219</v>
       </c>
       <c r="D316"/>
       <c r="E316" t="s">
-        <v>3309</v>
+        <v>3378</v>
       </c>
       <c r="F316" t="s">
-        <v>311</v>
+        <v>2026</v>
       </c>
       <c r="G316" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H316" t="s">
-        <v>28</v>
+        <v>221</v>
       </c>
       <c r="I316"/>
       <c r="J316" t="s">
-        <v>3310</v>
-[...5 lines deleted...]
-        <v>1765</v>
+        <v>3379</v>
+      </c>
+      <c r="K316"/>
+      <c r="L316">
+        <v>74200</v>
       </c>
       <c r="M316" t="s">
-        <v>3312</v>
+        <v>3376</v>
       </c>
       <c r="N316" t="s">
-        <v>32</v>
+        <v>103</v>
       </c>
       <c r="O316"/>
       <c r="P316" t="s">
-        <v>3313</v>
+        <v>33</v>
       </c>
       <c r="Q316"/>
       <c r="R316" t="s">
-        <v>3314</v>
+        <v>3380</v>
       </c>
       <c r="S316" t="s">
-        <v>3315</v>
+        <v>3381</v>
       </c>
       <c r="T316" t="s">
-        <v>3316</v>
+        <v>3382</v>
       </c>
       <c r="U316" t="s">
-        <v>3317</v>
-[...3 lines deleted...]
-      </c>
+        <v>3383</v>
+      </c>
+      <c r="V316"/>
       <c r="W316" t="s">
-        <v>3319</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="317" spans="1:23">
       <c r="A317" t="s">
-        <v>3320</v>
+        <v>3385</v>
       </c>
       <c r="B317"/>
       <c r="C317" t="s">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="D317"/>
       <c r="E317" t="s">
-        <v>3321</v>
+        <v>3386</v>
       </c>
       <c r="F317" t="s">
-        <v>1102</v>
+        <v>340</v>
       </c>
       <c r="G317" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H317" t="s">
-        <v>866</v>
+        <v>93</v>
       </c>
       <c r="I317"/>
       <c r="J317" t="s">
-        <v>3322</v>
-[...3 lines deleted...]
-        <v>32230</v>
+        <v>3387</v>
+      </c>
+      <c r="K317" t="s">
+        <v>3388</v>
+      </c>
+      <c r="L317" t="s">
+        <v>2629</v>
       </c>
       <c r="M317" t="s">
-        <v>3323</v>
+        <v>3389</v>
       </c>
       <c r="N317" t="s">
-        <v>1608</v>
+        <v>67</v>
       </c>
       <c r="O317"/>
       <c r="P317" t="s">
-        <v>3324</v>
+        <v>33</v>
       </c>
       <c r="Q317"/>
-      <c r="R317"/>
-      <c r="S317"/>
+      <c r="R317" t="s">
+        <v>3390</v>
+      </c>
+      <c r="S317" t="s">
+        <v>3391</v>
+      </c>
       <c r="T317"/>
-      <c r="U317"/>
+      <c r="U317" t="s">
+        <v>3392</v>
+      </c>
       <c r="V317" t="s">
-        <v>3325</v>
+        <v>3393</v>
       </c>
       <c r="W317" t="s">
-        <v>3326</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="318" spans="1:23">
       <c r="A318" t="s">
-        <v>3327</v>
-[...1 lines deleted...]
-      <c r="B318"/>
+        <v>3395</v>
+      </c>
+      <c r="B318" t="s">
+        <v>3396</v>
+      </c>
       <c r="C318" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D318"/>
       <c r="E318" t="s">
-        <v>3328</v>
+        <v>3397</v>
       </c>
       <c r="F318" t="s">
-        <v>311</v>
+        <v>2626</v>
       </c>
       <c r="G318" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H318" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="I318"/>
       <c r="J318" t="s">
-        <v>3329</v>
-[...5 lines deleted...]
-        <v>2594</v>
+        <v>3398</v>
+      </c>
+      <c r="K318"/>
+      <c r="L318">
+        <v>66350</v>
       </c>
       <c r="M318" t="s">
-        <v>3331</v>
+        <v>3399</v>
       </c>
       <c r="N318" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="O318"/>
       <c r="P318" t="s">
-        <v>33</v>
+        <v>3400</v>
       </c>
       <c r="Q318"/>
       <c r="R318" t="s">
-        <v>3332</v>
+        <v>247</v>
       </c>
       <c r="S318" t="s">
-        <v>3333</v>
-[...2 lines deleted...]
-      <c r="U318"/>
+        <v>3401</v>
+      </c>
+      <c r="T318" t="s">
+        <v>760</v>
+      </c>
+      <c r="U318" t="s">
+        <v>3402</v>
+      </c>
       <c r="V318" t="s">
-        <v>3334</v>
+        <v>3403</v>
       </c>
       <c r="W318" t="s">
-        <v>3335</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="319" spans="1:23">
       <c r="A319" t="s">
-        <v>3336</v>
+        <v>3405</v>
       </c>
       <c r="B319" t="s">
-        <v>3337</v>
+        <v>3406</v>
       </c>
       <c r="C319" t="s">
         <v>24</v>
       </c>
       <c r="D319"/>
       <c r="E319" t="s">
-        <v>3338</v>
+        <v>3407</v>
       </c>
       <c r="F319" t="s">
-        <v>2591</v>
+        <v>266</v>
       </c>
       <c r="G319" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H319" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="I319"/>
+        <v>93</v>
+      </c>
+      <c r="I319" t="s">
+        <v>44</v>
+      </c>
       <c r="J319" t="s">
-        <v>3339</v>
+        <v>3408</v>
       </c>
       <c r="K319"/>
       <c r="L319">
-        <v>66350</v>
+        <v>69003</v>
       </c>
       <c r="M319" t="s">
-        <v>3340</v>
+        <v>195</v>
       </c>
       <c r="N319" t="s">
-        <v>102</v>
+        <v>3409</v>
       </c>
       <c r="O319"/>
       <c r="P319" t="s">
-        <v>3341</v>
+        <v>3410</v>
       </c>
       <c r="Q319"/>
       <c r="R319" t="s">
-        <v>221</v>
+        <v>3411</v>
       </c>
       <c r="S319" t="s">
-        <v>3342</v>
+        <v>3412</v>
       </c>
       <c r="T319" t="s">
-        <v>761</v>
+        <v>3413</v>
       </c>
       <c r="U319" t="s">
-        <v>3343</v>
+        <v>3414</v>
       </c>
       <c r="V319" t="s">
-        <v>3344</v>
+        <v>3415</v>
       </c>
       <c r="W319" t="s">
-        <v>3345</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="320" spans="1:23">
       <c r="A320" t="s">
-        <v>3346</v>
+        <v>3417</v>
       </c>
       <c r="B320" t="s">
-        <v>3347</v>
+        <v>3418</v>
       </c>
       <c r="C320" t="s">
-        <v>24</v>
+        <v>323</v>
       </c>
       <c r="D320"/>
       <c r="E320" t="s">
-        <v>3348</v>
+        <v>3419</v>
       </c>
       <c r="F320" t="s">
-        <v>237</v>
+        <v>26</v>
       </c>
       <c r="G320" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H320" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="I320"/>
       <c r="J320" t="s">
-        <v>3349</v>
-[...1 lines deleted...]
-      <c r="K320"/>
+        <v>3420</v>
+      </c>
+      <c r="K320" t="s">
+        <v>3421</v>
+      </c>
       <c r="L320">
-        <v>69003</v>
+        <v>63001</v>
       </c>
       <c r="M320" t="s">
-        <v>183</v>
+        <v>588</v>
       </c>
       <c r="N320" t="s">
-        <v>3350</v>
-[...1 lines deleted...]
-      <c r="O320"/>
+        <v>32</v>
+      </c>
+      <c r="O320" t="s">
+        <v>3422</v>
+      </c>
       <c r="P320" t="s">
-        <v>3351</v>
+        <v>1802</v>
       </c>
       <c r="Q320"/>
       <c r="R320" t="s">
-        <v>3352</v>
+        <v>3423</v>
       </c>
       <c r="S320" t="s">
-        <v>3353</v>
+        <v>3424</v>
       </c>
       <c r="T320" t="s">
-        <v>3354</v>
+        <v>3425</v>
       </c>
       <c r="U320" t="s">
-        <v>3355</v>
-[...6 lines deleted...]
-      </c>
+        <v>3426</v>
+      </c>
+      <c r="V320"/>
+      <c r="W320"/>
     </row>
     <row r="321" spans="1:23">
       <c r="A321" t="s">
-        <v>3358</v>
+        <v>3427</v>
       </c>
       <c r="B321" t="s">
-        <v>3359</v>
+        <v>3428</v>
       </c>
       <c r="C321" t="s">
-        <v>294</v>
+        <v>24</v>
       </c>
       <c r="D321"/>
-      <c r="E321"/>
+      <c r="E321" t="s">
+        <v>3429</v>
+      </c>
       <c r="F321" t="s">
-        <v>26</v>
+        <v>144</v>
       </c>
       <c r="G321" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H321" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="I321"/>
+        <v>93</v>
+      </c>
+      <c r="I321" t="s">
+        <v>3430</v>
+      </c>
       <c r="J321" t="s">
-        <v>3360</v>
-[...3 lines deleted...]
-      </c>
+        <v>3431</v>
+      </c>
+      <c r="K321"/>
       <c r="L321">
-        <v>63001</v>
+        <v>32300</v>
       </c>
       <c r="M321" t="s">
-        <v>587</v>
+        <v>3432</v>
       </c>
       <c r="N321" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>3433</v>
+      </c>
+      <c r="O321"/>
       <c r="P321" t="s">
-        <v>1778</v>
+        <v>33</v>
       </c>
       <c r="Q321"/>
       <c r="R321" t="s">
-        <v>3363</v>
+        <v>3434</v>
       </c>
       <c r="S321" t="s">
-        <v>3364</v>
+        <v>3435</v>
       </c>
       <c r="T321" t="s">
-        <v>3365</v>
+        <v>836</v>
       </c>
       <c r="U321" t="s">
-        <v>3366</v>
-[...2 lines deleted...]
-      <c r="W321"/>
+        <v>3436</v>
+      </c>
+      <c r="V321" t="s">
+        <v>3437</v>
+      </c>
+      <c r="W321" t="s">
+        <v>3438</v>
+      </c>
     </row>
     <row r="322" spans="1:23">
       <c r="A322" t="s">
-        <v>3367</v>
+        <v>3439</v>
       </c>
       <c r="B322" t="s">
-        <v>3368</v>
+        <v>3440</v>
       </c>
       <c r="C322" t="s">
-        <v>24</v>
+        <v>141</v>
       </c>
       <c r="D322"/>
       <c r="E322" t="s">
-        <v>3369</v>
+        <v>3441</v>
       </c>
       <c r="F322" t="s">
-        <v>142</v>
+        <v>26</v>
       </c>
       <c r="G322" t="s">
         <v>27</v>
       </c>
       <c r="H322" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I322" t="s">
-        <v>3370</v>
+        <v>3442</v>
       </c>
       <c r="J322" t="s">
-        <v>3371</v>
+        <v>3443</v>
       </c>
       <c r="K322"/>
       <c r="L322">
-        <v>32300</v>
+        <v>31300</v>
       </c>
       <c r="M322" t="s">
-        <v>3372</v>
+        <v>749</v>
       </c>
       <c r="N322" t="s">
-        <v>3373</v>
+        <v>32</v>
       </c>
       <c r="O322"/>
       <c r="P322" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q322"/>
+        <v>149</v>
+      </c>
+      <c r="Q322" t="s">
+        <v>3444</v>
+      </c>
       <c r="R322" t="s">
-        <v>3374</v>
+        <v>3445</v>
       </c>
       <c r="S322" t="s">
-        <v>3375</v>
+        <v>3446</v>
       </c>
       <c r="T322" t="s">
-        <v>836</v>
+        <v>3447</v>
       </c>
       <c r="U322" t="s">
-        <v>3376</v>
+        <v>3448</v>
       </c>
       <c r="V322" t="s">
-        <v>3377</v>
+        <v>3449</v>
       </c>
       <c r="W322" t="s">
-        <v>3378</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="323" spans="1:23">
       <c r="A323" t="s">
-        <v>3379</v>
-[...3 lines deleted...]
-      </c>
+        <v>3451</v>
+      </c>
+      <c r="B323"/>
       <c r="C323" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="D323"/>
+        <v>141</v>
+      </c>
+      <c r="D323" t="s">
+        <v>3452</v>
+      </c>
       <c r="E323" t="s">
-        <v>3381</v>
+        <v>3453</v>
       </c>
       <c r="F323" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="G323" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H323" t="s">
-        <v>92</v>
+        <v>910</v>
       </c>
       <c r="I323" t="s">
-        <v>3382</v>
+        <v>3454</v>
       </c>
       <c r="J323" t="s">
-        <v>3383</v>
+        <v>3455</v>
       </c>
       <c r="K323"/>
       <c r="L323">
-        <v>31300</v>
+        <v>38000</v>
       </c>
       <c r="M323" t="s">
-        <v>750</v>
+        <v>1114</v>
       </c>
       <c r="N323" t="s">
         <v>32</v>
       </c>
       <c r="O323"/>
       <c r="P323" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="Q323"/>
       <c r="R323" t="s">
-        <v>3385</v>
+        <v>34</v>
       </c>
       <c r="S323" t="s">
-        <v>3386</v>
+        <v>3456</v>
       </c>
       <c r="T323" t="s">
-        <v>3387</v>
+        <v>3457</v>
       </c>
       <c r="U323" t="s">
-        <v>3388</v>
+        <v>3458</v>
       </c>
       <c r="V323" t="s">
-        <v>3389</v>
-[...3 lines deleted...]
-      </c>
+        <v>3459</v>
+      </c>
+      <c r="W323"/>
     </row>
     <row r="324" spans="1:23">
       <c r="A324" t="s">
-        <v>3391</v>
+        <v>3460</v>
       </c>
       <c r="B324"/>
       <c r="C324" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="D324"/>
       <c r="E324" t="s">
-        <v>3393</v>
+        <v>3461</v>
       </c>
       <c r="F324" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="G324" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H324" t="s">
-        <v>908</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="I324"/>
       <c r="J324" t="s">
-        <v>3395</v>
+        <v>3462</v>
       </c>
       <c r="K324"/>
       <c r="L324">
-        <v>38000</v>
+        <v>38100</v>
       </c>
       <c r="M324" t="s">
-        <v>580</v>
+        <v>1114</v>
       </c>
       <c r="N324" t="s">
-        <v>32</v>
+        <v>3463</v>
       </c>
       <c r="O324"/>
       <c r="P324" t="s">
-        <v>33</v>
+        <v>411</v>
       </c>
       <c r="Q324"/>
       <c r="R324" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="S324" t="s">
-        <v>3396</v>
+        <v>3464</v>
       </c>
       <c r="T324" t="s">
-        <v>3397</v>
+        <v>3465</v>
       </c>
       <c r="U324" t="s">
-        <v>3398</v>
-[...4 lines deleted...]
-      <c r="W324"/>
+        <v>3466</v>
+      </c>
+      <c r="V324"/>
+      <c r="W324" t="s">
+        <v>3467</v>
+      </c>
     </row>
     <row r="325" spans="1:23">
       <c r="A325" t="s">
-        <v>3400</v>
-[...3 lines deleted...]
-      </c>
+        <v>3468</v>
+      </c>
+      <c r="B325"/>
       <c r="C325" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="D325"/>
       <c r="E325" t="s">
-        <v>3402</v>
+        <v>3469</v>
       </c>
       <c r="F325" t="s">
-        <v>3403</v>
+        <v>3470</v>
       </c>
       <c r="G325" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H325" t="s">
-        <v>113</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="I325"/>
       <c r="J325" t="s">
-        <v>3405</v>
+        <v>3471</v>
       </c>
       <c r="K325"/>
       <c r="L325">
-        <v>73000</v>
+        <v>34000</v>
       </c>
       <c r="M325" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="N325" t="s">
-        <v>1695</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="O325"/>
       <c r="P325" t="s">
-        <v>3407</v>
+        <v>33</v>
       </c>
       <c r="Q325"/>
       <c r="R325" t="s">
-        <v>1359</v>
+        <v>3472</v>
       </c>
       <c r="S325" t="s">
-        <v>3408</v>
-[...1 lines deleted...]
-      <c r="T325"/>
+        <v>3473</v>
+      </c>
+      <c r="T325" t="s">
+        <v>3474</v>
+      </c>
       <c r="U325" t="s">
-        <v>3409</v>
+        <v>3475</v>
       </c>
       <c r="V325" t="s">
-        <v>3410</v>
+        <v>3476</v>
       </c>
       <c r="W325" t="s">
-        <v>3411</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="326" spans="1:23">
       <c r="A326" t="s">
-        <v>3412</v>
-[...1 lines deleted...]
-      <c r="B326"/>
+        <v>3478</v>
+      </c>
+      <c r="B326" t="s">
+        <v>3479</v>
+      </c>
       <c r="C326" t="s">
-        <v>745</v>
+        <v>24</v>
       </c>
       <c r="D326"/>
       <c r="E326" t="s">
-        <v>3413</v>
+        <v>3480</v>
       </c>
       <c r="F326" t="s">
-        <v>26</v>
+        <v>1391</v>
       </c>
       <c r="G326" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H326" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="I326"/>
+        <v>93</v>
+      </c>
+      <c r="I326" t="s">
+        <v>44</v>
+      </c>
       <c r="J326" t="s">
-        <v>3414</v>
+        <v>3481</v>
       </c>
       <c r="K326"/>
       <c r="L326">
-        <v>38100</v>
+        <v>69003</v>
       </c>
       <c r="M326" t="s">
-        <v>580</v>
+        <v>80</v>
       </c>
       <c r="N326" t="s">
-        <v>3415</v>
+        <v>1414</v>
       </c>
       <c r="O326"/>
       <c r="P326" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="Q326"/>
+        <v>149</v>
+      </c>
+      <c r="Q326" t="s">
+        <v>3482</v>
+      </c>
       <c r="R326" t="s">
-        <v>54</v>
+        <v>440</v>
       </c>
       <c r="S326" t="s">
-        <v>3416</v>
+        <v>3483</v>
       </c>
       <c r="T326" t="s">
-        <v>3417</v>
+        <v>1193</v>
       </c>
       <c r="U326" t="s">
-        <v>3418</v>
-[...1 lines deleted...]
-      <c r="V326"/>
+        <v>3484</v>
+      </c>
+      <c r="V326" t="s">
+        <v>3485</v>
+      </c>
       <c r="W326" t="s">
-        <v>3419</v>
+        <v>3486</v>
       </c>
     </row>
     <row r="327" spans="1:23">
       <c r="A327" t="s">
-        <v>3420</v>
+        <v>3487</v>
       </c>
       <c r="B327"/>
       <c r="C327" t="s">
-        <v>745</v>
+        <v>112</v>
       </c>
       <c r="D327"/>
       <c r="E327" t="s">
-        <v>3421</v>
+        <v>3488</v>
       </c>
       <c r="F327" t="s">
-        <v>3422</v>
+        <v>725</v>
       </c>
       <c r="G327" t="s">
         <v>27</v>
       </c>
       <c r="H327" t="s">
-        <v>908</v>
+        <v>1112</v>
       </c>
       <c r="I327"/>
       <c r="J327" t="s">
-        <v>3423</v>
-[...1 lines deleted...]
-      <c r="K327"/>
+        <v>3489</v>
+      </c>
+      <c r="K327" t="s">
+        <v>3490</v>
+      </c>
       <c r="L327">
-        <v>34000</v>
+        <v>31520</v>
       </c>
       <c r="M327" t="s">
-        <v>145</v>
+        <v>3491</v>
       </c>
       <c r="N327" t="s">
-        <v>32</v>
+        <v>246</v>
       </c>
       <c r="O327"/>
       <c r="P327" t="s">
-        <v>33</v>
+        <v>3492</v>
       </c>
       <c r="Q327"/>
       <c r="R327" t="s">
-        <v>3424</v>
+        <v>3493</v>
       </c>
       <c r="S327" t="s">
-        <v>3425</v>
+        <v>3494</v>
       </c>
       <c r="T327" t="s">
-        <v>3426</v>
+        <v>3495</v>
       </c>
       <c r="U327" t="s">
-        <v>3427</v>
-[...6 lines deleted...]
-      </c>
+        <v>3496</v>
+      </c>
+      <c r="V327"/>
+      <c r="W327"/>
     </row>
     <row r="328" spans="1:23">
       <c r="A328" t="s">
-        <v>3430</v>
+        <v>3497</v>
       </c>
       <c r="B328" t="s">
-        <v>3431</v>
+        <v>3498</v>
       </c>
       <c r="C328" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="D328"/>
       <c r="E328" t="s">
-        <v>3432</v>
+        <v>3499</v>
       </c>
       <c r="F328" t="s">
-        <v>1368</v>
+        <v>3500</v>
       </c>
       <c r="G328" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H328" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>1950</v>
+      </c>
+      <c r="I328"/>
       <c r="J328" t="s">
-        <v>3433</v>
-[...1 lines deleted...]
-      <c r="K328"/>
+        <v>3501</v>
+      </c>
+      <c r="K328" t="s">
+        <v>3502</v>
+      </c>
       <c r="L328">
-        <v>69003</v>
+        <v>74100</v>
       </c>
       <c r="M328" t="s">
-        <v>80</v>
+        <v>3503</v>
       </c>
       <c r="N328" t="s">
-        <v>1391</v>
+        <v>3504</v>
       </c>
       <c r="O328"/>
       <c r="P328" t="s">
-        <v>147</v>
+        <v>3311</v>
       </c>
       <c r="Q328" t="s">
-        <v>3434</v>
+        <v>3505</v>
       </c>
       <c r="R328" t="s">
-        <v>417</v>
+        <v>3506</v>
       </c>
       <c r="S328" t="s">
-        <v>3435</v>
+        <v>3507</v>
       </c>
       <c r="T328" t="s">
-        <v>1192</v>
+        <v>3508</v>
       </c>
       <c r="U328" t="s">
-        <v>3436</v>
+        <v>3509</v>
       </c>
       <c r="V328" t="s">
-        <v>3437</v>
+        <v>3510</v>
       </c>
       <c r="W328" t="s">
-        <v>3438</v>
+        <v>3511</v>
       </c>
     </row>
     <row r="329" spans="1:23">
       <c r="A329" t="s">
-        <v>3439</v>
-[...1 lines deleted...]
-      <c r="B329"/>
+        <v>3512</v>
+      </c>
+      <c r="B329" t="s">
+        <v>3513</v>
+      </c>
       <c r="C329" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D329"/>
       <c r="E329" t="s">
-        <v>3440</v>
+        <v>3514</v>
       </c>
       <c r="F329" t="s">
-        <v>725</v>
+        <v>3515</v>
       </c>
       <c r="G329" t="s">
         <v>27</v>
       </c>
       <c r="H329" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="I329"/>
+        <v>221</v>
+      </c>
+      <c r="I329" t="s">
+        <v>3516</v>
+      </c>
       <c r="J329" t="s">
-        <v>3441</v>
-[...3 lines deleted...]
-      </c>
+        <v>3517</v>
+      </c>
+      <c r="K329"/>
       <c r="L329">
-        <v>31520</v>
+        <v>31200</v>
       </c>
       <c r="M329" t="s">
-        <v>3443</v>
+        <v>749</v>
       </c>
       <c r="N329" t="s">
-        <v>220</v>
+        <v>3518</v>
       </c>
       <c r="O329"/>
       <c r="P329" t="s">
-        <v>3444</v>
+        <v>2481</v>
       </c>
       <c r="Q329"/>
       <c r="R329" t="s">
-        <v>3445</v>
+        <v>3519</v>
       </c>
       <c r="S329" t="s">
-        <v>3446</v>
+        <v>3520</v>
       </c>
       <c r="T329" t="s">
-        <v>3447</v>
+        <v>2650</v>
       </c>
       <c r="U329" t="s">
-        <v>3448</v>
-[...129 lines deleted...]
-        <v>3476</v>
+        <v>3521</v>
+      </c>
+      <c r="V329" t="s">
+        <v>3522</v>
+      </c>
+      <c r="W329" t="s">
+        <v>3523</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">