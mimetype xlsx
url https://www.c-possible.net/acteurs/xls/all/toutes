--- v2 (2026-08-16)
+++ v3 (2026-10-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="liste_acteurs_toutes" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3524">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3588">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Sigle</t>
   </si>
   <si>
     <t>Type de structure</t>
   </si>
   <si>
     <t>Type de structure - autre</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Thématique(s) en lien</t>
   </si>
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Territoire d’intervention</t>
   </si>
   <si>
@@ -2040,51 +2040,90 @@
   <si>
     <t>Allier, Haute-Loire, Puy-de-Dôme</t>
   </si>
   <si>
     <t>8, rue Jacques Magnier</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Famille, Parents, Professionnels, Salariés</t>
   </si>
   <si>
     <t>CLEMENT</t>
   </si>
   <si>
     <t>ANGELIQUE</t>
   </si>
   <si>
     <t>coordo@aceppauvergne.com</t>
   </si>
   <si>
     <t>04.44.05.06.80</t>
   </si>
   <si>
-    <t>https://www.acepp.asso.fr/acepp-auvergne/?PagePrincipale=</t>
+    <t>https://www.acepp.asso.fr/acepp-auvergne/?PagePrincipale</t>
+  </si>
+  <si>
+    <t>Association Espoir</t>
+  </si>
+  <si>
+    <t>L'Association ESPOIR se mobilise constamment au profit des plus démunis et intervient auprès des publics en situation d'exclusion, en risque de fragilité d'adaptation ou d'insertion sociale en lien avec une difficulté de santé, l'absence de logement ou d'emploi, des carences de lien familial ou social ou un déracinement lié à l'exil.</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Air Extérieur, Changements climatiques, Aménagement du territoire</t>
+  </si>
+  <si>
+    <t>Toulouse et Saint Gaudens</t>
+  </si>
+  <si>
+    <t>16 Chemin de Fages</t>
+  </si>
+  <si>
+    <t>Toulouse</t>
+  </si>
+  <si>
+    <t>Professionnels, Publics spécifiques (handicap, milieu fermé …)</t>
+  </si>
+  <si>
+    <t>Gens du voyage en situation de précarité</t>
+  </si>
+  <si>
+    <t>Adela</t>
+  </si>
+  <si>
+    <t>Brianso</t>
+  </si>
+  <si>
+    <t>Médiatrice santé</t>
+  </si>
+  <si>
+    <t>a.brianso@espoir31.org</t>
+  </si>
+  <si>
+    <t>https://www.espoir31.org/</t>
   </si>
   <si>
     <t>Association ÉVEIL</t>
   </si>
   <si>
     <t>Fondée le 15 septembre 1993, ÉVEIL est une association loi 1901, à but non lucratif. Son objet est "d'éveiller les jeunes à leur rôle de citoyens en les informant notamment sur leur environnement institutionnel, économique, technologique, écologique et sur les grands enjeux du monde contemporain."</t>
   </si>
   <si>
     <t>Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Eau, Déchets</t>
   </si>
   <si>
     <t>Académies/Département/Collectivité France métropolitaine et Outre-Mer</t>
   </si>
   <si>
     <t>105 chemin de Ronde</t>
   </si>
   <si>
     <t>Croissy-sur-Seine</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Professionnels</t>
   </si>
   <si>
     <t>collégiens et lycéens, élèves primaires, enseignants</t>
   </si>
@@ -2286,50 +2325,99 @@
   <si>
     <t>10 bis rue Jangot</t>
   </si>
   <si>
     <t>Adolescents (13-18 ans), Professionnels</t>
   </si>
   <si>
     <t>Enseignant.e.s, acteurs.rices des établissements, élèves</t>
   </si>
   <si>
     <t>Noémie</t>
   </si>
   <si>
     <t>Clerc</t>
   </si>
   <si>
     <t>Chargée de mission</t>
   </si>
   <si>
     <t>noemie@reseaumarguerite.org</t>
   </si>
   <si>
     <t>https://reseaumarguerite.org</t>
   </si>
   <si>
+    <t>Association Sauvegarde Hérault Littoral</t>
+  </si>
+  <si>
+    <t>ASHL</t>
+  </si>
+  <si>
+    <t>L'association Sauvegarde Hérault Littoral propose diverses formes d'éducation et de sensibilisation à l'environnement :
+	des ateliers pédagogiques en milieu scolaire ou lors d'événements grand public, des conférences thématiques sur la biodiversité littorale; 
+	des cycles d'animations pour les centres de loisirs ou médiathèques, des stands de sensibilisation lors de manifestations locales; 
+	des sorties nature guidées, ainsi que des formations et temps d'échange pour les bénévoles, naturalistes ou grand public.
+Nous privilégions l'école du dehors, convaincus que l'expérience directe de la nature, ancrée dans les valeurs de l'éducation populaire, est un levier essentiel pour développer une conscience écologique active, critique et émancipatrice.</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Environnement sonore, Changements climatiques, Déchets, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>1 RUE KLEBER</t>
+  </si>
+  <si>
+    <t>SERIGNAN</t>
+  </si>
+  <si>
+    <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise</t>
+  </si>
+  <si>
+    <t>Association Agréée Environnement</t>
+  </si>
+  <si>
+    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Élus, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
+  </si>
+  <si>
+    <t>Yann</t>
+  </si>
+  <si>
+    <t>Geshors</t>
+  </si>
+  <si>
+    <t>coordinateur</t>
+  </si>
+  <si>
+    <t>y.geshors@ashl.fr</t>
+  </si>
+  <si>
+    <t>0768984934</t>
+  </si>
+  <si>
+    <t>https://ashl.fr</t>
+  </si>
+  <si>
     <t>Association Semis à tout va...</t>
   </si>
   <si>
     <t>"Pour semer à tout va des graines d'envies nature, d'idées colorées et de projets communs"</t>
   </si>
   <si>
     <t>Semis à tout va... est une association d'éducation à l'environnement vers un développement durable. Basée dans le sud du département du Puy de Dôme, nous accompagnons des projets en lien avec la préservation de l'environnement, notamment par l'accompagnement de la création et animation de jardins à but pédagogique, thérapeutiques etc... Nous réalisons des ballades sensorielles et des ateliers de land art...Par l'approche sensible, sensorielle, artistique et tribale nous œuvrons à sensibiliser nos publics divers et variés.</t>
   </si>
   <si>
     <t>Puy de dôme</t>
   </si>
   <si>
     <t>20 rue du palais</t>
   </si>
   <si>
     <t>Balades sensorielles, arts et nature, hortithérapie, jardin, ecopsychologie</t>
   </si>
   <si>
     <t>Lan</t>
   </si>
   <si>
     <t>Animatrice et coordinatrice</t>
   </si>
   <si>
     <t>semisatoutva@gmail.com</t>
@@ -2437,53 +2525,50 @@
   </si>
   <si>
     <t>Lira</t>
   </si>
   <si>
     <t>contact.jardindesemotions@gmail.com</t>
   </si>
   <si>
     <t>https://www.aujardindesemotions.fr/</t>
   </si>
   <si>
     <t>AUAT-aua / Toulouse</t>
   </si>
   <si>
     <t>Structure de recherche</t>
   </si>
   <si>
     <t>UNE INGENIERIE PUBLIQUE PARTENARIALE
 Depuis près de 50 ans, l'AUAT accompagne le développement de l'aire urbaine de Toulouse et éclaire les collectivités et les acteurs de la ville dans la connaissance des évolutions urbaines, sociales, économiques et environnementales. Elle constitue aussi un espace de parole et de confrontation des enjeux pour l'élaboration de projets partagés, à la croisée des territoires et de leurs représentations élues, institutionnelles, associatives. Cette originalité a conduit depuis plusieurs années de nombreux territoires de l'aire métropolitaine, à rejoindre ce partenariat. </t>
   </si>
   <si>
     <t>11 Boulevard des Récollets</t>
   </si>
   <si>
     <t>cs 97802</t>
-  </si>
-[...1 lines deleted...]
-    <t>Toulouse</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Conseils, expertise, Ingénierie de projet, Formation, Offre documentaire, Autre</t>
   </si>
   <si>
     <t>05 62 26 86 26</t>
   </si>
   <si>
     <t>https://www.aua-toulouse.org/</t>
   </si>
   <si>
     <t>Autres Regards sur l'Environnement du Piémont Biterrois</t>
   </si>
   <si>
     <t>AREpb</t>
   </si>
   <si>
     <t>Nous sommes une une association d'éducation à l'environnement située à Béziers.
 Son équipe est en mesure d'intervenir sur tous les domaines qui touchent au développement durable.
 Elle intervient sur l'ouest Hérault et sur une partie de l'Aude (Narbonnais). </t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Eau, Déchets</t>
   </si>
   <si>
@@ -2668,50 +2753,102 @@
   <si>
     <t>777 route des fromentaux</t>
   </si>
   <si>
     <t>retournac</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Adolescents (13-18 ans), Famille, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
     <t>Stéphanie</t>
   </si>
   <si>
     <t>Roy</t>
   </si>
   <si>
     <t>animatrice coordinatrice</t>
   </si>
   <si>
     <t>bionheur.en.herbe@gmail.com</t>
   </si>
   <si>
     <t>06.49.32.51.74</t>
   </si>
   <si>
+    <t>Biophilia</t>
+  </si>
+  <si>
+    <t>Biophilia propose un agenda d'ateliers collectifs dynamisants, des formations, des conférences Et des accompagnements individuels pour vivre vos bascules en profondeur et permettre que le monde tourne plus rond.
+Biophilia accompagne grâce à trois approches organiques (qui soutiennent le déploiement de la vie) :
+- le Travail qui relie selon Joanna Macy (ateliers collectifs pour faire émerger et impulser des projets)
+- la maïeusthésie (approche thérapeutique), pour des accompagnements individuels
+- le Dragon Dreaming (rêve du dragon) pour co-créer des projets, une politique RSE, etc.</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Changements climatiques, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Commune, Départements, Interdépartemental, Régions, Autres (National, Europe)</t>
+  </si>
+  <si>
+    <t>Principalement vers Grenoble, AURA et sud-est. En ligne également. Possible dans d'autres régions et en Italie.</t>
+  </si>
+  <si>
+    <t>route du mas Montacol</t>
+  </si>
+  <si>
+    <t>La Combe de Lancey</t>
+  </si>
+  <si>
+    <t>Accompagnement en développement sociétal.</t>
+  </si>
+  <si>
+    <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Professionnels, Élus, Salariés, Tout public</t>
+  </si>
+  <si>
+    <t>Personnes sensibles (vivant de l'éco-anxiété notamment) souhaitant que le monde tourne plus rond.</t>
+  </si>
+  <si>
+    <t>Géraldine</t>
+  </si>
+  <si>
+    <t>Siméon</t>
+  </si>
+  <si>
+    <t>Fondatrice</t>
+  </si>
+  <si>
+    <t>contact@biophilia.fr</t>
+  </si>
+  <si>
+    <t>0631648885</t>
+  </si>
+  <si>
+    <t>https://biophilia.fr/</t>
+  </si>
+  <si>
     <t>Branch'ée Nature</t>
   </si>
   <si>
     <t>Je développe l'activité Branch'ée Nature au sein d'une coopérative d'activité et d'entrepreneurs, la SCOP Ozon.
 Branch'ée Nature, ce sont des interventions psycho sociale fondée sur la nature comme levier de développement d'une santé mentale positive chez les enfants et les jeunes.
 Ma démarche s'appuie sur les recherches scientifiques.  J'utilise différents outils et approches qui vont venir exacerber l'expérience de nature et faciliter ainsi le développement des compétences psycho sociales.
 Formes d'intervention d'éducation que je propose : atelier et cycle d'atelier.</t>
   </si>
   <si>
     <t>Basée dans le Tarn, j’agis aussi dans les départements voisins et partout où je peux me sentir pertinente, cohérente et congruente.</t>
   </si>
   <si>
     <t>Hameau de Lacapelle</t>
   </si>
   <si>
     <t>Puycelsi</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Publics spécifiques (handicap, milieu fermé …)</t>
   </si>
   <si>
     <t>Maryline</t>
   </si>
   <si>
     <t>BROCHET</t>
@@ -2810,53 +2947,50 @@
     <t>Technicien Animateur Environnement</t>
   </si>
   <si>
     <t>cap.troncais@orange.fr</t>
   </si>
   <si>
     <t>04 70 09 00 23</t>
   </si>
   <si>
     <t>http://www.patro.fr</t>
   </si>
   <si>
     <t>Carrefour des Sciences et des Arts</t>
   </si>
   <si>
     <t>L'association Carrefour des Sciences et des Arts, créée en 1994, sillonne le territoire lotois à la rencontre de petits et grands pour aiguiser l'esprit critique par des actions de médiation culturelles et scientifiques.
 Diffuser la culture scientifique sur l'ensemble du territoire, pour tous 
 Notre association est investie par des salariés et bénévoles passionnés et enthousiastes qui œuvrent ensemble pour que le monde de la recherche soit compréhensible par le grand public ; pour mettre l'environnement, la science, la technique et l'innovation à portée de tous. Mieux comprendre la science et ses enjeux passe par des actions de terrains, au quotidien. Nous donnons au public les outils pour s'informer, comprendre et se questionner. Notre association offre des temps et des lieux de rencontres conviviaux pour découvrir, apprendre, s'informer, partager et échanger.
 Une association au carrefour des sciences pour comprendre le monde qui nous entoure
 Nous sommes convaincus que la démarche scientifique est un moyen pertinent pour explorer et comprendre le monde ; pour construire le futur ; pour aiguiser l'esprit critique et permettre l'ouverture d'esprit. La science est pour nous une partie intégrante de la culture, qui est elle-même un outil puissant pour résister aux obscurantismes.
 Apprendre, comprendre, faire de chaque citoyen un être éclairé
 L'association met en place des actions diversifiées et originales pour permettre à chacun d'accéder à l'information scientifique : ateliers animés, conférences, projections cinématographiques, création d'outils pédagogiques, formations, organisation d'événements collaboratifs, etc… Nos publics sont multiples : de 3 à 113 ans (publics d'enfants, d'adultes, de scolaires, de familles, de néophytes et de confirmés). Nos actions foisonnent tout au long de l'année (en périodes scolaires, pendant les vacances, en semaine, en soirée et le week-end). La majeure partie de nos activités sont entièrement gratuites afin de faciliter l'accès à la culture pour tous.
 Rendez-vous sur notre site web pour un catalogue complet de nos outils.
 Notre site web : https://carrefour-sciences-arts.org/association/ 
 Notre instagram : @carrefour.sciences.arts</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nature et Santé, Changements climatiques, Santé-Environnement</t>
   </si>
   <si>
     <t>Cahors, Grand Cahors, département du Lot (46)</t>
   </si>
   <si>
     <t>10 Boulevard Gambetta</t>
   </si>
   <si>
     <t>Cahors</t>
   </si>
   <si>
     <t>Création et animation d'outils de médiation scientifique pour tous public</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Professionnels, Élus, Tout public</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>contact@carrefour-sciences.org</t>
   </si>
   <si>
     <t>0565222814</t>
   </si>
@@ -4732,53 +4866,50 @@
   <si>
     <t>DELMAS</t>
   </si>
   <si>
     <t>diane.delmas@coopere34.org</t>
   </si>
   <si>
     <t>04 67 54 19 89</t>
   </si>
   <si>
     <t>http://coopere34.org/</t>
   </si>
   <si>
     <t>COPAGE</t>
   </si>
   <si>
     <t>Depuis 1993, l'association COPAGE intervient sur le département de la Lozère, principalement auprès des agriculteurs et des collectivités territoriales. Par la composition de son Conseil d'Administration, le COPAGE a des contacts privilégiés avec la profession agricole et les collectivités locales. Ses actions concilient à la fois les intérêts agricoles et environnementaux. Elles visent le développement économique des exploitations agricoles, en lien avec l'environnement et les paysages.</t>
   </si>
   <si>
     <t>Nature et Santé, Aménagement du territoire, Alimentation et Agriculture, Eau, Déchets</t>
   </si>
   <si>
     <t>25 avenue Foch</t>
   </si>
   <si>
-    <t>La Malène</t>
-[...1 lines deleted...]
-  <si>
     <t>Information, communication, sensibilisation, Conseils, expertise, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Agriculteurs public principal</t>
   </si>
   <si>
     <t>Nina</t>
   </si>
   <si>
     <t>COMBET</t>
   </si>
   <si>
     <t>nina.combet@lozere.chambagri.fr</t>
   </si>
   <si>
     <t>04 66 65 64 57</t>
   </si>
   <si>
     <t>http://www.copage-lozere.org/</t>
   </si>
   <si>
     <t>Couches Lavables et Compagnie</t>
   </si>
   <si>
     <t>Conseil, accompagnement et formation Couches Lavables à destination des familles, des collectivités, et des professionnels de la périnatalité (sages-femmes, maternités) et de la petite enfance (crèches, assistantes maternelles...)</t>
@@ -4826,60 +4957,63 @@
 	L'indépendance d'esprit et d'action, dans l'interaction entre institution et société civile.
 	L'action personnelle et collective au sein d'une équipe rassemblée autour de valeurs et de pratiques communes.
 Avec l'ensemble des CPIE présents sur le territoire français, et tout particulièrement avec les 11 CPIE constitutifs de l'Union Régionale des CPIE d'Occitanie, le CPIE APIEU
 « se positionne comme artisan du changement environnemental et, pour cela, prolonge ses actions d'éducation à l'environnement et d'accompagnement des territoires vers un développement durable par ses actions de renforcement du pouvoir d'agir des citoyens ».</t>
   </si>
   <si>
     <t>842 rue de la Vieille Poste</t>
   </si>
   <si>
     <t>34 000</t>
   </si>
   <si>
     <t>04 67 13 83 15</t>
   </si>
   <si>
     <t>http://cpie-apieumontpellier.fr/</t>
   </si>
   <si>
     <t>CPIE Bigorre-Pyrénées</t>
   </si>
   <si>
     <t>Depuis presque 50 ans, le Centre Permanent d'Initiatives pour l'Environnement (CPIE) Bigorre-Pyrénées, développe des projets d'éducation à l'environnement pour tous et d'accompagnement des territoires dans des démarches de développement durable.
 Nos actions s'adressent à un public de tout âge et de tout horizon, à travers des animations, sorties et ateliers.</t>
   </si>
   <si>
-    <t>5 chemin du Vallon de Salut</t>
+    <t>Espace l'échappée</t>
+  </si>
+  <si>
+    <t>Parc d'activités Dominique Soulé</t>
   </si>
   <si>
     <t>Bagnères-de-Bigorre</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Famille, Professionnels</t>
   </si>
   <si>
-    <t>Benoist</t>
+    <t>Lanao Benoist</t>
   </si>
   <si>
     <t>s.benoist@cpie65.fr</t>
   </si>
   <si>
     <t>0562954967</t>
   </si>
   <si>
     <t>https://www.cpie65.fr/</t>
   </si>
   <si>
     <t>CPIE BUGEY GENEVOIS</t>
   </si>
   <si>
     <t>Le CPIE Bugey Genevois, ou Centre Permanent d'Initiatives pour l'Environnement,
 est une association dynamique dédiée à la sensibilisation , à l'éducation à l'environnement et à l'accompagnement des territoires sur le territoire du Bugey et du Genevois.
 Le CPIE Bugey Genevois propose des animations sous forme d' ateliers, de sorties-nature ainsi que des formations destinées aux scolaires et aux adultes. Ces initiatives visent à sensibiliser les participants aux enjeux environnementaux et à les encourager à adopter des comportements écoresponsables.
 Le Service de Placement Familial intervient dans le secteur de la Protection de l'Enfance. Il coordonne des temps d'accueil chez des Assistants Familiaux pour des périodes de week-ends et les vacances.
 L'éducation à l'environnement est une des priorités à transmettre aux enfants accueillis par nos assistants familiaux</t>
   </si>
   <si>
     <t>BUGEY GENEVOIS</t>
   </si>
   <si>
     <t>1 PLACE DE LA REPUBLIQUE</t>
@@ -5727,53 +5861,50 @@
     <t>Direction Régionale de l'Energie, l'Aménagement et du Logement</t>
   </si>
   <si>
     <t>La Direction régionale de l'environnement, de l'aménagement et du logement (DREAL) Occitanie est un service déconcentré du ministère de la Transition écologique et solidaire (MTE), du ministère de la Cohésion des Territoires et des relations avec les collectivités territoriales (MCTRTC) et de la Mer (MM). Elle est placée sous l'autorité du préfet de région pour une grande partie de ses missions et sous l'autorité des préfètes et préfets de département pour certaines missions telles que la prévention des risques, les sites inscrits et classés.
 Elle comprend :
 	une direction : le directeur régional, 2 directrices régionales adjointes et 2 directeurs régionaux adjoints.
 	6 directions thématiques :
 		direction Energie-Connaissance,
 		direction Transports,
 		direction Risques Industriels,
 		direction Risques Naturels,
 		direction Ecologie,
 		direction Aménagement
 	2 directions supports :
 		le Secrétariat Général
 		la direction d'Appui Régional
 	7 unités (inter)départementales : Hérault, Aude-Pyrénées-Orientales, Gard-Lozère, Hautes-Pyrénées-Gers, Haute-Garonne-Ariège, Tarn-Aveyron, Tarn-et-Garonne-Lot ;</t>
   </si>
   <si>
     <t>Changements climatiques, Aménagement du territoire, Eau, Déchets, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>1 Rue de la Cité Administrative</t>
   </si>
   <si>
-    <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise</t>
-[...1 lines deleted...]
-  <si>
     <t>http://www.occitanie.developpement-durable.gouv.fr/</t>
   </si>
   <si>
     <t>DROIT DANS SES BASKETS</t>
   </si>
   <si>
     <t>Bonjour,
 Je me présente, je m'appelle Marine Kwasnik, je suis juriste en droit des enfants et animatrice sportive, j'ai créé l'entreprise Droit dans ses baskets pour accompagner les jeunes dans la connaissance de leurs droits. Passionnée de pleine nature, j'ai complété ma formation de juriste par un diplôme d'animatrice de loisirs sportifs afin de pouvoir conjuguer les deux : le sport et le droit, dans le cadre des ateliers que je propose. Je suis persuadée que le plein air est un fabuleux outil d'expression et de partage.
 Dans cet objectif, je propose des ateliers d'information sur les droits des jeunes, en utilisant les bienfaits du sport et du plein air.
 ↪️Des ateliers avec des jeux d'orientation
 	Aborder des thèmes de droit pour informer et leur donner les ressources (se protéger soi et protéger les autres)
 	De manière ludique et sportive avec des jeux d'orientation
 	En utilisant la nature comme outil pédagogique, pour bénéficier de ses bienfaits (bien-être, gestion des émotions, gestion du stress, etc)
 ↪️ Des événements de pleine nature
 	Organiser une rencontre sportive de plein air
 	Utiliser les activités de pleine nature comme moyen d'expression et de partage pour les enfants et les jeunes
 	Promouvoir les droits de l'enfant par le biais de cet événement</t>
   </si>
   <si>
     <t>58 ROUTE DE CAMPANS</t>
   </si>
   <si>
     <t>CASTRES</t>
   </si>
   <si>
@@ -5985,53 +6116,50 @@
   </si>
   <si>
     <t>Ecole de la Quintessence</t>
   </si>
   <si>
     <t>Collectif</t>
   </si>
   <si>
     <t>Nous sommes un collectif de praticiens, qui œuvre ensemble pour accompagner les choix éclairés des personnes en devenir et qu'elles soient actrices de leur parcours.
 Nous proposons des accompagnements personnalisés afin de développer les compétences et spécificités de chacun. Un lieu d'apprentissage et de pratique qui offre une approche intégrative de la santé et du bien-être.
 L'Ecole de la Quintessence est une école de philosophie de vie, une bibliothèque du monde où chacun pourra puiser des ressources, pour agrandir son référentiel et se former.</t>
   </si>
   <si>
     <t>10 Voie Romaine</t>
   </si>
   <si>
     <t>07380</t>
   </si>
   <si>
     <t>Pont-de-Labeaume</t>
   </si>
   <si>
     <t>CHARLES WALLNER</t>
   </si>
   <si>
-    <t>Fondatrice</t>
-[...1 lines deleted...]
-  <si>
     <t>ecole-quintessence@charles-wallner.fr</t>
   </si>
   <si>
     <t>0670486613</t>
   </si>
   <si>
     <t>https://www.ecole-quintessence.charles-wallner.fr</t>
   </si>
   <si>
     <t>Ecole Nationale Supérieure de Formation de l'Enseignement Agricole de Toulouse-Auzeville</t>
   </si>
   <si>
     <t>ENSFEA, UMR Education / Fomation, Travail, Savoirs</t>
   </si>
   <si>
     <t>Établissement d'enseignement supérieur au service de la formation,
 de la recherche et de l'appui à l'enseignement agricole.</t>
   </si>
   <si>
     <t>2 route de Narbonne</t>
   </si>
   <si>
     <t>Castanet Tolosan</t>
   </si>
   <si>
@@ -6289,50 +6417,101 @@
     <t>Carcassonne</t>
   </si>
   <si>
     <t>Education, animation, médiation, Formation</t>
   </si>
   <si>
     <t>de la maternelle aux adultes</t>
   </si>
   <si>
     <t>Guillaume</t>
   </si>
   <si>
     <t>BEGON</t>
   </si>
   <si>
     <t>Coordinateur de projets</t>
   </si>
   <si>
     <t>contact@explorarium.fr</t>
   </si>
   <si>
     <t>0679886347</t>
   </si>
   <si>
     <t>https://www.explorarium.fr</t>
+  </si>
+  <si>
+    <t>Faculté d'Éducation - Université de Montpellier</t>
+  </si>
+  <si>
+    <t>Fde</t>
+  </si>
+  <si>
+    <t>La Faculté d'Éducation (Fde) de l'Université de Montpellier est une composante universitaire dédiée à la formation, à la recherche et à l'accompagnement des professionnels dans les domaines de l'éducation, de la formation et de la médiation des savoirs.
+Implantée sur cinq sites en Occitanie – Montpellier, Nîmes, Mende, Carcassonne et Perpignan –, elle forme notamment les futurs enseignants et professionnels de l'éducation, de la formation et de la médiation, de la licence au master.
+Par ses formations, ses activités de recherche et ses partenariats avec les acteurs éducatifs et territoriaux, la Fde contribue à développer une culture scientifique, citoyenne et critique sur les grands enjeux contemporains, notamment ceux liés aux transitions écologiques, à la santé, à l'environnement et aux transformations des territoires.
+La Faculté d'Éducation porte une attention particulière aux démarches pédagogiques permettant de mieux comprendre les interactions entre santé, environnement, société et territoires, et de favoriser le développement du pouvoir d'agir des publics. Elle contribue ainsi à la formation des futurs professionnels de l'éducation et à leur capacité à accompagner les publics face aux enjeux de santé-environnement.
+Elle participe également à des dynamiques partenariales et à la diffusion de ressources et de pratiques pédagogiques, en lien avec les établissements scolaires, les institutions, les collectivités, les associations et les acteurs de la culture scientifique et de l'éducation à l'environnement.
+La Fde propose plusieurs formations en prise directe avec ces problématiques, notamment les Masters Resodde-Esec et Transform.
+À travers ses missions de formation, de recherche et de diffusion des savoirs, la Faculté d'Éducation souhaite contribuer au développement de l'Éducation et de la promotion de la Santé-Environnement en Occitanie.</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>2 place Marcel Godechot</t>
+  </si>
+  <si>
+    <t>BP-4152</t>
+  </si>
+  <si>
+    <t>montpellier</t>
+  </si>
+  <si>
+    <t>Education</t>
+  </si>
+  <si>
+    <t>Jeunes (12-25 ans), Professionnels, Salariés, Tout public</t>
+  </si>
+  <si>
+    <t>Etudiants de tous âges et des partenaires</t>
+  </si>
+  <si>
+    <t>Anselme</t>
+  </si>
+  <si>
+    <t>Directrice de la Communication</t>
+  </si>
+  <si>
+    <t>fde-infocom@umontpellier.fr</t>
+  </si>
+  <si>
+    <t>0467618300</t>
+  </si>
+  <si>
+    <t>https://fde.umontpellier.fr/</t>
   </si>
   <si>
     <t>fairéco</t>
   </si>
   <si>
     <t>« Nous sommes convaincus que les milieux populaires sont de faibles pollueurs, et que de façon injuste ils subissent, plus largement que le reste de la population, les conséquences de la dégradation de l'environnement. » Par ses actions, Fairéco souhaite accélérer la transition écologique et sociale en valorisant la culture des milieux populaires.
 Fairéco va oeuvrer à l'échelle d'un territoire donné afin d'accompagner dans la durée les changements de pratiques individuelles et collectives. Pour cela, l'association s'appuie sur l'expertise du réseau d'acteurs locaux et est attentive à prendre en compte le niveau d'avancement de chacun.
 Afin d'atteindre ses objectifs, fairéco a déployé 6 offres :
 	Défi familles fairéco
 	Défi familles collectivités
 	Défi familles résidences
 	Accompagnement d'établissements scolaires
 	Accompagnement de structures publiques ou privées
 	Interventions ponctuelles
 Le but de ces actions est d'accélérer la transition écologique au sein des foyers comme au sein des organisations.
 Lors de nos interventions, nous essayons de nous placer au croisement de l'environnement, de la santé et du budget. Il s'agit là de trois leviers majeurs permettant le passage à l'action. 
 Quelques exemples concrets : 
 	fabriquer ses propres produits ménagers (ou utiliser des produits plus bruts) va avoir un impact non seulement sur l'environnement (moins de pollution des eaux et d'emballages), mais également sur la santé (qualité de l'air intérieur, moins de produits allergènes) et sur le budget (gain économique important). 
 	en choisissant une alimentation plus durable on encourage des modes de production plus vertueux pour l'environnement (pas d'agriculture intensive, moins ou pas de pesticides, respect des saisons et du local) tout en agissant sur notre santé (moins de produits transformés, une alimentation bio et de saison). La diminution de consommation de produits carnés permettra de faire une économie qui pourra être injectée dans des produits de meilleure qualité. 
 	faire le choix de verdir un établissement scolaire va modifier l'environnement extérieur et favoriser le bien-être des individus qui l'occupent au quotidien. Ces quelques exemples nous montrent que les actions individuelles et collectives auront des impacts multiples sur les sphères de la santé, de l'environnement et du budget des individus.</t>
   </si>
   <si>
     <t>Toulouse Métropole et ses environs</t>
   </si>
   <si>
@@ -6771,72 +6950,72 @@
     <t>BONNISSOL</t>
   </si>
   <si>
     <t>Responsable du pôle éducation</t>
   </si>
   <si>
     <t>animation-loire@fne-aura.org</t>
   </si>
   <si>
     <t>0477495733</t>
   </si>
   <si>
     <t>https://www.fne-aura.org/loire/</t>
   </si>
   <si>
     <t>France Nature Environnement Occitanie Pyrénées</t>
   </si>
   <si>
     <t>FNE Occitanie Pyrénées</t>
   </si>
   <si>
     <t>FNE Occitanie Pyrénées fédère le réseau de ses membres associatifs et individuels et appuie leurs actions lorsqu'ils en font la demande.
 L'équipe salariée de FNE Occitanie Pyrénées agit aussi au quotidien sur de nombreux projets, depuis l'éducation à l'environnement jusqu'à des actions en justice, en passant par diverses mobilisations des nombreuses compétences et expertises présentes au sein de notre réseau.</t>
   </si>
   <si>
-    <t>Air Extérieur, Changements climatiques, Alimentation et Agriculture, Eau, Environnement intérieur, Santé-Environnement</t>
+    <t>Nature et Santé, Air Extérieur, Environnement sonore, Changements climatiques, Alimentation et Agriculture, Eau, Déchets, Environnement intérieur, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Commune, Intercommunalité, Départements, Interdépartemental, Régions</t>
   </si>
   <si>
     <t>Départements de l'ancienne région Midi-Pyrénées</t>
   </si>
   <si>
     <t>14 rue de Tivoli</t>
   </si>
   <si>
     <t>Jeunes (12-25 ans), Famille, Professionnels, Élus, Salariés, Publics spécifiques (handicap, milieu fermé …)</t>
   </si>
   <si>
-    <t>Léonie</t>
-[...8 lines deleted...]
-    <t>l.wolck@fne-op.fr</t>
+    <t>Boutin</t>
+  </si>
+  <si>
+    <t>Chargée de mission en éducation à l'environnement</t>
+  </si>
+  <si>
+    <t>a.boutin@fne-op.fr</t>
   </si>
   <si>
     <t>https://www.fne-op.fr/</t>
   </si>
   <si>
     <t>FRAPNA Ardèche</t>
   </si>
   <si>
     <t>La Fédération Rhône Alpes de Protection de la Nature (FRAPNA) Ardèche est une association à but non lucratif. De par ses statuts, la FRAPNA Ardèche a pour vocation la défense, la protection, la sauvegarde de l'environnement et du milieu naturel, de la faune et de la flore qu'il abrite dans le département de l'Ardèche. Pour atteindre les buts qu'elle s'est fixée, la FRAPNA Ardèche participe à toute initiative tendant à favoriser le développement d'une conscience écologique. Elle s'associe aux actions visant des buts similaires sur les plans régional, national ou international.</t>
   </si>
   <si>
     <t>Nature et Santé, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>39 rue Jean-Louis Soulavie</t>
   </si>
   <si>
     <t>07110</t>
   </si>
   <si>
     <t>LARGENTIERE</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Plaidoyer, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial</t>
   </si>
@@ -7507,51 +7686,51 @@
   <si>
     <t>animistaire@gmail.com</t>
   </si>
   <si>
     <t>0626115061</t>
   </si>
   <si>
     <t>Kimiyo</t>
   </si>
   <si>
     <t>Kimiyo, Éveiller votre curiosité
 Notre association de culture scientifique a pour objectif de créer des liens entre le monde de la recherche et les citoyens.
 Nous participons au développement de la citoyenneté en incitant tous les publics, y compris les chercheurs à questionner la société de demain et comment les sciences la construise.
 A travers divers évènements - rencontres en médiathèque, animations scolaires et grand public.</t>
   </si>
   <si>
     <t>Aménagement du territoire, Alimentation et Agriculture, Déchets</t>
   </si>
   <si>
     <t>27 rue Jules Ferry</t>
   </si>
   <si>
     <t>Frontignan</t>
   </si>
   <si>
-    <t>https://kimiyo.fr/?AccueiL=</t>
+    <t>https://kimiyo.fr/?AccueiL</t>
   </si>
   <si>
     <t>KPSENS</t>
   </si>
   <si>
     <t>L'association KPsens œuvre depuis 2013 dans le domaine de l'Éducation au Développement Durable (EDD) et s'inscrit dans les principes de l'Éducation Populaire. Acteur clé de la transition écologique, économique et sociale en Ariège, KPsens propose des animations et des ateliers en cohérence avec sa philosophie.
 Depuis sa création, l'association agit autour de trois grands objectifs :
 	Contribuer à la participation active pour un vivre-ensemble harmonieux.
 	Accompagner les structures dans une démarche solidaire centrée sur l'épanouissement humain.
 	Promouvoir un mode de vie durable et respectueux de l'environnement, en sensibilisant, informant et formant différents publics.
 Ses principales thématiques d'action sont :
  </t>
   </si>
   <si>
     <t>2, chemin du Col d'Ussat</t>
   </si>
   <si>
     <t>Ornolac-Ussat-les-Bains</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Tout public</t>
   </si>
   <si>
     <t>Aurore</t>
   </si>
@@ -7629,83 +7808,50 @@
     <t>Dorianne</t>
   </si>
   <si>
     <t>Herrera</t>
   </si>
   <si>
     <t>contact@latelierherboriste.com</t>
   </si>
   <si>
     <t>0610144655</t>
   </si>
   <si>
     <t>https://www.latelierherboriste.com/</t>
   </si>
   <si>
     <t>La fresque du climat</t>
   </si>
   <si>
     <t>La fresque du climat est une association loi de 1901 française fondée en décembre 2018 dont l'objectif est de sensibiliser le public au changement climatique. La sensibilisation se fait au moyen d'un jeu sérieux collaboratif où les participants co-construisent une fresque résumant les mécanismes du changement climatique tels qu'expliqués dans les rapports du GIEC.</t>
   </si>
   <si>
     <t>64 RUE SAUFFROY</t>
   </si>
   <si>
     <t>PARIS</t>
-  </si>
-[...31 lines deleted...]
-    <t>https://maison-initiative.org/</t>
   </si>
   <si>
     <t>LABELBLEU</t>
   </si>
   <si>
     <t>L'association LABELBLEU, a pour but de développer l'éducation à l'environnement sur le littoral et le milieu marin de la Région Occitanie. Elle contribue au développement d'une prise de conscience par le biais d'actions et de projets éco-citoyens visant à préserver l'environnement au moyen de la pédagogie active.
 Nos actions :
 	animations et projets éducatifs dans les établissements scolaires et les centres de loisirs : "classes littoral", « Jardin du Lido » et « Classes biodiversité marine » et animations ponctuelles en Education à l'Environnement (E.E.) sur le littoral
 	sorties tout public*
 	organisation d'évènements (expositions, visites, …)
 	campagne de sensibilisation "Pêche durable" sur les tailles minimales de captures, campagne Merveilles contre les macro-déchets ou encore écogestes auprès de plaisanciers
 	accompagnement de démarche participative / concertation (agenda 21 en ITEP, Démarches participatives citoyennes sur les Aires Marines protégés et sur les communes littorales), sensibilisation à l'aménagement du territoire littoral
 	conception de supports pédagogiques 
 	formations
 	création de partenariat, développement d'un réseau d'acteurs écocitoyens en éducation à l'environnement du littoral méditerranéen,
 	conseils et informations en éducation à l'environnement (pour un développement durable du littoral)
 	conception et édition de guides et d'outils pédagogiques en E.E. 
 Finalité :
 La finalité de cette association est de favoriser la recherche de solutions durables pour la transition écologique et la gestion du littoral et du milieu marin (découverte, enjeux et préservation des milieux, aménagements réfléchis, écotourisme, gestion des macro-déchets, respect de tailles minimales de capture…) en impulsant des projets d'EEDD animées à l'aide d'approches participatives. L'association propose la conception de supports pédagogiques et de sensibilisation pour les habitants : les estivants, les enfants et les professionnels. LABELBLEU coordonne des projets multi partenariaux entre les acteurs du milieu littoral, marin, et des bassins versants et favorise : le partage des informations, les connaissances scientifiques, les actions participatives et l'engagement citoyen. Un accent est mis sur le développement des activités vers les jeunes et les personnes en situation : de handicaps, de difficultés d'insertion, ou d'isolement…
 Thèmes : 
 Littoral, cordon dunaire, milieu marin, étang, Eau, Pollution, Déchets, transition écologique et énergétique /DD (air, biodiversité, jardin, énergie)… 
 Méthodes : 
 Expérimentation scientifique, approches sensibles, pédagogies actives, recherche action participative.</t>
   </si>
   <si>
@@ -7804,51 +7950,51 @@
   <si>
     <t>legoutdusauvage@gmail.com</t>
   </si>
   <si>
     <t>0782273182</t>
   </si>
   <si>
     <t>https://www.legoutdusauvage.com/</t>
   </si>
   <si>
     <t>Le Totem et l@ Plume</t>
   </si>
   <si>
     <t>Ecrivaine publique et numérique</t>
   </si>
   <si>
     <t>Le Totem et l@ Plume accompagne à l'écocitoyenneté active par des ateliers de sensibilisation et d'initiation :
 	Comment composter, pourquoi ? En compostage domestique, partagé ou avec un lombricomposteur ; comment utiliser sur place ses déchets de jardinage et de taille?
 	Le jardin sauvage &amp; rebelle, ou comment accueillir la petite faune et la biodiversité chez soi.
 	Ateliers sécurité alimentaire, circuits courts, sciences participatives, solidarité, ..  :  Des risques sanitaires alimentaires en cours, aux choix éthiques de nos achats, les applis nous informent et nous accompagnent, nous initient aux  sciences participatives, à l''expression citoyenne et écocitoyenne, au partage et à la solidarité par les sites et applis de trocs et d'échange, de glanage, etc .. Être initié aux moyens d'intégrer globalement sa place au milieu d'une multitude de systèmes interconnectés (animaux, nature, alimentation, ressources naturelles, pollution, etc..).
 	Ecocitoyenneté numérique : Comment et pourquoi utiliser le numérique pour l'expression de son écocitoyenneté active. Le numérique se fait soutien aux métamorphoses et devient un véritable levier qui nous rassemble.
 En tant qu'auto-entrepreneure ou en médiation numérique salariée, j'ai eu l'occasion d'expérimenter plusieurs types d'accompagnements avec plusieurs publics. Ma participation active par le biais d'une association de sensibilisation au Vivant et de mobilisations dans des actions collectives, me permettent de mettre en place et de tester des actions/mobilisations pour la nature.
 J'ai été formée comme "Guide Composteur"  et "animation en compostage" par la Scop Compostons de Montpellier.</t>
   </si>
   <si>
-    <t>Rue Blaise Pascal</t>
+    <t>66 allée du Tiers État</t>
   </si>
   <si>
     <t>éveil</t>
   </si>
   <si>
     <t>Jeunes (12-25 ans), Famille, Professionnels, Élus, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
     <t>Bérodier</t>
   </si>
   <si>
     <t>letotemlaplume@gmail.com</t>
   </si>
   <si>
     <t>0787310821</t>
   </si>
   <si>
     <t>https://totemplume.wixsite.com/servicesecrivaine</t>
   </si>
   <si>
     <t>Le Vieux Biclou</t>
   </si>
   <si>
     <t>Promotion de l'écomobilité, atelier associatif de réparation de vélo, vélo-école</t>
   </si>
@@ -8553,50 +8699,87 @@
   <si>
     <t>LPO Occitanie - DT Lot</t>
   </si>
   <si>
     <t>LPO Occitanie</t>
   </si>
   <si>
     <t>La LPO Occitanie - Délégation Territoriale Lot est une association dont le but est la protection et la préservation de l'environnement ainsi que la sensibilisation à la nature. Son action s'étend ainsi à la biodiversité lotoise (amphibiens, mammifères, papillons...). Présente depuis 1987 dans le Lot en tant que Lot nature puis LPO Lot, l'association est installée au centre de Cahors et rayonne sur tout le département. Elle réalise des diagnostics territoriaux, des suivis et des inventaires de la faune et de la flore présentes sur le territoire, met en place des mesures de préservation, réalise des expertises et propose des animations à destination du grand public et des scolaires.</t>
   </si>
   <si>
     <t>Lot (46)</t>
   </si>
   <si>
     <t>Place Bessières</t>
   </si>
   <si>
     <t>Plaga-Lemanski</t>
   </si>
   <si>
     <t>stephanie.plaga-lemanski@lpo.fr</t>
   </si>
   <si>
     <t>https://lot.lpo.fr/lassociation/</t>
   </si>
   <si>
+    <t>LPO Occitanie DT Lot</t>
+  </si>
+  <si>
+    <t>La délégation territoriale lotoise de la LPO Occitanie étend ses actions de préservation et de sensibilisation à toute la biodiversité, faune et flore. Présente depuis 1987 dans le Lot en tant que Lot Nature puis LPO Lot, l'association est installée au centre de Cahors et rayonne sur tout le département et le nord du Tarn-et-Garonne. Elle réalise des diagnostics territoriaux, des suivis et des inventaires de la faune et de la flore présentes sur le territoire, met en place des mesures de préservation, réalise des expertises et propose des animations à destination du grand public et des scolaires. La LPO Lot a fusionné avec d'autres LPO de la région Occitanie au profit de la LPO Occitanie en 2020.
+Son activité s'articule autour de 3 grandes missions :
+La Protection des espèces : par l'évaluation du statut des espèces grâce à la réalisation d'inventaires et d'enquêtes ; par la mise en place de Plans d'Actions dont le but est la conservation des espèces les plus menacées ; par la Mission Rapaces qui vise à préserver l'ensemble des populations de rapaces et programmer des réintroductions pour les populations les plus faibles et par le programme Faune Sauvage en Détresse qui consiste à soigner les animaux dans le but de les relâcher dans leur milieu.
+La Préservation des espaces : la LPO est gestionnaire de 169 espaces naturels dont 12 Réserves Naturelles Nationales et 7 Réserves Naturelles Régionales, elle est active dans 507 sites Natura 2000, participe et se positionne pour une agriculture durable et porte le programme Des Terres et des Ailes. Elle anime le premier de jardins écologique de France avec 25500 Refuges LPO partout en France.
+L'Éducation et la sensibilisation : la LPO édite des revues naturalistes et met en place des actions pédagogiques et de sensibilisation, pour les scolaires ou le grand public, destinées à faire découvrir les secrets de la nature, sa vulnérabilité et les moyens de la protéger.</t>
+  </si>
+  <si>
+    <t>Département du Lot</t>
+  </si>
+  <si>
+    <t>Délégation téritoriale du Lot</t>
+  </si>
+  <si>
+    <t>Maison des associations Place Bessière</t>
+  </si>
+  <si>
+    <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation, Offre documentaire</t>
+  </si>
+  <si>
+    <t>Constant</t>
+  </si>
+  <si>
+    <t>Éducatrice environnement</t>
+  </si>
+  <si>
+    <t>animation.lot@lpo.fr</t>
+  </si>
+  <si>
+    <t>05 65 22 28 12</t>
+  </si>
+  <si>
+    <t>https://lot.lpo.fr/</t>
+  </si>
+  <si>
     <t>Lycée du Couserans</t>
   </si>
   <si>
     <t>Lycée général et technologique qui prépare :
 -au bac général
 -au bac technologique ST2S et STL
 -au BTS SP3S</t>
   </si>
   <si>
     <t>Esplanade Pierre Mendès-France</t>
   </si>
   <si>
     <t>09200</t>
   </si>
   <si>
     <t>Saint-Girons</t>
   </si>
   <si>
     <t>Bertille</t>
   </si>
   <si>
     <t>EICHENE</t>
   </si>
   <si>
     <t>CPE</t>
@@ -8716,51 +8899,51 @@
   <si>
     <t>La Ville de Tournefeuille promeut un environnement favorable à la santé. Les initiatives sont multiples, qu'il s'agisse d'initier des programmes d'éducation, de soutenir le sport-santé, d'offrir une alimentation saine, de réduire les pollutions et les émissions de gaz à effet de serre, de veiller au maintien d'une offre de soins suffisante et complète, l'objectif est de protéger la santé des tournefeuillaises et des tournefeuillais, de participer à la réduction des inégalités sociales en la matière, qui sont encore très importantes.</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Aménagement du territoire, Santé-Environnement</t>
   </si>
   <si>
     <t>Place de la Mairie</t>
   </si>
   <si>
     <t>Tournefeuille</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Ingénierie de projet</t>
   </si>
   <si>
     <t>politiques publiques</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Famille, Parents, Professionnels, Élus</t>
   </si>
   <si>
     <t>Habitants de Tournefeuille</t>
   </si>
   <si>
-    <t>https://www.mairie-tournefeuille.fr/?_gl=1%2A115firl%2A_ga%2AMTM3Njk4MDg2Ni4xNj…</t>
+    <t>https://www.mairie-tournefeuille.fr/?_gl=1*115firl*_ga*MTM3Njk4MDg2Ni4xNjYxODUx…</t>
   </si>
   <si>
     <t>Maison de l'Eau et de la Nature</t>
   </si>
   <si>
     <t>MEN</t>
   </si>
   <si>
     <t>Cette structure d'Education à l'environnement, ouverte depuis 2010, propose des animations et activités pédagogiques adaptées aux scolaires, de la maternelle au lycée- aux centres de loisirs, groupes adultes, familles... 
 Découverte et sensibilisation à l`environnement et aux enjeux sociaux de l'environnement : l'eau,  la forêt au fil des saisons, la biodiversité, traces et indices de vie, l'alimentation, agriculture… 
 Des sites naturels protégés à proximité de la Maison de l'eau permettent de découvrir les différents milieux naturels qui caractérisent notre territoire : la forêt, le bocage, la rivière, les zones humides, les dunes de sable…
 Ces animations se caractérisent par des méthodes et des approches plurielles et variées : rencontre avec le vivant, ateliers jeux sensoriels, animations sensibles, projection débats, observations scientifiques, rencontre avec des acteurs locaux pour faire du lien et interroger entre l'homme et son environnement, entre sa santé et son environnement…</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Alimentation et Agriculture, Eau</t>
   </si>
   <si>
     <t>Val de Saone Bresse, Val de Saône Veyle, Ain</t>
   </si>
   <si>
     <t>Place de Dornhan</t>
   </si>
   <si>
     <t>01190</t>
   </si>
@@ -9412,100 +9595,76 @@
     <t>482 LE COIN</t>
   </si>
   <si>
     <t>SAINT MARTIN LA SAUVETE</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Famille, Parents, Professionnels, Élus, Salariés</t>
   </si>
   <si>
     <t>ANAIS</t>
   </si>
   <si>
     <t>LESIOURD</t>
   </si>
   <si>
     <t>anais@neoecolo.fr</t>
   </si>
   <si>
     <t>0675864717</t>
   </si>
   <si>
     <t>http://neoecolo.fr</t>
-  </si>
-[...19 lines deleted...]
-    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Salariés</t>
   </si>
   <si>
     <t>Observatoire régional de la santé Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>ORS Aura</t>
   </si>
   <si>
     <t>Créé en 2017, l'ORS Auvergne-Rhône-Alpes est issu de la fusion des ORS Auvergne et Rhône-Alpes, tous deux forts d'une expérience de plus de 30 ans d'observation en santé publique dans la région. Association loi 1901, l'ORS est membre de la Fédération nationale des observatoires régionaux de la santé (Fnors).
 L'ORS Auvergne-Rhône-Alpes a pour missions :
 • d'observer à toutes les échelles territoriales : région, départements, communautés de communes, villes, quartiers...
 • d'améliorer l'information sur l'état de santé et les besoins de la population
 • d'informer les décideurs et les professionnels concernés ainsi que la population
 • d'aider à la décision, à l'action et à l'évaluation en santé publique
 Ses activités principales :
 	la réalisation d'études thématiques et/ou territoriales, parmi lesquelles : des diagnostics locaux de santé (DLS) qui donnent les moyens aux décideurs de mettre en place un projet de santé territorial, associant une démarche quantitative (recueil et analyse de données) et une démarche qualitative (entretiens, enquêtes…), des tableaux de bord sur la santé, des évaluations d'impact sur la santé (EIS), des études sur la santé des populations (enfants, jeunes, personnes en situation de précarité…) ou sur certaines thématiques comme le diabète, la santé mentale, ou encore sur la démographie des professionnels de santé et l'accès aux soins…
 	La mise à disposition d'indicateurs de santé standardisés, jusqu'à l'échelle géographique la plus fine possible (commune, quartier), via le site Balises et sa page d'observation locale en santé
 	La promotion de la démarche d'évaluation, qu'il s'agisse d'évaluations externes d'actions ou d'accompagnement des acteurs régionaux à la réalisation d'évaluations internes
 	L'information en santé publique : un service de documentation ouvert au public, une base documentaire en ligne, un blog de veille santé-social, un portail d'études régionales (le site PIEROS), un répertoire d'associations en santé…
 	La coordination de la Plate-forme d'observation sanitaire et sociale Auvergne-Rhône-Alpes (PFoss)
 	L'expertise et l'accompagnement méthodologique : contribution à des groupes de travail et instances régionales, aide à l'interprétation de données, à la construction d'enquêtes, à la priorisation d'actions…</t>
   </si>
   <si>
     <t>Nature et Santé, Air Extérieur, Environnement sonore, Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Eau, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
-    <t>Commune, Intercommunalité, Départements, Interdépartemental, Régions</t>
-[...1 lines deleted...]
-  <si>
     <t>Territoires d'Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>8 quai Jean Moulin</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Plaidoyer, Conseils, expertise, Offre documentaire</t>
   </si>
   <si>
     <t>Célia</t>
   </si>
   <si>
     <t>Colombier</t>
   </si>
   <si>
     <t>chargée d'études santé environnement</t>
   </si>
   <si>
     <t>celia.colombier@ors-auvergne-rhone-alpes.org</t>
   </si>
   <si>
     <t>04 72 07 46 20</t>
   </si>
   <si>
     <t>https://www.ors-auvergne-rhone-alpes.org/index.asp</t>
@@ -10014,53 +10173,50 @@
     <t>0470346182</t>
   </si>
   <si>
     <t>Promotion Santé Auvergne-Rhône-Alpes / Délégation Cantal</t>
   </si>
   <si>
     <t>PSARA 15</t>
   </si>
   <si>
     <t>L'IREPS délégation Cantal est une association de promotion et d'éducation pour la santé.
 Objectifs et missions principales de la structure :
 - Contribuer à améliorer la santé des populations en agissant sur les différents déterminants de santé ;
 - Réduire les inégalités sociales de santé, en portant une attention particulière aux populations les plus vulnérables.
 Services et ressources : Documentation et outils pédagogiques - Formations - Conseils méthodologiques - Ressources en ligne - Interventions.</t>
   </si>
   <si>
     <t>Cantal (15)</t>
   </si>
   <si>
     <t>61 bis avenue de la République</t>
   </si>
   <si>
     <t>Aurillac</t>
   </si>
   <si>
-    <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation, Offre documentaire</t>
-[...1 lines deleted...]
-  <si>
     <t>Tous les professionnels et bénévoles souhaitant intervenir auprès de ses publics sur des questions de santé-environnement.</t>
   </si>
   <si>
     <t>Tristan</t>
   </si>
   <si>
     <t>LARDET</t>
   </si>
   <si>
     <t>tristan.lardet@promotion-sante-ara.org</t>
   </si>
   <si>
     <t>09 85 04 23 55</t>
   </si>
   <si>
     <t>Promotion Santé Auvergne-Rhône-Alpes / Délégation de l'Ardèche</t>
   </si>
   <si>
     <t>PSARA 07</t>
   </si>
   <si>
     <t>Objectifs et missions principales de la structure :
 - Contribuer à améliorer la santé des populations en agissant sur les différents déterminants de santé.
 - Réduire les inégalités sociales de santé, en portant une attention particulière aux populations les plus vulnérables.
 Services et ressources : Documentation et outils pédagogiques - Formations - Conseils méthodologiques - Ressources en ligne - Interventions</t>
@@ -10286,107 +10442,116 @@
 	Travaillant auprès des enfants et des jeunes, des parents, des étudiants, des adultes, des personnes atteintes de maladies chroniques, des aidants, etc. 
  </t>
   </si>
   <si>
     <t>6 Quai de Paludate</t>
   </si>
   <si>
     <t>Bordeaux</t>
   </si>
   <si>
     <t>Education, animation, médiation, Plaidoyer, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation, Offre documentaire</t>
   </si>
   <si>
     <t>Mélanie</t>
   </si>
   <si>
     <t>Rolland</t>
   </si>
   <si>
     <t>Coordinatrice Régionale Santé-Environnement</t>
   </si>
   <si>
     <t>m.rolland@promotion-sante-na.org</t>
   </si>
   <si>
-    <t>Promotion Santé Occitanie (ex Ireps Occitanie)</t>
-[...2 lines deleted...]
-    <t>Promotion Santé Occitanie (anciennement Instance Régionale d'Education et de Promotion de la Santé) est une association de loi 1901 qui a pour objet de soutenir les démarches en éducation et promotion de la santé sur les différents territoires de la région, auprès des acteurs concernés, des professionnels intervenant dans le secteur sanitaire, social et éducatif, et auprès des publics fragiles. </t>
+    <t>Promotion Santé Occitanie</t>
+  </si>
+  <si>
+    <t>Promotion Santé Occitanie est une association de loi 1901 qui a pour objet de soutenir les démarches en éducation et promotion de la santé sur les différents territoires de la région, auprès des acteurs concernés, des professionnels intervenant dans le secteur sanitaire, social et éducatif, et auprès des publics fragiles. </t>
   </si>
   <si>
     <t>Cité de la Santé, Hôpital La Grave</t>
+  </si>
+  <si>
+    <t>Carole</t>
+  </si>
+  <si>
+    <t>ALARCON</t>
+  </si>
+  <si>
+    <t>Référente SE</t>
+  </si>
+  <si>
+    <t>calarcon@promotion-sante-occitanie.org</t>
   </si>
   <si>
     <t>https://promotion-sante-occitanie.org/</t>
   </si>
   <si>
     <t>Querceo</t>
   </si>
   <si>
     <t>Querceo accompagne les organisations dans leur transition écologique grâce à une approche systémique et collaborative, autour des enjeux climat, biodiversité et santé.</t>
   </si>
   <si>
     <t>37 Rue d'Inkermann</t>
   </si>
   <si>
     <t>Jane</t>
   </si>
   <si>
     <t>VUILLIER</t>
   </si>
   <si>
     <t>Associée</t>
   </si>
   <si>
     <t>jane@querceo.fr</t>
   </si>
   <si>
     <t>0760102497</t>
   </si>
   <si>
     <t>https://www.querceo.fr/</t>
   </si>
   <si>
     <t>Quercy Energies, Agence Locale de l'Energie et du Climat</t>
   </si>
   <si>
     <t>Quercy Energies, ALEC</t>
   </si>
   <si>
     <t>Quercy Energies est l'Agence Locale de l'Energie et du Climat du Lot – qui œuvre à répondre aux enjeux de la transition énergétique.
 	Nous informons et conseillons les citoyens du Lot dans leur projet énergétique pour mieux maitriser leur consommation d'énergie.
 	Nous soutenons et accompagnons les collectivités du Lot dans leur stratégie de transition énergétique.
 	Nous encourageons et accompagnons les entreprises, associations et collectivités du Lot dans la mise en place de projets de chaleur renouvelable.
 	Nous formons élus et techniciens pour répondre aux enjeux de la transition énergétique et de la précarité énergétique.
 Nous sommes convaincus, et déterminés à faire de la transition énergétique un outil au service de l'équité sociale et de la lutte contre le changement climatique.</t>
   </si>
   <si>
     <t>Changements climatiques, Aménagement du territoire, Eau, Environnement intérieur, Santé-Environnement</t>
-  </si>
-[...1 lines deleted...]
-    <t>Département du Lot</t>
   </si>
   <si>
     <t>21 rue Joachim Murat</t>
   </si>
   <si>
     <t>Famille, Professionnels, Élus, Salariés</t>
   </si>
   <si>
     <t>Charline</t>
   </si>
   <si>
     <t>Sellam</t>
   </si>
   <si>
     <t>Chargé de mission</t>
   </si>
   <si>
     <t>charline.sellam@quercy-energies.fr</t>
   </si>
   <si>
     <t>05 65 35 81 26</t>
   </si>
   <si>
     <t>https://www.quercy-energies.fr</t>
   </si>
@@ -10582,56 +10747,60 @@
   <si>
     <t>322 route des Terres du Ruisseau</t>
   </si>
   <si>
     <t>Mens</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Plaidoyer, Conseils, expertise, Formation</t>
   </si>
   <si>
     <t>Sicard</t>
   </si>
   <si>
     <t>contact@aura.reseaucompost.fr</t>
   </si>
   <si>
     <t>https://aura.reseaucompost.fr</t>
   </si>
   <si>
     <t>Réseau Compost Citoyen Occitanie</t>
   </si>
   <si>
     <t>RCCO</t>
   </si>
   <si>
-    <t>Le Réseau Compost Citoyen Occitanie (RCCO) a été créé en 2019 pour promouvoir localement un éventail de solutions pour réduire et gérer les biodéchets.
-[...1 lines deleted...]
- </t>
+    <t>Association experte en prévention et gestion des biodéchets, le Réseau Compost Citoyen Occitanie (RCCO) a été créé en 2019 pour développer et accompagner localement la filière. Il promeut un éventail de solutions pour réduire et gérer les biodéchets.
+Depuis le 1er janvier 2024, le tri des biodéchets à la source est obligatoire pour toutes les collectivités ainsi que les acteurs privés, mais les solutions de compostage sont encore mal connues alors qu'elles permettent aux collectivités de stabiliser leurs coûts, tout en rendant les habitantes et habitants acteurs de la transition écologique.
+Avant même le tri, c'est la réduction des déchets qu'il faut adresser : lutte contre le gaspillage alimentaire et jardinage au naturel. Néanmoins, le déploiement progressif de ces pratiques dans de nombreux territoire remet en question des habitudes fortement ancrées (jeter les biodéchets dans la poubelle noire, brûler les déchets verts au jardin...). Malgré les solutions déployées peu à peu par les collectivités pour permettre le tri des biodéchets et sensibiliser à la gestion sur place, une grosse partie de la population a des difficultés à adopter ces pratiques.
+Par ses actions le Réseau Compost Citoyen Occitanie consolide la filière en région : formations, rencontres techniques locales et régionales, conseil réglementaire, sites vitrines, outils pédagogiques, événements, plaidoyer..</t>
   </si>
   <si>
     <t>216 route de Launaguet</t>
+  </si>
+  <si>
+    <t>Information, communication, sensibilisation, Plaidoyer, Conseils, expertise, Animation de réseau, dialogue territorial, Formation, Offre documentaire</t>
   </si>
   <si>
     <t>Manuel</t>
   </si>
   <si>
     <t>Leick-Jonard</t>
   </si>
   <si>
     <t>coordination@occitanie.reseaucompost.org</t>
   </si>
   <si>
     <t>06 13 99 35 06</t>
   </si>
   <si>
     <t>https://occitanie.reseaucompost.org/</t>
   </si>
   <si>
     <t>Réseau Drômois d'Éducation à l'Environnement</t>
   </si>
   <si>
     <t>RDEE</t>
   </si>
   <si>
     <t>Le Réseau Drômois d'Éducation à l'Environnement, rassemble des acteurs très divers (associations, collectivtés, animateurs et animatrices indépendant.tes, citoyens et citoyennes...) autour des principes, méthodes et enjeux de l'éducation à l'environnement.
 C'est un espace convivial de rencontre et d'échange. Il permet de mutualiser des pratiques, expériences et ressources, de favoriser l'émergence de projets collectifs et leur coordination sur l'ensemble du territoire drômois.
@@ -11662,50 +11831,80 @@
   </si>
   <si>
     <t>Le verger Essen'Ciel est né en décembre 2014, à l'initiative de la mairie.
 Il s'agit d'un espace public ouvert de 1200 m² réservé à des arbres fruitiers (une vingtaine), des plantes aromatiques, des fleurs, des fruits et légumes et entretenu par des habitants du quartier (une douzaine).
 Nous disposons également d'un compost et pratiquons la permaculture.
 Il y a aujourd'hui plus de 400 espèces végétales différentes, et ce lieu est devenu une bulle d'oxygène, appréciée par tous les habitants qui le côtoient et profitent des récoltes.
 Nous sommes également labellisés Eco jardin depuis 2017.</t>
   </si>
   <si>
     <t>quartier du secteur 1 de Grenoble</t>
   </si>
   <si>
     <t>64 rue Ampère</t>
   </si>
   <si>
     <t>Cubas</t>
   </si>
   <si>
     <t>community manager</t>
   </si>
   <si>
     <t>verger.essenciel@gmail.com</t>
   </si>
   <si>
     <t>0611812140</t>
+  </si>
+  <si>
+    <t>VetAgro Sup</t>
+  </si>
+  <si>
+    <t>VAS</t>
+  </si>
+  <si>
+    <t>Etablissement d'enseignement et de recherche, école vétérinaire de Lyon</t>
+  </si>
+  <si>
+    <t>1 avenue Bourgelat</t>
+  </si>
+  <si>
+    <t>MARCY-L'ETOILE</t>
+  </si>
+  <si>
+    <t>Ayral</t>
+  </si>
+  <si>
+    <t>Enseignante-Chercheuse</t>
+  </si>
+  <si>
+    <t>florence.ayral@vetagro-sup.fr</t>
+  </si>
+  <si>
+    <t>0665826903</t>
+  </si>
+  <si>
+    <t>https://www.vetagro-sup.fr/</t>
   </si>
   <si>
     <t>Ville de Grenoble</t>
   </si>
   <si>
     <t>Service santé environnementale / Direction Santé publique et environnementale :
 - police sanitaire ;
 - pilotage, coordination ou pilotage de projets de santé environnementale : qualité de l'air intérieur, ondes électromagnétiques, perturbateurs endocriniens, environnement sonore, repérage de l'habitat indigne.</t>
   </si>
   <si>
     <t>47 avenue Marcelin Berthelot</t>
   </si>
   <si>
     <t>Conseils, expertise, Ingénierie de projet</t>
   </si>
   <si>
     <t>Rubin</t>
   </si>
   <si>
     <t>responsable du service Santé environnementale</t>
   </si>
   <si>
     <t>nathalie.rubin@grenoble.fr</t>
   </si>
   <si>
@@ -11907,52 +12106,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -12216,19918 +12418,20202 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W329"/>
+  <dimension ref="A1:W333"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:W333"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="122.542" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="110.83" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="1557.048" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="228.801" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="293.643" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="228.801" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="182.813" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" t="s">
+      <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D2"/>
-      <c r="E2" t="s">
+      <c r="D2" s="1"/>
+      <c r="E2" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G2" t="s">
+      <c r="G2" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H2" t="s">
+      <c r="H2" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I2" t="s">
+      <c r="I2" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="J2" t="s">
+      <c r="J2" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="K2"/>
-      <c r="L2">
+      <c r="K2" s="1"/>
+      <c r="L2" s="1">
         <v>31370</v>
       </c>
-      <c r="M2" t="s">
+      <c r="M2" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="N2" t="s">
+      <c r="N2" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O2"/>
-      <c r="P2" t="s">
+      <c r="O2" s="1"/>
+      <c r="P2" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2" t="s">
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="S2" t="s">
+      <c r="S2" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="T2" t="s">
+      <c r="T2" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="U2" t="s">
+      <c r="U2" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="V2" t="s">
+      <c r="V2" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="W2" t="s">
+      <c r="W2" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D3"/>
-      <c r="E3" t="s">
+      <c r="D3" s="1"/>
+      <c r="E3" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="F3" t="s">
+      <c r="F3" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="G3" t="s">
+      <c r="G3" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H3" t="s">
+      <c r="H3" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="I3" t="s">
+      <c r="I3" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="J3" t="s">
+      <c r="J3" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="K3"/>
-      <c r="L3">
+      <c r="K3" s="1"/>
+      <c r="L3" s="1">
         <v>63370</v>
       </c>
-      <c r="M3" t="s">
+      <c r="M3" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="N3" t="s">
+      <c r="N3" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="O3" t="s">
+      <c r="O3" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="P3" t="s">
+      <c r="P3" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="Q3" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="R3" t="s">
+      <c r="R3" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="S3" t="s">
+      <c r="S3" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="T3" t="s">
+      <c r="T3" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="U3" t="s">
+      <c r="U3" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="V3" t="s">
+      <c r="V3" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="W3" t="s">
+      <c r="W3" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D4"/>
-      <c r="E4" t="s">
+      <c r="D4" s="1"/>
+      <c r="E4" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="G4" t="s">
+      <c r="G4" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H4" t="s">
+      <c r="H4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I4" t="s">
+      <c r="I4" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="J4" t="s">
+      <c r="J4" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="K4"/>
-      <c r="L4" t="s">
+      <c r="K4" s="1"/>
+      <c r="L4" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="M4" t="s">
+      <c r="M4" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="N4" t="s">
+      <c r="N4" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O4"/>
-      <c r="P4" t="s">
+      <c r="O4" s="1"/>
+      <c r="P4" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4" t="s">
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="S4" t="s">
+      <c r="S4" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="T4" t="s">
+      <c r="T4" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="U4" t="s">
+      <c r="U4" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="V4" t="s">
+      <c r="V4" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="W4" t="s">
+      <c r="W4" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B5"/>
-      <c r="C5" t="s">
+      <c r="B5" s="1"/>
+      <c r="C5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D5"/>
-      <c r="E5" t="s">
+      <c r="D5" s="1"/>
+      <c r="E5" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F5" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="G5" t="s">
+      <c r="G5" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H5" t="s">
+      <c r="H5" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="I5" t="s">
+      <c r="I5" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="J5" t="s">
+      <c r="J5" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="K5"/>
-      <c r="L5">
+      <c r="K5" s="1"/>
+      <c r="L5" s="1">
         <v>69007</v>
       </c>
-      <c r="M5" t="s">
+      <c r="M5" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N5" t="s">
+      <c r="N5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O5" t="s">
+      <c r="O5" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="P5" t="s">
+      <c r="P5" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="Q5" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="R5" t="s">
+      <c r="R5" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="S5" t="s">
+      <c r="S5" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="T5" t="s">
+      <c r="T5" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="U5" t="s">
+      <c r="U5" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="V5" t="s">
+      <c r="V5" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="W5" t="s">
+      <c r="W5" s="1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B6"/>
-      <c r="C6" t="s">
+      <c r="B6" s="1"/>
+      <c r="C6" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D6"/>
-      <c r="E6" t="s">
+      <c r="D6" s="1"/>
+      <c r="E6" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F6" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G6" t="s">
+      <c r="G6" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H6" t="s">
+      <c r="H6" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I6"/>
-      <c r="J6" t="s">
+      <c r="I6" s="1"/>
+      <c r="J6" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="K6"/>
-      <c r="L6">
+      <c r="K6" s="1"/>
+      <c r="L6" s="1">
         <v>30000</v>
       </c>
-      <c r="M6" t="s">
+      <c r="M6" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="N6" t="s">
+      <c r="N6" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="O6"/>
-      <c r="P6" t="s">
+      <c r="O6" s="1"/>
+      <c r="P6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q6"/>
-[...4 lines deleted...]
-      <c r="V6" t="s">
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="W6" t="s">
+      <c r="W6" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B7"/>
-      <c r="C7" t="s">
+      <c r="B7" s="1"/>
+      <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7"/>
-      <c r="E7" t="s">
+      <c r="D7" s="1"/>
+      <c r="E7" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F7" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G7" t="s">
+      <c r="G7" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H7" t="s">
+      <c r="H7" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="I7"/>
-      <c r="J7" t="s">
+      <c r="I7" s="1"/>
+      <c r="J7" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="K7" s="1"/>
+      <c r="L7" s="1">
         <v>73000</v>
       </c>
-      <c r="M7" t="s">
+      <c r="M7" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="N7" t="s">
+      <c r="N7" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="O7"/>
-      <c r="P7" t="s">
+      <c r="O7" s="1"/>
+      <c r="P7" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7" t="s">
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="S7" t="s">
+      <c r="S7" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="T7" t="s">
+      <c r="T7" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="U7" t="s">
+      <c r="U7" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="V7" t="s">
+      <c r="V7" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="W7" t="s">
+      <c r="W7" s="1" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B8"/>
-      <c r="C8" t="s">
+      <c r="B8" s="1"/>
+      <c r="C8" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D8"/>
-      <c r="E8" t="s">
+      <c r="D8" s="1"/>
+      <c r="E8" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="F8" t="s">
+      <c r="F8" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="G8" t="s">
+      <c r="G8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H8" t="s">
+      <c r="H8" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="I8"/>
-      <c r="J8" t="s">
+      <c r="I8" s="1"/>
+      <c r="J8" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="K8" s="1"/>
+      <c r="L8" s="1">
         <v>32600</v>
       </c>
-      <c r="M8" t="s">
+      <c r="M8" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="N8" t="s">
+      <c r="N8" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="O8"/>
-      <c r="P8" t="s">
+      <c r="O8" s="1"/>
+      <c r="P8" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8" t="s">
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="S8" t="s">
+      <c r="S8" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="T8" t="s">
+      <c r="T8" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="U8" t="s">
+      <c r="U8" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="V8"/>
-      <c r="W8" t="s">
+      <c r="V8" s="1"/>
+      <c r="W8" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D9"/>
-      <c r="E9" t="s">
+      <c r="D9" s="1"/>
+      <c r="E9" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="F9" t="s">
+      <c r="F9" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="G9" t="s">
+      <c r="G9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H9" t="s">
+      <c r="H9" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I9"/>
-      <c r="J9" t="s">
+      <c r="I9" s="1"/>
+      <c r="J9" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="K9"/>
-      <c r="L9">
+      <c r="K9" s="1"/>
+      <c r="L9" s="1">
         <v>48000</v>
       </c>
-      <c r="M9" t="s">
+      <c r="M9" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="N9" t="s">
+      <c r="N9" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O9"/>
-      <c r="P9" t="s">
+      <c r="O9" s="1"/>
+      <c r="P9" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9" t="s">
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="S9" t="s">
+      <c r="S9" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="T9" t="s">
+      <c r="T9" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="U9" t="s">
+      <c r="U9" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="V9" t="s">
+      <c r="V9" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="W9" t="s">
+      <c r="W9" s="1" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D10" t="s">
+      <c r="D10" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="E10" t="s">
+      <c r="E10" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="F10" t="s">
+      <c r="F10" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="G10" t="s">
+      <c r="G10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H10" t="s">
+      <c r="H10" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I10"/>
-      <c r="J10" t="s">
+      <c r="I10" s="1"/>
+      <c r="J10" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="K10" t="s">
+      <c r="K10" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="L10">
+      <c r="L10" s="1">
         <v>34064</v>
       </c>
-      <c r="M10" t="s">
+      <c r="M10" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N10" t="s">
+      <c r="N10" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="O10"/>
-      <c r="P10" t="s">
+      <c r="O10" s="1"/>
+      <c r="P10" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10" t="s">
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="S10" t="s">
+      <c r="S10" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="T10" t="s">
+      <c r="T10" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="U10" t="s">
+      <c r="U10" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="V10" t="s">
+      <c r="V10" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="W10" t="s">
+      <c r="W10" s="1" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D11"/>
-      <c r="E11" t="s">
+      <c r="D11" s="1"/>
+      <c r="E11" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="F11" t="s">
+      <c r="F11" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="G11" t="s">
+      <c r="G11" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H11" t="s">
+      <c r="H11" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I11"/>
-      <c r="J11" t="s">
+      <c r="I11" s="1"/>
+      <c r="J11" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="K11"/>
-      <c r="L11" t="s">
+      <c r="K11" s="1"/>
+      <c r="L11" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="M11" t="s">
+      <c r="M11" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="N11" t="s">
+      <c r="N11" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="O11"/>
-      <c r="P11" t="s">
+      <c r="O11" s="1"/>
+      <c r="P11" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11" t="s">
+      <c r="Q11" s="1"/>
+      <c r="R11" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="S11" t="s">
+      <c r="S11" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="T11" t="s">
+      <c r="T11" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="U11" t="s">
+      <c r="U11" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="V11" t="s">
+      <c r="V11" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="W11" t="s">
+      <c r="W11" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D12"/>
-      <c r="E12" t="s">
+      <c r="D12" s="1"/>
+      <c r="E12" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="F12" t="s">
+      <c r="F12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G12" t="s">
+      <c r="G12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H12" t="s">
+      <c r="H12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I12" t="s">
+      <c r="I12" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="J12" t="s">
+      <c r="J12" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="K12"/>
-      <c r="L12">
+      <c r="K12" s="1"/>
+      <c r="L12" s="1">
         <v>73000</v>
       </c>
-      <c r="M12" t="s">
+      <c r="M12" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="N12" t="s">
+      <c r="N12" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="O12"/>
-      <c r="P12" t="s">
+      <c r="O12" s="1"/>
+      <c r="P12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12" t="s">
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="S12" t="s">
+      <c r="S12" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="T12"/>
-      <c r="U12" t="s">
+      <c r="T12" s="1"/>
+      <c r="U12" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="V12" t="s">
+      <c r="V12" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="W12" t="s">
+      <c r="W12" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D13"/>
-      <c r="E13" t="s">
+      <c r="D13" s="1"/>
+      <c r="E13" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="F13" t="s">
+      <c r="F13" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="G13" t="s">
+      <c r="G13" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H13" t="s">
+      <c r="H13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I13" t="s">
+      <c r="I13" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="J13" t="s">
+      <c r="J13" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="K13"/>
-      <c r="L13" t="s">
+      <c r="K13" s="1"/>
+      <c r="L13" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="M13" t="s">
+      <c r="M13" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="N13" t="s">
+      <c r="N13" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="O13"/>
-      <c r="P13" t="s">
+      <c r="O13" s="1"/>
+      <c r="P13" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13" t="s">
+      <c r="Q13" s="1"/>
+      <c r="R13" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="S13" t="s">
+      <c r="S13" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="T13"/>
-      <c r="U13" t="s">
+      <c r="T13" s="1"/>
+      <c r="U13" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="V13" t="s">
+      <c r="V13" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="W13" t="s">
+      <c r="W13" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D14"/>
-      <c r="E14" t="s">
+      <c r="D14" s="1"/>
+      <c r="E14" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="F14" t="s">
+      <c r="F14" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="G14" t="s">
+      <c r="G14" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H14" t="s">
+      <c r="H14" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I14" t="s">
+      <c r="I14" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="J14" t="s">
+      <c r="J14" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="K14" t="s">
+      <c r="K14" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="L14">
+      <c r="L14" s="1">
         <v>69003</v>
       </c>
-      <c r="M14" t="s">
+      <c r="M14" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="N14" t="s">
+      <c r="N14" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="O14"/>
-      <c r="P14" t="s">
+      <c r="O14" s="1"/>
+      <c r="P14" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14" t="s">
+      <c r="Q14" s="1"/>
+      <c r="R14" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="S14" t="s">
+      <c r="S14" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="T14" t="s">
+      <c r="T14" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="U14" t="s">
+      <c r="U14" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="V14" t="s">
+      <c r="V14" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="W14" t="s">
+      <c r="W14" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D15"/>
-      <c r="E15" t="s">
+      <c r="D15" s="1"/>
+      <c r="E15" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="F15" t="s">
+      <c r="F15" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="G15" t="s">
+      <c r="G15" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H15" t="s">
+      <c r="H15" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="I15">
+      <c r="I15" s="1">
         <v>63</v>
       </c>
-      <c r="J15" t="s">
+      <c r="J15" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="K15" t="s">
+      <c r="K15" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="L15">
+      <c r="L15" s="1">
         <v>63000</v>
       </c>
-      <c r="M15" t="s">
+      <c r="M15" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="N15" t="s">
+      <c r="N15" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="O15"/>
-      <c r="P15" t="s">
+      <c r="O15" s="1"/>
+      <c r="P15" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15" t="s">
+      <c r="Q15" s="1"/>
+      <c r="R15" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="S15" t="s">
+      <c r="S15" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="T15" t="s">
+      <c r="T15" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="U15" t="s">
+      <c r="U15" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="V15" t="s">
+      <c r="V15" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="W15" t="s">
+      <c r="W15" s="1" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D16"/>
-      <c r="E16" t="s">
+      <c r="D16" s="1"/>
+      <c r="E16" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F16" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G16" t="s">
+      <c r="G16" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H16" t="s">
+      <c r="H16" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I16" t="s">
+      <c r="I16" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="J16" t="s">
+      <c r="J16" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="K16" s="1"/>
+      <c r="L16" s="1">
         <v>63500</v>
       </c>
-      <c r="M16" t="s">
+      <c r="M16" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="N16" t="s">
+      <c r="N16" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O16"/>
-      <c r="P16" t="s">
+      <c r="O16" s="1"/>
+      <c r="P16" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16" t="s">
+      <c r="Q16" s="1"/>
+      <c r="R16" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="S16" t="s">
+      <c r="S16" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="T16" t="s">
+      <c r="T16" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="U16" t="s">
+      <c r="U16" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="V16" t="s">
+      <c r="V16" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="W16" t="s">
+      <c r="W16" s="1" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D17"/>
-      <c r="E17" t="s">
+      <c r="D17" s="1"/>
+      <c r="E17" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="F17" t="s">
+      <c r="F17" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G17" t="s">
+      <c r="G17" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H17" t="s">
+      <c r="H17" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="I17"/>
-      <c r="J17" t="s">
+      <c r="I17" s="1"/>
+      <c r="J17" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="K17"/>
-      <c r="L17">
+      <c r="K17" s="1"/>
+      <c r="L17" s="1">
         <v>34500</v>
       </c>
-      <c r="M17" t="s">
+      <c r="M17" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="N17" t="s">
+      <c r="N17" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O17"/>
-      <c r="P17" t="s">
+      <c r="O17" s="1"/>
+      <c r="P17" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="Q17"/>
-      <c r="R17" t="s">
+      <c r="Q17" s="1"/>
+      <c r="R17" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="S17" t="s">
+      <c r="S17" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="T17"/>
-      <c r="U17" t="s">
+      <c r="T17" s="1"/>
+      <c r="U17" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="V17"/>
-      <c r="W17"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="B18"/>
-      <c r="C18" t="s">
+      <c r="B18" s="1"/>
+      <c r="C18" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D18"/>
-      <c r="E18" t="s">
+      <c r="D18" s="1"/>
+      <c r="E18" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="F18" t="s">
+      <c r="F18" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="G18" t="s">
+      <c r="G18" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H18" t="s">
+      <c r="H18" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="I18" t="s">
+      <c r="I18" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="J18" t="s">
+      <c r="J18" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="K18"/>
-      <c r="L18">
+      <c r="K18" s="1"/>
+      <c r="L18" s="1">
         <v>11570</v>
       </c>
-      <c r="M18" t="s">
+      <c r="M18" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="N18" t="s">
+      <c r="N18" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="O18"/>
-      <c r="P18" t="s">
+      <c r="O18" s="1"/>
+      <c r="P18" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18" t="s">
+      <c r="Q18" s="1"/>
+      <c r="R18" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="S18" t="s">
+      <c r="S18" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="T18" t="s">
+      <c r="T18" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="U18" t="s">
+      <c r="U18" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="V18" t="s">
+      <c r="V18" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="W18" t="s">
+      <c r="W18" s="1" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="D19"/>
-      <c r="E19" t="s">
+      <c r="D19" s="1"/>
+      <c r="E19" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="F19" t="s">
+      <c r="F19" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G19" t="s">
+      <c r="G19" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H19" t="s">
+      <c r="H19" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I19"/>
-      <c r="J19" t="s">
+      <c r="I19" s="1"/>
+      <c r="J19" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="K19"/>
-      <c r="L19">
+      <c r="K19" s="1"/>
+      <c r="L19" s="1">
         <v>69290</v>
       </c>
-      <c r="M19" t="s">
+      <c r="M19" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="N19" t="s">
+      <c r="N19" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O19"/>
-      <c r="P19" t="s">
+      <c r="O19" s="1"/>
+      <c r="P19" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19" t="s">
+      <c r="Q19" s="1"/>
+      <c r="R19" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="S19" t="s">
+      <c r="S19" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="T19"/>
-      <c r="U19" t="s">
+      <c r="T19" s="1"/>
+      <c r="U19" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="V19"/>
-      <c r="W19" t="s">
+      <c r="V19" s="1"/>
+      <c r="W19" s="1" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D20"/>
-      <c r="E20" t="s">
+      <c r="D20" s="1"/>
+      <c r="E20" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="F20" t="s">
+      <c r="F20" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="G20" t="s">
+      <c r="G20" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H20" t="s">
+      <c r="H20" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I20" t="s">
+      <c r="I20" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="J20" t="s">
+      <c r="J20" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="K20"/>
-      <c r="L20" t="s">
+      <c r="K20" s="1"/>
+      <c r="L20" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="M20" t="s">
+      <c r="M20" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="N20" t="s">
+      <c r="N20" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="O20"/>
-      <c r="P20" t="s">
+      <c r="O20" s="1"/>
+      <c r="P20" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20" t="s">
+      <c r="Q20" s="1"/>
+      <c r="R20" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="S20" t="s">
+      <c r="S20" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="T20" t="s">
+      <c r="T20" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="U20" t="s">
+      <c r="U20" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="V20" t="s">
+      <c r="V20" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="W20" t="s">
+      <c r="W20" s="1" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="B21"/>
-      <c r="C21" t="s">
+      <c r="B21" s="1"/>
+      <c r="C21" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D21"/>
-      <c r="E21" t="s">
+      <c r="D21" s="1"/>
+      <c r="E21" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="F21" t="s">
+      <c r="F21" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G21" t="s">
+      <c r="G21" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H21" t="s">
+      <c r="H21" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I21" t="s">
+      <c r="I21" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="J21" t="s">
+      <c r="J21" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="K21"/>
-      <c r="L21">
+      <c r="K21" s="1"/>
+      <c r="L21" s="1">
         <v>15350</v>
       </c>
-      <c r="M21" t="s">
+      <c r="M21" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="N21" t="s">
+      <c r="N21" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O21"/>
-      <c r="P21" t="s">
+      <c r="O21" s="1"/>
+      <c r="P21" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q21" t="s">
+      <c r="Q21" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="R21" t="s">
+      <c r="R21" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="S21" t="s">
+      <c r="S21" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="T21" t="s">
+      <c r="T21" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="U21" t="s">
+      <c r="U21" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="V21" t="s">
+      <c r="V21" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="W21" t="s">
+      <c r="W21" s="1" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D22"/>
-      <c r="E22" t="s">
+      <c r="D22" s="1"/>
+      <c r="E22" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="F22" t="s">
+      <c r="F22" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="G22" t="s">
+      <c r="G22" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H22" t="s">
+      <c r="H22" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I22" t="s">
+      <c r="I22" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="J22" t="s">
+      <c r="J22" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="K22" s="1"/>
+      <c r="L22" s="1">
         <v>42100</v>
       </c>
-      <c r="M22" t="s">
+      <c r="M22" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="N22" t="s">
+      <c r="N22" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O22"/>
-      <c r="P22" t="s">
+      <c r="O22" s="1"/>
+      <c r="P22" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22" t="s">
+      <c r="Q22" s="1"/>
+      <c r="R22" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="S22" t="s">
+      <c r="S22" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="T22" t="s">
+      <c r="T22" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="U22" t="s">
+      <c r="U22" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="V22" t="s">
+      <c r="V22" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="W22" t="s">
+      <c r="W22" s="1" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>306</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D23"/>
-      <c r="E23" t="s">
+      <c r="D23" s="1"/>
+      <c r="E23" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="F23" t="s">
+      <c r="F23" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G23" t="s">
+      <c r="G23" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H23" t="s">
+      <c r="H23" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I23" t="s">
+      <c r="I23" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="J23" t="s">
+      <c r="J23" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="K23" t="s">
+      <c r="K23" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="L23">
+      <c r="L23" s="1">
         <v>66200</v>
       </c>
-      <c r="M23" t="s">
+      <c r="M23" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="N23" t="s">
+      <c r="N23" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="O23" t="s">
+      <c r="O23" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="P23" t="s">
+      <c r="P23" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="Q23" t="s">
+      <c r="Q23" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="R23" t="s">
+      <c r="R23" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="S23" t="s">
+      <c r="S23" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="T23" t="s">
+      <c r="T23" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="U23" t="s">
+      <c r="U23" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="V23" t="s">
+      <c r="V23" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="W23" t="s">
+      <c r="W23" s="1" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="B24"/>
-      <c r="C24" t="s">
+      <c r="B24" s="1"/>
+      <c r="C24" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="D24"/>
-      <c r="E24" t="s">
+      <c r="D24" s="1"/>
+      <c r="E24" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="F24" t="s">
+      <c r="F24" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="G24" t="s">
+      <c r="G24" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H24" t="s">
+      <c r="H24" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="I24" t="s">
+      <c r="I24" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="J24" t="s">
+      <c r="J24" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="K24" s="1"/>
+      <c r="L24" s="1">
         <v>43200</v>
       </c>
-      <c r="M24" t="s">
+      <c r="M24" s="1" t="s">
         <v>328</v>
       </c>
-      <c r="N24" t="s">
+      <c r="N24" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="O24"/>
-      <c r="P24" t="s">
+      <c r="O24" s="1"/>
+      <c r="P24" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="Q24" t="s">
+      <c r="Q24" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="R24" t="s">
+      <c r="R24" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="S24" t="s">
+      <c r="S24" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="T24" t="s">
+      <c r="T24" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="U24" t="s">
+      <c r="U24" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="V24" t="s">
+      <c r="V24" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="W24" t="s">
+      <c r="W24" s="1" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="B25"/>
-      <c r="C25" t="s">
+      <c r="B25" s="1"/>
+      <c r="C25" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D25" t="s">
+      <c r="D25" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="E25" t="s">
+      <c r="E25" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="F25" t="s">
+      <c r="F25" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G25" t="s">
+      <c r="G25" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H25" t="s">
+      <c r="H25" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I25"/>
-      <c r="J25" t="s">
+      <c r="I25" s="1"/>
+      <c r="J25" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="K25"/>
-      <c r="L25">
+      <c r="K25" s="1"/>
+      <c r="L25" s="1">
         <v>26190</v>
       </c>
-      <c r="M25" t="s">
+      <c r="M25" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="N25" t="s">
+      <c r="N25" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O25" t="s">
+      <c r="O25" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="P25" t="s">
+      <c r="P25" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q25" t="s">
+      <c r="Q25" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="R25" t="s">
+      <c r="R25" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="S25" t="s">
+      <c r="S25" s="1" t="s">
         <v>346</v>
       </c>
-      <c r="T25" t="s">
+      <c r="T25" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="U25" t="s">
+      <c r="U25" s="1" t="s">
         <v>348</v>
       </c>
-      <c r="V25" t="s">
+      <c r="V25" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="W25" t="s">
+      <c r="W25" s="1" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D26"/>
-      <c r="E26" t="s">
+      <c r="D26" s="1"/>
+      <c r="E26" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="F26" t="s">
+      <c r="F26" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="G26" t="s">
+      <c r="G26" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H26" t="s">
+      <c r="H26" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="I26" t="s">
+      <c r="I26" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="J26" t="s">
+      <c r="J26" s="1" t="s">
         <v>356</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="K26" s="1"/>
+      <c r="L26" s="1">
         <v>34140</v>
       </c>
-      <c r="M26" t="s">
+      <c r="M26" s="1" t="s">
         <v>357</v>
       </c>
-      <c r="N26" t="s">
+      <c r="N26" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O26"/>
-      <c r="P26" t="s">
+      <c r="O26" s="1"/>
+      <c r="P26" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26" t="s">
+      <c r="Q26" s="1"/>
+      <c r="R26" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="S26" t="s">
+      <c r="S26" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="T26" t="s">
+      <c r="T26" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="U26" t="s">
+      <c r="U26" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="V26" t="s">
+      <c r="V26" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="W26" t="s">
+      <c r="W26" s="1" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="27" spans="1:23">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="B27"/>
-      <c r="C27" t="s">
+      <c r="B27" s="1"/>
+      <c r="C27" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D27"/>
-      <c r="E27" t="s">
+      <c r="D27" s="1"/>
+      <c r="E27" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="F27" t="s">
+      <c r="F27" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G27" t="s">
+      <c r="G27" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H27" t="s">
+      <c r="H27" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="I27" t="s">
+      <c r="I27" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="J27" t="s">
+      <c r="J27" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="K27"/>
-      <c r="L27">
+      <c r="K27" s="1"/>
+      <c r="L27" s="1">
         <v>26160</v>
       </c>
-      <c r="M27" t="s">
+      <c r="M27" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="N27" t="s">
+      <c r="N27" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O27" t="s">
+      <c r="O27" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="P27" t="s">
+      <c r="P27" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q27" t="s">
+      <c r="Q27" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="R27" t="s">
+      <c r="R27" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="S27" t="s">
+      <c r="S27" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="T27" t="s">
+      <c r="T27" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="U27" t="s">
+      <c r="U27" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="V27" t="s">
+      <c r="V27" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="W27" t="s">
+      <c r="W27" s="1" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="28" spans="1:23">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D28"/>
-      <c r="E28" t="s">
+      <c r="D28" s="1"/>
+      <c r="E28" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="F28" t="s">
+      <c r="F28" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="G28" t="s">
+      <c r="G28" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H28" t="s">
+      <c r="H28" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="I28" t="s">
+      <c r="I28" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="J28" t="s">
+      <c r="J28" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="K28"/>
-      <c r="L28">
+      <c r="K28" s="1"/>
+      <c r="L28" s="1">
         <v>26000</v>
       </c>
-      <c r="M28" t="s">
+      <c r="M28" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="N28" t="s">
+      <c r="N28" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="O28"/>
-      <c r="P28" t="s">
+      <c r="O28" s="1"/>
+      <c r="P28" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28" t="s">
+      <c r="Q28" s="1"/>
+      <c r="R28" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="S28" t="s">
+      <c r="S28" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="T28" t="s">
+      <c r="T28" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="U28" t="s">
+      <c r="U28" s="1" t="s">
         <v>387</v>
       </c>
-      <c r="V28" t="s">
+      <c r="V28" s="1" t="s">
         <v>388</v>
       </c>
-      <c r="W28" t="s">
+      <c r="W28" s="1" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D29"/>
-      <c r="E29" t="s">
+      <c r="D29" s="1"/>
+      <c r="E29" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="F29" t="s">
+      <c r="F29" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G29" t="s">
+      <c r="G29" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H29" t="s">
+      <c r="H29" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="I29"/>
-      <c r="J29" t="s">
+      <c r="I29" s="1"/>
+      <c r="J29" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="K29" s="1"/>
+      <c r="L29" s="1">
         <v>74000</v>
       </c>
-      <c r="M29" t="s">
+      <c r="M29" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="N29" t="s">
+      <c r="N29" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="O29" t="s">
+      <c r="O29" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="P29" t="s">
+      <c r="P29" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29" t="s">
+      <c r="Q29" s="1"/>
+      <c r="R29" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="S29" t="s">
+      <c r="S29" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="T29" t="s">
+      <c r="T29" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="U29" t="s">
+      <c r="U29" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="V29" t="s">
+      <c r="V29" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="W29" t="s">
+      <c r="W29" s="1" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:23">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D30"/>
-      <c r="E30" t="s">
+      <c r="D30" s="1"/>
+      <c r="E30" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F30" t="s">
+      <c r="F30" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G30" t="s">
+      <c r="G30" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H30" t="s">
+      <c r="H30" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I30" t="s">
+      <c r="I30" s="1" t="s">
         <v>405</v>
       </c>
-      <c r="J30" t="s">
+      <c r="J30" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="K30" t="s">
+      <c r="K30" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="L30" t="s">
+      <c r="L30" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="M30" t="s">
+      <c r="M30" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="N30" t="s">
+      <c r="N30" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O30"/>
-      <c r="P30" t="s">
+      <c r="O30" s="1"/>
+      <c r="P30" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q30"/>
-      <c r="R30" t="s">
+      <c r="Q30" s="1"/>
+      <c r="R30" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="S30" t="s">
+      <c r="S30" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="T30" t="s">
+      <c r="T30" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="U30" t="s">
+      <c r="U30" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="V30"/>
-      <c r="W30" t="s">
+      <c r="V30" s="1"/>
+      <c r="W30" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="31" spans="1:23">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D31"/>
-      <c r="E31" t="s">
+      <c r="D31" s="1"/>
+      <c r="E31" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F31" t="s">
+      <c r="F31" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G31" t="s">
+      <c r="G31" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H31" t="s">
+      <c r="H31" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I31" t="s">
+      <c r="I31" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="J31" t="s">
+      <c r="J31" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="K31"/>
-      <c r="L31">
+      <c r="K31" s="1"/>
+      <c r="L31" s="1">
         <v>11000</v>
       </c>
-      <c r="M31" t="s">
+      <c r="M31" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="N31" t="s">
+      <c r="N31" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O31"/>
-      <c r="P31" t="s">
+      <c r="O31" s="1"/>
+      <c r="P31" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q31"/>
-      <c r="R31" t="s">
+      <c r="Q31" s="1"/>
+      <c r="R31" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="S31" t="s">
+      <c r="S31" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="T31" t="s">
+      <c r="T31" s="1" t="s">
         <v>424</v>
       </c>
-      <c r="U31" t="s">
+      <c r="U31" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="V31"/>
-      <c r="W31" t="s">
+      <c r="V31" s="1"/>
+      <c r="W31" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="32" spans="1:23">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>427</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D32"/>
-      <c r="E32" t="s">
+      <c r="D32" s="1"/>
+      <c r="E32" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F32" t="s">
+      <c r="F32" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G32" t="s">
+      <c r="G32" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H32" t="s">
+      <c r="H32" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I32" t="s">
+      <c r="I32" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="J32" t="s">
+      <c r="J32" s="1" t="s">
         <v>429</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="K32" s="1"/>
+      <c r="L32" s="1">
         <v>12000</v>
       </c>
-      <c r="M32" t="s">
+      <c r="M32" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="N32" t="s">
+      <c r="N32" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O32"/>
-      <c r="P32" t="s">
+      <c r="O32" s="1"/>
+      <c r="P32" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32" t="s">
+      <c r="Q32" s="1"/>
+      <c r="R32" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="S32" t="s">
+      <c r="S32" s="1" t="s">
         <v>432</v>
       </c>
-      <c r="T32" t="s">
+      <c r="T32" s="1" t="s">
         <v>424</v>
       </c>
-      <c r="U32" t="s">
+      <c r="U32" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="V32"/>
-      <c r="W32" t="s">
+      <c r="V32" s="1"/>
+      <c r="W32" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="33" spans="1:23">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D33"/>
-      <c r="E33" t="s">
+      <c r="D33" s="1"/>
+      <c r="E33" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F33" t="s">
+      <c r="F33" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G33" t="s">
+      <c r="G33" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H33" t="s">
+      <c r="H33" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I33" t="s">
+      <c r="I33" s="1" t="s">
         <v>436</v>
       </c>
-      <c r="J33" t="s">
+      <c r="J33" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="K33" t="s">
+      <c r="K33" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="L33">
+      <c r="L33" s="1">
         <v>34067</v>
       </c>
-      <c r="M33" t="s">
+      <c r="M33" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="N33" t="s">
+      <c r="N33" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O33"/>
-      <c r="P33" t="s">
+      <c r="O33" s="1"/>
+      <c r="P33" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q33"/>
-      <c r="R33" t="s">
+      <c r="Q33" s="1"/>
+      <c r="R33" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="S33" t="s">
+      <c r="S33" s="1" t="s">
         <v>441</v>
       </c>
-      <c r="T33" t="s">
+      <c r="T33" s="1" t="s">
         <v>424</v>
       </c>
-      <c r="U33" t="s">
+      <c r="U33" s="1" t="s">
         <v>442</v>
       </c>
-      <c r="V33"/>
-      <c r="W33" t="s">
+      <c r="V33" s="1"/>
+      <c r="W33" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="34" spans="1:23">
-      <c r="A34" t="s">
+      <c r="A34" s="1" t="s">
         <v>443</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D34"/>
-      <c r="E34" t="s">
+      <c r="D34" s="1"/>
+      <c r="E34" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F34" t="s">
+      <c r="F34" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G34" t="s">
+      <c r="G34" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H34" t="s">
+      <c r="H34" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I34" t="s">
+      <c r="I34" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="J34" t="s">
+      <c r="J34" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="K34"/>
-      <c r="L34">
+      <c r="K34" s="1"/>
+      <c r="L34" s="1">
         <v>31050</v>
       </c>
-      <c r="M34" t="s">
+      <c r="M34" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="N34" t="s">
+      <c r="N34" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O34"/>
-      <c r="P34" t="s">
+      <c r="O34" s="1"/>
+      <c r="P34" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34" t="s">
+      <c r="Q34" s="1"/>
+      <c r="R34" s="1" t="s">
         <v>448</v>
       </c>
-      <c r="S34" t="s">
+      <c r="S34" s="1" t="s">
         <v>449</v>
       </c>
-      <c r="T34" t="s">
+      <c r="T34" s="1" t="s">
         <v>424</v>
       </c>
-      <c r="U34" t="s">
+      <c r="U34" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="V34"/>
-      <c r="W34" t="s">
+      <c r="V34" s="1"/>
+      <c r="W34" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="35" spans="1:23">
-      <c r="A35" t="s">
+      <c r="A35" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D35"/>
-      <c r="E35" t="s">
+      <c r="D35" s="1"/>
+      <c r="E35" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F35" t="s">
+      <c r="F35" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G35" t="s">
+      <c r="G35" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H35" t="s">
+      <c r="H35" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I35" t="s">
+      <c r="I35" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="J35" t="s">
+      <c r="J35" s="1" t="s">
         <v>454</v>
       </c>
-      <c r="K35"/>
-      <c r="L35">
+      <c r="K35" s="1"/>
+      <c r="L35" s="1">
         <v>48005</v>
       </c>
-      <c r="M35" t="s">
+      <c r="M35" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="N35" t="s">
+      <c r="N35" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O35"/>
-      <c r="P35" t="s">
+      <c r="O35" s="1"/>
+      <c r="P35" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q35"/>
-      <c r="R35" t="s">
+      <c r="Q35" s="1"/>
+      <c r="R35" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="S35" t="s">
+      <c r="S35" s="1" t="s">
         <v>457</v>
       </c>
-      <c r="T35" t="s">
+      <c r="T35" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="U35" t="s">
+      <c r="U35" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="V35"/>
-      <c r="W35" t="s">
+      <c r="V35" s="1"/>
+      <c r="W35" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="36" spans="1:23">
-      <c r="A36" t="s">
+      <c r="A36" s="1" t="s">
         <v>460</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D36"/>
-      <c r="E36" t="s">
+      <c r="D36" s="1"/>
+      <c r="E36" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F36" t="s">
+      <c r="F36" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G36" t="s">
+      <c r="G36" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H36" t="s">
+      <c r="H36" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I36" t="s">
+      <c r="I36" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="J36" t="s">
+      <c r="J36" s="1" t="s">
         <v>463</v>
       </c>
-      <c r="K36" t="s">
+      <c r="K36" s="1" t="s">
         <v>464</v>
       </c>
-      <c r="L36">
+      <c r="L36" s="1">
         <v>65013</v>
       </c>
-      <c r="M36" t="s">
+      <c r="M36" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="N36" t="s">
+      <c r="N36" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O36"/>
-      <c r="P36" t="s">
+      <c r="O36" s="1"/>
+      <c r="P36" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q36"/>
-      <c r="R36" t="s">
+      <c r="Q36" s="1"/>
+      <c r="R36" s="1" t="s">
         <v>466</v>
       </c>
-      <c r="S36" t="s">
+      <c r="S36" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="T36" t="s">
+      <c r="T36" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="U36" t="s">
+      <c r="U36" s="1" t="s">
         <v>469</v>
       </c>
-      <c r="V36"/>
-      <c r="W36" t="s">
+      <c r="V36" s="1"/>
+      <c r="W36" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="37" spans="1:23">
-      <c r="A37" t="s">
+      <c r="A37" s="1" t="s">
         <v>470</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1" t="s">
         <v>471</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D37"/>
-      <c r="E37" t="s">
+      <c r="D37" s="1"/>
+      <c r="E37" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F37" t="s">
+      <c r="F37" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G37" t="s">
+      <c r="G37" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H37" t="s">
+      <c r="H37" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I37" t="s">
+      <c r="I37" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="J37" t="s">
+      <c r="J37" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="K37" t="s">
+      <c r="K37" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="L37">
+      <c r="L37" s="1">
         <v>66020</v>
       </c>
-      <c r="M37" t="s">
+      <c r="M37" s="1" t="s">
         <v>475</v>
       </c>
-      <c r="N37" t="s">
+      <c r="N37" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O37"/>
-      <c r="P37" t="s">
+      <c r="O37" s="1"/>
+      <c r="P37" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q37"/>
-      <c r="R37" t="s">
+      <c r="Q37" s="1"/>
+      <c r="R37" s="1" t="s">
         <v>476</v>
       </c>
-      <c r="S37" t="s">
+      <c r="S37" s="1" t="s">
         <v>477</v>
       </c>
-      <c r="T37" t="s">
+      <c r="T37" s="1" t="s">
         <v>478</v>
       </c>
-      <c r="U37" t="s">
+      <c r="U37" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="V37"/>
-      <c r="W37" t="s">
+      <c r="V37" s="1"/>
+      <c r="W37" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="38" spans="1:23">
-      <c r="A38" t="s">
+      <c r="A38" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1" t="s">
         <v>481</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C38" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D38"/>
-      <c r="E38" t="s">
+      <c r="D38" s="1"/>
+      <c r="E38" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F38" t="s">
+      <c r="F38" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G38" t="s">
+      <c r="G38" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H38" t="s">
+      <c r="H38" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I38" t="s">
+      <c r="I38" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="J38" t="s">
+      <c r="J38" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="K38" s="1"/>
+      <c r="L38" s="1">
         <v>30906</v>
       </c>
-      <c r="M38" t="s">
+      <c r="M38" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="N38" t="s">
+      <c r="N38" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O38"/>
-      <c r="P38" t="s">
+      <c r="O38" s="1"/>
+      <c r="P38" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38" t="s">
+      <c r="Q38" s="1"/>
+      <c r="R38" s="1" t="s">
         <v>485</v>
       </c>
-      <c r="S38" t="s">
+      <c r="S38" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="T38" t="s">
+      <c r="T38" s="1" t="s">
         <v>487</v>
       </c>
-      <c r="U38" t="s">
+      <c r="U38" s="1" t="s">
         <v>488</v>
       </c>
-      <c r="V38"/>
-      <c r="W38" t="s">
+      <c r="V38" s="1"/>
+      <c r="W38" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="39" spans="1:23">
-      <c r="A39" t="s">
+      <c r="A39" s="1" t="s">
         <v>489</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1" t="s">
         <v>490</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D39"/>
-      <c r="E39" t="s">
+      <c r="D39" s="1"/>
+      <c r="E39" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F39" t="s">
+      <c r="F39" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G39" t="s">
+      <c r="G39" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H39" t="s">
+      <c r="H39" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I39" t="s">
+      <c r="I39" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="J39" t="s">
+      <c r="J39" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="K39" t="s">
+      <c r="K39" s="1" t="s">
         <v>493</v>
       </c>
-      <c r="L39">
+      <c r="L39" s="1">
         <v>32020</v>
       </c>
-      <c r="M39" t="s">
+      <c r="M39" s="1" t="s">
         <v>494</v>
       </c>
-      <c r="N39" t="s">
+      <c r="N39" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O39"/>
-      <c r="P39" t="s">
+      <c r="O39" s="1"/>
+      <c r="P39" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q39"/>
-      <c r="R39" t="s">
+      <c r="Q39" s="1"/>
+      <c r="R39" s="1" t="s">
         <v>495</v>
       </c>
-      <c r="S39" t="s">
+      <c r="S39" s="1" t="s">
         <v>496</v>
       </c>
-      <c r="T39" t="s">
+      <c r="T39" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="U39" t="s">
+      <c r="U39" s="1" t="s">
         <v>497</v>
       </c>
-      <c r="V39"/>
-      <c r="W39" t="s">
+      <c r="V39" s="1"/>
+      <c r="W39" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="40" spans="1:23">
-      <c r="A40" t="s">
+      <c r="A40" s="1" t="s">
         <v>498</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1" t="s">
         <v>499</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D40"/>
-      <c r="E40" t="s">
+      <c r="D40" s="1"/>
+      <c r="E40" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F40" t="s">
+      <c r="F40" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G40" t="s">
+      <c r="G40" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H40" t="s">
+      <c r="H40" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I40" t="s">
+      <c r="I40" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="J40" t="s">
+      <c r="J40" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="K40"/>
-      <c r="L40">
+      <c r="K40" s="1"/>
+      <c r="L40" s="1">
         <v>46000</v>
       </c>
-      <c r="M40" t="s">
+      <c r="M40" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="N40" t="s">
+      <c r="N40" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O40"/>
-      <c r="P40" t="s">
+      <c r="O40" s="1"/>
+      <c r="P40" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q40"/>
-      <c r="R40" t="s">
+      <c r="Q40" s="1"/>
+      <c r="R40" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="S40" t="s">
+      <c r="S40" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="T40" t="s">
+      <c r="T40" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="U40" t="s">
+      <c r="U40" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="V40"/>
-      <c r="W40" t="s">
+      <c r="V40" s="1"/>
+      <c r="W40" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="41" spans="1:23">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>506</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>507</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D41"/>
-      <c r="E41" t="s">
+      <c r="D41" s="1"/>
+      <c r="E41" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F41" t="s">
+      <c r="F41" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G41" t="s">
+      <c r="G41" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H41" t="s">
+      <c r="H41" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I41" t="s">
+      <c r="I41" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="J41" t="s">
+      <c r="J41" s="1" t="s">
         <v>509</v>
       </c>
-      <c r="K41"/>
-      <c r="L41">
+      <c r="K41" s="1"/>
+      <c r="L41" s="1">
         <v>81000</v>
       </c>
-      <c r="M41" t="s">
+      <c r="M41" s="1" t="s">
         <v>510</v>
       </c>
-      <c r="N41" t="s">
+      <c r="N41" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O41"/>
-      <c r="P41" t="s">
+      <c r="O41" s="1"/>
+      <c r="P41" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41" t="s">
+      <c r="Q41" s="1"/>
+      <c r="R41" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="S41" t="s">
+      <c r="S41" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="T41" t="s">
+      <c r="T41" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="U41" t="s">
+      <c r="U41" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="V41"/>
-      <c r="W41" t="s">
+      <c r="V41" s="1"/>
+      <c r="W41" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="42" spans="1:23">
-      <c r="A42" t="s">
+      <c r="A42" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D42"/>
-      <c r="E42" t="s">
+      <c r="D42" s="1"/>
+      <c r="E42" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="F42" t="s">
+      <c r="F42" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G42" t="s">
+      <c r="G42" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H42" t="s">
+      <c r="H42" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I42" t="s">
+      <c r="I42" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="J42" t="s">
+      <c r="J42" s="1" t="s">
         <v>517</v>
       </c>
-      <c r="K42"/>
-      <c r="L42">
+      <c r="K42" s="1"/>
+      <c r="L42" s="1">
         <v>82000</v>
       </c>
-      <c r="M42" t="s">
+      <c r="M42" s="1" t="s">
         <v>518</v>
       </c>
-      <c r="N42" t="s">
+      <c r="N42" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O42"/>
-      <c r="P42" t="s">
+      <c r="O42" s="1"/>
+      <c r="P42" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q42"/>
-      <c r="R42" t="s">
+      <c r="Q42" s="1"/>
+      <c r="R42" s="1" t="s">
         <v>519</v>
       </c>
-      <c r="S42" t="s">
+      <c r="S42" s="1" t="s">
         <v>520</v>
       </c>
-      <c r="T42" t="s">
+      <c r="T42" s="1" t="s">
         <v>521</v>
       </c>
-      <c r="U42" t="s">
+      <c r="U42" s="1" t="s">
         <v>522</v>
       </c>
-      <c r="V42"/>
-      <c r="W42" t="s">
+      <c r="V42" s="1"/>
+      <c r="W42" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="43" spans="1:23">
-      <c r="A43" t="s">
+      <c r="A43" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D43"/>
-      <c r="E43" t="s">
+      <c r="D43" s="1"/>
+      <c r="E43" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="F43" t="s">
+      <c r="F43" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="G43" t="s">
+      <c r="G43" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H43" t="s">
+      <c r="H43" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I43"/>
-      <c r="J43" t="s">
+      <c r="I43" s="1"/>
+      <c r="J43" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="K43"/>
-      <c r="L43">
+      <c r="K43" s="1"/>
+      <c r="L43" s="1">
         <v>34067</v>
       </c>
-      <c r="M43" t="s">
+      <c r="M43" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="N43" t="s">
+      <c r="N43" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="O43" t="s">
+      <c r="O43" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="P43" t="s">
+      <c r="P43" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="Q43"/>
-      <c r="R43" t="s">
+      <c r="Q43" s="1"/>
+      <c r="R43" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="S43" t="s">
+      <c r="S43" s="1" t="s">
         <v>528</v>
       </c>
-      <c r="T43" t="s">
+      <c r="T43" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="U43" t="s">
+      <c r="U43" s="1" t="s">
         <v>530</v>
       </c>
-      <c r="V43"/>
-      <c r="W43" t="s">
+      <c r="V43" s="1"/>
+      <c r="W43" s="1" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="44" spans="1:23">
-      <c r="A44" t="s">
+      <c r="A44" s="1" t="s">
         <v>531</v>
       </c>
-      <c r="B44"/>
-      <c r="C44" t="s">
+      <c r="B44" s="1"/>
+      <c r="C44" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="D44"/>
-      <c r="E44" t="s">
+      <c r="D44" s="1"/>
+      <c r="E44" s="1" t="s">
         <v>532</v>
       </c>
-      <c r="F44" t="s">
+      <c r="F44" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G44" t="s">
+      <c r="G44" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H44" t="s">
+      <c r="H44" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I44"/>
-      <c r="J44" t="s">
+      <c r="I44" s="1"/>
+      <c r="J44" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="K44"/>
-      <c r="L44">
+      <c r="K44" s="1"/>
+      <c r="L44" s="1">
         <v>69440</v>
       </c>
-      <c r="M44" t="s">
+      <c r="M44" s="1" t="s">
         <v>534</v>
       </c>
-      <c r="N44" t="s">
+      <c r="N44" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="O44" t="s">
+      <c r="O44" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="P44" t="s">
+      <c r="P44" s="1" t="s">
         <v>536</v>
       </c>
-      <c r="Q44"/>
-      <c r="R44" t="s">
+      <c r="Q44" s="1"/>
+      <c r="R44" s="1" t="s">
         <v>537</v>
       </c>
-      <c r="S44" t="s">
+      <c r="S44" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="T44"/>
-      <c r="U44" t="s">
+      <c r="T44" s="1"/>
+      <c r="U44" s="1" t="s">
         <v>539</v>
       </c>
-      <c r="V44"/>
-      <c r="W44" t="s">
+      <c r="V44" s="1"/>
+      <c r="W44" s="1" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="45" spans="1:23">
-      <c r="A45" t="s">
+      <c r="A45" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="B45"/>
-      <c r="C45" t="s">
+      <c r="B45" s="1"/>
+      <c r="C45" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D45"/>
-      <c r="E45" t="s">
+      <c r="D45" s="1"/>
+      <c r="E45" s="1" t="s">
         <v>542</v>
       </c>
-      <c r="F45" t="s">
+      <c r="F45" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="G45" t="s">
+      <c r="G45" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H45" t="s">
+      <c r="H45" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I45">
+      <c r="I45" s="1">
         <v>65</v>
       </c>
-      <c r="J45" t="s">
+      <c r="J45" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="K45"/>
-      <c r="L45">
+      <c r="K45" s="1"/>
+      <c r="L45" s="1">
         <v>65500</v>
       </c>
-      <c r="M45" t="s">
+      <c r="M45" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="N45" t="s">
+      <c r="N45" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O45"/>
-      <c r="P45" t="s">
+      <c r="O45" s="1"/>
+      <c r="P45" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q45" t="s">
+      <c r="Q45" s="1" t="s">
         <v>546</v>
       </c>
-      <c r="R45" t="s">
+      <c r="R45" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="S45" t="s">
+      <c r="S45" s="1" t="s">
         <v>548</v>
       </c>
-      <c r="T45" t="s">
+      <c r="T45" s="1" t="s">
         <v>549</v>
       </c>
-      <c r="U45" t="s">
+      <c r="U45" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="V45"/>
-      <c r="W45" t="s">
+      <c r="V45" s="1"/>
+      <c r="W45" s="1" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="46" spans="1:23">
-      <c r="A46" t="s">
+      <c r="A46" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="C46" t="s">
+      <c r="C46" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D46"/>
-      <c r="E46" t="s">
+      <c r="D46" s="1"/>
+      <c r="E46" s="1" t="s">
         <v>553</v>
       </c>
-      <c r="F46" t="s">
+      <c r="F46" s="1" t="s">
         <v>554</v>
       </c>
-      <c r="G46" t="s">
+      <c r="G46" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H46" t="s">
+      <c r="H46" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I46"/>
-      <c r="J46" t="s">
+      <c r="I46" s="1"/>
+      <c r="J46" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="K46"/>
-      <c r="L46">
+      <c r="K46" s="1"/>
+      <c r="L46" s="1">
         <v>73000</v>
       </c>
-      <c r="M46" t="s">
+      <c r="M46" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="N46" t="s">
+      <c r="N46" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="O46"/>
-      <c r="P46" t="s">
+      <c r="O46" s="1"/>
+      <c r="P46" s="1" t="s">
         <v>556</v>
       </c>
-      <c r="Q46"/>
-      <c r="R46" t="s">
+      <c r="Q46" s="1"/>
+      <c r="R46" s="1" t="s">
         <v>557</v>
       </c>
-      <c r="S46" t="s">
+      <c r="S46" s="1" t="s">
         <v>558</v>
       </c>
-      <c r="T46" t="s">
+      <c r="T46" s="1" t="s">
         <v>559</v>
       </c>
-      <c r="U46" t="s">
+      <c r="U46" s="1" t="s">
         <v>560</v>
       </c>
-      <c r="V46"/>
-      <c r="W46" t="s">
+      <c r="V46" s="1"/>
+      <c r="W46" s="1" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="47" spans="1:23">
-      <c r="A47" t="s">
+      <c r="A47" s="1" t="s">
         <v>562</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="1" t="s">
         <v>563</v>
       </c>
-      <c r="C47" t="s">
+      <c r="C47" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D47"/>
-      <c r="E47" t="s">
+      <c r="D47" s="1"/>
+      <c r="E47" s="1" t="s">
         <v>564</v>
       </c>
-      <c r="F47" t="s">
+      <c r="F47" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G47" t="s">
+      <c r="G47" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H47" t="s">
+      <c r="H47" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="I47"/>
-      <c r="J47" t="s">
+      <c r="I47" s="1"/>
+      <c r="J47" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="K47" t="s">
+      <c r="K47" s="1" t="s">
         <v>566</v>
       </c>
-      <c r="L47">
+      <c r="L47" s="1">
         <v>34000</v>
       </c>
-      <c r="M47" t="s">
+      <c r="M47" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="N47" t="s">
+      <c r="N47" s="1" t="s">
         <v>567</v>
       </c>
-      <c r="O47"/>
-      <c r="P47" t="s">
+      <c r="O47" s="1"/>
+      <c r="P47" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="Q47"/>
-[...5 lines deleted...]
-      <c r="W47"/>
+      <c r="Q47" s="1"/>
+      <c r="R47" s="1"/>
+      <c r="S47" s="1"/>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
-      <c r="A48" t="s">
+      <c r="A48" s="1" t="s">
         <v>569</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="1" t="s">
         <v>570</v>
       </c>
-      <c r="C48" t="s">
+      <c r="C48" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D48"/>
-      <c r="E48" t="s">
+      <c r="D48" s="1"/>
+      <c r="E48" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="F48" t="s">
+      <c r="F48" s="1" t="s">
         <v>572</v>
       </c>
-      <c r="G48" t="s">
+      <c r="G48" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H48" t="s">
+      <c r="H48" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I48" t="s">
+      <c r="I48" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="J48" t="s">
+      <c r="J48" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="K48"/>
-      <c r="L48">
+      <c r="K48" s="1"/>
+      <c r="L48" s="1">
         <v>38350</v>
       </c>
-      <c r="M48" t="s">
+      <c r="M48" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="N48" t="s">
+      <c r="N48" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="O48"/>
-      <c r="P48" t="s">
+      <c r="O48" s="1"/>
+      <c r="P48" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="Q48" t="s">
+      <c r="Q48" s="1" t="s">
         <v>577</v>
       </c>
-      <c r="R48" t="s">
+      <c r="R48" s="1" t="s">
         <v>578</v>
       </c>
-      <c r="S48" t="s">
+      <c r="S48" s="1" t="s">
         <v>579</v>
       </c>
-      <c r="T48" t="s">
+      <c r="T48" s="1" t="s">
         <v>580</v>
       </c>
-      <c r="U48" t="s">
+      <c r="U48" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="V48" t="s">
+      <c r="V48" s="1" t="s">
         <v>582</v>
       </c>
-      <c r="W48"/>
+      <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
-      <c r="A49" t="s">
+      <c r="A49" s="1" t="s">
         <v>583</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1" t="s">
         <v>584</v>
       </c>
-      <c r="C49" t="s">
+      <c r="C49" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D49"/>
-      <c r="E49" t="s">
+      <c r="D49" s="1"/>
+      <c r="E49" s="1" t="s">
         <v>585</v>
       </c>
-      <c r="F49" t="s">
+      <c r="F49" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="G49" t="s">
+      <c r="G49" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H49" t="s">
+      <c r="H49" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I49"/>
-      <c r="J49" t="s">
+      <c r="I49" s="1"/>
+      <c r="J49" s="1" t="s">
         <v>586</v>
       </c>
-      <c r="K49" t="s">
+      <c r="K49" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="L49">
+      <c r="L49" s="1">
         <v>63000</v>
       </c>
-      <c r="M49" t="s">
+      <c r="M49" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="N49" t="s">
+      <c r="N49" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O49" t="s">
+      <c r="O49" s="1" t="s">
         <v>589</v>
       </c>
-      <c r="P49" t="s">
+      <c r="P49" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q49"/>
-      <c r="R49" t="s">
+      <c r="Q49" s="1"/>
+      <c r="R49" s="1" t="s">
         <v>590</v>
       </c>
-      <c r="S49" t="s">
+      <c r="S49" s="1" t="s">
         <v>591</v>
       </c>
-      <c r="T49" t="s">
+      <c r="T49" s="1" t="s">
         <v>592</v>
       </c>
-      <c r="U49" t="s">
+      <c r="U49" s="1" t="s">
         <v>593</v>
       </c>
-      <c r="V49" t="s">
+      <c r="V49" s="1" t="s">
         <v>594</v>
       </c>
-      <c r="W49" t="s">
+      <c r="W49" s="1" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="50" spans="1:23">
-      <c r="A50" t="s">
+      <c r="A50" s="1" t="s">
         <v>596</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="1" t="s">
         <v>597</v>
       </c>
-      <c r="C50" t="s">
+      <c r="C50" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D50"/>
-      <c r="E50" t="s">
+      <c r="D50" s="1"/>
+      <c r="E50" s="1" t="s">
         <v>598</v>
       </c>
-      <c r="F50" t="s">
+      <c r="F50" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G50" t="s">
+      <c r="G50" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H50" t="s">
+      <c r="H50" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I50" t="s">
+      <c r="I50" s="1" t="s">
         <v>599</v>
       </c>
-      <c r="J50" t="s">
+      <c r="J50" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="K50"/>
-      <c r="L50" t="s">
+      <c r="K50" s="1"/>
+      <c r="L50" s="1" t="s">
         <v>601</v>
       </c>
-      <c r="M50" t="s">
+      <c r="M50" s="1" t="s">
         <v>602</v>
       </c>
-      <c r="N50" t="s">
+      <c r="N50" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O50"/>
-      <c r="P50" t="s">
+      <c r="O50" s="1"/>
+      <c r="P50" s="1" t="s">
         <v>603</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50" t="s">
+      <c r="Q50" s="1"/>
+      <c r="R50" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="S50" t="s">
+      <c r="S50" s="1" t="s">
         <v>605</v>
       </c>
-      <c r="T50" t="s">
+      <c r="T50" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="U50" t="s">
+      <c r="U50" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="V50" t="s">
+      <c r="V50" s="1" t="s">
         <v>607</v>
       </c>
-      <c r="W50" t="s">
+      <c r="W50" s="1" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="51" spans="1:23">
-      <c r="A51" t="s">
+      <c r="A51" s="1" t="s">
         <v>609</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1" t="s">
         <v>610</v>
       </c>
-      <c r="C51" t="s">
+      <c r="C51" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D51" t="s">
+      <c r="D51" s="1" t="s">
         <v>611</v>
       </c>
-      <c r="E51" t="s">
+      <c r="E51" s="1" t="s">
         <v>612</v>
       </c>
-      <c r="F51" t="s">
+      <c r="F51" s="1" t="s">
         <v>613</v>
       </c>
-      <c r="G51" t="s">
+      <c r="G51" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H51" t="s">
+      <c r="H51" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I51" t="s">
+      <c r="I51" s="1" t="s">
         <v>614</v>
       </c>
-      <c r="J51" t="s">
+      <c r="J51" s="1" t="s">
         <v>615</v>
       </c>
-      <c r="K51"/>
-      <c r="L51">
+      <c r="K51" s="1"/>
+      <c r="L51" s="1">
         <v>63100</v>
       </c>
-      <c r="M51" t="s">
+      <c r="M51" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="N51" t="s">
+      <c r="N51" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="O51"/>
-      <c r="P51" t="s">
+      <c r="O51" s="1"/>
+      <c r="P51" s="1" t="s">
         <v>617</v>
       </c>
-      <c r="Q51"/>
-      <c r="R51" t="s">
+      <c r="Q51" s="1"/>
+      <c r="R51" s="1" t="s">
         <v>618</v>
       </c>
-      <c r="S51" t="s">
+      <c r="S51" s="1" t="s">
         <v>619</v>
       </c>
-      <c r="T51" t="s">
+      <c r="T51" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="U51" t="s">
+      <c r="U51" s="1" t="s">
         <v>620</v>
       </c>
-      <c r="V51" t="s">
+      <c r="V51" s="1" t="s">
         <v>621</v>
       </c>
-      <c r="W51" t="s">
+      <c r="W51" s="1" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="52" spans="1:23">
-      <c r="A52" t="s">
+      <c r="A52" s="1" t="s">
         <v>623</v>
       </c>
-      <c r="B52"/>
-      <c r="C52" t="s">
+      <c r="B52" s="1"/>
+      <c r="C52" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D52"/>
-      <c r="E52" t="s">
+      <c r="D52" s="1"/>
+      <c r="E52" s="1" t="s">
         <v>624</v>
       </c>
-      <c r="F52" t="s">
+      <c r="F52" s="1" t="s">
         <v>625</v>
       </c>
-      <c r="G52"/>
-      <c r="H52" t="s">
+      <c r="G52" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H52" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I52" t="s">
+      <c r="I52" s="1" t="s">
         <v>626</v>
       </c>
-      <c r="J52" t="s">
+      <c r="J52" s="1" t="s">
         <v>627</v>
       </c>
-      <c r="K52"/>
-      <c r="L52">
+      <c r="K52" s="1"/>
+      <c r="L52" s="1">
+        <v>31400</v>
+      </c>
+      <c r="M52" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N52" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O52" s="1"/>
+      <c r="P52" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="Q52" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="R52" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="S52" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="T52" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="U52" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="V52" s="1"/>
+      <c r="W52" s="1" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23">
+      <c r="A53" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="B53" s="1"/>
+      <c r="C53" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="G53" s="1"/>
+      <c r="H53" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="K53" s="1"/>
+      <c r="L53" s="1">
         <v>78290</v>
       </c>
-      <c r="M52" t="s">
+      <c r="M53" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="N53" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O53" s="1"/>
+      <c r="P53" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="Q53" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="R53" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="S53" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="T53" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="U53" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="V53" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="W53" s="1" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23">
+      <c r="A54" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="J54" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="K54" s="1"/>
+      <c r="L54" s="1">
+        <v>74310</v>
+      </c>
+      <c r="M54" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="N54" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O54" s="1"/>
+      <c r="P54" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q54" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="R54" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="S54" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="T54" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="U54" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="V54" s="1"/>
+      <c r="W54" s="1" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23">
+      <c r="A55" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="K55" s="1"/>
+      <c r="L55" s="1">
+        <v>48100</v>
+      </c>
+      <c r="M55" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="N55" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O55" s="1"/>
+      <c r="P55" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q55" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="R55" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="S55" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="T55" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="U55" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="V55" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="W55" s="1" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23">
+      <c r="A56" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="B56" s="1"/>
+      <c r="C56" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="K56" s="1"/>
+      <c r="L56" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="M56" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="N56" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="O56" s="1"/>
+      <c r="P56" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="Q56" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="R56" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="S56" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="T56" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="U56" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="V56" s="1"/>
+      <c r="W56" s="1" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23">
+      <c r="A57" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I57" s="1"/>
+      <c r="J57" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="K57" s="1"/>
+      <c r="L57" s="1">
+        <v>48000</v>
+      </c>
+      <c r="M57" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="N57" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O57" s="1"/>
+      <c r="P57" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q57" s="1"/>
+      <c r="R57" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="S57" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="T57" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="U57" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="V57" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="W57" s="1" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23">
+      <c r="A58" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="K58" s="1"/>
+      <c r="L58" s="1">
+        <v>69007</v>
+      </c>
+      <c r="M58" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N58" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O58" s="1"/>
+      <c r="P58" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="Q58" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="R58" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="S58" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="T58" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="U58" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="V58" s="1"/>
+      <c r="W58" s="1" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="59" spans="1:23">
+      <c r="A59" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="K59" s="1"/>
+      <c r="L59" s="1">
+        <v>34410</v>
+      </c>
+      <c r="M59" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="N59" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="O59" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="P59" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="Q59" s="1"/>
+      <c r="R59" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="S59" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="T59" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="U59" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="V59" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="W59" s="1" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="60" spans="1:23">
+      <c r="A60" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="K60" s="1"/>
+      <c r="L60" s="1">
+        <v>63500</v>
+      </c>
+      <c r="M60" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="N60" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="O60" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="P60" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q60" s="1"/>
+      <c r="R60" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="S60" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="T60" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="U60" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="V60" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="W60" s="1"/>
+    </row>
+    <row r="61" spans="1:23">
+      <c r="A61" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="B61" s="1"/>
+      <c r="C61" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="K61" s="1"/>
+      <c r="L61" s="1">
+        <v>69500</v>
+      </c>
+      <c r="M61" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="N61" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="O61" s="1"/>
+      <c r="P61" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="Q61" s="1"/>
+      <c r="R61" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="S61" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="T61" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="U61" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="V61" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="W61" s="1" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="62" spans="1:23">
+      <c r="A62" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="B62" s="1"/>
+      <c r="C62" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J62" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="K62" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="L62" s="1">
+        <v>34470</v>
+      </c>
+      <c r="M62" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="N62" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="O62" s="1"/>
+      <c r="P62" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="Q62" s="1"/>
+      <c r="R62" s="1"/>
+      <c r="S62" s="1"/>
+      <c r="T62" s="1"/>
+      <c r="U62" s="1"/>
+      <c r="V62" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="W62" s="1" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23">
+      <c r="A63" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="B63" s="1"/>
+      <c r="C63" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="I63" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="J63" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="K63" s="1"/>
+      <c r="L63" s="1">
+        <v>81600</v>
+      </c>
+      <c r="M63" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="N63" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O63" s="1"/>
+      <c r="P63" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="Q63" s="1"/>
+      <c r="R63" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="S63" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="T63" s="1"/>
+      <c r="U63" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="V63" s="1"/>
+      <c r="W63" s="1" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23">
+      <c r="A64" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="B64" s="1"/>
+      <c r="C64" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I64" s="1"/>
+      <c r="J64" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="L64" s="1">
+        <v>31078</v>
+      </c>
+      <c r="M64" s="1" t="s">
         <v>628</v>
       </c>
-      <c r="N52" t="s">
+      <c r="N64" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="O64" s="1"/>
+      <c r="P64" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q64" s="1"/>
+      <c r="R64" s="1"/>
+      <c r="S64" s="1"/>
+      <c r="T64" s="1"/>
+      <c r="U64" s="1"/>
+      <c r="V64" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="W64" s="1" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="65" spans="1:23">
+      <c r="A65" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="J65" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="K65" s="1"/>
+      <c r="L65" s="1">
+        <v>34500</v>
+      </c>
+      <c r="M65" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="N65" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O65" s="1"/>
+      <c r="P65" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q65" s="1"/>
+      <c r="R65" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="S65" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="T65" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="U65" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="V65" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="W65" s="1" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="66" spans="1:23">
+      <c r="A66" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="K66" s="1"/>
+      <c r="L66" s="1">
+        <v>69610</v>
+      </c>
+      <c r="M66" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="N66" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="O66" s="1"/>
+      <c r="P66" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="Q66" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="R66" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="S66" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="T66" s="1"/>
+      <c r="U66" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="V66" s="1"/>
+      <c r="W66" s="1"/>
+    </row>
+    <row r="67" spans="1:23">
+      <c r="A67" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="B67" s="1"/>
+      <c r="C67" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="K67" s="1"/>
+      <c r="L67" s="1">
+        <v>30100</v>
+      </c>
+      <c r="M67" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="N67" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O67" s="1"/>
+      <c r="P67" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q67" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="R67" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="S67" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="T67" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="U67" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="V67" s="1"/>
+      <c r="W67" s="1" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="68" spans="1:23">
+      <c r="A68" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="K68" s="1"/>
+      <c r="L68" s="1">
+        <v>38260</v>
+      </c>
+      <c r="M68" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="N68" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O52"/>
-[...32 lines deleted...]
-      <c r="C53" t="s">
+      <c r="O68" s="1"/>
+      <c r="P68" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q68" s="1"/>
+      <c r="R68" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="S68" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="T68" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="U68" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="V68" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="W68" s="1" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="69" spans="1:23">
+      <c r="A69" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="B69" s="1"/>
+      <c r="C69" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="K69" s="1"/>
+      <c r="L69" s="1">
+        <v>31330</v>
+      </c>
+      <c r="M69" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="N69" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="O69" s="1"/>
+      <c r="P69" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="Q69" s="1"/>
+      <c r="R69" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="S69" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="T69" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="U69" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="V69" s="1"/>
+      <c r="W69" s="1"/>
+    </row>
+    <row r="70" spans="1:23">
+      <c r="A70" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="B70" s="1"/>
+      <c r="C70" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D53"/>
-[...3 lines deleted...]
-      <c r="F53" t="s">
+      <c r="D70" s="1"/>
+      <c r="E70" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I70" s="1"/>
+      <c r="J70" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="K70" s="1"/>
+      <c r="L70" s="1">
+        <v>43130</v>
+      </c>
+      <c r="M70" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="N70" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O70" s="1"/>
+      <c r="P70" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="Q70" s="1"/>
+      <c r="R70" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="S70" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="T70" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="U70" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="V70" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="W70" s="1"/>
+    </row>
+    <row r="71" spans="1:23">
+      <c r="A71" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="B71" s="1"/>
+      <c r="C71" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="I71" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="J71" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="K71" s="1"/>
+      <c r="L71" s="1">
+        <v>38190</v>
+      </c>
+      <c r="M71" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="N71" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="O71" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="P71" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="Q71" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="R71" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="S71" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="T71" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="U71" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="V71" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="W71" s="1" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="72" spans="1:23">
+      <c r="A72" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="B72" s="1"/>
+      <c r="C72" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="F72" s="1" t="s">
         <v>340</v>
       </c>
-      <c r="G53" t="s">
+      <c r="G72" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I72" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="J72" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="K72" s="1"/>
+      <c r="L72" s="1">
+        <v>81140</v>
+      </c>
+      <c r="M72" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="N72" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O72" s="1"/>
+      <c r="P72" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="Q72" s="1"/>
+      <c r="R72" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="S72" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="T72" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="U72" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="V72" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="W72" s="1" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="73" spans="1:23">
+      <c r="A73" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H53" t="s">
+      <c r="H73" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I73" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="J73" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="K73" s="1"/>
+      <c r="L73" s="1">
+        <v>69007</v>
+      </c>
+      <c r="M73" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="N73" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O73" s="1"/>
+      <c r="P73" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="Q73" s="1"/>
+      <c r="R73" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="S73" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="T73" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="U73" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="V73" s="1"/>
+      <c r="W73" s="1" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="74" spans="1:23">
+      <c r="A74" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="B74" s="1"/>
+      <c r="C74" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H74" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I53" t="s">
-[...12 lines deleted...]
-      <c r="N53" t="s">
+      <c r="I74" s="1"/>
+      <c r="J74" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="K74" s="1"/>
+      <c r="L74" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="M74" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="N74" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O53"/>
-      <c r="P53" t="s">
+      <c r="O74" s="1"/>
+      <c r="P74" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="Q74" s="1"/>
+      <c r="R74" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="S74" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="T74" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="U74" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="V74" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="W74" s="1" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="75" spans="1:23">
+      <c r="A75" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="B75" s="1"/>
+      <c r="C75" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="I75" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="J75" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="K75" s="1"/>
+      <c r="L75" s="1">
+        <v>46000</v>
+      </c>
+      <c r="M75" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="N75" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="O75" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="P75" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="Q75" s="1"/>
+      <c r="R75" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="S75" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="T75" s="1"/>
+      <c r="U75" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="V75" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="W75" s="1" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="76" spans="1:23">
+      <c r="A76" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="B76" s="1"/>
+      <c r="C76" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="I76" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="J76" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="K76" s="1"/>
+      <c r="L76" s="1">
+        <v>26000</v>
+      </c>
+      <c r="M76" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="N76" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="O76" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="P76" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="Q76" s="1"/>
+      <c r="R76" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="S76" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="T76" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="U76" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="V76" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="W76" s="1" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="77" spans="1:23">
+      <c r="A77" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="B77" s="1"/>
+      <c r="C77" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H77" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I77" s="1"/>
+      <c r="J77" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="K77" s="1"/>
+      <c r="L77" s="1">
+        <v>30000</v>
+      </c>
+      <c r="M77" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N77" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O77" s="1"/>
+      <c r="P77" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q77" s="1"/>
+      <c r="R77" s="1"/>
+      <c r="S77" s="1"/>
+      <c r="T77" s="1"/>
+      <c r="U77" s="1"/>
+      <c r="V77" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="W77" s="1" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="78" spans="1:23">
+      <c r="A78" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H78" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I78" s="1"/>
+      <c r="J78" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="K78" s="1"/>
+      <c r="L78" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M78" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="N78" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="O78" s="1"/>
+      <c r="P78" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q78" s="1"/>
+      <c r="R78" s="1"/>
+      <c r="S78" s="1"/>
+      <c r="T78" s="1"/>
+      <c r="U78" s="1"/>
+      <c r="V78" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="W78" s="1" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="79" spans="1:23">
+      <c r="A79" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I79" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="J79" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="K79" s="1"/>
+      <c r="L79" s="1">
+        <v>74000</v>
+      </c>
+      <c r="M79" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="N79" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O79" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="P79" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="Q79" s="1"/>
+      <c r="R79" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="S79" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="T79" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="U79" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="V79" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="W79" s="1" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="80" spans="1:23">
+      <c r="A80" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="B80" s="1"/>
+      <c r="C80" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I80" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="J80" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="K80" s="1"/>
+      <c r="L80" s="1">
+        <v>69700</v>
+      </c>
+      <c r="M80" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="N80" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O80" s="1"/>
+      <c r="P80" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q80" s="1"/>
+      <c r="R80" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="S80" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="T80" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="U80" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="V80" s="1"/>
+      <c r="W80" s="1"/>
+    </row>
+    <row r="81" spans="1:23">
+      <c r="A81" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="B81" s="1"/>
+      <c r="C81" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I81" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="J81" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="K81" s="1"/>
+      <c r="L81" s="1">
+        <v>12000</v>
+      </c>
+      <c r="M81" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="N81" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O81" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="P81" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="Q81" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="R81" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="S81" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="T81" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="U81" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="V81" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="W81" s="1" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="82" spans="1:23">
+      <c r="A82" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I82" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="J82" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="K82" s="1"/>
+      <c r="L82" s="1">
+        <v>73011</v>
+      </c>
+      <c r="M82" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="N82" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="O82" s="1"/>
+      <c r="P82" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q82" s="1"/>
+      <c r="R82" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="S82" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="T82" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="U82" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="V82" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="W82" s="1" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="83" spans="1:23">
+      <c r="A83" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I83" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="J83" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="K83" s="1"/>
+      <c r="L83" s="1">
+        <v>38500</v>
+      </c>
+      <c r="M83" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="N83" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="O83" s="1"/>
+      <c r="P83" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q83" s="1"/>
+      <c r="R83" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="S83" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="T83" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="U83" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="V83" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="W83" s="1"/>
+    </row>
+    <row r="84" spans="1:23">
+      <c r="A84" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="I84" s="1"/>
+      <c r="J84" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="K84" s="1"/>
+      <c r="L84" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M84" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="N84" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="O84" s="1"/>
+      <c r="P84" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="Q53" t="s">
-[...26 lines deleted...]
-      <c r="C54" t="s">
+      <c r="Q84" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="R84" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="S84" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="T84" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="U84" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="V84" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="W84" s="1" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="85" spans="1:23">
+      <c r="A85" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H85" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I85" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="J85" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="K85" s="1"/>
+      <c r="L85" s="1">
+        <v>15000</v>
+      </c>
+      <c r="M85" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="N85" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="O85" s="1"/>
+      <c r="P85" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q85" s="1"/>
+      <c r="R85" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="S85" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="T85" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="U85" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="V85" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="W85" s="1" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="86" spans="1:23">
+      <c r="A86" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I86" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="J86" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="K86" s="1"/>
+      <c r="L86" s="1">
+        <v>34520</v>
+      </c>
+      <c r="M86" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="N86" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="O86" s="1"/>
+      <c r="P86" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="Q86" s="1"/>
+      <c r="R86" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="S86" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="T86" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="U86" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="V86" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="W86" s="1" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="87" spans="1:23">
+      <c r="A87" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="I87" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="J87" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="K87" s="1"/>
+      <c r="L87" s="1">
+        <v>42660</v>
+      </c>
+      <c r="M87" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="N87" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="O87" s="1"/>
+      <c r="P87" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="Q87" s="1"/>
+      <c r="R87" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="S87" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="T87" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="U87" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="V87" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="W87" s="1" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="88" spans="1:23">
+      <c r="A88" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I88" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="J88" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="K88" s="1"/>
+      <c r="L88" s="1">
+        <v>34220</v>
+      </c>
+      <c r="M88" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="N88" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O88" s="1"/>
+      <c r="P88" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="Q88" s="1"/>
+      <c r="R88" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="S88" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="T88" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="U88" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="V88" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="W88" s="1" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="89" spans="1:23">
+      <c r="A89" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I89" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="J89" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="K89" s="1"/>
+      <c r="L89" s="1">
+        <v>26110</v>
+      </c>
+      <c r="M89" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="N89" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O89" s="1"/>
+      <c r="P89" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="Q89" s="1"/>
+      <c r="R89" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="S89" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="T89" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="U89" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="V89" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="W89" s="1" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="90" spans="1:23">
+      <c r="A90" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H90" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="I90" s="1"/>
+      <c r="J90" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="K90" s="1"/>
+      <c r="L90" s="1">
+        <v>42000</v>
+      </c>
+      <c r="M90" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="N90" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O90" s="1"/>
+      <c r="P90" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="Q90" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="R90" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="S90" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="T90" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="U90" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="V90" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="W90" s="1" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="91" spans="1:23">
+      <c r="A91" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B91" s="1"/>
+      <c r="C91" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I91" s="1"/>
+      <c r="J91" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="K91" s="1"/>
+      <c r="L91" s="1">
+        <v>42300</v>
+      </c>
+      <c r="M91" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="N91" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O91" s="1"/>
+      <c r="P91" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="Q91" s="1"/>
+      <c r="R91" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="S91" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="T91" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="U91" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="V91" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="W91" s="1" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="92" spans="1:23">
+      <c r="A92" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H92" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I92" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="J92" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="K92" s="1"/>
+      <c r="L92" s="1">
+        <v>42600</v>
+      </c>
+      <c r="M92" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="N92" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O92" s="1"/>
+      <c r="P92" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q92" s="1"/>
+      <c r="R92" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="S92" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="T92" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="U92" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="V92" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="W92" s="1" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="93" spans="1:23">
+      <c r="A93" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H93" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I93" s="1"/>
+      <c r="J93" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K93" s="1"/>
+      <c r="L93" s="1">
+        <v>42700</v>
+      </c>
+      <c r="M93" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="N93" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O93" s="1"/>
+      <c r="P93" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="Q93" s="1"/>
+      <c r="R93" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="S93" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="T93" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="U93" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="V93" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="W93" s="1" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="94" spans="1:23">
+      <c r="A94" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B94" s="1"/>
+      <c r="C94" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H94" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I94" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="J94" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="K94" s="1"/>
+      <c r="L94" s="1">
+        <v>42140</v>
+      </c>
+      <c r="M94" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="N94" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O94" s="1"/>
+      <c r="P94" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q94" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="R94" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="S94" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="T94" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="U94" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="V94" s="1">
+        <v>33477549503</v>
+      </c>
+      <c r="W94" s="1" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="95" spans="1:23">
+      <c r="A95" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B95" s="1"/>
+      <c r="C95" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H95" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I95" s="1"/>
+      <c r="J95" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="K95" s="1"/>
+      <c r="L95" s="1">
+        <v>31400</v>
+      </c>
+      <c r="M95" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N95" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="O95" s="1"/>
+      <c r="P95" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="Q95" s="1"/>
+      <c r="R95" s="1"/>
+      <c r="S95" s="1"/>
+      <c r="T95" s="1"/>
+      <c r="U95" s="1"/>
+      <c r="V95" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="W95" s="1" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="96" spans="1:23">
+      <c r="A96" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B96" s="1"/>
+      <c r="C96" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="I96" s="1"/>
+      <c r="J96" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="K96" s="1"/>
+      <c r="L96" s="1">
+        <v>38000</v>
+      </c>
+      <c r="M96" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="N96" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="O96" s="1"/>
+      <c r="P96" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="Q96" s="1"/>
+      <c r="R96" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="S96" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="T96" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="U96" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="V96" s="1"/>
+      <c r="W96" s="1"/>
+    </row>
+    <row r="97" spans="1:23">
+      <c r="A97" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B97" s="1"/>
+      <c r="C97" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H97" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I97" s="1"/>
+      <c r="J97" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="K97" s="1"/>
+      <c r="L97" s="1">
+        <v>34398</v>
+      </c>
+      <c r="M97" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="N97" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="O97" s="1"/>
+      <c r="P97" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q97" s="1"/>
+      <c r="R97" s="1"/>
+      <c r="S97" s="1"/>
+      <c r="T97" s="1"/>
+      <c r="U97" s="1"/>
+      <c r="V97" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="W97" s="1" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="98" spans="1:23">
+      <c r="A98" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C98" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D54"/>
-[...3 lines deleted...]
-      <c r="F54" t="s">
+      <c r="D98" s="1"/>
+      <c r="E98" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H98" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I98" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="J98" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="K98" s="1"/>
+      <c r="L98" s="1">
+        <v>32300</v>
+      </c>
+      <c r="M98" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="N98" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O98" s="1"/>
+      <c r="P98" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="Q98" s="1"/>
+      <c r="R98" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="S98" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="T98" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="U98" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="V98" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="W98" s="1" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="99" spans="1:23">
+      <c r="A99" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H99" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I99" s="1"/>
+      <c r="J99" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="K99" s="1"/>
+      <c r="L99" s="1">
+        <v>31220</v>
+      </c>
+      <c r="M99" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="N99" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O99" s="1"/>
+      <c r="P99" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="Q99" s="1"/>
+      <c r="R99" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="S99" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="T99" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="U99" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="V99" s="1"/>
+      <c r="W99" s="1" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="100" spans="1:23">
+      <c r="A100" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B100" s="1"/>
+      <c r="C100" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D100" s="1"/>
+      <c r="E100" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H100" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I100" s="1"/>
+      <c r="J100" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="K100" s="1"/>
+      <c r="L100" s="1">
+        <v>82800</v>
+      </c>
+      <c r="M100" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="N100" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O100" s="1"/>
+      <c r="P100" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="Q100" s="1"/>
+      <c r="R100" s="1"/>
+      <c r="S100" s="1"/>
+      <c r="T100" s="1"/>
+      <c r="U100" s="1"/>
+      <c r="V100" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="W100" s="1" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="101" spans="1:23">
+      <c r="A101" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B101" s="1"/>
+      <c r="C101" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H101" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I101" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="J101" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="K101" s="1"/>
+      <c r="L101" s="1">
+        <v>66800</v>
+      </c>
+      <c r="M101" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="N101" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="O101" s="1"/>
+      <c r="P101" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q101" s="1"/>
+      <c r="R101" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="S101" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="T101" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="U101" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="V101" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="W101" s="1"/>
+    </row>
+    <row r="102" spans="1:23">
+      <c r="A102" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H102" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I102" s="1"/>
+      <c r="J102" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="K102" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="L102" s="1">
+        <v>31055</v>
+      </c>
+      <c r="M102" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N102" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="O102" s="1"/>
+      <c r="P102" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q102" s="1"/>
+      <c r="R102" s="1"/>
+      <c r="S102" s="1"/>
+      <c r="T102" s="1"/>
+      <c r="U102" s="1"/>
+      <c r="V102" s="1"/>
+      <c r="W102" s="1" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="103" spans="1:23">
+      <c r="A103" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B103" s="1"/>
+      <c r="C103" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="I103" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J103" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="K103" s="1"/>
+      <c r="L103" s="1">
+        <v>31000</v>
+      </c>
+      <c r="M103" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N103" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="O103" s="1"/>
+      <c r="P103" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q103" s="1"/>
+      <c r="R103" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="S103" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="T103" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="U103" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="V103" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="W103" s="1" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="104" spans="1:23">
+      <c r="A104" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I104" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="J104" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="K104" s="1"/>
+      <c r="L104" s="1">
+        <v>34070</v>
+      </c>
+      <c r="M104" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="N104" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="O104" s="1"/>
+      <c r="P104" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q104" s="1"/>
+      <c r="R104" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="S104" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="T104" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="U104" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="V104" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="W104" s="1" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="105" spans="1:23">
+      <c r="A105" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I105" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J105" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="K105" s="1"/>
+      <c r="L105" s="1">
+        <v>69007</v>
+      </c>
+      <c r="M105" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N105" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O105" s="1"/>
+      <c r="P105" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="Q105" s="1"/>
+      <c r="R105" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="S105" s="1">
+        <v>69</v>
+      </c>
+      <c r="T105" s="1"/>
+      <c r="U105" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="V105" s="1"/>
+      <c r="W105" s="1"/>
+    </row>
+    <row r="106" spans="1:23">
+      <c r="A106" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B106" s="1"/>
+      <c r="C106" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D106" s="1"/>
+      <c r="E106" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F106" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H106" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I106" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="J106" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="K106" s="1"/>
+      <c r="L106" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="M106" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="N106" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="O106" s="1"/>
+      <c r="P106" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q106" s="1"/>
+      <c r="R106" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="S106" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="T106" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="U106" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="V106" s="1"/>
+      <c r="W106" s="1" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="107" spans="1:23">
+      <c r="A107" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B107" s="1"/>
+      <c r="C107" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H107" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I107" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="J107" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="K107" s="1"/>
+      <c r="L107" s="1">
+        <v>38240</v>
+      </c>
+      <c r="M107" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="N107" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O107" s="1"/>
+      <c r="P107" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="Q107" s="1"/>
+      <c r="R107" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="S107" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="T107" s="1"/>
+      <c r="U107" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="V107" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="W107" s="1"/>
+    </row>
+    <row r="108" spans="1:23">
+      <c r="A108" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B108" s="1"/>
+      <c r="C108" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I108" s="1"/>
+      <c r="J108" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="K108" s="1"/>
+      <c r="L108" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="M108" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="N108" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O108" s="1"/>
+      <c r="P108" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="Q108" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="R108" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="S108" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="T108" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="U108" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="V108" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="W108" s="1"/>
+    </row>
+    <row r="109" spans="1:23">
+      <c r="A109" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B109" s="1"/>
+      <c r="C109" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H109" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I109" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="J109" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="K109" s="1"/>
+      <c r="L109" s="1">
+        <v>38240</v>
+      </c>
+      <c r="M109" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="N109" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O109" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="P109" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q109" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="R109" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="S109" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="T109" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="U109" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="V109" s="1"/>
+      <c r="W109" s="1" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="110" spans="1:23">
+      <c r="A110" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B110" s="1"/>
+      <c r="C110" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D110" s="1"/>
+      <c r="E110" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H110" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I110" s="1"/>
+      <c r="J110" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="K110" s="1"/>
+      <c r="L110" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="M110" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="N110" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O110" s="1"/>
+      <c r="P110" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q110" s="1"/>
+      <c r="R110" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="S110" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="T110" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="U110" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="V110" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="W110" s="1" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="111" spans="1:23">
+      <c r="A111" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D111" s="1"/>
+      <c r="E111" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I111" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="J111" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="K111" s="1"/>
+      <c r="L111" s="1">
+        <v>74000</v>
+      </c>
+      <c r="M111" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="N111" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="O111" s="1"/>
+      <c r="P111" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q111" s="1"/>
+      <c r="R111" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="S111" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="T111" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="U111" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="V111" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="W111" s="1" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="112" spans="1:23">
+      <c r="A112" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D112" s="1"/>
+      <c r="E112" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H112" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I112" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="J112" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="K112" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="L112" s="1">
+        <v>74190</v>
+      </c>
+      <c r="M112" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="N112" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O112" s="1"/>
+      <c r="P112" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="Q112" s="1"/>
+      <c r="R112" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="S112" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="T112" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="U112" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="V112" s="1"/>
+      <c r="W112" s="1" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="113" spans="1:23">
+      <c r="A113" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H113" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I113" s="1"/>
+      <c r="J113" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="K113" s="1"/>
+      <c r="L113" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="M113" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="N113" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O113" s="1"/>
+      <c r="P113" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="Q113" s="1"/>
+      <c r="R113" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="S113" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="T113" s="1"/>
+      <c r="U113" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="V113" s="1"/>
+      <c r="W113" s="1" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="114" spans="1:23">
+      <c r="A114" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H114" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I114" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="J114" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="K114" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="L114" s="1">
+        <v>32120</v>
+      </c>
+      <c r="M114" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="N114" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O114" s="1"/>
+      <c r="P114" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="Q114" s="1"/>
+      <c r="R114" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="S114" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="T114" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="U114" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="V114" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="W114" s="1" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="115" spans="1:23">
+      <c r="A115" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I115" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="J115" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="K115" s="1"/>
+      <c r="L115" s="1">
+        <v>42220</v>
+      </c>
+      <c r="M115" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="N115" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="O115" s="1"/>
+      <c r="P115" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q115" s="1"/>
+      <c r="R115" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="S115" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="T115" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="U115" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="V115" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="W115" s="1" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="116" spans="1:23">
+      <c r="A116" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B116" s="1"/>
+      <c r="C116" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H116" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I116" s="1"/>
+      <c r="J116" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="K116" s="1"/>
+      <c r="L116" s="1">
+        <v>43490</v>
+      </c>
+      <c r="M116" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="N116" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O116" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="P116" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q116" s="1"/>
+      <c r="R116" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="S116" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="T116" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="U116" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="V116" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="W116" s="1" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="117" spans="1:23">
+      <c r="A117" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B117" s="1"/>
+      <c r="C117" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I117" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="J117" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="K117" s="1"/>
+      <c r="L117" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="M117" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="N117" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O117" s="1"/>
+      <c r="P117" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q117" s="1"/>
+      <c r="R117" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="S117" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="T117" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="U117" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="V117" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="W117" s="1"/>
+    </row>
+    <row r="118" spans="1:23">
+      <c r="A118" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I118" s="1"/>
+      <c r="J118" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="K118" s="1"/>
+      <c r="L118" s="1">
+        <v>73210</v>
+      </c>
+      <c r="M118" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="N118" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O118" s="1"/>
+      <c r="P118" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="Q118" s="1"/>
+      <c r="R118" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="S118" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="T118" s="1"/>
+      <c r="U118" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="V118" s="1"/>
+      <c r="W118" s="1" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="119" spans="1:23">
+      <c r="A119" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D119" s="1"/>
+      <c r="E119" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H119" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I119" s="1"/>
+      <c r="J119" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="K119" s="1"/>
+      <c r="L119" s="1">
+        <v>74500</v>
+      </c>
+      <c r="M119" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="N119" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O119" s="1"/>
+      <c r="P119" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q119" s="1"/>
+      <c r="R119" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="S119" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="T119" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="U119" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="V119" s="1"/>
+      <c r="W119" s="1" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="120" spans="1:23">
+      <c r="A120" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B120" s="1"/>
+      <c r="C120" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D120" s="1"/>
+      <c r="E120" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I120" s="1"/>
+      <c r="J120" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="K120" s="1"/>
+      <c r="L120" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="M120" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="N120" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O120" s="1"/>
+      <c r="P120" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="Q120" s="1"/>
+      <c r="R120" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="S120" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="T120" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="U120" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="V120" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="W120" s="1"/>
+    </row>
+    <row r="121" spans="1:23">
+      <c r="A121" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D121" s="1"/>
+      <c r="E121" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H121" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I121" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="J121" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="K121" s="1"/>
+      <c r="L121" s="1">
+        <v>26400</v>
+      </c>
+      <c r="M121" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="N121" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="O121" s="1"/>
+      <c r="P121" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="Q121" s="1"/>
+      <c r="R121" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="S121" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="T121" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="U121" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="V121" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="W121" s="1" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="122" spans="1:23">
+      <c r="A122" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H122" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="I122" s="1"/>
+      <c r="J122" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="K122" s="1"/>
+      <c r="L122" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="M122" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="N122" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O122" s="1"/>
+      <c r="P122" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="Q122" s="1"/>
+      <c r="R122" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="S122" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="T122" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="U122" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="V122" s="1"/>
+      <c r="W122" s="1" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="123" spans="1:23">
+      <c r="A123" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B123" s="1"/>
+      <c r="C123" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="D123" s="1"/>
+      <c r="E123" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H123" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I123" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="J123" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="K123" s="1"/>
+      <c r="L123" s="1">
+        <v>63000</v>
+      </c>
+      <c r="M123" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="N123" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="O123" s="1"/>
+      <c r="P123" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q123" s="1"/>
+      <c r="R123" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="S123" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="T123" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="U123" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="V123" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="W123" s="1" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="124" spans="1:23">
+      <c r="A124" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H124" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I124" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="J124" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="K124" s="1"/>
+      <c r="L124" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M124" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="N124" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="O124" s="1"/>
+      <c r="P124" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="Q124" s="1"/>
+      <c r="R124" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="S124" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="T124" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="U124" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="V124" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="W124" s="1" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="125" spans="1:23">
+      <c r="A125" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B125" s="1"/>
+      <c r="C125" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H125" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I125" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="J125" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="K125" s="1"/>
+      <c r="L125" s="1">
+        <v>48000</v>
+      </c>
+      <c r="M125" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="N125" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="O125" s="1"/>
+      <c r="P125" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="Q125" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="R125" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="S125" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="T125" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="U125" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="V125" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="W125" s="1" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="126" spans="1:23">
+      <c r="A126" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B126" s="1"/>
+      <c r="C126" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H126" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I126" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="J126" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="K126" s="1"/>
+      <c r="L126" s="1">
+        <v>73670</v>
+      </c>
+      <c r="M126" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="N126" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O126" s="1"/>
+      <c r="P126" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="Q126" s="1"/>
+      <c r="R126" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="S126" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="T126" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="U126" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="V126" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="W126" s="1" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="127" spans="1:23">
+      <c r="A127" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B127" s="1"/>
+      <c r="C127" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H127" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I127" s="1"/>
+      <c r="J127" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="K127" s="1"/>
+      <c r="L127" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="M127" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="N127" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="O127" s="1"/>
+      <c r="P127" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q127" s="1"/>
+      <c r="R127" s="1"/>
+      <c r="S127" s="1"/>
+      <c r="T127" s="1"/>
+      <c r="U127" s="1"/>
+      <c r="V127" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="W127" s="1" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="128" spans="1:23">
+      <c r="A128" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B128" s="1"/>
+      <c r="C128" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="F128" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H128" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I128" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="J128" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="K128" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="L128" s="1">
+        <v>65201</v>
+      </c>
+      <c r="M128" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="N128" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O128" s="1"/>
+      <c r="P128" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="Q128" s="1"/>
+      <c r="R128" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="S128" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="T128" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="U128" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="V128" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="W128" s="1" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="129" spans="1:23">
+      <c r="A129" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B129" s="1"/>
+      <c r="C129" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D129" s="1"/>
+      <c r="E129" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="F129" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H129" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I129" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="J129" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="K129" s="1"/>
+      <c r="L129" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="M129" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="N129" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O129" s="1"/>
+      <c r="P129" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q129" s="1"/>
+      <c r="R129" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="S129" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="T129" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="U129" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="V129" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="W129" s="1" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="130" spans="1:23">
+      <c r="A130" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B130" s="1"/>
+      <c r="C130" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D130" s="1"/>
+      <c r="E130" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H130" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I130" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="J130" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="K130" s="1"/>
+      <c r="L130" s="1">
+        <v>74200</v>
+      </c>
+      <c r="M130" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="N130" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="O130" s="1"/>
+      <c r="P130" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="Q130" s="1"/>
+      <c r="R130" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="S130" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="T130" s="1"/>
+      <c r="U130" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="V130" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="W130" s="1" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="131" spans="1:23">
+      <c r="A131" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B131" s="1"/>
+      <c r="C131" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D131" s="1"/>
+      <c r="E131" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H131" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I131" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="J131" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="K131" s="1"/>
+      <c r="L131" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="M131" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="N131" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O131" s="1"/>
+      <c r="P131" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="Q131" s="1"/>
+      <c r="R131" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="S131" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="T131" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="U131" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="V131" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="W131" s="1" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="132" spans="1:23">
+      <c r="A132" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D132" s="1"/>
+      <c r="E132" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="F132" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H132" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="I132" s="1"/>
+      <c r="J132" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="K132" s="1"/>
+      <c r="L132" s="1">
+        <v>30100</v>
+      </c>
+      <c r="M132" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="N132" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="O132" s="1"/>
+      <c r="P132" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q132" s="1"/>
+      <c r="R132" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="S132" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="T132" s="1"/>
+      <c r="U132" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="V132" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="W132" s="1" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="133" spans="1:23">
+      <c r="A133" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B133" s="1"/>
+      <c r="C133" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D133" s="1"/>
+      <c r="E133" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="F133" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H133" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="I133" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="J133" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="K133" s="1"/>
+      <c r="L133" s="1">
+        <v>12100</v>
+      </c>
+      <c r="M133" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="N133" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="O133" s="1"/>
+      <c r="P133" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="Q133" s="1"/>
+      <c r="R133" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="S133" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="T133" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="U133" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="V133" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="W133" s="1" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="134" spans="1:23">
+      <c r="A134" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B134" s="1"/>
+      <c r="C134" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H134" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="I134" s="1"/>
+      <c r="J134" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="K134" s="1"/>
+      <c r="L134" s="1">
+        <v>42660</v>
+      </c>
+      <c r="M134" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="N134" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O134" s="1"/>
+      <c r="P134" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q134" s="1"/>
+      <c r="R134" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="S134" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="T134" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="U134" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="V134" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="W134" s="1" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="135" spans="1:23">
+      <c r="A135" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D135" s="1"/>
+      <c r="E135" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H135" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="I135" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="J135" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="K135" s="1"/>
+      <c r="L135" s="1">
+        <v>32300</v>
+      </c>
+      <c r="M135" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="N135" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O135" s="1"/>
+      <c r="P135" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q135" s="1"/>
+      <c r="R135" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="S135" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="T135" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="U135" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="V135" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="W135" s="1" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="136" spans="1:23">
+      <c r="A136" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D136" s="1"/>
+      <c r="E136" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="F136" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H136" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="I136" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="J136" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="K136" s="1"/>
+      <c r="L136" s="1">
+        <v>81120</v>
+      </c>
+      <c r="M136" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="N136" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O136" s="1"/>
+      <c r="P136" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q136" s="1"/>
+      <c r="R136" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="S136" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="T136" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="U136" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="V136" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="W136" s="1" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="137" spans="1:23">
+      <c r="A137" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D137" s="1"/>
+      <c r="E137" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="F137" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H137" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I137" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="J137" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="K137" s="1"/>
+      <c r="L137" s="1">
+        <v>82160</v>
+      </c>
+      <c r="M137" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="N137" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O137" s="1"/>
+      <c r="P137" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q137" s="1"/>
+      <c r="R137" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="S137" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="T137" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="U137" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="V137" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="W137" s="1" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="138" spans="1:23">
+      <c r="A138" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B138" s="1"/>
+      <c r="C138" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D138" s="1"/>
+      <c r="E138" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F138" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H138" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I138" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="J138" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="K138" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="L138" s="1">
+        <v>31200</v>
+      </c>
+      <c r="M138" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N138" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="O138" s="1"/>
+      <c r="P138" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="Q138" s="1"/>
+      <c r="R138" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="S138" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="T138" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="U138" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="V138" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="W138" s="1" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="139" spans="1:23">
+      <c r="A139" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B139" s="1"/>
+      <c r="C139" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="F139" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H139" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I139" s="1"/>
+      <c r="J139" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="K139" s="1"/>
+      <c r="L139" s="1">
+        <v>31000</v>
+      </c>
+      <c r="M139" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="N139" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="O139" s="1"/>
+      <c r="P139" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q139" s="1"/>
+      <c r="R139" s="1"/>
+      <c r="S139" s="1"/>
+      <c r="T139" s="1"/>
+      <c r="U139" s="1"/>
+      <c r="V139" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="W139" s="1" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="140" spans="1:23">
+      <c r="A140" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F140" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H140" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I140" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="J140" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="K140" s="1"/>
+      <c r="L140" s="1">
+        <v>31700</v>
+      </c>
+      <c r="M140" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="N140" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="O140" s="1"/>
+      <c r="P140" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q140" s="1"/>
+      <c r="R140" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="S140" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="T140" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="U140" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="V140" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="W140" s="1"/>
+    </row>
+    <row r="141" spans="1:23">
+      <c r="A141" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B141" s="1"/>
+      <c r="C141" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D141" s="1"/>
+      <c r="E141" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="F141" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H141" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="I141" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="J141" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="K141" s="1"/>
+      <c r="L141" s="1">
+        <v>69160</v>
+      </c>
+      <c r="M141" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="N141" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O141" s="1"/>
+      <c r="P141" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="Q141" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="R141" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="S141" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="T141" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="U141" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="V141" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="W141" s="1"/>
+    </row>
+    <row r="142" spans="1:23">
+      <c r="A142" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D142" s="1"/>
+      <c r="E142" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="F142" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H142" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I142" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="J142" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="K142" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="L142" s="1">
+        <v>81500</v>
+      </c>
+      <c r="M142" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="N142" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O142" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="P142" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q142" s="1"/>
+      <c r="R142" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="S142" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="T142" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="U142" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="V142" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="W142" s="1" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="143" spans="1:23">
+      <c r="A143" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D143" s="1"/>
+      <c r="E143" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H143" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I143" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="J143" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="K143" s="1"/>
+      <c r="L143" s="1">
+        <v>34150</v>
+      </c>
+      <c r="M143" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="N143" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O143" s="1"/>
+      <c r="P143" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="Q143" s="1"/>
+      <c r="R143" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="S143" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="T143" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="U143" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="V143" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="W143" s="1" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="144" spans="1:23">
+      <c r="A144" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B144" s="1"/>
+      <c r="C144" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="D144" s="1"/>
+      <c r="E144" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F144" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H144" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="I144" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="J144" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="K144" s="1"/>
+      <c r="L144" s="1">
+        <v>69008</v>
+      </c>
+      <c r="M144" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N144" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O144" s="1"/>
+      <c r="P144" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q144" s="1"/>
+      <c r="R144" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="S144" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="T144" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="U144" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="V144" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="W144" s="1" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="145" spans="1:23">
+      <c r="A145" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B145" s="1"/>
+      <c r="C145" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D145" s="1"/>
+      <c r="E145" s="1"/>
+      <c r="F145" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H145" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I145" s="1"/>
+      <c r="J145" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="K145" s="1"/>
+      <c r="L145" s="1">
+        <v>66000</v>
+      </c>
+      <c r="M145" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="N145" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="O145" s="1"/>
+      <c r="P145" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q145" s="1"/>
+      <c r="R145" s="1"/>
+      <c r="S145" s="1"/>
+      <c r="T145" s="1"/>
+      <c r="U145" s="1"/>
+      <c r="V145" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="W145" s="1" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="146" spans="1:23">
+      <c r="A146" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B146" s="1"/>
+      <c r="C146" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D146" s="1"/>
+      <c r="E146" s="1"/>
+      <c r="F146" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H146" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I146" s="1"/>
+      <c r="J146" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="K146" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="L146" s="1">
+        <v>32022</v>
+      </c>
+      <c r="M146" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="N146" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="O146" s="1"/>
+      <c r="P146" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="Q146" s="1"/>
+      <c r="R146" s="1"/>
+      <c r="S146" s="1"/>
+      <c r="T146" s="1"/>
+      <c r="U146" s="1"/>
+      <c r="V146" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="W146" s="1" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="147" spans="1:23">
+      <c r="A147" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B147" s="1"/>
+      <c r="C147" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="F147" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H147" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="I147" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="J147" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="K147" s="1"/>
+      <c r="L147" s="1">
+        <v>69550</v>
+      </c>
+      <c r="M147" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="N147" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="O147" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="P147" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q147" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="R147" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="S147" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="T147" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="U147" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="V147" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="W147" s="1" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="148" spans="1:23">
+      <c r="A148" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B148" s="1"/>
+      <c r="C148" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D148" s="1"/>
+      <c r="E148" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="F148" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H148" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="I148" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="J148" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="K148" s="1"/>
+      <c r="L148" s="1">
+        <v>26150</v>
+      </c>
+      <c r="M148" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="N148" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O148" s="1"/>
+      <c r="P148" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="Q148" s="1"/>
+      <c r="R148" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="S148" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="T148" s="1"/>
+      <c r="U148" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="V148" s="1"/>
+      <c r="W148" s="1" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="149" spans="1:23">
+      <c r="A149" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D149" s="1"/>
+      <c r="E149" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="F149" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H149" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I149" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="J149" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="K149" s="1"/>
+      <c r="L149" s="1">
+        <v>31520</v>
+      </c>
+      <c r="M149" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="N149" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O149" s="1"/>
+      <c r="P149" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q149" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="R149" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="S149" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="T149" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="U149" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="V149" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="W149" s="1" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="150" spans="1:23">
+      <c r="A150" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B150" s="1"/>
+      <c r="C150" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D150" s="1"/>
+      <c r="E150" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="F150" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H150" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I150" s="1"/>
+      <c r="J150" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="K150" s="1"/>
+      <c r="L150" s="1">
+        <v>38400</v>
+      </c>
+      <c r="M150" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="N150" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O150" s="1"/>
+      <c r="P150" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q150" s="1"/>
+      <c r="R150" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="S150" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="T150" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="U150" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="V150" s="1"/>
+      <c r="W150" s="1" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="151" spans="1:23">
+      <c r="A151" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D151" s="1"/>
+      <c r="E151" s="1"/>
+      <c r="F151" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H151" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I151" s="1"/>
+      <c r="J151" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="K151" s="1"/>
+      <c r="L151" s="1">
+        <v>31074</v>
+      </c>
+      <c r="M151" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N151" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="O151" s="1"/>
+      <c r="P151" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q151" s="1"/>
+      <c r="R151" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="S151" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="T151" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="U151" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="V151" s="1"/>
+      <c r="W151" s="1" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="152" spans="1:23">
+      <c r="A152" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B152" s="1"/>
+      <c r="C152" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="F152" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H152" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I152" s="1"/>
+      <c r="J152" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="K152" s="1"/>
+      <c r="L152" s="1">
+        <v>31059</v>
+      </c>
+      <c r="M152" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N152" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O152" s="1"/>
+      <c r="P152" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="Q152" s="1"/>
+      <c r="R152" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="S152" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="T152" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="U152" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="V152" s="1"/>
+      <c r="W152" s="1" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="153" spans="1:23">
+      <c r="A153" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D153" s="1"/>
+      <c r="E153" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="F153" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H153" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I153" s="1"/>
+      <c r="J153" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="K153" s="1"/>
+      <c r="L153" s="1">
+        <v>69006</v>
+      </c>
+      <c r="M153" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N153" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="O153" s="1"/>
+      <c r="P153" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q153" s="1"/>
+      <c r="R153" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="S153" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="T153" s="1"/>
+      <c r="U153" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="V153" s="1"/>
+      <c r="W153" s="1" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="154" spans="1:23">
+      <c r="A154" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D154" s="1"/>
+      <c r="E154" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="F154" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H154" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I154" s="1"/>
+      <c r="J154" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="K154" s="1"/>
+      <c r="L154" s="1">
+        <v>31000</v>
+      </c>
+      <c r="M154" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N154" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="O154" s="1"/>
+      <c r="P154" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q154" s="1"/>
+      <c r="R154" s="1"/>
+      <c r="S154" s="1"/>
+      <c r="T154" s="1"/>
+      <c r="U154" s="1"/>
+      <c r="V154" s="1"/>
+      <c r="W154" s="1" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="155" spans="1:23">
+      <c r="A155" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D155" s="1"/>
+      <c r="E155" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H155" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I155" s="1"/>
+      <c r="J155" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="K155" s="1"/>
+      <c r="L155" s="1">
+        <v>81100</v>
+      </c>
+      <c r="M155" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="N155" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O155" s="1"/>
+      <c r="P155" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="Q155" s="1"/>
+      <c r="R155" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="S155" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="T155" s="1"/>
+      <c r="U155" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="V155" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="W155" s="1" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="156" spans="1:23">
+      <c r="A156" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="D156" s="1"/>
+      <c r="E156" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="F156" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H156" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I156" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="J156" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="K156" s="1"/>
+      <c r="L156" s="1">
+        <v>46300</v>
+      </c>
+      <c r="M156" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="N156" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O156" s="1"/>
+      <c r="P156" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q156" s="1"/>
+      <c r="R156" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="S156" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="T156" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="U156" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="V156" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="W156" s="1" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="157" spans="1:23">
+      <c r="A157" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D157" s="1"/>
+      <c r="E157" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="F157" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H157" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I157" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="J157" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="K157" s="1"/>
+      <c r="L157" s="1">
+        <v>42370</v>
+      </c>
+      <c r="M157" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="N157" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="O157" s="1"/>
+      <c r="P157" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="Q157" s="1"/>
+      <c r="R157" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="S157" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="T157" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="U157" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="V157" s="1"/>
+      <c r="W157" s="1"/>
+    </row>
+    <row r="158" spans="1:23">
+      <c r="A158" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B158" s="1"/>
+      <c r="C158" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D158" s="1"/>
+      <c r="E158" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F158" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H158" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I158" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="J158" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="K158" s="1"/>
+      <c r="L158" s="1">
+        <v>11300</v>
+      </c>
+      <c r="M158" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="N158" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O158" s="1"/>
+      <c r="P158" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="Q158" s="1"/>
+      <c r="R158" s="1"/>
+      <c r="S158" s="1"/>
+      <c r="T158" s="1"/>
+      <c r="U158" s="1"/>
+      <c r="V158" s="1"/>
+      <c r="W158" s="1" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="159" spans="1:23">
+      <c r="A159" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B159" s="1"/>
+      <c r="C159" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D159" s="1"/>
+      <c r="E159" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="F159" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H159" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I159" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="J159" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="K159" s="1"/>
+      <c r="L159" s="1">
+        <v>11400</v>
+      </c>
+      <c r="M159" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="N159" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O159" s="1"/>
+      <c r="P159" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q159" s="1"/>
+      <c r="R159" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="S159" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="T159" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="U159" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="V159" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="W159" s="1" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="160" spans="1:23">
+      <c r="A160" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B160" s="1"/>
+      <c r="C160" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D160" s="1"/>
+      <c r="E160" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="F160" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H160" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I160" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="J160" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="K160" s="1"/>
+      <c r="L160" s="1">
+        <v>30170</v>
+      </c>
+      <c r="M160" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="N160" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="O160" s="1"/>
+      <c r="P160" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="Q160" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="R160" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="S160" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="T160" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="U160" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="V160" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="W160" s="1" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="161" spans="1:23">
+      <c r="A161" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B161" s="1"/>
+      <c r="C161" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="F161" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H161" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I161" s="1"/>
+      <c r="J161" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="K161" s="1"/>
+      <c r="L161" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="M161" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="N161" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O161" s="1"/>
+      <c r="P161" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q161" s="1"/>
+      <c r="R161" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="S161" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="T161" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="U161" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="V161" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="W161" s="1" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="162" spans="1:23">
+      <c r="A162" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D162" s="1"/>
+      <c r="E162" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="F162" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H162" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I162" s="1"/>
+      <c r="J162" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="K162" s="1"/>
+      <c r="L162" s="1">
+        <v>31326</v>
+      </c>
+      <c r="M162" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="N162" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="O162" s="1"/>
+      <c r="P162" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="Q162" s="1"/>
+      <c r="R162" s="1"/>
+      <c r="S162" s="1"/>
+      <c r="T162" s="1"/>
+      <c r="U162" s="1"/>
+      <c r="V162" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="W162" s="1" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="163" spans="1:23">
+      <c r="A163" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B163" s="1"/>
+      <c r="C163" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D163" s="1"/>
+      <c r="E163" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="F163" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H163" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I163" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="J163" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="K163" s="1"/>
+      <c r="L163" s="1">
+        <v>69790</v>
+      </c>
+      <c r="M163" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="N163" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="O163" s="1"/>
+      <c r="P163" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="Q163" s="1"/>
+      <c r="R163" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="S163" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="T163" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="U163" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="V163" s="1"/>
+      <c r="W163" s="1" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="164" spans="1:23">
+      <c r="A164" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B164" s="1"/>
+      <c r="C164" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D164" s="1"/>
+      <c r="E164" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H164" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I164" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="J164" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="K164" s="1"/>
+      <c r="L164" s="1">
+        <v>38710</v>
+      </c>
+      <c r="M164" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="N164" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O164" s="1"/>
+      <c r="P164" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q164" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="R164" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="S164" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="T164" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="U164" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="V164" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="W164" s="1"/>
+    </row>
+    <row r="165" spans="1:23">
+      <c r="A165" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B165" s="1"/>
+      <c r="C165" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D165" s="1"/>
+      <c r="E165" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H165" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I165" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J165" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="K165" s="1"/>
+      <c r="L165" s="1">
+        <v>31500</v>
+      </c>
+      <c r="M165" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N165" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="O165" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="P165" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q165" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="R165" s="1"/>
+      <c r="S165" s="1"/>
+      <c r="T165" s="1"/>
+      <c r="U165" s="1"/>
+      <c r="V165" s="1"/>
+      <c r="W165" s="1" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="166" spans="1:23">
+      <c r="A166" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B166" s="1"/>
+      <c r="C166" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="F166" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H166" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I166" s="1"/>
+      <c r="J166" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="K166" s="1"/>
+      <c r="L166" s="1">
+        <v>34090</v>
+      </c>
+      <c r="M166" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="N166" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="O166" s="1"/>
+      <c r="P166" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q166" s="1"/>
+      <c r="R166" s="1"/>
+      <c r="S166" s="1"/>
+      <c r="T166" s="1"/>
+      <c r="U166" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="V166" s="1"/>
+      <c r="W166" s="1" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="167" spans="1:23">
+      <c r="A167" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D167" s="1"/>
+      <c r="E167" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="F167" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H167" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I167" s="1"/>
+      <c r="J167" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="K167" s="1"/>
+      <c r="L167" s="1">
+        <v>34298</v>
+      </c>
+      <c r="M167" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="N167" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="O167" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="P167" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="Q167" s="1"/>
+      <c r="R167" s="1"/>
+      <c r="S167" s="1"/>
+      <c r="T167" s="1"/>
+      <c r="U167" s="1"/>
+      <c r="V167" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="W167" s="1" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="168" spans="1:23">
+      <c r="A168" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D168" s="1"/>
+      <c r="E168" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H168" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I168" s="1"/>
+      <c r="J168" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="K168" s="1"/>
+      <c r="L168" s="1">
+        <v>34093</v>
+      </c>
+      <c r="M168" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="N168" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="O168" s="1"/>
+      <c r="P168" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="Q168" s="1"/>
+      <c r="R168" s="1"/>
+      <c r="S168" s="1"/>
+      <c r="T168" s="1"/>
+      <c r="U168" s="1"/>
+      <c r="V168" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="W168" s="1" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="169" spans="1:23">
+      <c r="A169" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B169" s="1"/>
+      <c r="C169" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D169" s="1"/>
+      <c r="E169" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="F169" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="G169" s="1"/>
+      <c r="H169" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I169" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="J169" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="K169" s="1"/>
+      <c r="L169" s="1">
+        <v>35410</v>
+      </c>
+      <c r="M169" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="N169" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O169" s="1"/>
+      <c r="P169" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q169" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="R169" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="S169" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="T169" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="U169" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="V169" s="1"/>
+      <c r="W169" s="1" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="170" spans="1:23">
+      <c r="A170" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B170" s="1"/>
+      <c r="C170" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D170" s="1"/>
+      <c r="E170" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="F170" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H170" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I170" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="J170" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="K170" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="L170" s="1">
+        <v>11000</v>
+      </c>
+      <c r="M170" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="N170" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="O170" s="1"/>
+      <c r="P170" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q170" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="R170" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="S170" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="T170" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="U170" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="V170" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="W170" s="1" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="171" spans="1:23">
+      <c r="A171" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D171" s="1"/>
+      <c r="E171" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="F171" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H171" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I171" s="1"/>
+      <c r="J171" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="K171" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="L171" s="1">
+        <v>34092</v>
+      </c>
+      <c r="M171" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="N171" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O171" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="P171" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="Q171" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="R171" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="S171" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="T171" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="U171" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="V171" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="W171" s="1" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="172" spans="1:23">
+      <c r="A172" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B172" s="1"/>
+      <c r="C172" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D172" s="1"/>
+      <c r="E172" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="F172" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H172" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I172" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="J172" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="K172" s="1"/>
+      <c r="L172" s="1">
+        <v>31400</v>
+      </c>
+      <c r="M172" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N172" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O172" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="P172" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="Q172" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="R172" s="1"/>
+      <c r="S172" s="1"/>
+      <c r="T172" s="1"/>
+      <c r="U172" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="V172" s="1"/>
+      <c r="W172" s="1" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="173" spans="1:23">
+      <c r="A173" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D173" s="1"/>
+      <c r="E173" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="F173" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H173" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I173" s="1"/>
+      <c r="J173" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="K173" s="1"/>
+      <c r="L173" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="M173" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="N173" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="O173" s="1"/>
+      <c r="P173" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q173" s="1"/>
+      <c r="R173" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="S173" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="T173" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="U173" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="V173" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="W173" s="1" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="174" spans="1:23">
+      <c r="A174" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D174" s="1"/>
+      <c r="E174" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F174" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H174" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I174" s="1"/>
+      <c r="J174" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="K174" s="1"/>
+      <c r="L174" s="1">
+        <v>26120</v>
+      </c>
+      <c r="M174" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="N174" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O174" s="1"/>
+      <c r="P174" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q174" s="1"/>
+      <c r="R174" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="S174" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="T174" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="U174" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="V174" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="W174" s="1" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="175" spans="1:23">
+      <c r="A175" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D175" s="1"/>
+      <c r="E175" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="F175" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H175" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="I175" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="J175" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="K175" s="1"/>
+      <c r="L175" s="1">
+        <v>30250</v>
+      </c>
+      <c r="M175" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="N175" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="O175" s="1"/>
+      <c r="P175" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q175" s="1"/>
+      <c r="R175" s="1"/>
+      <c r="S175" s="1"/>
+      <c r="T175" s="1"/>
+      <c r="U175" s="1"/>
+      <c r="V175" s="1"/>
+      <c r="W175" s="1" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="176" spans="1:23">
+      <c r="A176" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B176" s="1"/>
+      <c r="C176" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D176" s="1"/>
+      <c r="E176" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="F176" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H176" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I176" s="1"/>
+      <c r="J176" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="K176" s="1"/>
+      <c r="L176" s="1">
+        <v>26300</v>
+      </c>
+      <c r="M176" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="N176" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O176" s="1"/>
+      <c r="P176" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="Q176" s="1"/>
+      <c r="R176" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="S176" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="T176" s="1"/>
+      <c r="U176" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="V176" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="W176" s="1"/>
+    </row>
+    <row r="177" spans="1:23">
+      <c r="A177" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B177" s="1"/>
+      <c r="C177" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D177" s="1"/>
+      <c r="E177" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F177" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G177" s="1"/>
+      <c r="H177" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I177" s="1"/>
+      <c r="J177" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="K177" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="L177" s="1">
+        <v>93322</v>
+      </c>
+      <c r="M177" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="N177" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="O177" s="1"/>
+      <c r="P177" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q177" s="1"/>
+      <c r="R177" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="S177" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="T177" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="U177" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="V177" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="W177" s="1" t="s">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="178" spans="1:23">
+      <c r="A178" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B178" s="1"/>
+      <c r="C178" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E178" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="F178" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H178" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I178" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="J178" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="K178" s="1"/>
+      <c r="L178" s="1">
+        <v>26100</v>
+      </c>
+      <c r="M178" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="N178" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="O178" s="1"/>
+      <c r="P178" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="Q178" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="R178" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="S178" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="T178" s="1"/>
+      <c r="U178" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="V178" s="1"/>
+      <c r="W178" s="1" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="179" spans="1:23">
+      <c r="A179" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E179" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="F179" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H179" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="I179" s="1"/>
+      <c r="J179" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="K179" s="1"/>
+      <c r="L179" s="1">
+        <v>26000</v>
+      </c>
+      <c r="M179" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="N179" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="O179" s="1"/>
+      <c r="P179" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="Q179" s="1"/>
+      <c r="R179" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="S179" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="T179" s="1"/>
+      <c r="U179" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="V179" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="W179" s="1" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="180" spans="1:23">
+      <c r="A180" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B180" s="1"/>
+      <c r="C180" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D180" s="1"/>
+      <c r="E180" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="F180" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H180" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="I180" s="1"/>
+      <c r="J180" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="K180" s="1"/>
+      <c r="L180" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="M180" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="N180" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O180" s="1"/>
+      <c r="P180" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="Q180" s="1"/>
+      <c r="R180" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="S180" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="T180" s="1"/>
+      <c r="U180" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="V180" s="1">
+        <v>33695601153</v>
+      </c>
+      <c r="W180" s="1"/>
+    </row>
+    <row r="181" spans="1:23">
+      <c r="A181" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D181" s="1"/>
+      <c r="E181" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="F181" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H181" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I181" s="1"/>
+      <c r="J181" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="K181" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="L181" s="1">
+        <v>34875</v>
+      </c>
+      <c r="M181" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="N181" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="O181" s="1"/>
+      <c r="P181" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="Q181" s="1"/>
+      <c r="R181" s="1"/>
+      <c r="S181" s="1"/>
+      <c r="T181" s="1"/>
+      <c r="U181" s="1"/>
+      <c r="V181" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="W181" s="1" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="182" spans="1:23">
+      <c r="A182" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D182" s="1"/>
+      <c r="E182" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="F182" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H182" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I182" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="J182" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="K182" s="1"/>
+      <c r="L182" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="M182" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="N182" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O182" s="1"/>
+      <c r="P182" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="Q182" s="1"/>
+      <c r="R182" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="S182" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="T182" s="1"/>
+      <c r="U182" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="V182" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="W182" s="1" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="183" spans="1:23">
+      <c r="A183" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D183" s="1"/>
+      <c r="E183" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="F183" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H183" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I183" s="1"/>
+      <c r="J183" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="K183" s="1"/>
+      <c r="L183" s="1">
+        <v>69100</v>
+      </c>
+      <c r="M183" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="N183" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="O183" s="1"/>
+      <c r="P183" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q183" s="1"/>
+      <c r="R183" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="S183" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="T183" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="U183" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="V183" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="W183" s="1" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="184" spans="1:23">
+      <c r="A184" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D184" s="1"/>
+      <c r="E184" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F184" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H184" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I184" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="J184" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="K184" s="1"/>
+      <c r="L184" s="1">
+        <v>42100</v>
+      </c>
+      <c r="M184" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="N184" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="O184" s="1"/>
+      <c r="P184" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q184" s="1"/>
+      <c r="R184" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="S184" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="T184" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="U184" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="V184" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="W184" s="1" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="185" spans="1:23">
+      <c r="A185" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D185" s="1"/>
+      <c r="E185" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="F185" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H185" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="I185" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="J185" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="K185" s="1"/>
+      <c r="L185" s="1">
+        <v>31000</v>
+      </c>
+      <c r="M185" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N185" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="O185" s="1"/>
+      <c r="P185" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="Q185" s="1"/>
+      <c r="R185" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="S185" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="T185" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="U185" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="V185" s="1"/>
+      <c r="W185" s="1" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="186" spans="1:23">
+      <c r="A186" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B186" s="1"/>
+      <c r="C186" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D186" s="1"/>
+      <c r="E186" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="F186" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H186" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I186" s="1"/>
+      <c r="J186" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="K186" s="1"/>
+      <c r="L186" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="M186" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="N186" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="O186" s="1"/>
+      <c r="P186" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q186" s="1"/>
+      <c r="R186" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="S186" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="T186" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="U186" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="V186" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="W186" s="1" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="187" spans="1:23">
+      <c r="A187" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B187" s="1"/>
+      <c r="C187" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D187" s="1"/>
+      <c r="E187" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="F187" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H187" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I187" s="1"/>
+      <c r="J187" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="K187" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="L187" s="1">
+        <v>34570</v>
+      </c>
+      <c r="M187" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="N187" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O187" s="1"/>
+      <c r="P187" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q187" s="1"/>
+      <c r="R187" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="S187" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="T187" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="U187" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="V187" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="W187" s="1" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="188" spans="1:23">
+      <c r="A188" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B188" s="1"/>
+      <c r="C188" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D188" s="1"/>
+      <c r="E188" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="F188" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H188" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I188" s="1"/>
+      <c r="J188" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="K188" s="1"/>
+      <c r="L188" s="1">
+        <v>73190</v>
+      </c>
+      <c r="M188" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="N188" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O188" s="1"/>
+      <c r="P188" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="Q188" s="1"/>
+      <c r="R188" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="S188" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="T188" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="U188" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="V188" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="W188" s="1" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="189" spans="1:23">
+      <c r="A189" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E189" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="F189" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H189" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="I189" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="J189" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="K189" s="1"/>
+      <c r="L189" s="1">
+        <v>11590</v>
+      </c>
+      <c r="M189" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="N189" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O189" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="P189" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="Q189" s="1"/>
+      <c r="R189" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="S189" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="T189" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="U189" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="V189" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="W189" s="1" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="190" spans="1:23">
+      <c r="A190" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D190" s="1"/>
+      <c r="E190" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="F190" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="G54" t="s">
+      <c r="G190" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H54" t="s">
+      <c r="H190" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I190" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="J190" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="K190" s="1"/>
+      <c r="L190" s="1">
+        <v>11000</v>
+      </c>
+      <c r="M190" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="N190" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O190" s="1"/>
+      <c r="P190" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q190" s="1"/>
+      <c r="R190" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="S190" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="T190" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="U190" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="V190" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="W190" s="1" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="191" spans="1:23">
+      <c r="A191" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B191" s="1"/>
+      <c r="C191" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D191" s="1"/>
+      <c r="E191" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="F191" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H191" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I54" t="s">
-[...2 lines deleted...]
-      <c r="J54" t="s">
+      <c r="I191" s="1"/>
+      <c r="J191" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="K191" s="1"/>
+      <c r="L191" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M191" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="N191" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O191" s="1"/>
+      <c r="P191" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q191" s="1"/>
+      <c r="R191" s="1"/>
+      <c r="S191" s="1"/>
+      <c r="T191" s="1"/>
+      <c r="U191" s="1"/>
+      <c r="V191" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="W191" s="1" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="192" spans="1:23">
+      <c r="A192" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D192" s="1"/>
+      <c r="E192" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="F192" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H192" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I192" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="J192" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="K192" s="1"/>
+      <c r="L192" s="1">
+        <v>11000</v>
+      </c>
+      <c r="M192" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="N192" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="O192" s="1"/>
+      <c r="P192" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="Q192" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="R192" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="S192" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="T192" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="U192" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="V192" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="W192" s="1" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="193" spans="1:23">
+      <c r="A193" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D193" s="1"/>
+      <c r="E193" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="F193" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H193" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I193" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="J193" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="K193" s="1"/>
+      <c r="L193" s="1">
+        <v>69002</v>
+      </c>
+      <c r="M193" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N193" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="O193" s="1"/>
+      <c r="P193" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q193" s="1"/>
+      <c r="R193" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="S193" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="T193" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="U193" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="V193" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="W193" s="1" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="194" spans="1:23">
+      <c r="A194" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D194" s="1"/>
+      <c r="E194" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="F194" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H194" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I194" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="J194" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="K194" s="1"/>
+      <c r="L194" s="1">
+        <v>30120</v>
+      </c>
+      <c r="M194" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="N194" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O194" s="1"/>
+      <c r="P194" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q194" s="1"/>
+      <c r="R194" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="S194" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="T194" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="U194" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="V194" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="W194" s="1" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="195" spans="1:23">
+      <c r="A195" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D195" s="1"/>
+      <c r="E195" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="F195" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="H195" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I195" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="J195" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="K195" s="1"/>
+      <c r="L195" s="1">
+        <v>33830</v>
+      </c>
+      <c r="M195" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="N195" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O195" s="1"/>
+      <c r="P195" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q195" s="1"/>
+      <c r="R195" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="S195" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="T195" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="U195" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="V195" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="W195" s="1" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="196" spans="1:23">
+      <c r="A196" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B196" s="1"/>
+      <c r="C196" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D196" s="1"/>
+      <c r="E196" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="F196" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H196" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I196" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J196" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="K196" s="1"/>
+      <c r="L196" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M196" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="N196" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="O196" s="1"/>
+      <c r="P196" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q196" s="1"/>
+      <c r="R196" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="S196" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="T196" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="U196" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="V196" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="W196" s="1" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="197" spans="1:23">
+      <c r="A197" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B197" s="1"/>
+      <c r="C197" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D197" s="1"/>
+      <c r="E197" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="F197" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H197" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I197" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J197" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="K197" s="1"/>
+      <c r="L197" s="1">
+        <v>31068</v>
+      </c>
+      <c r="M197" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N197" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="O197" s="1"/>
+      <c r="P197" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q197" s="1"/>
+      <c r="R197" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="S197" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="T197" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="U197" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="V197" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="W197" s="1" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="198" spans="1:23">
+      <c r="A198" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B198" s="1"/>
+      <c r="C198" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D198" s="1"/>
+      <c r="E198" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="F198" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H198" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I198" s="1"/>
+      <c r="J198" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="K198" s="1"/>
+      <c r="L198" s="1">
+        <v>11100</v>
+      </c>
+      <c r="M198" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="N198" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="O198" s="1"/>
+      <c r="P198" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q198" s="1"/>
+      <c r="R198" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="S198" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="T198" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="U198" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="V198" s="1"/>
+      <c r="W198" s="1" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="199" spans="1:23">
+      <c r="A199" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D199" s="1"/>
+      <c r="E199" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="F199" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H199" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I199" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="J199" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="K199" s="1"/>
+      <c r="L199" s="1">
+        <v>43000</v>
+      </c>
+      <c r="M199" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="N199" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O199" s="1"/>
+      <c r="P199" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="Q199" s="1"/>
+      <c r="R199" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="S199" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="T199" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="U199" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="V199" s="1"/>
+      <c r="W199" s="1" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="200" spans="1:23">
+      <c r="A200" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B200" s="1"/>
+      <c r="C200" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D200" s="1"/>
+      <c r="E200" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="F200" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H200" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="I200" s="1"/>
+      <c r="J200" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="K200" s="1"/>
+      <c r="L200" s="1">
+        <v>34130</v>
+      </c>
+      <c r="M200" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="N200" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O200" s="1"/>
+      <c r="P200" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="Q200" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="R200" s="1"/>
+      <c r="S200" s="1"/>
+      <c r="T200" s="1"/>
+      <c r="U200" s="1"/>
+      <c r="V200" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="W200" s="1" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="201" spans="1:23">
+      <c r="A201" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="E201" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="F201" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H201" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I201" s="1"/>
+      <c r="J201" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="K201" s="1"/>
+      <c r="L201" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="M201" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N201" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="O201" s="1"/>
+      <c r="P201" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q201" s="1"/>
+      <c r="R201" s="1"/>
+      <c r="S201" s="1"/>
+      <c r="T201" s="1"/>
+      <c r="U201" s="1"/>
+      <c r="V201" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="W201" s="1" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="202" spans="1:23">
+      <c r="A202" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D202" s="1"/>
+      <c r="E202" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="F202" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H202" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="I202" s="1"/>
+      <c r="J202" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="K202" s="1"/>
+      <c r="L202" s="1">
+        <v>31320</v>
+      </c>
+      <c r="M202" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="N202" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="O202" s="1"/>
+      <c r="P202" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q202" s="1"/>
+      <c r="R202" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="S202" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="T202" s="1"/>
+      <c r="U202" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="V202" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="W202" s="1" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="203" spans="1:23">
+      <c r="A203" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D203" s="1"/>
+      <c r="E203" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="F203" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H203" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I203" s="1"/>
+      <c r="J203" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="K203" s="1"/>
+      <c r="L203" s="1">
+        <v>46000</v>
+      </c>
+      <c r="M203" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="N203" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O203" s="1"/>
+      <c r="P203" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q203" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="R203" s="1"/>
+      <c r="S203" s="1"/>
+      <c r="T203" s="1"/>
+      <c r="U203" s="1"/>
+      <c r="V203" s="1"/>
+      <c r="W203" s="1" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="204" spans="1:23">
+      <c r="A204" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D204" s="1"/>
+      <c r="E204" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="F204" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H204" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I204" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J204" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="K204" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="L204" s="1">
+        <v>34090</v>
+      </c>
+      <c r="M204" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="N204" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O204" s="1"/>
+      <c r="P204" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="Q204" s="1"/>
+      <c r="R204" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="S204" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="T204" s="1" t="s">
+        <v>2261</v>
+      </c>
+      <c r="U204" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="V204" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="W204" s="1" t="s">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="205" spans="1:23">
+      <c r="A205" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D205" s="1"/>
+      <c r="E205" s="1" t="s">
+        <v>2267</v>
+      </c>
+      <c r="F205" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H205" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="I205" s="1"/>
+      <c r="J205" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="K205" s="1"/>
+      <c r="L205" s="1">
+        <v>42270</v>
+      </c>
+      <c r="M205" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="N205" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O205" s="1"/>
+      <c r="P205" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q205" s="1"/>
+      <c r="R205" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="S205" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="T205" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="U205" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="V205" s="1"/>
+      <c r="W205" s="1" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="206" spans="1:23">
+      <c r="A206" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B206" s="1"/>
+      <c r="C206" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="D206" s="1"/>
+      <c r="E206" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="F206" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H206" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I206" s="1"/>
+      <c r="J206" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="K206" s="1"/>
+      <c r="L206" s="1">
+        <v>63500</v>
+      </c>
+      <c r="M206" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="N206" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="O206" s="1"/>
+      <c r="P206" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="Q206" s="1"/>
+      <c r="R206" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="S206" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="T206" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="U206" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="V206" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="W206" s="1"/>
+    </row>
+    <row r="207" spans="1:23">
+      <c r="A207" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B207" s="1"/>
+      <c r="C207" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D207" s="1"/>
+      <c r="E207" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="F207" s="1" t="s">
+        <v>2285</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H207" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I207" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J207" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="K207" s="1"/>
+      <c r="L207" s="1">
+        <v>34110</v>
+      </c>
+      <c r="M207" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="N207" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O207" s="1"/>
+      <c r="P207" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q207" s="1"/>
+      <c r="R207" s="1"/>
+      <c r="S207" s="1"/>
+      <c r="T207" s="1"/>
+      <c r="U207" s="1"/>
+      <c r="V207" s="1"/>
+      <c r="W207" s="1" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="208" spans="1:23">
+      <c r="A208" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="B208" s="1"/>
+      <c r="C208" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D208" s="1"/>
+      <c r="E208" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="F208" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H208" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="I208" s="1"/>
+      <c r="J208" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="K208" s="1"/>
+      <c r="L208" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="M208" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="N208" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O208" s="1"/>
+      <c r="P208" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="Q208" s="1"/>
+      <c r="R208" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="S208" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="T208" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="U208" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="V208" s="1"/>
+      <c r="W208" s="1" t="s">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="209" spans="1:23">
+      <c r="A209" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B209" s="1"/>
+      <c r="C209" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="D209" s="1"/>
+      <c r="E209" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="F209" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H209" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I209" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="J209" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="K209" s="1"/>
+      <c r="L209" s="1">
+        <v>32800</v>
+      </c>
+      <c r="M209" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="N209" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O209" s="1"/>
+      <c r="P209" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="Q209" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="R209" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="S209" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="T209" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="U209" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="V209" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="W209" s="1" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="210" spans="1:23">
+      <c r="A210" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B210" s="1"/>
+      <c r="C210" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D210" s="1"/>
+      <c r="E210" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="F210" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H210" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I210" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="J210" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="K210" s="1"/>
+      <c r="L210" s="1">
+        <v>31530</v>
+      </c>
+      <c r="M210" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="N210" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O210" s="1"/>
+      <c r="P210" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q210" s="1"/>
+      <c r="R210" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="S210" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="T210" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="U210" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="V210" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="W210" s="1" t="s">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="211" spans="1:23">
+      <c r="A211" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B211" s="1"/>
+      <c r="C211" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D211" s="1"/>
+      <c r="E211" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="F211" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="G211" s="1"/>
+      <c r="H211" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I211" s="1"/>
+      <c r="J211" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="K211" s="1"/>
+      <c r="L211" s="1">
+        <v>75017</v>
+      </c>
+      <c r="M211" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="N211" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O211" s="1"/>
+      <c r="P211" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q211" s="1"/>
+      <c r="R211" s="1"/>
+      <c r="S211" s="1"/>
+      <c r="T211" s="1"/>
+      <c r="U211" s="1"/>
+      <c r="V211" s="1"/>
+      <c r="W211" s="1"/>
+    </row>
+    <row r="212" spans="1:23">
+      <c r="A212" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B212" s="1"/>
+      <c r="C212" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D212" s="1"/>
+      <c r="E212" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="F212" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H212" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I212" s="1" t="s">
+        <v>2327</v>
+      </c>
+      <c r="J212" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="K212" s="1"/>
+      <c r="L212" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M212" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="N212" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O212" s="1"/>
+      <c r="P212" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="Q212" s="1"/>
+      <c r="R212" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="S212" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="T212" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="U212" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="V212" s="1"/>
+      <c r="W212" s="1" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="213" spans="1:23">
+      <c r="A213" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B213" s="1"/>
+      <c r="C213" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D213" s="1"/>
+      <c r="E213" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="F213" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H213" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I213" s="1"/>
+      <c r="J213" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="K213" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="L213" s="1">
+        <v>34172</v>
+      </c>
+      <c r="M213" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="N213" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O213" s="1"/>
+      <c r="P213" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="Q213" s="1"/>
+      <c r="R213" s="1"/>
+      <c r="S213" s="1"/>
+      <c r="T213" s="1"/>
+      <c r="U213" s="1"/>
+      <c r="V213" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="W213" s="1" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="214" spans="1:23">
+      <c r="A214" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D214" s="1"/>
+      <c r="E214" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="F214" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H214" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I214" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="J214" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="K214" s="1"/>
+      <c r="L214" s="1">
+        <v>43130</v>
+      </c>
+      <c r="M214" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="N214" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="O214" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="P214" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q214" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="R214" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="S214" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="T214" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="U214" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="V214" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="W214" s="1" t="s">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="215" spans="1:23">
+      <c r="A215" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B215" s="1"/>
+      <c r="C215" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="E215" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="F215" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H215" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="I215" s="1"/>
+      <c r="J215" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="K215" s="1"/>
+      <c r="L215" s="1">
+        <v>34070</v>
+      </c>
+      <c r="M215" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="N215" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O215" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="P215" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="Q215" s="1"/>
+      <c r="R215" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="S215" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="T215" s="1"/>
+      <c r="U215" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="V215" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="W215" s="1" t="s">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="216" spans="1:23">
+      <c r="A216" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D216" s="1"/>
+      <c r="E216" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="F216" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H216" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I216" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="J216" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="K216" s="1"/>
+      <c r="L216" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M216" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="N216" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O216" s="1"/>
+      <c r="P216" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q216" s="1"/>
+      <c r="R216" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="S216" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="T216" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="U216" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="V216" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="W216" s="1" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="217" spans="1:23">
+      <c r="A217" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D217" s="1"/>
+      <c r="E217" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="F217" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H217" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I217" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="J217" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="K217" s="1"/>
+      <c r="L217" s="1">
+        <v>31000</v>
+      </c>
+      <c r="M217" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N217" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="O217" s="1"/>
+      <c r="P217" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="Q217" s="1"/>
+      <c r="R217" s="1"/>
+      <c r="S217" s="1"/>
+      <c r="T217" s="1"/>
+      <c r="U217" s="1"/>
+      <c r="V217" s="1"/>
+      <c r="W217" s="1" t="s">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="218" spans="1:23">
+      <c r="A218" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B218" s="1"/>
+      <c r="C218" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="E218" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="F218" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H218" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I218" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="J218" s="1" t="s">
+        <v>2388</v>
+      </c>
+      <c r="K218" s="1"/>
+      <c r="L218" s="1">
+        <v>26400</v>
+      </c>
+      <c r="M218" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="N218" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O218" s="1"/>
+      <c r="P218" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="Q218" s="1" t="s">
+        <v>2391</v>
+      </c>
+      <c r="R218" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="S218" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="T218" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="U218" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="V218" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="W218" s="1" t="s">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="219" spans="1:23">
+      <c r="A219" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B219" s="1"/>
+      <c r="C219" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D219" s="1"/>
+      <c r="E219" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="F219" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H219" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I219" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="J219" s="1" t="s">
+        <v>2400</v>
+      </c>
+      <c r="K219" s="1"/>
+      <c r="L219" s="1">
+        <v>38710</v>
+      </c>
+      <c r="M219" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="N219" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="O219" s="1"/>
+      <c r="P219" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="Q219" s="1"/>
+      <c r="R219" s="1" t="s">
+        <v>2403</v>
+      </c>
+      <c r="S219" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="T219" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="U219" s="1" t="s">
+        <v>2406</v>
+      </c>
+      <c r="V219" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="W219" s="1" t="s">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="220" spans="1:23">
+      <c r="A220" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="B220" s="1"/>
+      <c r="C220" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D220" s="1"/>
+      <c r="E220" s="1" t="s">
+        <v>2409</v>
+      </c>
+      <c r="F220" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H220" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I220" s="1"/>
+      <c r="J220" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="K220" s="1"/>
+      <c r="L220" s="1" t="s">
+        <v>2412</v>
+      </c>
+      <c r="M220" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="N220" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="O220" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="P220" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q220" s="1" t="s">
+        <v>2415</v>
+      </c>
+      <c r="R220" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="S220" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="T220" s="1" t="s">
+        <v>2418</v>
+      </c>
+      <c r="U220" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="V220" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="W220" s="1" t="s">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="221" spans="1:23">
+      <c r="A221" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D221" s="1"/>
+      <c r="E221" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="F221" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H221" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I221" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J221" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="K221" s="1"/>
+      <c r="L221" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M221" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="N221" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O221" s="1"/>
+      <c r="P221" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q221" s="1"/>
+      <c r="R221" s="1" t="s">
+        <v>2427</v>
+      </c>
+      <c r="S221" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="T221" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="U221" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="V221" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="W221" s="1" t="s">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="222" spans="1:23">
+      <c r="A222" s="1" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D222" s="1"/>
+      <c r="E222" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="F222" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H222" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I222" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J222" s="1" t="s">
+        <v>2436</v>
+      </c>
+      <c r="K222" s="1"/>
+      <c r="L222" s="1">
+        <v>30900</v>
+      </c>
+      <c r="M222" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N222" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O222" s="1"/>
+      <c r="P222" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="Q222" s="1"/>
+      <c r="R222" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="S222" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="T222" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="U222" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="V222" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="W222" s="1" t="s">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="223" spans="1:23">
+      <c r="A223" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B223" s="1"/>
+      <c r="C223" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D223" s="1"/>
+      <c r="E223" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="F223" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H223" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I223" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="J223" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="K223" s="1"/>
+      <c r="L223" s="1">
+        <v>66270</v>
+      </c>
+      <c r="M223" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="N223" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O223" s="1"/>
+      <c r="P223" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q223" s="1"/>
+      <c r="R223" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="S223" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="T223" s="1" t="s">
+        <v>2448</v>
+      </c>
+      <c r="U223" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="V223" s="1"/>
+      <c r="W223" s="1" t="s">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="224" spans="1:23">
+      <c r="A224" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B224" s="1"/>
+      <c r="C224" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D224" s="1"/>
+      <c r="E224" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="F224" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H224" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I224" s="1"/>
+      <c r="J224" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="K224" s="1"/>
+      <c r="L224" s="1">
+        <v>43380</v>
+      </c>
+      <c r="M224" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="N224" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O224" s="1"/>
+      <c r="P224" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="Q224" s="1"/>
+      <c r="R224" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="S224" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="T224" s="1"/>
+      <c r="U224" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="V224" s="1"/>
+      <c r="W224" s="1" t="s">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="225" spans="1:23">
+      <c r="A225" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B225" s="1"/>
+      <c r="C225" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D225" s="1"/>
+      <c r="E225" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="F225" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H225" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I225" s="1"/>
+      <c r="J225" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="K225" s="1"/>
+      <c r="L225" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M225" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="N225" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="O225" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="P225" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="Q225" s="1"/>
+      <c r="R225" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="S225" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="T225" s="1"/>
+      <c r="U225" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="V225" s="1"/>
+      <c r="W225" s="1" t="s">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="226" spans="1:23">
+      <c r="A226" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D226" s="1"/>
+      <c r="E226" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="F226" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H226" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="I226" s="1"/>
+      <c r="J226" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="K226" s="1"/>
+      <c r="L226" s="1">
+        <v>42300</v>
+      </c>
+      <c r="M226" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="N226" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="O226" s="1"/>
+      <c r="P226" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q226" s="1"/>
+      <c r="R226" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="S226" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="T226" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="U226" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="V226" s="1"/>
+      <c r="W226" s="1" t="s">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="227" spans="1:23">
+      <c r="A227" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D227" s="1"/>
+      <c r="E227" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="F227" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H227" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I227" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="J227" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="K227" s="1"/>
+      <c r="L227" s="1">
+        <v>43750</v>
+      </c>
+      <c r="M227" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="N227" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O227" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="P227" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q227" s="1"/>
+      <c r="R227" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="S227" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="T227" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="U227" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="V227" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="W227" s="1" t="s">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="228" spans="1:23">
+      <c r="A228" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B228" s="1"/>
+      <c r="C228" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D228" s="1"/>
+      <c r="E228" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="F228" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H228" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I228" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="J228" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="K228" s="1"/>
+      <c r="L228" s="1">
+        <v>31400</v>
+      </c>
+      <c r="M228" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N228" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O228" s="1"/>
+      <c r="P228" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="Q228" s="1"/>
+      <c r="R228" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="S228" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="T228" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="U228" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="V228" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="W228" s="1"/>
+    </row>
+    <row r="229" spans="1:23">
+      <c r="A229" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="E229" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="F229" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H229" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I229" s="1"/>
+      <c r="J229" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="K229" s="1"/>
+      <c r="L229" s="1">
+        <v>31058</v>
+      </c>
+      <c r="M229" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="N229" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="O229" s="1"/>
+      <c r="P229" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q229" s="1"/>
+      <c r="R229" s="1"/>
+      <c r="S229" s="1"/>
+      <c r="T229" s="1"/>
+      <c r="U229" s="1"/>
+      <c r="V229" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="W229" s="1" t="s">
+        <v>2508</v>
+      </c>
+    </row>
+    <row r="230" spans="1:23">
+      <c r="A230" s="1" t="s">
+        <v>2509</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D230" s="1"/>
+      <c r="E230" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="F230" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H230" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I230" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="J230" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="K230" s="1"/>
+      <c r="L230" s="1">
+        <v>42605</v>
+      </c>
+      <c r="M230" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="N230" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O230" s="1"/>
+      <c r="P230" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="Q230" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="R230" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="S230" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="T230" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="U230" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="V230" s="1"/>
+      <c r="W230" s="1" t="s">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="231" spans="1:23">
+      <c r="A231" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D231" s="1"/>
+      <c r="E231" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="F231" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H231" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="I231" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="J231" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="K231" s="1"/>
+      <c r="L231" s="1">
+        <v>69007</v>
+      </c>
+      <c r="M231" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="N231" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O231" s="1"/>
+      <c r="P231" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="Q231" s="1"/>
+      <c r="R231" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="S231" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="T231" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="U231" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="V231" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="W231" s="1" t="s">
+        <v>2532</v>
+      </c>
+    </row>
+    <row r="232" spans="1:23">
+      <c r="A232" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D232" s="1"/>
+      <c r="E232" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="F232" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H232" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I232" s="1"/>
+      <c r="J232" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="K232" s="1"/>
+      <c r="L232" s="1">
+        <v>69009</v>
+      </c>
+      <c r="M232" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="N232" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="O232" s="1"/>
+      <c r="P232" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q232" s="1"/>
+      <c r="R232" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="S232" s="1" t="s">
+        <v>2538</v>
+      </c>
+      <c r="T232" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="U232" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="V232" s="1" t="s">
+        <v>2541</v>
+      </c>
+      <c r="W232" s="1" t="s">
+        <v>2542</v>
+      </c>
+    </row>
+    <row r="233" spans="1:23">
+      <c r="A233" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D233" s="1"/>
+      <c r="E233" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="F233" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H233" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I233" s="1" t="s">
+        <v>2547</v>
+      </c>
+      <c r="J233" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="K233" s="1"/>
+      <c r="L233" s="1">
+        <v>74650</v>
+      </c>
+      <c r="M233" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="N233" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="O233" s="1"/>
+      <c r="P233" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q233" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="R233" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="S233" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="T233" s="1" t="s">
+        <v>2553</v>
+      </c>
+      <c r="U233" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="V233" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="W233" s="1" t="s">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="234" spans="1:23">
+      <c r="A234" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D234" s="1"/>
+      <c r="E234" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="F234" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H234" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="I234" s="1"/>
+      <c r="J234" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="K234" s="1"/>
+      <c r="L234" s="1">
+        <v>38000</v>
+      </c>
+      <c r="M234" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="N234" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="O234" s="1"/>
+      <c r="P234" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q234" s="1"/>
+      <c r="R234" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="S234" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="T234" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="U234" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="V234" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="W234" s="1" t="s">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="235" spans="1:23">
+      <c r="A235" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D235" s="1"/>
+      <c r="E235" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="F235" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H235" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I235" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="J235" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="K235" s="1"/>
+      <c r="L235" s="1">
+        <v>46000</v>
+      </c>
+      <c r="M235" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="N235" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="O235" s="1"/>
+      <c r="P235" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="Q235" s="1"/>
+      <c r="R235" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="S235" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="T235" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="U235" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="V235" s="1"/>
+      <c r="W235" s="1" t="s">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="236" spans="1:23">
+      <c r="A236" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D236" s="1"/>
+      <c r="E236" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="F236" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H236" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I236" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="J236" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="K236" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="L236" s="1">
+        <v>46000</v>
+      </c>
+      <c r="M236" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="N236" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="O236" s="1"/>
+      <c r="P236" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q236" s="1"/>
+      <c r="R236" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="S236" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="T236" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="U236" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="V236" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="W236" s="1" t="s">
+        <v>2586</v>
+      </c>
+    </row>
+    <row r="237" spans="1:23">
+      <c r="A237" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B237" s="1"/>
+      <c r="C237" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D237" s="1"/>
+      <c r="E237" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="F237" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H237" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I237" s="1"/>
+      <c r="J237" s="1" t="s">
+        <v>2589</v>
+      </c>
+      <c r="K237" s="1"/>
+      <c r="L237" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="M237" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="N237" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O237" s="1"/>
+      <c r="P237" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="Q237" s="1"/>
+      <c r="R237" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="S237" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="T237" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="U237" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="V237" s="1"/>
+      <c r="W237" s="1" t="s">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="238" spans="1:23">
+      <c r="A238" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="B238" s="1"/>
+      <c r="C238" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D238" s="1"/>
+      <c r="E238" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="F238" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H238" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I238" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="J238" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="K238" s="1"/>
+      <c r="L238" s="1">
+        <v>42155</v>
+      </c>
+      <c r="M238" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="N238" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="O238" s="1"/>
+      <c r="P238" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q238" s="1"/>
+      <c r="R238" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="S238" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="T238" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="U238" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="V238" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="W238" s="1" t="s">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="239" spans="1:23">
+      <c r="A239" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B239" s="1"/>
+      <c r="C239" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D239" s="1"/>
+      <c r="E239" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="F239" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H239" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I239" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="J239" s="1" t="s">
+        <v>2610</v>
+      </c>
+      <c r="K239" s="1"/>
+      <c r="L239" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="M239" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="N239" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="O239" s="1"/>
+      <c r="P239" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="Q239" s="1"/>
+      <c r="R239" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="S239" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="T239" s="1"/>
+      <c r="U239" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="V239" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="W239" s="1"/>
+    </row>
+    <row r="240" spans="1:23">
+      <c r="A240" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B240" s="1"/>
+      <c r="C240" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D240" s="1"/>
+      <c r="E240" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="F240" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H240" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I240" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="J240" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="K240" s="1"/>
+      <c r="L240" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="M240" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="N240" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O240" s="1"/>
+      <c r="P240" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q240" s="1"/>
+      <c r="R240" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="S240" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="T240" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="U240" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="V240" s="1" t="s">
+        <v>2625</v>
+      </c>
+      <c r="W240" s="1" t="s">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="241" spans="1:23">
+      <c r="A241" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B241" s="1"/>
+      <c r="C241" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D241" s="1"/>
+      <c r="E241" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="F241" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H241" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I241" s="1">
+        <v>31170</v>
+      </c>
+      <c r="J241" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="K241" s="1"/>
+      <c r="L241" s="1">
+        <v>31170</v>
+      </c>
+      <c r="M241" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="N241" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="O241" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="P241" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="Q241" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="R241" s="1"/>
+      <c r="S241" s="1"/>
+      <c r="T241" s="1"/>
+      <c r="U241" s="1"/>
+      <c r="V241" s="1"/>
+      <c r="W241" s="1" t="s">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="242" spans="1:23">
+      <c r="A242" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D242" s="1"/>
+      <c r="E242" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="F242" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H242" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I242" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="J242" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="K242" s="1"/>
+      <c r="L242" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="M242" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="N242" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O242" s="1"/>
+      <c r="P242" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="Q242" s="1"/>
+      <c r="R242" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="S242" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="T242" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="U242" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="V242" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="W242" s="1" t="s">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="243" spans="1:23">
+      <c r="A243" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="D243" s="1"/>
+      <c r="E243" s="1" t="s">
+        <v>2652</v>
+      </c>
+      <c r="F243" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H243" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I243" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="J243" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="K243" s="1"/>
+      <c r="L243" s="1">
+        <v>69004</v>
+      </c>
+      <c r="M243" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N243" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O243" s="1"/>
+      <c r="P243" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="Q243" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="R243" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="S243" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="T243" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="U243" s="1" t="s">
+        <v>2658</v>
+      </c>
+      <c r="V243" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="W243" s="1" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="244" spans="1:23">
+      <c r="A244" s="1" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B244" s="1"/>
+      <c r="C244" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D244" s="1"/>
+      <c r="E244" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="F244" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H244" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I244" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="J244" s="1" t="s">
+        <v>2664</v>
+      </c>
+      <c r="K244" s="1"/>
+      <c r="L244" s="1">
+        <v>74950</v>
+      </c>
+      <c r="M244" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="N244" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O244" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="P244" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="Q244" s="1"/>
+      <c r="R244" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="S244" s="1" t="s">
+        <v>2667</v>
+      </c>
+      <c r="T244" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="U244" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="V244" s="1"/>
+      <c r="W244" s="1" t="s">
+        <v>2670</v>
+      </c>
+    </row>
+    <row r="245" spans="1:23">
+      <c r="A245" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="B245" s="1"/>
+      <c r="C245" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D245" s="1"/>
+      <c r="E245" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="F245" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H245" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I245" s="1"/>
+      <c r="J245" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="K245" s="1"/>
+      <c r="L245" s="1">
+        <v>11100</v>
+      </c>
+      <c r="M245" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="N245" s="1" t="s">
+        <v>2676</v>
+      </c>
+      <c r="O245" s="1"/>
+      <c r="P245" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q245" s="1"/>
+      <c r="R245" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="S245" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="T245" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="U245" s="1" t="s">
+        <v>2679</v>
+      </c>
+      <c r="V245" s="1"/>
+      <c r="W245" s="1"/>
+    </row>
+    <row r="246" spans="1:23">
+      <c r="A246" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="B246" s="1"/>
+      <c r="C246" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D246" s="1"/>
+      <c r="E246" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="F246" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H246" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I246" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="J246" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="K246" s="1"/>
+      <c r="L246" s="1" t="s">
+        <v>2685</v>
+      </c>
+      <c r="M246" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="N246" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="O246" s="1"/>
+      <c r="P246" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="Q246" s="1"/>
+      <c r="R246" s="1" t="s">
+        <v>2688</v>
+      </c>
+      <c r="S246" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="T246" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="U246" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="V246" s="1"/>
+      <c r="W246" s="1" t="s">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="247" spans="1:23">
+      <c r="A247" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B247" s="1"/>
+      <c r="C247" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D247" s="1"/>
+      <c r="E247" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="F247" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H247" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I247" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="J247" s="1" t="s">
+        <v>2693</v>
+      </c>
+      <c r="K247" s="1"/>
+      <c r="L247" s="1">
+        <v>69003</v>
+      </c>
+      <c r="M247" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="N247" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="O247" s="1"/>
+      <c r="P247" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q247" s="1"/>
+      <c r="R247" s="1" t="s">
+        <v>2694</v>
+      </c>
+      <c r="S247" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="T247" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="U247" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="V247" s="1"/>
+      <c r="W247" s="1" t="s">
+        <v>2698</v>
+      </c>
+    </row>
+    <row r="248" spans="1:23">
+      <c r="A248" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D248" s="1"/>
+      <c r="E248" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="F248" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H248" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="I248" s="1"/>
+      <c r="J248" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="K248" s="1"/>
+      <c r="L248" s="1">
+        <v>34160</v>
+      </c>
+      <c r="M248" s="1" t="s">
+        <v>2703</v>
+      </c>
+      <c r="N248" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="O248" s="1"/>
+      <c r="P248" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q248" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="R248" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="S248" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="T248" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="U248" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="V248" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="W248" s="1" t="s">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="249" spans="1:23">
+      <c r="A249" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="B249" s="1"/>
+      <c r="C249" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D249" s="1"/>
+      <c r="E249" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="F249" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H249" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I249" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="J249" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="K249" s="1"/>
+      <c r="L249" s="1">
+        <v>26420</v>
+      </c>
+      <c r="M249" s="1" t="s">
+        <v>2715</v>
+      </c>
+      <c r="N249" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O249" s="1"/>
+      <c r="P249" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="Q249" s="1"/>
+      <c r="R249" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="S249" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="T249" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="U249" s="1" t="s">
+        <v>2718</v>
+      </c>
+      <c r="V249" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="W249" s="1" t="s">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="250" spans="1:23">
+      <c r="A250" s="1" t="s">
+        <v>2721</v>
+      </c>
+      <c r="B250" s="1"/>
+      <c r="C250" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D250" s="1"/>
+      <c r="E250" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="F250" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="G250" s="1"/>
+      <c r="H250" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I250" s="1"/>
+      <c r="J250" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="K250" s="1"/>
+      <c r="L250" s="1">
+        <v>75007</v>
+      </c>
+      <c r="M250" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="N250" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="O250" s="1"/>
+      <c r="P250" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q250" s="1"/>
+      <c r="R250" s="1"/>
+      <c r="S250" s="1"/>
+      <c r="T250" s="1"/>
+      <c r="U250" s="1"/>
+      <c r="V250" s="1"/>
+      <c r="W250" s="1" t="s">
+        <v>2727</v>
+      </c>
+    </row>
+    <row r="251" spans="1:23">
+      <c r="A251" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D251" s="1"/>
+      <c r="E251" s="1" t="s">
+        <v>2730</v>
+      </c>
+      <c r="F251" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H251" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I251" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="J251" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="K251" s="1"/>
+      <c r="L251" s="1">
+        <v>31390</v>
+      </c>
+      <c r="M251" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="N251" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O251" s="1"/>
+      <c r="P251" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="Q251" s="1"/>
+      <c r="R251" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="S251" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="T251" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="U251" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="V251" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="W251" s="1" t="s">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="252" spans="1:23">
+      <c r="A252" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D252" s="1"/>
+      <c r="E252" s="1" t="s">
+        <v>2742</v>
+      </c>
+      <c r="F252" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H252" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I252" s="1"/>
+      <c r="J252" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="K252" s="1"/>
+      <c r="L252" s="1">
+        <v>73310</v>
+      </c>
+      <c r="M252" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="N252" s="1" t="s">
+        <v>2745</v>
+      </c>
+      <c r="O252" s="1"/>
+      <c r="P252" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="Q252" s="1"/>
+      <c r="R252" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="S252" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="T252" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="U252" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="V252" s="1" t="s">
+        <v>2751</v>
+      </c>
+      <c r="W252" s="1"/>
+    </row>
+    <row r="253" spans="1:23">
+      <c r="A253" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="B253" s="1"/>
+      <c r="C253" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E253" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F253" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H253" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="I253" s="1"/>
+      <c r="J253" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="K253" s="1"/>
+      <c r="L253" s="1">
+        <v>42130</v>
+      </c>
+      <c r="M253" s="1" t="s">
+        <v>2757</v>
+      </c>
+      <c r="N253" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O253" s="1"/>
+      <c r="P253" s="1" t="s">
+        <v>2758</v>
+      </c>
+      <c r="Q253" s="1"/>
+      <c r="R253" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="S253" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="T253" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="U253" s="1" t="s">
+        <v>2760</v>
+      </c>
+      <c r="V253" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="W253" s="1" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="254" spans="1:23">
+      <c r="A254" s="1" t="s">
+        <v>2763</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D254" s="1"/>
+      <c r="E254" s="1" t="s">
+        <v>2766</v>
+      </c>
+      <c r="F254" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H254" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I254" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="J254" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="K254" s="1"/>
+      <c r="L254" s="1">
+        <v>69006</v>
+      </c>
+      <c r="M254" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="N254" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O254" s="1"/>
+      <c r="P254" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="Q254" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="R254" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="S254" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="T254" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="U254" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="V254" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="W254" s="1" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="255" spans="1:23">
+      <c r="A255" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>2778</v>
+      </c>
+      <c r="E255" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="F255" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H255" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="I255" s="1"/>
+      <c r="J255" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="K255" s="1"/>
+      <c r="L255" s="1">
+        <v>31068</v>
+      </c>
+      <c r="M255" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="N255" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="O255" s="1"/>
+      <c r="P255" s="1" t="s">
+        <v>2781</v>
+      </c>
+      <c r="Q255" s="1"/>
+      <c r="R255" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="S255" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="T255" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="U255" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="V255" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="W255" s="1" t="s">
+        <v>2787</v>
+      </c>
+    </row>
+    <row r="256" spans="1:23">
+      <c r="A256" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D256" s="1"/>
+      <c r="E256" s="1" t="s">
+        <v>2790</v>
+      </c>
+      <c r="F256" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H256" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I256" s="1"/>
+      <c r="J256" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="K256" s="1"/>
+      <c r="L256" s="1">
+        <v>74960</v>
+      </c>
+      <c r="M256" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="N256" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O256" s="1" t="s">
+        <v>2793</v>
+      </c>
+      <c r="P256" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q256" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="R256" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="S256" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="T256" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="U256" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="V256" s="1" t="s">
+        <v>2799</v>
+      </c>
+      <c r="W256" s="1" t="s">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="257" spans="1:23">
+      <c r="A257" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="B257" s="1"/>
+      <c r="C257" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D257" s="1"/>
+      <c r="E257" s="1" t="s">
+        <v>2802</v>
+      </c>
+      <c r="F257" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H257" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I257" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="J257" s="1" t="s">
+        <v>2805</v>
+      </c>
+      <c r="K257" s="1"/>
+      <c r="L257" s="1">
+        <v>74210</v>
+      </c>
+      <c r="M257" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="N257" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O257" s="1"/>
+      <c r="P257" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="Q257" s="1"/>
+      <c r="R257" s="1" t="s">
+        <v>2808</v>
+      </c>
+      <c r="S257" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="T257" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="U257" s="1" t="s">
+        <v>2811</v>
+      </c>
+      <c r="V257" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="W257" s="1" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="258" spans="1:23">
+      <c r="A258" s="1" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B258" s="1"/>
+      <c r="C258" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="E258" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="F258" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H258" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="I258" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="J258" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="K258" s="1"/>
+      <c r="L258" s="1">
+        <v>73620</v>
+      </c>
+      <c r="M258" s="1" t="s">
+        <v>2820</v>
+      </c>
+      <c r="N258" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="O258" s="1"/>
+      <c r="P258" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="Q258" s="1" t="s">
+        <v>2823</v>
+      </c>
+      <c r="R258" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="S258" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="T258" s="1" t="s">
+        <v>2826</v>
+      </c>
+      <c r="U258" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="V258" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="W258" s="1" t="s">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="259" spans="1:23">
+      <c r="A259" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="B259" s="1"/>
+      <c r="C259" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D259" s="1"/>
+      <c r="E259" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="F259" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H259" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I259" s="1"/>
+      <c r="J259" s="1" t="s">
+        <v>2832</v>
+      </c>
+      <c r="K259" s="1"/>
+      <c r="L259" s="1">
+        <v>69000</v>
+      </c>
+      <c r="M259" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N259" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O259" s="1"/>
+      <c r="P259" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q259" s="1"/>
+      <c r="R259" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="S259" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="T259" s="1"/>
+      <c r="U259" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="V259" s="1"/>
+      <c r="W259" s="1"/>
+    </row>
+    <row r="260" spans="1:23">
+      <c r="A260" s="1" t="s">
+        <v>2835</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D260" s="1"/>
+      <c r="E260" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="F260" s="1" t="s">
+        <v>2838</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H260" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I260" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="J260" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="K260" s="1"/>
+      <c r="L260" s="1">
+        <v>42260</v>
+      </c>
+      <c r="M260" s="1" t="s">
+        <v>2841</v>
+      </c>
+      <c r="N260" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="O260" s="1"/>
+      <c r="P260" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="Q260" s="1"/>
+      <c r="R260" s="1" t="s">
+        <v>2844</v>
+      </c>
+      <c r="S260" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="T260" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="U260" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="V260" s="1" t="s">
+        <v>2847</v>
+      </c>
+      <c r="W260" s="1" t="s">
+        <v>2848</v>
+      </c>
+    </row>
+    <row r="261" spans="1:23">
+      <c r="A261" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D261" s="1"/>
+      <c r="E261" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="F261" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H261" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="I261" s="1" t="s">
+        <v>2853</v>
+      </c>
+      <c r="J261" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="K261" s="1"/>
+      <c r="L261" s="1">
+        <v>69001</v>
+      </c>
+      <c r="M261" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N261" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="O261" s="1"/>
+      <c r="P261" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q261" s="1"/>
+      <c r="R261" s="1" t="s">
+        <v>2856</v>
+      </c>
+      <c r="S261" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="T261" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="U261" s="1" t="s">
+        <v>2859</v>
+      </c>
+      <c r="V261" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="W261" s="1" t="s">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="262" spans="1:23">
+      <c r="A262" s="1" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B262" s="1"/>
+      <c r="C262" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D262" s="1"/>
+      <c r="E262" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F262" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H262" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I262" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="J262" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="K262" s="1"/>
+      <c r="L262" s="1">
+        <v>31100</v>
+      </c>
+      <c r="M262" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N262" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="O262" s="1"/>
+      <c r="P262" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="Q262" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="R262" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="S262" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="T262" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="U262" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="V262" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="W262" s="1" t="s">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="263" spans="1:23">
+      <c r="A263" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B263" s="1"/>
+      <c r="C263" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D263" s="1"/>
+      <c r="E263" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="F263" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H263" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="I263" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="J263" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="K263" s="1"/>
+      <c r="L263" s="1">
+        <v>69210</v>
+      </c>
+      <c r="M263" s="1" t="s">
+        <v>2880</v>
+      </c>
+      <c r="N263" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="O263" s="1"/>
+      <c r="P263" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="Q263" s="1"/>
+      <c r="R263" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="S263" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="T263" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="U263" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="V263" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="W263" s="1" t="s">
+        <v>2886</v>
+      </c>
+    </row>
+    <row r="264" spans="1:23">
+      <c r="A264" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="B264" s="1"/>
+      <c r="C264" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D264" s="1"/>
+      <c r="E264" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="F264" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H264" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I264" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="J264" s="1" t="s">
+        <v>2889</v>
+      </c>
+      <c r="K264" s="1"/>
+      <c r="L264" s="1">
+        <v>26400</v>
+      </c>
+      <c r="M264" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="N264" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="O264" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="P264" s="1" t="s">
+        <v>2892</v>
+      </c>
+      <c r="Q264" s="1"/>
+      <c r="R264" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="S264" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="T264" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="U264" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="V264" s="1" t="s">
+        <v>2895</v>
+      </c>
+      <c r="W264" s="1"/>
+    </row>
+    <row r="265" spans="1:23">
+      <c r="A265" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D265" s="1"/>
+      <c r="E265" s="1" t="s">
+        <v>2898</v>
+      </c>
+      <c r="F265" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H265" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I265" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="J265" s="1" t="s">
+        <v>2901</v>
+      </c>
+      <c r="K265" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="L265" s="1">
+        <v>74210</v>
+      </c>
+      <c r="M265" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="N265" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O265" s="1"/>
+      <c r="P265" s="1" t="s">
+        <v>2904</v>
+      </c>
+      <c r="Q265" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="R265" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="S265" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="T265" s="1" t="s">
+        <v>2907</v>
+      </c>
+      <c r="U265" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="V265" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="W265" s="1" t="s">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="266" spans="1:23">
+      <c r="A266" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D266" s="1"/>
+      <c r="E266" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="F266" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H266" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I266" s="1" t="s">
+        <v>2913</v>
+      </c>
+      <c r="J266" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="K266" s="1"/>
+      <c r="L266" s="1">
+        <v>31200</v>
+      </c>
+      <c r="M266" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N266" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O266" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="P266" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q266" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="R266" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="S266" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="T266" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="U266" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="V266" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="W266" s="1" t="s">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="267" spans="1:23">
+      <c r="A267" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="B267" s="1"/>
+      <c r="C267" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D267" s="1"/>
+      <c r="E267" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="F267" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H267" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="I267" s="1" t="s">
+        <v>2925</v>
+      </c>
+      <c r="J267" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="K267" s="1"/>
+      <c r="L267" s="1">
+        <v>74650</v>
+      </c>
+      <c r="M267" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="N267" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O267" s="1"/>
+      <c r="P267" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="Q267" s="1"/>
+      <c r="R267" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="S267" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="T267" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="U267" s="1" t="s">
+        <v>2928</v>
+      </c>
+      <c r="V267" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="W267" s="1" t="s">
+        <v>2930</v>
+      </c>
+    </row>
+    <row r="268" spans="1:23">
+      <c r="A268" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="B268" s="1"/>
+      <c r="C268" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D268" s="1"/>
+      <c r="E268" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="F268" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H268" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I268" s="1" t="s">
+        <v>2934</v>
+      </c>
+      <c r="J268" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="K268" s="1"/>
+      <c r="L268" s="1">
+        <v>69330</v>
+      </c>
+      <c r="M268" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="N268" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O268" s="1"/>
+      <c r="P268" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="Q268" s="1" t="s">
+        <v>2937</v>
+      </c>
+      <c r="R268" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="S268" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="T268" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="U268" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="V268" s="1" t="s">
+        <v>2940</v>
+      </c>
+      <c r="W268" s="1" t="s">
+        <v>2941</v>
+      </c>
+    </row>
+    <row r="269" spans="1:23">
+      <c r="A269" s="1" t="s">
+        <v>2942</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="E269" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="F269" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H269" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I269" s="1" t="s">
+        <v>2946</v>
+      </c>
+      <c r="J269" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="K269" s="1"/>
+      <c r="L269" s="1">
+        <v>31062</v>
+      </c>
+      <c r="M269" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N269" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="O269" s="1"/>
+      <c r="P269" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q269" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="R269" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="S269" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="T269" s="1"/>
+      <c r="U269" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="V269" s="1"/>
+      <c r="W269" s="1"/>
+    </row>
+    <row r="270" spans="1:23">
+      <c r="A270" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B270" s="1"/>
+      <c r="C270" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E270" s="1" t="s">
+        <v>2950</v>
+      </c>
+      <c r="F270" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H270" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I270" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="J270" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="K270" s="1"/>
+      <c r="L270" s="1">
+        <v>69002</v>
+      </c>
+      <c r="M270" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="N270" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="O270" s="1"/>
+      <c r="P270" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q270" s="1"/>
+      <c r="R270" s="1" t="s">
+        <v>2952</v>
+      </c>
+      <c r="S270" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="T270" s="1"/>
+      <c r="U270" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="V270" s="1"/>
+      <c r="W270" s="1" t="s">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="271" spans="1:23">
+      <c r="A271" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B271" s="1"/>
+      <c r="C271" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D271" s="1"/>
+      <c r="E271" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="F271" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H271" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I271" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="J271" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="K271" s="1"/>
+      <c r="L271" s="1">
+        <v>63160</v>
+      </c>
+      <c r="M271" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="N271" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="O271" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="P271" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="Q271" s="1"/>
+      <c r="R271" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S271" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="T271" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="U271" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="V271" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="W271" s="1" t="s">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="272" spans="1:23">
+      <c r="A272" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D272" s="1"/>
+      <c r="E272" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="F272" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H272" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I272" s="1"/>
+      <c r="J272" s="1" t="s">
+        <v>2972</v>
+      </c>
+      <c r="K272" s="1"/>
+      <c r="L272" s="1">
+        <v>42000</v>
+      </c>
+      <c r="M272" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="N272" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="O272" s="1"/>
+      <c r="P272" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q272" s="1"/>
+      <c r="R272" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="S272" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="T272" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="U272" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="V272" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="W272" s="1" t="s">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="273" spans="1:23">
+      <c r="A273" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D273" s="1"/>
+      <c r="E273" s="1" t="s">
+        <v>2981</v>
+      </c>
+      <c r="F273" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H273" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I273" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="J273" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="K273" s="1"/>
+      <c r="L273" s="1">
+        <v>69008</v>
+      </c>
+      <c r="M273" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N273" s="1" t="s">
+        <v>2984</v>
+      </c>
+      <c r="O273" s="1"/>
+      <c r="P273" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q273" s="1"/>
+      <c r="R273" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="S273" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="T273" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="U273" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="V273" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="W273" s="1" t="s">
+        <v>2989</v>
+      </c>
+    </row>
+    <row r="274" spans="1:23">
+      <c r="A274" s="1" t="s">
+        <v>2990</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D274" s="1"/>
+      <c r="E274" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="F274" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H274" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I274" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="J274" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="K274" s="1"/>
+      <c r="L274" s="1" t="s">
+        <v>2994</v>
+      </c>
+      <c r="M274" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="N274" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="O274" s="1"/>
+      <c r="P274" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q274" s="1"/>
+      <c r="R274" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="S274" s="1" t="s">
+        <v>2997</v>
+      </c>
+      <c r="T274" s="1" t="s">
+        <v>2998</v>
+      </c>
+      <c r="U274" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="V274" s="1" t="s">
+        <v>3000</v>
+      </c>
+      <c r="W274" s="1" t="s">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="275" spans="1:23">
+      <c r="A275" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B275" s="1"/>
+      <c r="C275" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D275" s="1"/>
+      <c r="E275" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="F275" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H275" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I275" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="J275" s="1" t="s">
+        <v>3005</v>
+      </c>
+      <c r="K275" s="1" t="s">
+        <v>3006</v>
+      </c>
+      <c r="L275" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="M275" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="N275" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O275" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="P275" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q275" s="1" t="s">
+        <v>3008</v>
+      </c>
+      <c r="R275" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="S275" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="T275" s="1" t="s">
+        <v>3010</v>
+      </c>
+      <c r="U275" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="V275" s="1" t="s">
+        <v>3012</v>
+      </c>
+      <c r="W275" s="1" t="s">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="276" spans="1:23">
+      <c r="A276" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D276" s="1"/>
+      <c r="E276" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="F276" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H276" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I276" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="J276" s="1" t="s">
+        <v>3017</v>
+      </c>
+      <c r="K276" s="1"/>
+      <c r="L276" s="1">
+        <v>15000</v>
+      </c>
+      <c r="M276" s="1" t="s">
+        <v>3018</v>
+      </c>
+      <c r="N276" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="O276" s="1"/>
+      <c r="P276" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q276" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="R276" s="1" t="s">
+        <v>3020</v>
+      </c>
+      <c r="S276" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="T276" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="U276" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="V276" s="1" t="s">
+        <v>3023</v>
+      </c>
+      <c r="W276" s="1" t="s">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="277" spans="1:23">
+      <c r="A277" s="1" t="s">
+        <v>3024</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D277" s="1"/>
+      <c r="E277" s="1" t="s">
+        <v>3026</v>
+      </c>
+      <c r="F277" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H277" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I277" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="J277" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="K277" s="1"/>
+      <c r="L277" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="M277" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="N277" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="O277" s="1"/>
+      <c r="P277" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="Q277" s="1"/>
+      <c r="R277" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="S277" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="T277" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="U277" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="V277" s="1" t="s">
+        <v>3032</v>
+      </c>
+      <c r="W277" s="1" t="s">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="278" spans="1:23">
+      <c r="A278" s="1" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D278" s="1"/>
+      <c r="E278" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="F278" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H278" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="I278" s="1"/>
+      <c r="J278" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="K278" s="1"/>
+      <c r="L278" s="1">
+        <v>26000</v>
+      </c>
+      <c r="M278" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="N278" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="O278" s="1"/>
+      <c r="P278" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q278" s="1"/>
+      <c r="R278" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="S278" s="1" t="s">
+        <v>3038</v>
+      </c>
+      <c r="T278" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="U278" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="V278" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="W278" s="1" t="s">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="279" spans="1:23">
+      <c r="A279" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D279" s="1"/>
+      <c r="E279" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="F279" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H279" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I279" s="1"/>
+      <c r="J279" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="K279" s="1"/>
+      <c r="L279" s="1">
+        <v>69001</v>
+      </c>
+      <c r="M279" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N279" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="O279" s="1"/>
+      <c r="P279" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="Q279" s="1"/>
+      <c r="R279" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="S279" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="T279" s="1" t="s">
+        <v>3048</v>
+      </c>
+      <c r="U279" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="V279" s="1" t="s">
+        <v>3050</v>
+      </c>
+      <c r="W279" s="1" t="s">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="280" spans="1:23">
+      <c r="A280" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D280" s="1"/>
+      <c r="E280" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="F280" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H280" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I280" s="1"/>
+      <c r="J280" s="1" t="s">
+        <v>3053</v>
+      </c>
+      <c r="K280" s="1"/>
+      <c r="L280" s="1">
+        <v>43000</v>
+      </c>
+      <c r="M280" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="N280" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="O280" s="1"/>
+      <c r="P280" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q280" s="1"/>
+      <c r="R280" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="S280" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="T280" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="U280" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="V280" s="1"/>
+      <c r="W280" s="1" t="s">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="281" spans="1:23">
+      <c r="A281" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D281" s="1"/>
+      <c r="E281" s="1" t="s">
+        <v>3060</v>
+      </c>
+      <c r="F281" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H281" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I281" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="K54"/>
-      <c r="L54">
+      <c r="J281" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="K281" s="1"/>
+      <c r="L281" s="1">
+        <v>74000</v>
+      </c>
+      <c r="M281" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="N281" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="O281" s="1"/>
+      <c r="P281" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q281" s="1"/>
+      <c r="R281" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="S281" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="T281" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="U281" s="1" t="s">
+        <v>3066</v>
+      </c>
+      <c r="V281" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="W281" s="1" t="s">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="282" spans="1:23">
+      <c r="A282" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D282" s="1"/>
+      <c r="E282" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="F282" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H282" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I282" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J282" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="K282" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="L282" s="1">
+        <v>38100</v>
+      </c>
+      <c r="M282" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="N282" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="O282" s="1"/>
+      <c r="P282" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q282" s="1"/>
+      <c r="R282" s="1" t="s">
+        <v>3072</v>
+      </c>
+      <c r="S282" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="T282" s="1" t="s">
+        <v>3074</v>
+      </c>
+      <c r="U282" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="V282" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="W282" s="1" t="s">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="283" spans="1:23">
+      <c r="A283" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D283" s="1"/>
+      <c r="E283" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="F283" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H283" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I283" s="1"/>
+      <c r="J283" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="K283" s="1"/>
+      <c r="L283" s="1">
+        <v>63000</v>
+      </c>
+      <c r="M283" s="1" t="s">
+        <v>3080</v>
+      </c>
+      <c r="N283" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="O283" s="1"/>
+      <c r="P283" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q283" s="1"/>
+      <c r="R283" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="S283" s="1" t="s">
+        <v>3081</v>
+      </c>
+      <c r="T283" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="U283" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="V283" s="1"/>
+      <c r="W283" s="1" t="s">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="284" spans="1:23">
+      <c r="A284" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D284" s="1"/>
+      <c r="E284" s="1" t="s">
+        <v>3086</v>
+      </c>
+      <c r="F284" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H284" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I284" s="1"/>
+      <c r="J284" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="K284" s="1"/>
+      <c r="L284" s="1">
+        <v>73000</v>
+      </c>
+      <c r="M284" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="N284" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="O284" s="1"/>
+      <c r="P284" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="Q284" s="1"/>
+      <c r="R284" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="S284" s="1" t="s">
+        <v>3089</v>
+      </c>
+      <c r="T284" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="U284" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="V284" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="W284" s="1" t="s">
+        <v>2978</v>
+      </c>
+    </row>
+    <row r="285" spans="1:23">
+      <c r="A285" s="1" t="s">
+        <v>3092</v>
+      </c>
+      <c r="B285" s="1"/>
+      <c r="C285" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D285" s="1"/>
+      <c r="E285" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="F285" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="H285" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I285" s="1"/>
+      <c r="J285" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="K285" s="1"/>
+      <c r="L285" s="1">
+        <v>33800</v>
+      </c>
+      <c r="M285" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="N285" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="O285" s="1"/>
+      <c r="P285" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q285" s="1"/>
+      <c r="R285" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="S285" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="T285" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="U285" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="V285" s="1"/>
+      <c r="W285" s="1"/>
+    </row>
+    <row r="286" spans="1:23">
+      <c r="A286" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="B286" s="1"/>
+      <c r="C286" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D286" s="1"/>
+      <c r="E286" s="1" t="s">
+        <v>3102</v>
+      </c>
+      <c r="F286" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H286" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I286" s="1"/>
+      <c r="J286" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="K286" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="L286" s="1">
+        <v>31300</v>
+      </c>
+      <c r="M286" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N286" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="O286" s="1"/>
+      <c r="P286" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q286" s="1"/>
+      <c r="R286" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="S286" s="1" t="s">
+        <v>3105</v>
+      </c>
+      <c r="T286" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="U286" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="V286" s="1"/>
+      <c r="W286" s="1" t="s">
+        <v>3108</v>
+      </c>
+    </row>
+    <row r="287" spans="1:23">
+      <c r="A287" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B287" s="1"/>
+      <c r="C287" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D287" s="1"/>
+      <c r="E287" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="F287" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H287" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="I287" s="1"/>
+      <c r="J287" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="K287" s="1"/>
+      <c r="L287" s="1">
+        <v>69100</v>
+      </c>
+      <c r="M287" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="N287" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O287" s="1"/>
+      <c r="P287" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q287" s="1"/>
+      <c r="R287" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="S287" s="1" t="s">
+        <v>3113</v>
+      </c>
+      <c r="T287" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="U287" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="V287" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="W287" s="1" t="s">
+        <v>3117</v>
+      </c>
+    </row>
+    <row r="288" spans="1:23">
+      <c r="A288" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D288" s="1"/>
+      <c r="E288" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="F288" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H288" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I288" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="J288" s="1" t="s">
+        <v>3122</v>
+      </c>
+      <c r="K288" s="1"/>
+      <c r="L288" s="1">
+        <v>46000</v>
+      </c>
+      <c r="M288" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="N288" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="O288" s="1"/>
+      <c r="P288" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="Q288" s="1"/>
+      <c r="R288" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="S288" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="T288" s="1" t="s">
+        <v>3126</v>
+      </c>
+      <c r="U288" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="V288" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="W288" s="1" t="s">
+        <v>3129</v>
+      </c>
+    </row>
+    <row r="289" spans="1:23">
+      <c r="A289" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D289" s="1"/>
+      <c r="E289" s="1"/>
+      <c r="F289" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H289" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I289" s="1"/>
+      <c r="J289" s="1" t="s">
+        <v>3132</v>
+      </c>
+      <c r="K289" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="L289" s="1">
+        <v>34064</v>
+      </c>
+      <c r="M289" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="N289" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="O289" s="1"/>
+      <c r="P289" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q289" s="1"/>
+      <c r="R289" s="1"/>
+      <c r="S289" s="1"/>
+      <c r="T289" s="1"/>
+      <c r="U289" s="1"/>
+      <c r="V289" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="W289" s="1" t="s">
+        <v>3135</v>
+      </c>
+    </row>
+    <row r="290" spans="1:23">
+      <c r="A290" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="B290" s="1"/>
+      <c r="C290" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D290" s="1"/>
+      <c r="E290" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="F290" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H290" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I290" s="1"/>
+      <c r="J290" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="K290" s="1"/>
+      <c r="L290" s="1">
+        <v>48400</v>
+      </c>
+      <c r="M290" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="N290" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O290" s="1"/>
+      <c r="P290" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q290" s="1"/>
+      <c r="R290" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="S290" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="T290" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="U290" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="V290" s="1"/>
+      <c r="W290" s="1" t="s">
+        <v>3143</v>
+      </c>
+    </row>
+    <row r="291" spans="1:23">
+      <c r="A291" s="1" t="s">
+        <v>3144</v>
+      </c>
+      <c r="B291" s="1"/>
+      <c r="C291" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D291" s="1"/>
+      <c r="E291" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="F291" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H291" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I291" s="1"/>
+      <c r="J291" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="K291" s="1"/>
+      <c r="L291" s="1">
+        <v>48400</v>
+      </c>
+      <c r="M291" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="N291" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="O291" s="1"/>
+      <c r="P291" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="Q291" s="1"/>
+      <c r="R291" s="1"/>
+      <c r="S291" s="1"/>
+      <c r="T291" s="1"/>
+      <c r="U291" s="1"/>
+      <c r="V291" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="W291" s="1" t="s">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="292" spans="1:23">
+      <c r="A292" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D292" s="1"/>
+      <c r="E292" s="1" t="s">
+        <v>3153</v>
+      </c>
+      <c r="F292" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H292" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I292" s="1" t="s">
+        <v>3154</v>
+      </c>
+      <c r="J292" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="K292" s="1"/>
+      <c r="L292" s="1">
+        <v>74100</v>
+      </c>
+      <c r="M292" s="1" t="s">
+        <v>3156</v>
+      </c>
+      <c r="N292" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O292" s="1"/>
+      <c r="P292" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="Q292" s="1"/>
+      <c r="R292" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="S292" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="T292" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="U292" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="V292" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="W292" s="1"/>
+    </row>
+    <row r="293" spans="1:23">
+      <c r="A293" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="B293" s="1"/>
+      <c r="C293" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D293" s="1"/>
+      <c r="E293" s="1" t="s">
+        <v>3162</v>
+      </c>
+      <c r="F293" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H293" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="I293" s="1"/>
+      <c r="J293" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="K293" s="1"/>
+      <c r="L293" s="1">
+        <v>30580</v>
+      </c>
+      <c r="M293" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="N293" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O293" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="P293" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="Q293" s="1"/>
+      <c r="R293" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="S293" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="T293" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="U293" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="V293" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="W293" s="1" t="s">
+        <v>3172</v>
+      </c>
+    </row>
+    <row r="294" spans="1:23">
+      <c r="A294" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="B294" s="1"/>
+      <c r="C294" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D294" s="1"/>
+      <c r="E294" s="1" t="s">
+        <v>3174</v>
+      </c>
+      <c r="F294" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H294" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I294" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="J294" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="K294" s="1"/>
+      <c r="L294" s="1">
+        <v>69007</v>
+      </c>
+      <c r="M294" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="N294" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O294" s="1" t="s">
+        <v>3177</v>
+      </c>
+      <c r="P294" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q294" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="R294" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="S294" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="T294" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="U294" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="V294" s="1"/>
+      <c r="W294" s="1" t="s">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="295" spans="1:23">
+      <c r="A295" s="1" t="s">
+        <v>3183</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D295" s="1"/>
+      <c r="E295" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="F295" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H295" s="1" t="s">
+        <v>3186</v>
+      </c>
+      <c r="I295" s="1"/>
+      <c r="J295" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="K295" s="1"/>
+      <c r="L295" s="1">
+        <v>38710</v>
+      </c>
+      <c r="M295" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="N295" s="1" t="s">
+        <v>3189</v>
+      </c>
+      <c r="O295" s="1"/>
+      <c r="P295" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="Q295" s="1"/>
+      <c r="R295" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="S295" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="T295" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="U295" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="V295" s="1"/>
+      <c r="W295" s="1" t="s">
+        <v>3192</v>
+      </c>
+    </row>
+    <row r="296" spans="1:23">
+      <c r="A296" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D296" s="1"/>
+      <c r="E296" s="1" t="s">
+        <v>3195</v>
+      </c>
+      <c r="F296" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H296" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I296" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J296" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="K296" s="1"/>
+      <c r="L296" s="1">
+        <v>31200</v>
+      </c>
+      <c r="M296" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="N296" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="O296" s="1"/>
+      <c r="P296" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="Q296" s="1"/>
+      <c r="R296" s="1" t="s">
+        <v>3198</v>
+      </c>
+      <c r="S296" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="T296" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="U296" s="1" t="s">
+        <v>3200</v>
+      </c>
+      <c r="V296" s="1" t="s">
+        <v>3201</v>
+      </c>
+      <c r="W296" s="1" t="s">
+        <v>3202</v>
+      </c>
+    </row>
+    <row r="297" spans="1:23">
+      <c r="A297" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>3204</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D297" s="1"/>
+      <c r="E297" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="F297" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H297" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I297" s="1" t="s">
+        <v>3206</v>
+      </c>
+      <c r="J297" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="K297" s="1"/>
+      <c r="L297" s="1">
+        <v>26100</v>
+      </c>
+      <c r="M297" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="N297" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O297" s="1"/>
+      <c r="P297" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q297" s="1"/>
+      <c r="R297" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="S297" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="T297" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="U297" s="1" t="s">
+        <v>3209</v>
+      </c>
+      <c r="V297" s="1" t="s">
+        <v>3210</v>
+      </c>
+      <c r="W297" s="1" t="s">
+        <v>3211</v>
+      </c>
+    </row>
+    <row r="298" spans="1:23">
+      <c r="A298" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>3213</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D298" s="1"/>
+      <c r="E298" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="F298" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H298" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I298" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="J298" s="1" t="s">
+        <v>3216</v>
+      </c>
+      <c r="K298" s="1"/>
+      <c r="L298" s="1">
+        <v>63200</v>
+      </c>
+      <c r="M298" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="N298" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="O298" s="1"/>
+      <c r="P298" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="Q298" s="1" t="s">
+        <v>3219</v>
+      </c>
+      <c r="R298" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="S298" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="T298" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="U298" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="V298" s="1" t="s">
+        <v>3222</v>
+      </c>
+      <c r="W298" s="1" t="s">
+        <v>3223</v>
+      </c>
+    </row>
+    <row r="299" spans="1:23">
+      <c r="A299" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>3225</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D299" s="1"/>
+      <c r="E299" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="F299" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G299" s="1"/>
+      <c r="H299" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I299" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="J299" s="1" t="s">
+        <v>3228</v>
+      </c>
+      <c r="K299" s="1"/>
+      <c r="L299" s="1">
+        <v>75010</v>
+      </c>
+      <c r="M299" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="N299" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="O299" s="1"/>
+      <c r="P299" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q299" s="1"/>
+      <c r="R299" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="S299" s="1" t="s">
+        <v>3230</v>
+      </c>
+      <c r="T299" s="1" t="s">
+        <v>3231</v>
+      </c>
+      <c r="U299" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="V299" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="W299" s="1" t="s">
+        <v>3234</v>
+      </c>
+    </row>
+    <row r="300" spans="1:23">
+      <c r="A300" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D300" s="1"/>
+      <c r="E300" s="1" t="s">
+        <v>3237</v>
+      </c>
+      <c r="F300" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H300" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I300" s="1"/>
+      <c r="J300" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="K300" s="1"/>
+      <c r="L300" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M300" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="N300" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="O300" s="1"/>
+      <c r="P300" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q300" s="1" t="s">
+        <v>3240</v>
+      </c>
+      <c r="R300" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="S300" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="T300" s="1" t="s">
+        <v>3243</v>
+      </c>
+      <c r="U300" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="V300" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="W300" s="1" t="s">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="301" spans="1:23">
+      <c r="A301" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="B301" s="1"/>
+      <c r="C301" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D301" s="1"/>
+      <c r="E301" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="F301" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H301" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I301" s="1" t="s">
+        <v>3249</v>
+      </c>
+      <c r="J301" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="K301" s="1"/>
+      <c r="L301" s="1">
+        <v>74920</v>
+      </c>
+      <c r="M301" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="N301" s="1" t="s">
+        <v>3252</v>
+      </c>
+      <c r="O301" s="1"/>
+      <c r="P301" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q301" s="1"/>
+      <c r="R301" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="S301" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="T301" s="1"/>
+      <c r="U301" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="V301" s="1"/>
+      <c r="W301" s="1" t="s">
+        <v>3254</v>
+      </c>
+    </row>
+    <row r="302" spans="1:23">
+      <c r="A302" s="1" t="s">
+        <v>3255</v>
+      </c>
+      <c r="B302" s="1"/>
+      <c r="C302" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D302" s="1"/>
+      <c r="E302" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="F302" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H302" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I302" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="J302" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="K302" s="1"/>
+      <c r="L302" s="1">
         <v>48100</v>
       </c>
-      <c r="M54" t="s">
-[...2 lines deleted...]
-      <c r="N54" t="s">
+      <c r="M302" s="1" t="s">
+        <v>3258</v>
+      </c>
+      <c r="N302" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O302" s="1"/>
+      <c r="P302" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q302" s="1"/>
+      <c r="R302" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="S302" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="T302" s="1" t="s">
+        <v>3261</v>
+      </c>
+      <c r="U302" s="1" t="s">
+        <v>3262</v>
+      </c>
+      <c r="V302" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="W302" s="1" t="s">
+        <v>3264</v>
+      </c>
+    </row>
+    <row r="303" spans="1:23">
+      <c r="A303" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="B303" s="1"/>
+      <c r="C303" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D303" s="1"/>
+      <c r="E303" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="F303" s="1" t="s">
+        <v>3267</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H303" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I303" s="1" t="s">
+        <v>3268</v>
+      </c>
+      <c r="J303" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="K303" s="1"/>
+      <c r="L303" s="1">
+        <v>30580</v>
+      </c>
+      <c r="M303" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="N303" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O303" s="1"/>
+      <c r="P303" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="Q303" s="1"/>
+      <c r="R303" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="S303" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="T303" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="U303" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="V303" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="W303" s="1" t="s">
+        <v>3270</v>
+      </c>
+    </row>
+    <row r="304" spans="1:23">
+      <c r="A304" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="B304" s="1"/>
+      <c r="C304" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D304" s="1"/>
+      <c r="E304" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="F304" s="1" t="s">
+        <v>3273</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H304" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I304" s="1"/>
+      <c r="J304" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="K304" s="1"/>
+      <c r="L304" s="1">
+        <v>26300</v>
+      </c>
+      <c r="M304" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="N304" s="1" t="s">
+        <v>3276</v>
+      </c>
+      <c r="O304" s="1"/>
+      <c r="P304" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="Q304" s="1"/>
+      <c r="R304" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="S304" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="T304" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="U304" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="V304" s="1" t="s">
+        <v>3279</v>
+      </c>
+      <c r="W304" s="1" t="s">
+        <v>3280</v>
+      </c>
+    </row>
+    <row r="305" spans="1:23">
+      <c r="A305" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="B305" s="1"/>
+      <c r="C305" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>3282</v>
+      </c>
+      <c r="E305" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="F305" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H305" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I305" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="J305" s="1" t="s">
+        <v>3285</v>
+      </c>
+      <c r="K305" s="1"/>
+      <c r="L305" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="M305" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="N305" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="O305" s="1"/>
+      <c r="P305" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="Q305" s="1"/>
+      <c r="R305" s="1" t="s">
+        <v>3288</v>
+      </c>
+      <c r="S305" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="T305" s="1" t="s">
+        <v>3290</v>
+      </c>
+      <c r="U305" s="1" t="s">
+        <v>3291</v>
+      </c>
+      <c r="V305" s="1"/>
+      <c r="W305" s="1" t="s">
+        <v>3292</v>
+      </c>
+    </row>
+    <row r="306" spans="1:23">
+      <c r="A306" s="1" t="s">
+        <v>3293</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>3294</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D306" s="1"/>
+      <c r="E306" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="F306" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H306" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I306" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="J306" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="K306" s="1"/>
+      <c r="L306" s="1">
+        <v>69007</v>
+      </c>
+      <c r="M306" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="N306" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O306" s="1"/>
+      <c r="P306" s="1" t="s">
+        <v>3296</v>
+      </c>
+      <c r="Q306" s="1"/>
+      <c r="R306" s="1" t="s">
+        <v>3294</v>
+      </c>
+      <c r="S306" s="1" t="s">
+        <v>3297</v>
+      </c>
+      <c r="T306" s="1"/>
+      <c r="U306" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="V306" s="1" t="s">
+        <v>3299</v>
+      </c>
+      <c r="W306" s="1" t="s">
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="307" spans="1:23">
+      <c r="A307" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>3302</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D307" s="1"/>
+      <c r="E307" s="1" t="s">
+        <v>3303</v>
+      </c>
+      <c r="F307" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H307" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I307" s="1" t="s">
+        <v>3305</v>
+      </c>
+      <c r="J307" s="1" t="s">
+        <v>3306</v>
+      </c>
+      <c r="K307" s="1"/>
+      <c r="L307" s="1">
+        <v>42300</v>
+      </c>
+      <c r="M307" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="N307" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="O307" s="1"/>
+      <c r="P307" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="Q307" s="1" t="s">
+        <v>3308</v>
+      </c>
+      <c r="R307" s="1" t="s">
+        <v>3309</v>
+      </c>
+      <c r="S307" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="T307" s="1" t="s">
+        <v>3311</v>
+      </c>
+      <c r="U307" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="V307" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="W307" s="1" t="s">
+        <v>3314</v>
+      </c>
+    </row>
+    <row r="308" spans="1:23">
+      <c r="A308" s="1" t="s">
+        <v>3315</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="E308" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="F308" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H308" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I308" s="1"/>
+      <c r="J308" s="1" t="s">
+        <v>3320</v>
+      </c>
+      <c r="K308" s="1"/>
+      <c r="L308" s="1">
+        <v>38000</v>
+      </c>
+      <c r="M308" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="N308" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O308" s="1"/>
+      <c r="P308" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="Q308" s="1"/>
+      <c r="R308" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="S308" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="T308" s="1" t="s">
+        <v>3323</v>
+      </c>
+      <c r="U308" s="1" t="s">
+        <v>3324</v>
+      </c>
+      <c r="V308" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="W308" s="1" t="s">
+        <v>3326</v>
+      </c>
+    </row>
+    <row r="309" spans="1:23">
+      <c r="A309" s="1" t="s">
+        <v>3327</v>
+      </c>
+      <c r="B309" s="1"/>
+      <c r="C309" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D309" s="1"/>
+      <c r="E309" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="F309" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H309" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I309" s="1"/>
+      <c r="J309" s="1" t="s">
+        <v>3329</v>
+      </c>
+      <c r="K309" s="1"/>
+      <c r="L309" s="1">
+        <v>30110</v>
+      </c>
+      <c r="M309" s="1" t="s">
+        <v>3330</v>
+      </c>
+      <c r="N309" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="O309" s="1" t="s">
+        <v>3332</v>
+      </c>
+      <c r="P309" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q309" s="1"/>
+      <c r="R309" s="1"/>
+      <c r="S309" s="1"/>
+      <c r="T309" s="1"/>
+      <c r="U309" s="1"/>
+      <c r="V309" s="1" t="s">
+        <v>3333</v>
+      </c>
+      <c r="W309" s="1" t="s">
+        <v>3334</v>
+      </c>
+    </row>
+    <row r="310" spans="1:23">
+      <c r="A310" s="1" t="s">
+        <v>3335</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>3336</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D310" s="1"/>
+      <c r="E310" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="F310" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H310" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I310" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J310" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="K310" s="1"/>
+      <c r="L310" s="1">
+        <v>38000</v>
+      </c>
+      <c r="M310" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="N310" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O310" s="1"/>
+      <c r="P310" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q310" s="1"/>
+      <c r="R310" s="1" t="s">
+        <v>3338</v>
+      </c>
+      <c r="S310" s="1" t="s">
+        <v>3339</v>
+      </c>
+      <c r="T310" s="1" t="s">
+        <v>3340</v>
+      </c>
+      <c r="U310" s="1" t="s">
+        <v>3341</v>
+      </c>
+      <c r="V310" s="1" t="s">
+        <v>3342</v>
+      </c>
+      <c r="W310" s="1" t="s">
+        <v>3343</v>
+      </c>
+    </row>
+    <row r="311" spans="1:23">
+      <c r="A311" s="1" t="s">
+        <v>3344</v>
+      </c>
+      <c r="B311" s="1"/>
+      <c r="C311" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="D311" s="1"/>
+      <c r="E311" s="1" t="s">
+        <v>3345</v>
+      </c>
+      <c r="F311" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H311" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I311" s="1"/>
+      <c r="J311" s="1" t="s">
+        <v>3346</v>
+      </c>
+      <c r="K311" s="1"/>
+      <c r="L311" s="1">
+        <v>34295</v>
+      </c>
+      <c r="M311" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="N311" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O311" s="1"/>
+      <c r="P311" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q311" s="1"/>
+      <c r="R311" s="1"/>
+      <c r="S311" s="1"/>
+      <c r="T311" s="1"/>
+      <c r="U311" s="1"/>
+      <c r="V311" s="1" t="s">
+        <v>3347</v>
+      </c>
+      <c r="W311" s="1" t="s">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="312" spans="1:23">
+      <c r="A312" s="1" t="s">
+        <v>3349</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>3350</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D312" s="1"/>
+      <c r="E312" s="1" t="s">
+        <v>3351</v>
+      </c>
+      <c r="F312" s="1" t="s">
+        <v>3352</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H312" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I312" s="1"/>
+      <c r="J312" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="K312" s="1"/>
+      <c r="L312" s="1">
+        <v>31200</v>
+      </c>
+      <c r="M312" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N312" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="O312" s="1"/>
+      <c r="P312" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="Q312" s="1"/>
+      <c r="R312" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="S312" s="1" t="s">
+        <v>3355</v>
+      </c>
+      <c r="T312" s="1" t="s">
+        <v>3356</v>
+      </c>
+      <c r="U312" s="1" t="s">
+        <v>3357</v>
+      </c>
+      <c r="V312" s="1"/>
+      <c r="W312" s="1"/>
+    </row>
+    <row r="313" spans="1:23">
+      <c r="A313" s="1" t="s">
+        <v>3358</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>3359</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D313" s="1"/>
+      <c r="E313" s="1" t="s">
+        <v>3360</v>
+      </c>
+      <c r="F313" s="1" t="s">
+        <v>3361</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H313" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I313" s="1" t="s">
+        <v>3362</v>
+      </c>
+      <c r="J313" s="1" t="s">
+        <v>3363</v>
+      </c>
+      <c r="K313" s="1"/>
+      <c r="L313" s="1">
+        <v>34725</v>
+      </c>
+      <c r="M313" s="1" t="s">
+        <v>3364</v>
+      </c>
+      <c r="N313" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="O313" s="1"/>
+      <c r="P313" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="Q313" s="1"/>
+      <c r="R313" s="1" t="s">
+        <v>3366</v>
+      </c>
+      <c r="S313" s="1" t="s">
+        <v>3367</v>
+      </c>
+      <c r="T313" s="1" t="s">
+        <v>3368</v>
+      </c>
+      <c r="U313" s="1" t="s">
+        <v>3369</v>
+      </c>
+      <c r="V313" s="1" t="s">
+        <v>3370</v>
+      </c>
+      <c r="W313" s="1" t="s">
+        <v>3371</v>
+      </c>
+    </row>
+    <row r="314" spans="1:23">
+      <c r="A314" s="1" t="s">
+        <v>3372</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>3373</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D314" s="1"/>
+      <c r="E314" s="1" t="s">
+        <v>3374</v>
+      </c>
+      <c r="F314" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H314" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I314" s="1" t="s">
+        <v>3375</v>
+      </c>
+      <c r="J314" s="1" t="s">
+        <v>3376</v>
+      </c>
+      <c r="K314" s="1"/>
+      <c r="L314" s="1" t="s">
+        <v>3377</v>
+      </c>
+      <c r="M314" s="1" t="s">
+        <v>3378</v>
+      </c>
+      <c r="N314" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="O54"/>
-      <c r="P54" t="s">
+      <c r="O314" s="1" t="s">
+        <v>3379</v>
+      </c>
+      <c r="P314" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q314" s="1"/>
+      <c r="R314" s="1" t="s">
+        <v>3380</v>
+      </c>
+      <c r="S314" s="1" t="s">
+        <v>3381</v>
+      </c>
+      <c r="T314" s="1"/>
+      <c r="U314" s="1" t="s">
+        <v>3382</v>
+      </c>
+      <c r="V314" s="1" t="s">
+        <v>3383</v>
+      </c>
+      <c r="W314" s="1" t="s">
+        <v>3384</v>
+      </c>
+    </row>
+    <row r="315" spans="1:23">
+      <c r="A315" s="1" t="s">
+        <v>3385</v>
+      </c>
+      <c r="B315" s="1"/>
+      <c r="C315" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D315" s="1"/>
+      <c r="E315" s="1" t="s">
+        <v>3386</v>
+      </c>
+      <c r="F315" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H315" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I315" s="1" t="s">
+        <v>3387</v>
+      </c>
+      <c r="J315" s="1" t="s">
+        <v>3388</v>
+      </c>
+      <c r="K315" s="1"/>
+      <c r="L315" s="1">
+        <v>69400</v>
+      </c>
+      <c r="M315" s="1" t="s">
+        <v>3389</v>
+      </c>
+      <c r="N315" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O315" s="1" t="s">
+        <v>3390</v>
+      </c>
+      <c r="P315" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q54" t="s">
-[...26 lines deleted...]
-      <c r="C55" t="s">
+      <c r="Q315" s="1" t="s">
+        <v>3391</v>
+      </c>
+      <c r="R315" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="S315" s="1" t="s">
+        <v>3392</v>
+      </c>
+      <c r="T315" s="1" t="s">
+        <v>3393</v>
+      </c>
+      <c r="U315" s="1" t="s">
+        <v>3394</v>
+      </c>
+      <c r="V315" s="1" t="s">
+        <v>3395</v>
+      </c>
+      <c r="W315" s="1" t="s">
+        <v>3396</v>
+      </c>
+    </row>
+    <row r="316" spans="1:23">
+      <c r="A316" s="1" t="s">
+        <v>3397</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D316" s="1"/>
+      <c r="E316" s="1" t="s">
+        <v>3399</v>
+      </c>
+      <c r="F316" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H316" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I316" s="1" t="s">
+        <v>3400</v>
+      </c>
+      <c r="J316" s="1" t="s">
+        <v>3401</v>
+      </c>
+      <c r="K316" s="1"/>
+      <c r="L316" s="1">
+        <v>69520</v>
+      </c>
+      <c r="M316" s="1" t="s">
+        <v>3402</v>
+      </c>
+      <c r="N316" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O316" s="1"/>
+      <c r="P316" s="1" t="s">
+        <v>3403</v>
+      </c>
+      <c r="Q316" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="R316" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="S316" s="1" t="s">
+        <v>3405</v>
+      </c>
+      <c r="T316" s="1" t="s">
+        <v>3406</v>
+      </c>
+      <c r="U316" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="V316" s="1" t="s">
+        <v>3408</v>
+      </c>
+      <c r="W316" s="1" t="s">
+        <v>3409</v>
+      </c>
+    </row>
+    <row r="317" spans="1:23">
+      <c r="A317" s="1" t="s">
+        <v>3410</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>3411</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D317" s="1"/>
+      <c r="E317" s="1" t="s">
+        <v>3412</v>
+      </c>
+      <c r="F317" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H317" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I317" s="1"/>
+      <c r="J317" s="1" t="s">
+        <v>3413</v>
+      </c>
+      <c r="K317" s="1" t="s">
+        <v>3414</v>
+      </c>
+      <c r="L317" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="M317" s="1" t="s">
+        <v>3415</v>
+      </c>
+      <c r="N317" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O317" s="1"/>
+      <c r="P317" s="1" t="s">
+        <v>3416</v>
+      </c>
+      <c r="Q317" s="1"/>
+      <c r="R317" s="1" t="s">
+        <v>3417</v>
+      </c>
+      <c r="S317" s="1" t="s">
+        <v>3418</v>
+      </c>
+      <c r="T317" s="1" t="s">
+        <v>3419</v>
+      </c>
+      <c r="U317" s="1" t="s">
+        <v>3420</v>
+      </c>
+      <c r="V317" s="1" t="s">
+        <v>3421</v>
+      </c>
+      <c r="W317" s="1" t="s">
+        <v>3422</v>
+      </c>
+    </row>
+    <row r="318" spans="1:23">
+      <c r="A318" s="1" t="s">
+        <v>3423</v>
+      </c>
+      <c r="B318" s="1"/>
+      <c r="C318" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D318" s="1"/>
+      <c r="E318" s="1" t="s">
+        <v>3424</v>
+      </c>
+      <c r="F318" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H318" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="I318" s="1"/>
+      <c r="J318" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="K318" s="1"/>
+      <c r="L318" s="1">
+        <v>32230</v>
+      </c>
+      <c r="M318" s="1" t="s">
+        <v>3426</v>
+      </c>
+      <c r="N318" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="O318" s="1"/>
+      <c r="P318" s="1" t="s">
+        <v>3427</v>
+      </c>
+      <c r="Q318" s="1"/>
+      <c r="R318" s="1"/>
+      <c r="S318" s="1"/>
+      <c r="T318" s="1"/>
+      <c r="U318" s="1"/>
+      <c r="V318" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="W318" s="1" t="s">
+        <v>3429</v>
+      </c>
+    </row>
+    <row r="319" spans="1:23">
+      <c r="A319" s="1" t="s">
+        <v>3430</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D319" s="1"/>
+      <c r="E319" s="1" t="s">
+        <v>3432</v>
+      </c>
+      <c r="F319" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H319" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="I319" s="1"/>
+      <c r="J319" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="K319" s="1"/>
+      <c r="L319" s="1">
+        <v>74200</v>
+      </c>
+      <c r="M319" s="1" t="s">
+        <v>3430</v>
+      </c>
+      <c r="N319" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O319" s="1"/>
+      <c r="P319" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q319" s="1"/>
+      <c r="R319" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="S319" s="1" t="s">
+        <v>3435</v>
+      </c>
+      <c r="T319" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="U319" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="V319" s="1"/>
+      <c r="W319" s="1" t="s">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="320" spans="1:23">
+      <c r="A320" s="1" t="s">
+        <v>3439</v>
+      </c>
+      <c r="B320" s="1"/>
+      <c r="C320" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D320" s="1"/>
+      <c r="E320" s="1" t="s">
+        <v>3440</v>
+      </c>
+      <c r="F320" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H320" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I320" s="1"/>
+      <c r="J320" s="1" t="s">
+        <v>3441</v>
+      </c>
+      <c r="K320" s="1" t="s">
+        <v>3442</v>
+      </c>
+      <c r="L320" s="1" t="s">
+        <v>2685</v>
+      </c>
+      <c r="M320" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="N320" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O320" s="1"/>
+      <c r="P320" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q320" s="1"/>
+      <c r="R320" s="1" t="s">
+        <v>3444</v>
+      </c>
+      <c r="S320" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="T320" s="1"/>
+      <c r="U320" s="1" t="s">
+        <v>3446</v>
+      </c>
+      <c r="V320" s="1" t="s">
+        <v>3447</v>
+      </c>
+      <c r="W320" s="1" t="s">
+        <v>3448</v>
+      </c>
+    </row>
+    <row r="321" spans="1:23">
+      <c r="A321" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>3450</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D321" s="1"/>
+      <c r="E321" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="F321" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H321" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I321" s="1"/>
+      <c r="J321" s="1" t="s">
+        <v>3452</v>
+      </c>
+      <c r="K321" s="1"/>
+      <c r="L321" s="1">
+        <v>66350</v>
+      </c>
+      <c r="M321" s="1" t="s">
+        <v>3453</v>
+      </c>
+      <c r="N321" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O321" s="1"/>
+      <c r="P321" s="1" t="s">
+        <v>3454</v>
+      </c>
+      <c r="Q321" s="1"/>
+      <c r="R321" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="S321" s="1" t="s">
+        <v>3455</v>
+      </c>
+      <c r="T321" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="U321" s="1" t="s">
+        <v>3456</v>
+      </c>
+      <c r="V321" s="1" t="s">
+        <v>3457</v>
+      </c>
+      <c r="W321" s="1" t="s">
+        <v>3458</v>
+      </c>
+    </row>
+    <row r="322" spans="1:23">
+      <c r="A322" s="1" t="s">
+        <v>3459</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>3460</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D322" s="1"/>
+      <c r="E322" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="F322" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H322" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I322" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="J322" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="K322" s="1"/>
+      <c r="L322" s="1">
+        <v>69003</v>
+      </c>
+      <c r="M322" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="N322" s="1" t="s">
+        <v>3463</v>
+      </c>
+      <c r="O322" s="1"/>
+      <c r="P322" s="1" t="s">
+        <v>3464</v>
+      </c>
+      <c r="Q322" s="1"/>
+      <c r="R322" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="S322" s="1" t="s">
+        <v>3466</v>
+      </c>
+      <c r="T322" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="U322" s="1" t="s">
+        <v>3468</v>
+      </c>
+      <c r="V322" s="1" t="s">
+        <v>3469</v>
+      </c>
+      <c r="W322" s="1" t="s">
+        <v>3470</v>
+      </c>
+    </row>
+    <row r="323" spans="1:23">
+      <c r="A323" s="1" t="s">
+        <v>3471</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>3472</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D323" s="1"/>
+      <c r="E323" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="F323" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H323" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I323" s="1"/>
+      <c r="J323" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="K323" s="1" t="s">
+        <v>3475</v>
+      </c>
+      <c r="L323" s="1">
+        <v>63001</v>
+      </c>
+      <c r="M323" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="N323" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O323" s="1" t="s">
+        <v>3476</v>
+      </c>
+      <c r="P323" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="Q323" s="1"/>
+      <c r="R323" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="S323" s="1" t="s">
+        <v>3478</v>
+      </c>
+      <c r="T323" s="1" t="s">
+        <v>3479</v>
+      </c>
+      <c r="U323" s="1" t="s">
+        <v>3480</v>
+      </c>
+      <c r="V323" s="1"/>
+      <c r="W323" s="1"/>
+    </row>
+    <row r="324" spans="1:23">
+      <c r="A324" s="1" t="s">
+        <v>3481</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>3482</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D324" s="1"/>
+      <c r="E324" s="1" t="s">
+        <v>3483</v>
+      </c>
+      <c r="F324" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H324" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I324" s="1" t="s">
+        <v>3484</v>
+      </c>
+      <c r="J324" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="K324" s="1"/>
+      <c r="L324" s="1">
+        <v>32300</v>
+      </c>
+      <c r="M324" s="1" t="s">
+        <v>3486</v>
+      </c>
+      <c r="N324" s="1" t="s">
+        <v>3487</v>
+      </c>
+      <c r="O324" s="1"/>
+      <c r="P324" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q324" s="1"/>
+      <c r="R324" s="1" t="s">
+        <v>3488</v>
+      </c>
+      <c r="S324" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="T324" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="U324" s="1" t="s">
+        <v>3490</v>
+      </c>
+      <c r="V324" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="W324" s="1" t="s">
+        <v>3492</v>
+      </c>
+    </row>
+    <row r="325" spans="1:23">
+      <c r="A325" s="1" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>3494</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D325" s="1"/>
+      <c r="E325" s="1" t="s">
+        <v>3495</v>
+      </c>
+      <c r="F325" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H325" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I325" s="1" t="s">
+        <v>3496</v>
+      </c>
+      <c r="J325" s="1" t="s">
+        <v>3497</v>
+      </c>
+      <c r="K325" s="1"/>
+      <c r="L325" s="1">
+        <v>31300</v>
+      </c>
+      <c r="M325" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N325" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O325" s="1"/>
+      <c r="P325" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q325" s="1" t="s">
+        <v>3498</v>
+      </c>
+      <c r="R325" s="1" t="s">
+        <v>3499</v>
+      </c>
+      <c r="S325" s="1" t="s">
+        <v>3500</v>
+      </c>
+      <c r="T325" s="1" t="s">
+        <v>3501</v>
+      </c>
+      <c r="U325" s="1" t="s">
+        <v>3502</v>
+      </c>
+      <c r="V325" s="1" t="s">
+        <v>3503</v>
+      </c>
+      <c r="W325" s="1" t="s">
+        <v>3504</v>
+      </c>
+    </row>
+    <row r="326" spans="1:23">
+      <c r="A326" s="1" t="s">
+        <v>3505</v>
+      </c>
+      <c r="B326" s="1"/>
+      <c r="C326" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>3506</v>
+      </c>
+      <c r="E326" s="1" t="s">
+        <v>3507</v>
+      </c>
+      <c r="F326" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H326" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I326" s="1" t="s">
+        <v>3508</v>
+      </c>
+      <c r="J326" s="1" t="s">
+        <v>3509</v>
+      </c>
+      <c r="K326" s="1"/>
+      <c r="L326" s="1">
+        <v>38000</v>
+      </c>
+      <c r="M326" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="N326" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O326" s="1"/>
+      <c r="P326" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q326" s="1"/>
+      <c r="R326" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="S326" s="1" t="s">
+        <v>3510</v>
+      </c>
+      <c r="T326" s="1" t="s">
+        <v>3511</v>
+      </c>
+      <c r="U326" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="V326" s="1" t="s">
+        <v>3513</v>
+      </c>
+      <c r="W326" s="1"/>
+    </row>
+    <row r="327" spans="1:23">
+      <c r="A327" s="1" t="s">
+        <v>3514</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>3515</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D327" s="1"/>
+      <c r="E327" s="1" t="s">
+        <v>3516</v>
+      </c>
+      <c r="F327" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H327" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I327" s="1"/>
+      <c r="J327" s="1" t="s">
+        <v>3517</v>
+      </c>
+      <c r="K327" s="1"/>
+      <c r="L327" s="1">
+        <v>69280</v>
+      </c>
+      <c r="M327" s="1" t="s">
+        <v>3518</v>
+      </c>
+      <c r="N327" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="O327" s="1"/>
+      <c r="P327" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q327" s="1"/>
+      <c r="R327" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="S327" s="1" t="s">
+        <v>3519</v>
+      </c>
+      <c r="T327" s="1" t="s">
+        <v>3520</v>
+      </c>
+      <c r="U327" s="1" t="s">
+        <v>3521</v>
+      </c>
+      <c r="V327" s="1" t="s">
+        <v>3522</v>
+      </c>
+      <c r="W327" s="1" t="s">
+        <v>3523</v>
+      </c>
+    </row>
+    <row r="328" spans="1:23">
+      <c r="A328" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="B328" s="1"/>
+      <c r="C328" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D328" s="1"/>
+      <c r="E328" s="1" t="s">
+        <v>3525</v>
+      </c>
+      <c r="F328" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H328" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I328" s="1"/>
+      <c r="J328" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="K328" s="1"/>
+      <c r="L328" s="1">
+        <v>38100</v>
+      </c>
+      <c r="M328" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="N328" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="O328" s="1"/>
+      <c r="P328" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="Q328" s="1"/>
+      <c r="R328" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="S328" s="1" t="s">
+        <v>3528</v>
+      </c>
+      <c r="T328" s="1" t="s">
+        <v>3529</v>
+      </c>
+      <c r="U328" s="1" t="s">
+        <v>3530</v>
+      </c>
+      <c r="V328" s="1"/>
+      <c r="W328" s="1" t="s">
+        <v>3531</v>
+      </c>
+    </row>
+    <row r="329" spans="1:23">
+      <c r="A329" s="1" t="s">
+        <v>3532</v>
+      </c>
+      <c r="B329" s="1"/>
+      <c r="C329" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D329" s="1"/>
+      <c r="E329" s="1" t="s">
+        <v>3533</v>
+      </c>
+      <c r="F329" s="1" t="s">
+        <v>3534</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H329" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="I329" s="1"/>
+      <c r="J329" s="1" t="s">
+        <v>3535</v>
+      </c>
+      <c r="K329" s="1"/>
+      <c r="L329" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M329" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="N329" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O329" s="1"/>
+      <c r="P329" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q329" s="1"/>
+      <c r="R329" s="1" t="s">
+        <v>3536</v>
+      </c>
+      <c r="S329" s="1" t="s">
+        <v>3537</v>
+      </c>
+      <c r="T329" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="U329" s="1" t="s">
+        <v>3539</v>
+      </c>
+      <c r="V329" s="1" t="s">
+        <v>3540</v>
+      </c>
+      <c r="W329" s="1" t="s">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="330" spans="1:23">
+      <c r="A330" s="1" t="s">
+        <v>3542</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>3543</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D330" s="1"/>
+      <c r="E330" s="1" t="s">
+        <v>3544</v>
+      </c>
+      <c r="F330" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H330" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I330" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="J330" s="1" t="s">
+        <v>3545</v>
+      </c>
+      <c r="K330" s="1"/>
+      <c r="L330" s="1">
+        <v>69003</v>
+      </c>
+      <c r="M330" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N330" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="O330" s="1"/>
+      <c r="P330" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q330" s="1" t="s">
+        <v>3546</v>
+      </c>
+      <c r="R330" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="S330" s="1" t="s">
+        <v>3547</v>
+      </c>
+      <c r="T330" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="U330" s="1" t="s">
+        <v>3548</v>
+      </c>
+      <c r="V330" s="1" t="s">
+        <v>3549</v>
+      </c>
+      <c r="W330" s="1" t="s">
+        <v>3550</v>
+      </c>
+    </row>
+    <row r="331" spans="1:23">
+      <c r="A331" s="1" t="s">
+        <v>3551</v>
+      </c>
+      <c r="B331" s="1"/>
+      <c r="C331" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D331" s="1"/>
+      <c r="E331" s="1" t="s">
+        <v>3552</v>
+      </c>
+      <c r="F331" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H331" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="I331" s="1"/>
+      <c r="J331" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="K331" s="1" t="s">
+        <v>3554</v>
+      </c>
+      <c r="L331" s="1">
+        <v>31520</v>
+      </c>
+      <c r="M331" s="1" t="s">
+        <v>3555</v>
+      </c>
+      <c r="N331" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="O331" s="1"/>
+      <c r="P331" s="1" t="s">
+        <v>3556</v>
+      </c>
+      <c r="Q331" s="1"/>
+      <c r="R331" s="1" t="s">
+        <v>3557</v>
+      </c>
+      <c r="S331" s="1" t="s">
+        <v>3558</v>
+      </c>
+      <c r="T331" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="U331" s="1" t="s">
+        <v>3560</v>
+      </c>
+      <c r="V331" s="1"/>
+      <c r="W331" s="1"/>
+    </row>
+    <row r="332" spans="1:23">
+      <c r="A332" s="1" t="s">
+        <v>3561</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="C332" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D55"/>
-[...6 lines deleted...]
-      <c r="G55" t="s">
+      <c r="D332" s="1"/>
+      <c r="E332" s="1" t="s">
+        <v>3563</v>
+      </c>
+      <c r="F332" s="1" t="s">
+        <v>3564</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H332" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="I332" s="1"/>
+      <c r="J332" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="K332" s="1" t="s">
+        <v>3566</v>
+      </c>
+      <c r="L332" s="1">
+        <v>74100</v>
+      </c>
+      <c r="M332" s="1" t="s">
+        <v>3567</v>
+      </c>
+      <c r="N332" s="1" t="s">
+        <v>3568</v>
+      </c>
+      <c r="O332" s="1"/>
+      <c r="P332" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="Q332" s="1" t="s">
+        <v>3569</v>
+      </c>
+      <c r="R332" s="1" t="s">
+        <v>3570</v>
+      </c>
+      <c r="S332" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="T332" s="1" t="s">
+        <v>3572</v>
+      </c>
+      <c r="U332" s="1" t="s">
+        <v>3573</v>
+      </c>
+      <c r="V332" s="1" t="s">
+        <v>3574</v>
+      </c>
+      <c r="W332" s="1" t="s">
+        <v>3575</v>
+      </c>
+    </row>
+    <row r="333" spans="1:23">
+      <c r="A333" s="1" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D333" s="1"/>
+      <c r="E333" s="1" t="s">
+        <v>3578</v>
+      </c>
+      <c r="F333" s="1" t="s">
+        <v>3579</v>
+      </c>
+      <c r="G333" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H55" t="s">
-[...1498 lines deleted...]
-      <c r="H80" t="s">
+      <c r="H333" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="I80" t="s">
-[...3319 lines deleted...]
-      <c r="L135">
+      <c r="I333" s="1" t="s">
+        <v>3580</v>
+      </c>
+      <c r="J333" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="K333" s="1"/>
+      <c r="L333" s="1">
         <v>31200</v>
       </c>
-      <c r="M135" t="s">
-[...5728 lines deleted...]
-      <c r="I232" t="s">
+      <c r="M333" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="N333" s="1" t="s">
+        <v>3582</v>
+      </c>
+      <c r="O333" s="1"/>
+      <c r="P333" s="1" t="s">
         <v>2526</v>
       </c>
-      <c r="J232" t="s">
-[...1037 lines deleted...]
-      <c r="W249" t="s">
+      <c r="Q333" s="1"/>
+      <c r="R333" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="S333" s="1" t="s">
+        <v>3584</v>
+      </c>
+      <c r="T333" s="1" t="s">
         <v>2706</v>
       </c>
-    </row>
-[...4869 lines deleted...]
-        <v>3523</v>
+      <c r="U333" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="V333" s="1" t="s">
+        <v>3586</v>
+      </c>
+      <c r="W333" s="1" t="s">
+        <v>3587</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">